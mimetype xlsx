--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Selectively_Syrvey\ДИНАМИКА\ССП\ССП\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA887786-6DE2-4DDC-991A-5AB6AFDA8117}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{553A709D-4116-49FD-BFE8-5518A26169DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="825" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Численность бедного населения" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Численность бедного населения'!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -163,51 +163,51 @@
     <t xml:space="preserve">Кедей калктын саны </t>
   </si>
   <si>
     <t>Ош облусу (2013 ж. чейин Ош шаары кошулуп)</t>
   </si>
   <si>
     <t>Ошская область  (до 2013 г.включая г. Ош)</t>
   </si>
   <si>
     <t>Osh oblast  (until 2013 y. including Osh city)</t>
   </si>
   <si>
     <t>Справочно: Общая черта бедности, сомов в год на душу населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -450,56 +450,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
@@ -777,51 +771,51 @@
     <xf numFmtId="0" fontId="26" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="22" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -855,62 +849,54 @@
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="20% - Акцент1 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Акцент2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент3 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Акцент4 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент5 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Акцент6 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Iau?iue_B-119603" xfId="28" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal_PPI" xfId="5" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Акцент1 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Акцент2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1243,122 +1229,123 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" topLeftCell="X1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL39" sqref="AL39"/>
+      <selection pane="topRight" activeCell="AC11" sqref="AC11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" style="1" customWidth="1"/>
     <col min="4" max="26" width="8.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="11.25" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="T2" s="40"/>
-[...7 lines deleted...]
-      <c r="AB2" s="40"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
     </row>
     <row r="3" spans="1:29" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
+      <c r="AC3" s="9"/>
     </row>
     <row r="4" spans="1:29" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="30">
         <v>2000</v>
       </c>
       <c r="E4" s="30">
         <v>2001</v>
       </c>
       <c r="F4" s="30">
         <v>2002</v>
       </c>
       <c r="G4" s="30">
         <v>2003</v>
       </c>
       <c r="H4" s="30">
         <v>2004</v>
@@ -1400,50 +1387,53 @@
         <v>2016</v>
       </c>
       <c r="U4" s="8">
         <v>2017</v>
       </c>
       <c r="V4" s="8">
         <v>2018</v>
       </c>
       <c r="W4" s="8">
         <v>2019</v>
       </c>
       <c r="X4" s="8">
         <v>2020</v>
       </c>
       <c r="Y4" s="8">
         <v>2021</v>
       </c>
       <c r="Z4" s="8">
         <v>2022</v>
       </c>
       <c r="AA4" s="8">
         <v>2023</v>
       </c>
       <c r="AB4" s="8">
         <v>2024</v>
+      </c>
+      <c r="AC4" s="8">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:29" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="26"/>
       <c r="N5" s="26"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="26"/>
       <c r="R5" s="26"/>
       <c r="S5" s="26"/>
       <c r="T5" s="27"/>
       <c r="U5" s="27"/>
       <c r="V5" s="27"/>
@@ -1505,57 +1495,59 @@
       </c>
       <c r="S6" s="37">
         <v>1931067</v>
       </c>
       <c r="T6" s="37">
         <v>1557008</v>
       </c>
       <c r="U6" s="37">
         <v>1600769</v>
       </c>
       <c r="V6" s="37">
         <v>1429621</v>
       </c>
       <c r="W6" s="37">
         <v>1312808</v>
       </c>
       <c r="X6" s="37">
         <v>1678265</v>
       </c>
       <c r="Y6" s="37">
         <v>2244310</v>
       </c>
       <c r="Z6" s="37">
         <v>2333162</v>
       </c>
-      <c r="AA6" s="38">
+      <c r="AA6" s="37">
         <v>2135097</v>
       </c>
-      <c r="AB6" s="45">
+      <c r="AB6" s="40">
         <v>1870980.8580083323</v>
       </c>
-      <c r="AC6" s="42"/>
+      <c r="AC6" s="40">
+        <v>1778672</v>
+      </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="33">
         <v>267200</v>
       </c>
       <c r="E7" s="33">
         <v>217546</v>
       </c>
       <c r="F7" s="33">
         <v>252081</v>
       </c>
       <c r="G7" s="33">
         <v>347333</v>
       </c>
       <c r="H7" s="33">
         <v>322049</v>
@@ -1592,57 +1584,59 @@
       </c>
       <c r="S7" s="33">
         <v>202734</v>
       </c>
       <c r="T7" s="33">
         <v>186551</v>
       </c>
       <c r="U7" s="33">
         <v>208102</v>
       </c>
       <c r="V7" s="33">
         <v>177355</v>
       </c>
       <c r="W7" s="33">
         <v>175182</v>
       </c>
       <c r="X7" s="33">
         <v>190043</v>
       </c>
       <c r="Y7" s="33">
         <v>227212</v>
       </c>
       <c r="Z7" s="33">
         <v>276842</v>
       </c>
-      <c r="AA7" s="1">
+      <c r="AA7" s="33">
         <v>280787</v>
       </c>
-      <c r="AB7" s="46">
+      <c r="AB7" s="39">
         <v>261703.35619662877</v>
       </c>
-      <c r="AC7" s="43"/>
+      <c r="AC7" s="39">
+        <v>232857</v>
+      </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="33">
         <v>674232</v>
       </c>
       <c r="E8" s="33">
         <v>617177</v>
       </c>
       <c r="F8" s="33">
         <v>614830</v>
       </c>
       <c r="G8" s="33">
         <v>538201</v>
       </c>
       <c r="H8" s="33">
         <v>474598</v>
@@ -1679,57 +1673,59 @@
       </c>
       <c r="S8" s="33">
         <v>516993</v>
       </c>
       <c r="T8" s="33">
         <v>376885</v>
       </c>
       <c r="U8" s="33">
         <v>388570</v>
       </c>
       <c r="V8" s="33">
         <v>391232</v>
       </c>
       <c r="W8" s="33">
         <v>333834</v>
       </c>
       <c r="X8" s="33">
         <v>469423</v>
       </c>
       <c r="Y8" s="33">
         <v>554111</v>
       </c>
       <c r="Z8" s="33">
         <v>618047</v>
       </c>
-      <c r="AA8" s="1">
+      <c r="AA8" s="33">
         <v>481710</v>
       </c>
-      <c r="AB8" s="46">
+      <c r="AB8" s="39">
         <v>447226.47645758733</v>
       </c>
-      <c r="AC8" s="43"/>
+      <c r="AC8" s="39">
+        <v>372143</v>
+      </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="33">
         <v>294769</v>
       </c>
       <c r="E9" s="33">
         <v>262727</v>
       </c>
       <c r="F9" s="33">
         <v>226844</v>
       </c>
       <c r="G9" s="33">
         <v>220682</v>
       </c>
       <c r="H9" s="33">
         <v>230673</v>
@@ -1766,57 +1762,59 @@
       </c>
       <c r="S9" s="33">
         <v>135821</v>
       </c>
       <c r="T9" s="33">
         <v>117972</v>
       </c>
       <c r="U9" s="33">
         <v>116739</v>
       </c>
       <c r="V9" s="33">
         <v>105444</v>
       </c>
       <c r="W9" s="33">
         <v>121283</v>
       </c>
       <c r="X9" s="33">
         <v>139909</v>
       </c>
       <c r="Y9" s="33">
         <v>192902</v>
       </c>
       <c r="Z9" s="33">
         <v>168191</v>
       </c>
-      <c r="AA9" s="1">
+      <c r="AA9" s="33">
         <v>167949</v>
       </c>
-      <c r="AB9" s="46">
+      <c r="AB9" s="39">
         <v>155836.52817278574</v>
       </c>
-      <c r="AC9" s="43"/>
+      <c r="AC9" s="39">
+        <v>133623</v>
+      </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="33">
         <v>228838</v>
       </c>
       <c r="E10" s="33">
         <v>229863</v>
       </c>
       <c r="F10" s="33">
         <v>220789</v>
       </c>
       <c r="G10" s="33">
         <v>190357</v>
       </c>
       <c r="H10" s="33">
         <v>175992</v>
@@ -1853,57 +1851,59 @@
       </c>
       <c r="S10" s="33">
         <v>105528</v>
       </c>
       <c r="T10" s="33">
         <v>106229</v>
       </c>
       <c r="U10" s="33">
         <v>82945</v>
       </c>
       <c r="V10" s="33">
         <v>87826</v>
       </c>
       <c r="W10" s="33">
         <v>81496</v>
       </c>
       <c r="X10" s="33">
         <v>107560</v>
       </c>
       <c r="Y10" s="33">
         <v>115228</v>
       </c>
       <c r="Z10" s="33">
         <v>129660</v>
       </c>
-      <c r="AA10" s="1">
+      <c r="AA10" s="33">
         <v>118881</v>
       </c>
-      <c r="AB10" s="46">
+      <c r="AB10" s="39">
         <v>113254.69756397424</v>
       </c>
-      <c r="AC10" s="43"/>
+      <c r="AC10" s="39">
+        <v>83945</v>
+      </c>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="33">
         <v>842662</v>
       </c>
       <c r="E11" s="33">
         <v>820022</v>
       </c>
       <c r="F11" s="33">
         <v>797337</v>
       </c>
       <c r="G11" s="33">
         <v>714097</v>
       </c>
       <c r="H11" s="33">
         <v>732417</v>
@@ -1940,57 +1940,59 @@
       </c>
       <c r="S11" s="33">
         <v>364601</v>
       </c>
       <c r="T11" s="33">
         <v>283573</v>
       </c>
       <c r="U11" s="33">
         <v>187480</v>
       </c>
       <c r="V11" s="33">
         <v>198309</v>
       </c>
       <c r="W11" s="33">
         <v>191932</v>
       </c>
       <c r="X11" s="33">
         <v>261842</v>
       </c>
       <c r="Y11" s="33">
         <v>336101</v>
       </c>
       <c r="Z11" s="33">
         <v>291289</v>
       </c>
-      <c r="AA11" s="1">
+      <c r="AA11" s="33">
         <v>303918</v>
       </c>
-      <c r="AB11" s="46">
+      <c r="AB11" s="39">
         <v>280865.01752298116</v>
       </c>
-      <c r="AC11" s="43"/>
+      <c r="AC11" s="39">
+        <v>380785</v>
+      </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="33">
         <v>163054</v>
       </c>
       <c r="E12" s="33">
         <v>148825</v>
       </c>
       <c r="F12" s="33">
         <v>136277</v>
       </c>
       <c r="G12" s="33">
         <v>116583</v>
       </c>
       <c r="H12" s="33">
         <v>108886</v>
@@ -2027,57 +2029,59 @@
       </c>
       <c r="S12" s="33">
         <v>53979</v>
       </c>
       <c r="T12" s="33">
         <v>46223</v>
       </c>
       <c r="U12" s="33">
         <v>53556</v>
       </c>
       <c r="V12" s="33">
         <v>58181</v>
       </c>
       <c r="W12" s="33">
         <v>35533</v>
       </c>
       <c r="X12" s="33">
         <v>33756</v>
       </c>
       <c r="Y12" s="33">
         <v>64204</v>
       </c>
       <c r="Z12" s="33">
         <v>65275</v>
       </c>
-      <c r="AA12" s="1">
+      <c r="AA12" s="33">
         <v>64267</v>
       </c>
-      <c r="AB12" s="46">
+      <c r="AB12" s="39">
         <v>55856.827910319909</v>
       </c>
-      <c r="AC12" s="43"/>
+      <c r="AC12" s="39">
+        <v>66702</v>
+      </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="33">
         <v>266851</v>
       </c>
       <c r="E13" s="33">
         <v>250674</v>
       </c>
       <c r="F13" s="33">
         <v>240502</v>
       </c>
       <c r="G13" s="33">
         <v>208713</v>
       </c>
       <c r="H13" s="33">
         <v>163012</v>
@@ -2114,57 +2118,59 @@
       </c>
       <c r="S13" s="33">
         <v>220217</v>
       </c>
       <c r="T13" s="33">
         <v>274329</v>
       </c>
       <c r="U13" s="33">
         <v>308212</v>
       </c>
       <c r="V13" s="33">
         <v>146534</v>
       </c>
       <c r="W13" s="33">
         <v>183304</v>
       </c>
       <c r="X13" s="33">
         <v>247531</v>
       </c>
       <c r="Y13" s="33">
         <v>266198</v>
       </c>
       <c r="Z13" s="33">
         <v>279237</v>
       </c>
-      <c r="AA13" s="1">
+      <c r="AA13" s="33">
         <v>289211</v>
       </c>
-      <c r="AB13" s="46">
+      <c r="AB13" s="39">
         <v>210755.42857845325</v>
       </c>
-      <c r="AC13" s="43"/>
+      <c r="AC13" s="39">
+        <v>206694</v>
+      </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="33">
         <v>308974</v>
       </c>
       <c r="E14" s="33">
         <v>240836</v>
       </c>
       <c r="F14" s="33">
         <v>244519</v>
       </c>
       <c r="G14" s="33">
         <v>175388</v>
       </c>
       <c r="H14" s="33">
         <v>130189</v>
@@ -2201,57 +2207,59 @@
       </c>
       <c r="S14" s="33">
         <v>225639</v>
       </c>
       <c r="T14" s="33">
         <v>95894</v>
       </c>
       <c r="U14" s="33">
         <v>158443</v>
       </c>
       <c r="V14" s="33">
         <v>158523</v>
       </c>
       <c r="W14" s="33">
         <v>125660</v>
       </c>
       <c r="X14" s="33">
         <v>180748</v>
       </c>
       <c r="Y14" s="33">
         <v>392986</v>
       </c>
       <c r="Z14" s="33">
         <v>408514</v>
       </c>
-      <c r="AA14" s="1">
+      <c r="AA14" s="33">
         <v>377500</v>
       </c>
-      <c r="AB14" s="46">
+      <c r="AB14" s="39">
         <v>309364.48270441568</v>
       </c>
-      <c r="AC14" s="43"/>
+      <c r="AC14" s="39">
+        <v>286012</v>
+      </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
       <c r="N15" s="33"/>
       <c r="O15" s="33"/>
       <c r="P15" s="33"/>
       <c r="Q15" s="33">
@@ -2262,89 +2270,92 @@
       </c>
       <c r="S15" s="33">
         <v>105555</v>
       </c>
       <c r="T15" s="33">
         <v>69352</v>
       </c>
       <c r="U15" s="33">
         <v>96722</v>
       </c>
       <c r="V15" s="33">
         <v>106217</v>
       </c>
       <c r="W15" s="33">
         <v>64584</v>
       </c>
       <c r="X15" s="33">
         <v>47453</v>
       </c>
       <c r="Y15" s="33">
         <v>95368</v>
       </c>
       <c r="Z15" s="33">
         <v>96107</v>
       </c>
-      <c r="AA15" s="1">
+      <c r="AA15" s="33">
         <v>50874</v>
       </c>
-      <c r="AB15" s="41">
+      <c r="AB15" s="39">
         <v>36118.042901182955</v>
       </c>
-      <c r="AC15" s="41"/>
+      <c r="AC15" s="39">
+        <v>15911</v>
+      </c>
     </row>
     <row r="16" spans="1:29" ht="13.5" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="34"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
-      <c r="AB16" s="44"/>
+      <c r="AB16" s="2"/>
+      <c r="AC16" s="2"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="35">
         <v>6525</v>
       </c>
       <c r="E18" s="35">
         <v>6975</v>
       </c>
       <c r="F18" s="35">
         <v>7121.4749999999995</v>
       </c>
       <c r="G18" s="35">
         <v>8732</v>
       </c>
       <c r="H18" s="35">
         <v>9090.01</v>
       </c>
       <c r="I18" s="35">
         <v>9604.7984600000018</v>
       </c>
       <c r="J18" s="35">
         <v>10325.298727900001</v>
@@ -2375,55 +2386,58 @@
       </c>
       <c r="S18" s="35">
         <v>31573.123912888201</v>
       </c>
       <c r="T18" s="35">
         <v>31150.616624359918</v>
       </c>
       <c r="U18" s="35">
         <v>32093.154781502337</v>
       </c>
       <c r="V18" s="35">
         <v>32679.484893901936</v>
       </c>
       <c r="W18" s="35">
         <v>32980.517733396395</v>
       </c>
       <c r="X18" s="36">
         <v>35268.49</v>
       </c>
       <c r="Y18" s="36">
         <v>45796.55</v>
       </c>
       <c r="Z18" s="36">
         <v>52903.1</v>
       </c>
-      <c r="AA18" s="39">
+      <c r="AA18" s="36">
         <v>62999</v>
       </c>
-      <c r="AB18" s="47">
+      <c r="AB18" s="36">
         <v>65417</v>
+      </c>
+      <c r="AC18" s="36">
+        <v>70962.710000000006</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="Z2:AB2"/>
     <mergeCell ref="T2:V2"/>
     <mergeCell ref="W2:Y2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.15748031496062992" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>