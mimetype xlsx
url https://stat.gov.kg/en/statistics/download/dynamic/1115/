--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Selectively_Syrvey\ДИНАМИКА\ССП\Мобильное приложение\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C992F07-BDC9-4A89-8E31-F5D2C73FBB2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3CDB348-A490-4629-B5C5-0FC308A655EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="992" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14385" yWindow="-15" windowWidth="14430" windowHeight="15510" tabRatio="992" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="темп роста  " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Соотношение региональных денежных доходов к среднереспубликанскому значению</t>
   </si>
   <si>
     <t>Value for regional monetary income to the  average republican value</t>
   </si>
   <si>
     <t>(пайыз менен)</t>
   </si>
   <si>
@@ -603,109 +603,109 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="H1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="T16" sqref="T16"/>
+      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="33.28515625" customWidth="1"/>
     <col min="4" max="8" width="9" customWidth="1"/>
     <col min="9" max="10" width="8.85546875"/>
     <col min="11" max="11" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="39" customHeight="1">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="39" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:17" s="1" customFormat="1" ht="12">
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:17" s="1" customFormat="1" thickBot="1">
+    <row r="3" spans="1:18" s="1" customFormat="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" thickBot="1">
+    <row r="4" spans="1:18" s="2" customFormat="1" thickBot="1">
       <c r="A4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7">
         <v>2011</v>
       </c>
       <c r="E4" s="7">
         <v>2012</v>
       </c>
       <c r="F4" s="7">
         <v>2013</v>
       </c>
       <c r="G4" s="7">
         <v>2014</v>
       </c>
       <c r="H4" s="7">
         <v>2015</v>
       </c>
       <c r="I4" s="7">
@@ -713,52 +713,55 @@
       </c>
       <c r="J4" s="7">
         <v>2017</v>
       </c>
       <c r="K4" s="7">
         <v>2018</v>
       </c>
       <c r="L4" s="7">
         <v>2019</v>
       </c>
       <c r="M4" s="7">
         <v>2020</v>
       </c>
       <c r="N4" s="7">
         <v>2021</v>
       </c>
       <c r="O4" s="7">
         <v>2022</v>
       </c>
       <c r="P4" s="7">
         <v>2023</v>
       </c>
       <c r="Q4" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="16">
         <v>100</v>
       </c>
       <c r="E5" s="16">
         <v>100</v>
       </c>
       <c r="F5" s="16">
         <v>100</v>
       </c>
       <c r="G5" s="16">
         <v>100</v>
       </c>
       <c r="H5" s="16">
         <v>100</v>
       </c>
       <c r="I5" s="16">
@@ -766,52 +769,55 @@
       </c>
       <c r="J5" s="16">
         <v>100</v>
       </c>
       <c r="K5" s="16">
         <v>100</v>
       </c>
       <c r="L5" s="16">
         <v>100</v>
       </c>
       <c r="M5" s="16">
         <v>100</v>
       </c>
       <c r="N5" s="16">
         <v>100</v>
       </c>
       <c r="O5" s="16">
         <v>100</v>
       </c>
       <c r="P5" s="16">
         <v>100</v>
       </c>
       <c r="Q5" s="16">
         <v>100</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R5" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="18">
         <v>104.669965716961</v>
       </c>
       <c r="E6" s="18">
         <v>97.356445532447594</v>
       </c>
       <c r="F6" s="18">
         <v>95.915998587478398</v>
       </c>
       <c r="G6" s="18">
         <v>92.360438670925106</v>
       </c>
       <c r="H6" s="18">
         <v>90.650072362487606</v>
       </c>
       <c r="I6" s="18">
@@ -819,52 +825,55 @@
       </c>
       <c r="J6" s="18">
         <v>93.895251482935777</v>
       </c>
       <c r="K6" s="18">
         <v>93.273344977342703</v>
       </c>
       <c r="L6" s="18">
         <v>94.051566576189742</v>
       </c>
       <c r="M6" s="18">
         <v>95.761527575591671</v>
       </c>
       <c r="N6" s="18">
         <v>93.346421614678718</v>
       </c>
       <c r="O6" s="18">
         <v>94.759044633106697</v>
       </c>
       <c r="P6" s="18">
         <v>101.66023907116821</v>
       </c>
       <c r="Q6" s="18">
         <v>101.55292620605584</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R6" s="18">
+        <v>96.000366369103915</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A7" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="19">
         <v>91.012118109594994</v>
       </c>
       <c r="E7" s="19">
         <v>79.091910062524306</v>
       </c>
       <c r="F7" s="19">
         <v>83.780660062210998</v>
       </c>
       <c r="G7" s="19">
         <v>82.479513648133704</v>
       </c>
       <c r="H7" s="19">
         <v>81.530945777111597</v>
       </c>
       <c r="I7" s="18">
@@ -872,52 +881,55 @@
       </c>
       <c r="J7" s="18">
         <v>82.440978889736044</v>
       </c>
       <c r="K7" s="18">
         <v>90.656733389679857</v>
       </c>
       <c r="L7" s="18">
         <v>93.113080924377584</v>
       </c>
       <c r="M7" s="18">
         <v>96.260980064197156</v>
       </c>
       <c r="N7" s="18">
         <v>100.36772891354244</v>
       </c>
       <c r="O7" s="18">
         <v>103.84456667790589</v>
       </c>
       <c r="P7" s="18">
         <v>106.29438710638179</v>
       </c>
       <c r="Q7" s="18">
         <v>104.12428686188493</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R7" s="18">
+        <v>92.257139048691812</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="19">
         <v>98.631427261248703</v>
       </c>
       <c r="E8" s="19">
         <v>97.332804575825904</v>
       </c>
       <c r="F8" s="19">
         <v>85.430095767988504</v>
       </c>
       <c r="G8" s="19">
         <v>103.979782476509</v>
       </c>
       <c r="H8" s="19">
         <v>99.192560187116896</v>
       </c>
       <c r="I8" s="18">
@@ -925,52 +937,55 @@
       </c>
       <c r="J8" s="18">
         <v>99.031217156286957</v>
       </c>
       <c r="K8" s="18">
         <v>103.23734659001389</v>
       </c>
       <c r="L8" s="18">
         <v>100.61322605102478</v>
       </c>
       <c r="M8" s="18">
         <v>114.37141948087455</v>
       </c>
       <c r="N8" s="18">
         <v>107.90462116416622</v>
       </c>
       <c r="O8" s="18">
         <v>114.67099543690922</v>
       </c>
       <c r="P8" s="18">
         <v>104.00644669212735</v>
       </c>
       <c r="Q8" s="18">
         <v>95.329459780061299</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R8" s="18">
+        <v>84.665700058815574</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>85.354597279789303</v>
       </c>
       <c r="E9" s="19">
         <v>93.114796968800903</v>
       </c>
       <c r="F9" s="19">
         <v>92.125031880083796</v>
       </c>
       <c r="G9" s="19">
         <v>84.389103952514105</v>
       </c>
       <c r="H9" s="19">
         <v>81.2070220755989</v>
       </c>
       <c r="I9" s="18">
@@ -978,52 +993,55 @@
       </c>
       <c r="J9" s="18">
         <v>81.973950556815041</v>
       </c>
       <c r="K9" s="18">
         <v>78.484589372794829</v>
       </c>
       <c r="L9" s="18">
         <v>82.039829788431746</v>
       </c>
       <c r="M9" s="18">
         <v>81.568229827113512</v>
       </c>
       <c r="N9" s="18">
         <v>87.380327976914941</v>
       </c>
       <c r="O9" s="18">
         <v>89.279022623998983</v>
       </c>
       <c r="P9" s="18">
         <v>85.328302509931447</v>
       </c>
       <c r="Q9" s="18">
         <v>81.100357718256305</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="R9" s="18">
+        <v>76.029042112083545</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="19">
         <v>97.008468522183605</v>
       </c>
       <c r="E10" s="19">
         <v>100.09686929509</v>
       </c>
       <c r="F10" s="19">
         <v>90.902654185901</v>
       </c>
       <c r="G10" s="19">
         <v>98.539575828873197</v>
       </c>
       <c r="H10" s="19">
         <v>103.059088241729</v>
       </c>
       <c r="I10" s="18">
@@ -1031,52 +1049,55 @@
       </c>
       <c r="J10" s="18">
         <v>103.03887574428057</v>
       </c>
       <c r="K10" s="18">
         <v>105.09080375029183</v>
       </c>
       <c r="L10" s="18">
         <v>104.0410295020485</v>
       </c>
       <c r="M10" s="18">
         <v>101.33621465035576</v>
       </c>
       <c r="N10" s="18">
         <v>104.1321213741011</v>
       </c>
       <c r="O10" s="18">
         <v>98.491296369635577</v>
       </c>
       <c r="P10" s="18">
         <v>97.908509506210947</v>
       </c>
       <c r="Q10" s="18">
         <v>101.58808135101458</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R10" s="18">
+        <v>92.884295395116908</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="19">
         <v>84.697862918273998</v>
       </c>
       <c r="E11" s="19">
         <v>93.057552323004899</v>
       </c>
       <c r="F11" s="19">
         <v>108.421585561768</v>
       </c>
       <c r="G11" s="19">
         <v>106.136132578089</v>
       </c>
       <c r="H11" s="19">
         <v>88.283445152595704</v>
       </c>
       <c r="I11" s="18">
@@ -1084,52 +1105,55 @@
       </c>
       <c r="J11" s="18">
         <v>87.844855332913355</v>
       </c>
       <c r="K11" s="18">
         <v>81.396103954024497</v>
       </c>
       <c r="L11" s="18">
         <v>85.044567074018119</v>
       </c>
       <c r="M11" s="18">
         <v>93.55599357616525</v>
       </c>
       <c r="N11" s="18">
         <v>86.231889033419449</v>
       </c>
       <c r="O11" s="18">
         <v>87.901504766475355</v>
       </c>
       <c r="P11" s="18">
         <v>86.518428376856221</v>
       </c>
       <c r="Q11" s="18">
         <v>87.329462200082816</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R11" s="18">
+        <v>84.775830615611881</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A12" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="19">
         <v>105.776029514885</v>
       </c>
       <c r="E12" s="19">
         <v>115.321526228751</v>
       </c>
       <c r="F12" s="19">
         <v>102.640152658709</v>
       </c>
       <c r="G12" s="19">
         <v>107.87557426977401</v>
       </c>
       <c r="H12" s="19">
         <v>109.197741603038</v>
       </c>
       <c r="I12" s="18">
@@ -1137,52 +1161,55 @@
       </c>
       <c r="J12" s="18">
         <v>109.63772346646876</v>
       </c>
       <c r="K12" s="18">
         <v>107.91159235380121</v>
       </c>
       <c r="L12" s="18">
         <v>107.59320209193466</v>
       </c>
       <c r="M12" s="18">
         <v>102.65439577305824</v>
       </c>
       <c r="N12" s="18">
         <v>101.6141537989775</v>
       </c>
       <c r="O12" s="18">
         <v>100.3453232677695</v>
       </c>
       <c r="P12" s="18">
         <v>95.697406844321321</v>
       </c>
       <c r="Q12" s="18">
         <v>97.46910564133249</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="1" customFormat="1" ht="12">
+      <c r="R12" s="18">
+        <v>104.40035876528636</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="1" customFormat="1" ht="12">
       <c r="A13" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="19">
         <v>117.06533031329</v>
       </c>
       <c r="E13" s="19">
         <v>117.281323699571</v>
       </c>
       <c r="F13" s="19">
         <v>139.25646568721501</v>
       </c>
       <c r="G13" s="19">
         <v>121.827378670247</v>
       </c>
       <c r="H13" s="19">
         <v>125.836503447184</v>
       </c>
       <c r="I13" s="18">
@@ -1190,101 +1217,107 @@
       </c>
       <c r="J13" s="18">
         <v>123.64333108749939</v>
       </c>
       <c r="K13" s="18">
         <v>114.3017604041511</v>
       </c>
       <c r="L13" s="18">
         <v>111.54117462869569</v>
       </c>
       <c r="M13" s="18">
         <v>106.88880149071835</v>
       </c>
       <c r="N13" s="18">
         <v>104.48970102014702</v>
       </c>
       <c r="O13" s="18">
         <v>106.74046056659812</v>
       </c>
       <c r="P13" s="18">
         <v>110.81786713264148</v>
       </c>
       <c r="Q13" s="18">
         <v>109.53669788915829</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="1" customFormat="1" thickBot="1">
+      <c r="R13" s="18">
+        <v>129.12142330987123</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="1" customFormat="1" thickBot="1">
       <c r="A14" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21">
         <v>97.002305586124905</v>
       </c>
       <c r="G14" s="21">
         <v>95.336471969898199</v>
       </c>
       <c r="H14" s="21">
         <v>91.090066521852194</v>
       </c>
       <c r="I14" s="21">
         <v>88.952261965004325</v>
       </c>
       <c r="J14" s="21">
         <v>87.309806817857648</v>
       </c>
       <c r="K14" s="21">
         <v>84.645387926007928</v>
       </c>
       <c r="L14" s="21">
         <v>86.060981337592736</v>
       </c>
       <c r="M14" s="21">
         <v>84.794501125960224</v>
       </c>
       <c r="N14" s="21">
         <v>83.082802509086378</v>
       </c>
       <c r="O14" s="21">
         <v>74.469261987131119</v>
       </c>
       <c r="P14" s="22">
         <v>78.026817283123961</v>
       </c>
       <c r="Q14" s="22">
         <v>85.531187994690669</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="1" customFormat="1" ht="12"/>
+      <c r="R14" s="22">
+        <v>99.65512357446697</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="1" customFormat="1" ht="12"/>
     <row r="17" spans="6:14">
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="6:14">
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="6:14">
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="6:14">
       <c r="F20" s="8"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="12"/>
     </row>
     <row r="21" spans="6:14">
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="6:14">
       <c r="F22" s="12"/>