--- v0 (2026-05-15)
+++ v1 (2026-08-25)
@@ -1,2069 +1,1872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71011D76-6D11-40D6-A663-803599D52BFF}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1779F22-2A50-4E9E-87F0-F3A45A771E5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="4.03.00.26 Сальдо" sheetId="1" r:id="rId1"/>
+    <sheet name="RUS" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...3 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+  <si>
+    <t>Наименование показателей</t>
+  </si>
+  <si>
+    <t>Items</t>
+  </si>
   <si>
     <t>(млн. долларов США)</t>
   </si>
   <si>
-    <t>Наименование показателей</t>
-[...2 lines deleted...]
-    <t>Items</t>
+    <t>Кыргызская Республика</t>
+  </si>
+  <si>
+    <t>Баткенская область</t>
+  </si>
+  <si>
+    <t>Джалал-Абадская область</t>
+  </si>
+  <si>
+    <t>Иссык-Кульская область</t>
+  </si>
+  <si>
+    <t>Нарынская область</t>
+  </si>
+  <si>
+    <t>Ошская область</t>
+  </si>
+  <si>
+    <t>Таласская область</t>
+  </si>
+  <si>
+    <t>Чуйская область</t>
+  </si>
+  <si>
+    <t>г.Бишкек</t>
+  </si>
+  <si>
+    <t>г.Ош</t>
+  </si>
+  <si>
+    <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
-    <t>Кыргызская Республика</t>
+    <t>Баткен облусу</t>
+  </si>
+  <si>
+    <t>Жалал-Абад облусу</t>
+  </si>
+  <si>
+    <t>Ысык-Көл облусу</t>
+  </si>
+  <si>
+    <t>Нарын облусу</t>
+  </si>
+  <si>
+    <t>Ош облусу</t>
+  </si>
+  <si>
+    <t>Талас облусу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чүй облусу </t>
+  </si>
+  <si>
+    <t>Бишкек ш.</t>
+  </si>
+  <si>
+    <t>Ош ш.</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
-    <t>Баткен облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Batken oblast</t>
   </si>
   <si>
-    <t>Жалал-Абад облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Jalal-Abat oblast</t>
   </si>
   <si>
-    <t>Ысык-Көл облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Yssyk-Kul oblast</t>
   </si>
   <si>
-    <t>Нарын облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Naryn oblast</t>
   </si>
   <si>
-    <t>Ош облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Osh oblast</t>
   </si>
   <si>
-    <t>Талас облусу</t>
-[...4 lines deleted...]
-  <si>
     <t>Talas oblast</t>
   </si>
   <si>
-    <t>Чуйская область</t>
-[...1 lines deleted...]
-  <si>
     <t>Chui oblast</t>
   </si>
   <si>
-    <t>Бишкек ш.</t>
-[...16 lines deleted...]
-  <si>
     <t>Bishkek city</t>
   </si>
   <si>
     <t>Osh city</t>
   </si>
   <si>
+    <t>4.03.00.26: Торговый баланс</t>
+  </si>
+  <si>
     <t>4.03.00.26: Соода балансы</t>
   </si>
   <si>
-    <t>4.03.00.26: Торговый баланс</t>
+    <t>(млн АКШ доллары)</t>
   </si>
   <si>
     <t>4.03.00.26: Trade balance</t>
   </si>
   <si>
     <t>(million US dollars)</t>
-  </si>
-[...77 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="21">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...75 lines deleted...]
-      <charset val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...8 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
-      <family val="1"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...6 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <color indexed="12"/>
       <name val="Times New Roman Cyr"/>
-      <charset val="204"/>
-[...11 lines deleted...]
-      <name val="Arial Cyr"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="69">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="12">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+  <cellStyles count="7">
+    <cellStyle name="Normal_PPI" xfId="4" xr:uid="{2CBA4977-B0EE-403F-8C62-6E47EA9DC503}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-[...7 lines deleted...]
-    <cellStyle name="Финансовый 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 2" xfId="6" xr:uid="{09DCBC47-96CA-4A89-A85E-CA1BCE7A2723}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Обычный_80102" xfId="3" xr:uid="{3BC80A96-30D0-44FD-98FE-A54AA43CDEEA}"/>
+    <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
+    <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Лист8"/>
-  <dimension ref="A1:Y20"/>
+  <dimension ref="A3:W21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="W11" sqref="W11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" style="7" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="24.25" style="1" customWidth="1"/>
+    <col min="2" max="3" width="23.875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="15.5" style="2" customWidth="1"/>
+    <col min="5" max="8" width="10.25" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.375" style="1" customWidth="1"/>
+    <col min="10" max="15" width="10.25" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="18" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="3" spans="1:23" ht="15.75">
+      <c r="A3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="22" t="s">
+      <c r="C3" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="15" thickBot="1">
+      <c r="A4" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D1" s="1"/>
-[...2 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="B4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="66"/>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
     </row>
-    <row r="2" spans="1:25" ht="18" customHeight="1">
-[...6 lines deleted...]
-      <c r="G2" s="3"/>
+    <row r="5" spans="1:23" ht="15" thickBot="1">
+      <c r="A5" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="30">
+        <v>2006</v>
+      </c>
+      <c r="E5" s="30">
+        <v>2007</v>
+      </c>
+      <c r="F5" s="30">
+        <v>2008</v>
+      </c>
+      <c r="G5" s="30">
+        <v>2009</v>
+      </c>
+      <c r="H5" s="30">
+        <v>2010</v>
+      </c>
+      <c r="I5" s="30">
+        <v>2011</v>
+      </c>
+      <c r="J5" s="30">
+        <v>2012</v>
+      </c>
+      <c r="K5" s="30">
+        <v>2013</v>
+      </c>
+      <c r="L5" s="30">
+        <v>2014</v>
+      </c>
+      <c r="M5" s="30">
+        <v>2015</v>
+      </c>
+      <c r="N5" s="31">
+        <v>2016</v>
+      </c>
+      <c r="O5" s="31">
+        <v>2017</v>
+      </c>
+      <c r="P5" s="32">
+        <v>2018</v>
+      </c>
+      <c r="Q5" s="34">
+        <v>2019</v>
+      </c>
+      <c r="R5" s="34">
+        <v>2020</v>
+      </c>
+      <c r="S5" s="33">
+        <v>2021</v>
+      </c>
+      <c r="T5" s="33">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="35">
+        <v>2023</v>
+      </c>
+      <c r="V5" s="35">
+        <v>2024</v>
+      </c>
+      <c r="W5" s="35">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="3" spans="1:25" ht="15" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="B3" s="14" t="s">
+    <row r="6" spans="1:23">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="40">
+        <v>-924.1</v>
+      </c>
+      <c r="E7" s="41">
+        <v>-1277.9000000000001</v>
+      </c>
+      <c r="F7" s="42">
+        <v>-2216.8000000000002</v>
+      </c>
+      <c r="G7" s="42">
+        <v>-1367.1999999999998</v>
+      </c>
+      <c r="H7" s="42">
+        <v>-1466.9</v>
+      </c>
+      <c r="I7" s="42">
+        <v>-2019</v>
+      </c>
+      <c r="J7" s="42">
+        <v>-3648.7000000000003</v>
+      </c>
+      <c r="K7" s="42">
+        <v>-3980.2</v>
+      </c>
+      <c r="L7" s="43">
+        <v>-3851</v>
+      </c>
+      <c r="M7" s="43">
+        <v>-2670.9184759999998</v>
+      </c>
+      <c r="N7" s="44">
+        <v>-2427.1999999999998</v>
+      </c>
+      <c r="O7" s="44">
+        <v>-2730.4</v>
+      </c>
+      <c r="P7" s="44">
+        <v>-3455.2</v>
+      </c>
+      <c r="Q7" s="45">
+        <v>-3002.9037760000001</v>
+      </c>
+      <c r="R7" s="46">
+        <v>-1745.6603</v>
+      </c>
+      <c r="S7" s="44">
+        <v>-2828.0435349999998</v>
+      </c>
+      <c r="T7" s="44">
+        <v>-7548.5</v>
+      </c>
+      <c r="U7" s="44">
+        <v>-9133.1</v>
+      </c>
+      <c r="V7" s="44">
+        <v>-7347.5238500000005</v>
+      </c>
+      <c r="W7" s="45">
+        <v>-10643.556224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="67"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="47">
+        <v>5.2000000000000011</v>
+      </c>
+      <c r="E9" s="48">
+        <v>11.7</v>
+      </c>
+      <c r="F9" s="48">
+        <v>-38.900000000000006</v>
+      </c>
+      <c r="G9" s="48">
+        <v>-24.599999999999998</v>
+      </c>
+      <c r="H9" s="48">
+        <v>-10.600000000000001</v>
+      </c>
+      <c r="I9" s="48">
+        <v>16.8</v>
+      </c>
+      <c r="J9" s="48">
+        <v>3.0000000000000036</v>
+      </c>
+      <c r="K9" s="48">
         <v>0</v>
       </c>
-      <c r="C3" s="13" t="s">
-[...13 lines deleted...]
-      <c r="V3" s="69"/>
+      <c r="L9" s="48">
+        <v>-5.7000000000000011</v>
+      </c>
+      <c r="M9" s="48">
+        <v>-9.5</v>
+      </c>
+      <c r="N9" s="49">
+        <v>-4.1440519999999994</v>
+      </c>
+      <c r="O9" s="49">
+        <v>-32.251542999999998</v>
+      </c>
+      <c r="P9" s="49">
+        <v>-10.644555000000004</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>-24.020549000000003</v>
+      </c>
+      <c r="R9" s="53">
+        <v>-5.2690649999999977</v>
+      </c>
+      <c r="S9" s="49">
+        <v>-9.2804830000000038</v>
+      </c>
+      <c r="T9" s="51">
+        <v>30.5</v>
+      </c>
+      <c r="U9" s="51">
+        <v>36.095465999999995</v>
+      </c>
+      <c r="V9" s="51">
+        <v>22.425951999999999</v>
+      </c>
+      <c r="W9" s="67">
+        <v>-14.287737000000009</v>
+      </c>
     </row>
-    <row r="4" spans="1:25" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
-      <c r="A4" s="28" t="s">
+    <row r="10" spans="1:23">
+      <c r="A10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="47">
+        <v>18.799999999999997</v>
+      </c>
+      <c r="E10" s="48">
+        <v>9.9000000000000057</v>
+      </c>
+      <c r="F10" s="48">
+        <v>-24.400000000000006</v>
+      </c>
+      <c r="G10" s="48">
+        <v>-48.599999999999994</v>
+      </c>
+      <c r="H10" s="48">
+        <v>-39.700000000000003</v>
+      </c>
+      <c r="I10" s="48">
+        <v>-28.299999999999997</v>
+      </c>
+      <c r="J10" s="48">
+        <v>23.399999999999991</v>
+      </c>
+      <c r="K10" s="48">
+        <v>7.6000000000000085</v>
+      </c>
+      <c r="L10" s="48">
+        <v>14</v>
+      </c>
+      <c r="M10" s="48">
+        <v>-51.1</v>
+      </c>
+      <c r="N10" s="49">
+        <v>61.008336</v>
+      </c>
+      <c r="O10" s="49">
+        <v>101.75970700000001</v>
+      </c>
+      <c r="P10" s="49">
+        <v>111.32627600000001</v>
+      </c>
+      <c r="Q10" s="50">
+        <v>165.365262</v>
+      </c>
+      <c r="R10" s="53">
+        <v>117.28553700000001</v>
+      </c>
+      <c r="S10" s="49">
+        <v>89.751193000000001</v>
+      </c>
+      <c r="T10" s="51">
+        <v>39.1</v>
+      </c>
+      <c r="U10" s="51">
+        <v>50.881616000000008</v>
+      </c>
+      <c r="V10" s="51">
+        <v>71.591739000000004</v>
+      </c>
+      <c r="W10" s="67">
+        <v>180.24678100000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="47">
+        <v>-176.6</v>
+      </c>
+      <c r="E11" s="48">
+        <v>-170</v>
+      </c>
+      <c r="F11" s="48">
+        <v>-202.89999999999998</v>
+      </c>
+      <c r="G11" s="48">
+        <v>-175.9</v>
+      </c>
+      <c r="H11" s="48">
+        <v>-283.60000000000002</v>
+      </c>
+      <c r="I11" s="48">
+        <v>-321.10000000000002</v>
+      </c>
+      <c r="J11" s="48">
+        <v>-397.79999999999995</v>
+      </c>
+      <c r="K11" s="48">
+        <v>-345</v>
+      </c>
+      <c r="L11" s="48">
+        <v>-279.10000000000002</v>
+      </c>
+      <c r="M11" s="48">
+        <v>-168.5</v>
+      </c>
+      <c r="N11" s="49">
+        <v>-164.04521</v>
+      </c>
+      <c r="O11" s="49">
+        <v>-158.03281200000001</v>
+      </c>
+      <c r="P11" s="49">
+        <v>-241.541842</v>
+      </c>
+      <c r="Q11" s="50">
+        <v>-231.35833300000002</v>
+      </c>
+      <c r="R11" s="53">
+        <v>-211.18549100000001</v>
+      </c>
+      <c r="S11" s="49">
+        <v>-209.74903899999998</v>
+      </c>
+      <c r="T11" s="51">
+        <v>-367.5</v>
+      </c>
+      <c r="U11" s="51">
+        <v>-336.08526499999999</v>
+      </c>
+      <c r="V11" s="51">
+        <v>-445.45530099999996</v>
+      </c>
+      <c r="W11" s="67">
+        <v>-356.20368600000006</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="47">
+        <v>-3.2</v>
+      </c>
+      <c r="E12" s="48">
+        <v>-8.4</v>
+      </c>
+      <c r="F12" s="48">
+        <v>-3.1</v>
+      </c>
+      <c r="G12" s="48">
+        <v>-0.89999999999999991</v>
+      </c>
+      <c r="H12" s="48">
+        <v>-1.8000000000000003</v>
+      </c>
+      <c r="I12" s="48">
+        <v>-2.1</v>
+      </c>
+      <c r="J12" s="48">
+        <v>-6.1</v>
+      </c>
+      <c r="K12" s="48">
+        <v>-6.3999999999999995</v>
+      </c>
+      <c r="L12" s="48">
+        <v>-11.3</v>
+      </c>
+      <c r="M12" s="48">
+        <v>-12.7</v>
+      </c>
+      <c r="N12" s="49">
+        <v>-5.0512829999999997</v>
+      </c>
+      <c r="O12" s="49">
+        <v>-3.1911740000000006</v>
+      </c>
+      <c r="P12" s="49">
+        <v>-6.0560080000000003</v>
+      </c>
+      <c r="Q12" s="50">
+        <v>-3.3656859999999997</v>
+      </c>
+      <c r="R12" s="53">
+        <v>-3.7300310000000008</v>
+      </c>
+      <c r="S12" s="49">
+        <v>-15.331545</v>
+      </c>
+      <c r="T12" s="51">
+        <v>-26</v>
+      </c>
+      <c r="U12" s="51">
+        <v>-24.527352999999998</v>
+      </c>
+      <c r="V12" s="51">
+        <v>-17.584263999999997</v>
+      </c>
+      <c r="W12" s="67">
+        <v>-49.208302000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="47">
+        <v>-13.8</v>
+      </c>
+      <c r="E13" s="48">
+        <v>-30.200000000000003</v>
+      </c>
+      <c r="F13" s="48">
+        <v>-56.600000000000009</v>
+      </c>
+      <c r="G13" s="48">
+        <v>-59.7</v>
+      </c>
+      <c r="H13" s="48">
+        <v>-53.800000000000004</v>
+      </c>
+      <c r="I13" s="48">
+        <v>-97.1</v>
+      </c>
+      <c r="J13" s="48">
+        <v>-134.10000000000002</v>
+      </c>
+      <c r="K13" s="48">
+        <v>-170.2</v>
+      </c>
+      <c r="L13" s="48">
+        <v>-162.9</v>
+      </c>
+      <c r="M13" s="48">
+        <v>-86.2</v>
+      </c>
+      <c r="N13" s="49">
+        <v>-111.649644</v>
+      </c>
+      <c r="O13" s="49">
+        <v>-176.57758799999999</v>
+      </c>
+      <c r="P13" s="49">
+        <v>-231.010065</v>
+      </c>
+      <c r="Q13" s="50">
+        <v>-224.92083099999999</v>
+      </c>
+      <c r="R13" s="53">
+        <v>-115.161805</v>
+      </c>
+      <c r="S13" s="49">
+        <v>-287.20953399999996</v>
+      </c>
+      <c r="T13" s="51">
+        <v>-207.9</v>
+      </c>
+      <c r="U13" s="51">
+        <v>-164.01845300000002</v>
+      </c>
+      <c r="V13" s="51">
+        <v>-306.66375900000003</v>
+      </c>
+      <c r="W13" s="67">
+        <v>-302.33845500000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="47">
+        <v>-4.2999999999999989</v>
+      </c>
+      <c r="E14" s="48">
+        <v>21.6</v>
+      </c>
+      <c r="F14" s="48">
+        <v>-178.70000000000002</v>
+      </c>
+      <c r="G14" s="48">
+        <v>14</v>
+      </c>
+      <c r="H14" s="48">
+        <v>21.299999999999997</v>
+      </c>
+      <c r="I14" s="48">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="J14" s="48">
+        <v>29.900000000000002</v>
+      </c>
+      <c r="K14" s="48">
+        <v>53.6</v>
+      </c>
+      <c r="L14" s="48">
+        <v>42.2</v>
+      </c>
+      <c r="M14" s="48">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N14" s="49">
+        <v>25.542259000000001</v>
+      </c>
+      <c r="O14" s="49">
+        <v>38.382820000000002</v>
+      </c>
+      <c r="P14" s="49">
+        <v>18.552939999999996</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>21.794548000000002</v>
+      </c>
+      <c r="R14" s="53">
+        <v>-1.7971789999999999</v>
+      </c>
+      <c r="S14" s="49">
+        <v>100.838567</v>
+      </c>
+      <c r="T14" s="51">
+        <v>45.1</v>
+      </c>
+      <c r="U14" s="51">
+        <v>215.17933300000001</v>
+      </c>
+      <c r="V14" s="51">
+        <v>162.53213600000001</v>
+      </c>
+      <c r="W14" s="67">
+        <v>25.309500000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="29" t="s">
-[...63 lines deleted...]
-        <v>42</v>
+      <c r="D15" s="47">
+        <v>-7.5</v>
+      </c>
+      <c r="E15" s="48">
+        <v>-13.900000000000006</v>
+      </c>
+      <c r="F15" s="48">
+        <v>27.199999999999989</v>
+      </c>
+      <c r="G15" s="48">
+        <v>91.800000000000011</v>
+      </c>
+      <c r="H15" s="48">
+        <v>24.800000000000011</v>
+      </c>
+      <c r="I15" s="48">
+        <v>-204.2</v>
+      </c>
+      <c r="J15" s="48">
+        <v>-321.8</v>
+      </c>
+      <c r="K15" s="48">
+        <v>-350.5</v>
+      </c>
+      <c r="L15" s="48">
+        <v>-302.5</v>
+      </c>
+      <c r="M15" s="48">
+        <v>-290.3</v>
+      </c>
+      <c r="N15" s="49">
+        <v>-339.58329600000002</v>
+      </c>
+      <c r="O15" s="49">
+        <v>-328.51868799999994</v>
+      </c>
+      <c r="P15" s="49">
+        <v>-339.39769600000005</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>-605.50859700000012</v>
+      </c>
+      <c r="R15" s="53">
+        <v>-301.6715640000001</v>
+      </c>
+      <c r="S15" s="49">
+        <v>-253.10875099999998</v>
+      </c>
+      <c r="T15" s="51">
+        <v>-619.1</v>
+      </c>
+      <c r="U15" s="51">
+        <v>-1803.4889479999999</v>
+      </c>
+      <c r="V15" s="51">
+        <v>-215.39114400000008</v>
+      </c>
+      <c r="W15" s="67">
+        <v>-1280.626366</v>
       </c>
     </row>
-    <row r="5" spans="1:25" s="6" customFormat="1" ht="12" customHeight="1">
-[...22 lines deleted...]
-      <c r="W5" s="76"/>
+    <row r="16" spans="1:23">
+      <c r="A16" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="47">
+        <v>-626.20000000000005</v>
+      </c>
+      <c r="E16" s="48">
+        <v>-934.69999999999993</v>
+      </c>
+      <c r="F16" s="48">
+        <v>-1047.5999999999999</v>
+      </c>
+      <c r="G16" s="48">
+        <v>-851.40000000000009</v>
+      </c>
+      <c r="H16" s="48">
+        <v>-878.60000000000014</v>
+      </c>
+      <c r="I16" s="48">
+        <v>-911.60000000000014</v>
+      </c>
+      <c r="J16" s="48">
+        <v>-2027.7000000000003</v>
+      </c>
+      <c r="K16" s="48">
+        <v>-2183.5</v>
+      </c>
+      <c r="L16" s="48">
+        <v>-2080.6</v>
+      </c>
+      <c r="M16" s="48">
+        <v>-1620.4</v>
+      </c>
+      <c r="N16" s="49">
+        <v>-1629.3955990000002</v>
+      </c>
+      <c r="O16" s="49">
+        <v>-1656.1604419999999</v>
+      </c>
+      <c r="P16" s="49">
+        <v>-2484.8918350000004</v>
+      </c>
+      <c r="Q16" s="50">
+        <v>-1692.8583409999999</v>
+      </c>
+      <c r="R16" s="53">
+        <v>-938.99531999999999</v>
+      </c>
+      <c r="S16" s="49">
+        <v>-1797.650073</v>
+      </c>
+      <c r="T16" s="51">
+        <v>-5737.6</v>
+      </c>
+      <c r="U16" s="51">
+        <v>-4198.6187759999993</v>
+      </c>
+      <c r="V16" s="51">
+        <v>-4559.1917899999999</v>
+      </c>
+      <c r="W16" s="67">
+        <v>-7136.5910240000003</v>
+      </c>
     </row>
-    <row r="6" spans="1:25" s="6" customFormat="1" ht="12.95" customHeight="1">
-[...70 lines deleted...]
-      <c r="Y6" s="79"/>
+    <row r="17" spans="1:23" ht="15" thickBot="1">
+      <c r="A17" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="54">
+        <v>-63.000000000000007</v>
+      </c>
+      <c r="E17" s="55">
+        <v>-115.5</v>
+      </c>
+      <c r="F17" s="56">
+        <v>-147.4</v>
+      </c>
+      <c r="G17" s="55">
+        <v>-168.2</v>
+      </c>
+      <c r="H17" s="55">
+        <v>-140.5</v>
+      </c>
+      <c r="I17" s="55">
+        <v>-186</v>
+      </c>
+      <c r="J17" s="55">
+        <v>-233.7</v>
+      </c>
+      <c r="K17" s="55">
+        <v>-197.1</v>
+      </c>
+      <c r="L17" s="56">
+        <v>-191.29999999999998</v>
+      </c>
+      <c r="M17" s="56">
+        <v>-123.7</v>
+      </c>
+      <c r="N17" s="55">
+        <v>-115.604934</v>
+      </c>
+      <c r="O17" s="55">
+        <v>-195.86628300000001</v>
+      </c>
+      <c r="P17" s="55">
+        <v>-132.79684899999998</v>
+      </c>
+      <c r="Q17" s="57">
+        <v>-314.68852399999997</v>
+      </c>
+      <c r="R17" s="58">
+        <v>-194.16635600000001</v>
+      </c>
+      <c r="S17" s="55">
+        <v>-204.00771399999996</v>
+      </c>
+      <c r="T17" s="56">
+        <v>-246.8</v>
+      </c>
+      <c r="U17" s="56">
+        <v>-384.57927799999999</v>
+      </c>
+      <c r="V17" s="59">
+        <v>-315.70899300000002</v>
+      </c>
+      <c r="W17" s="68">
+        <v>-454.10102899999998</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" s="6" customFormat="1" ht="10.5" customHeight="1">
-[...22 lines deleted...]
-      <c r="W7" s="77"/>
+    <row r="18" spans="1:23">
+      <c r="A18" s="28"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="27"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="61"/>
+      <c r="U18" s="62"/>
+      <c r="V18" s="62"/>
+      <c r="W18" s="5"/>
     </row>
-    <row r="8" spans="1:25" s="6" customFormat="1" ht="12.95" customHeight="1">
-[...69 lines deleted...]
-      <c r="X8" s="67"/>
+    <row r="19" spans="1:23">
+      <c r="A19" s="29"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="61"/>
+      <c r="U19" s="62"/>
+      <c r="V19" s="62"/>
+      <c r="W19" s="5"/>
     </row>
-    <row r="9" spans="1:25" s="6" customFormat="1" ht="12.95" customHeight="1">
-[...69 lines deleted...]
-      <c r="X9" s="67"/>
+    <row r="20" spans="1:23">
+      <c r="C20" s="65"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="62"/>
+      <c r="V20" s="62"/>
+      <c r="W20" s="5"/>
     </row>
-    <row r="10" spans="1:25" s="6" customFormat="1" ht="12.95" customHeight="1">
-[...557 lines deleted...]
-      <c r="V20" s="70"/>
+    <row r="21" spans="1:23">
+      <c r="C21" s="65"/>
     </row>
   </sheetData>
-  <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>4.03.00.26 Сальдо</vt:lpstr>
+      <vt:lpstr>RUS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>maitmambetov</dc:creator>
+  <dc:creator>j2m0606@gmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>