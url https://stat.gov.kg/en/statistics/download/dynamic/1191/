--- v0 (2026-05-16)
+++ v1 (2026-06-25)
@@ -3,94 +3,85 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Мобильное приложение\Отдел соцстатистики\Соц_отдел (для сайта)\Преступность_2022\2023_преступления\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\СОЦИАЛЬНАЯ СТАТИСТИКА\МОРАЛЬНАЯ СТАТИСТИКА\База данных\МОБИЛЬНОЕ ПРИЛОЖЕНИЕ_здрав, преступность\2026_преступления\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15120" windowHeight="7590"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="8970" windowHeight="10845"/>
   </bookViews>
   <sheets>
     <sheet name="5.06.00.11." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AQ8" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="AQ7" i="1"/>
   <c r="AN15" i="1" l="1"/>
   <c r="AN14" i="1"/>
   <c r="AN13" i="1"/>
   <c r="AN12" i="1"/>
   <c r="AN11" i="1"/>
   <c r="AN10" i="1"/>
   <c r="AN9" i="1"/>
   <c r="AN8" i="1"/>
   <c r="AN7" i="1"/>
   <c r="AP5" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="46">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>мужчины</t>
   </si>
   <si>
     <t>женщины</t>
   </si>
   <si>
     <t>всего</t>
   </si>
   <si>
     <t xml:space="preserve">                                    (человек)</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
@@ -183,51 +174,51 @@
   <si>
     <t>г.Ош</t>
   </si>
   <si>
     <t>Osh city</t>
   </si>
   <si>
     <t>Source: Ministry of Internal Affairs of the Kyrgyz Republic.</t>
   </si>
   <si>
     <t>(адам)</t>
   </si>
   <si>
     <t xml:space="preserve">                             (people)</t>
   </si>
   <si>
     <t>Үй-бүлөлүк зомбулук жасагандардын саны (берилген коргоо ордери менен), жынысы жана аймагы боюнча</t>
   </si>
   <si>
     <t xml:space="preserve">Число лиц, совершивших семейное насилие (с выдачей охранного ордера), по полу и территории </t>
   </si>
   <si>
     <t>Number of perpetrators of domestic violence (with a protection order), by sex and territory</t>
   </si>
   <si>
-    <t xml:space="preserve">Источник: Министерство внутренних дел Кыргызской Республики. </t>
+    <t>Источник: Министерство внутренних дел Кыргызской Республики. С 2021 года данные по республике.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -278,58 +269,58 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8.5"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="9"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -343,51 +334,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -432,81 +423,91 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -753,97 +754,99 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY17"/>
+  <dimension ref="A1:BB17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AX21" sqref="AX21"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="AV5" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B1" sqref="B1"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
+      <selection pane="bottomRight" activeCell="BD5" sqref="BD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="17" customWidth="1"/>
     <col min="2" max="3" width="32.140625" style="17" customWidth="1"/>
     <col min="4" max="21" width="8.7109375" style="17" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="17"/>
+    <col min="22" max="46" width="9.140625" style="17"/>
+    <col min="48" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A1" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
     </row>
-    <row r="2" spans="1:51" s="25" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:54" s="25" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
@@ -851,152 +854,160 @@
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
-      <c r="AT2" s="24"/>
-[...4 lines deleted...]
-      <c r="AY2" s="24"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
     </row>
-    <row r="3" spans="1:51" s="26" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:54" s="26" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A3" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="44">
+      <c r="D3" s="51">
         <v>2009</v>
       </c>
-      <c r="E3" s="44"/>
-[...1 lines deleted...]
-      <c r="G3" s="44">
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51">
         <v>2010</v>
       </c>
-      <c r="H3" s="44"/>
-[...1 lines deleted...]
-      <c r="J3" s="44">
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51">
         <v>2011</v>
       </c>
-      <c r="K3" s="44"/>
-[...1 lines deleted...]
-      <c r="M3" s="44">
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51">
         <v>2012</v>
       </c>
-      <c r="N3" s="44"/>
-[...1 lines deleted...]
-      <c r="P3" s="44">
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51">
         <v>2013</v>
       </c>
-      <c r="Q3" s="44"/>
-[...1 lines deleted...]
-      <c r="S3" s="44">
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51">
         <v>2014</v>
       </c>
-      <c r="T3" s="44"/>
-[...1 lines deleted...]
-      <c r="V3" s="44">
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51">
         <v>2015</v>
       </c>
-      <c r="W3" s="44"/>
-[...1 lines deleted...]
-      <c r="Y3" s="44">
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51">
         <v>2016</v>
       </c>
-      <c r="Z3" s="44"/>
-[...1 lines deleted...]
-      <c r="AB3" s="44">
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51">
         <v>2017</v>
       </c>
-      <c r="AC3" s="44"/>
-[...1 lines deleted...]
-      <c r="AE3" s="44">
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="51">
         <v>2018</v>
       </c>
-      <c r="AF3" s="44"/>
-[...1 lines deleted...]
-      <c r="AH3" s="44">
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51">
         <v>2019</v>
       </c>
-      <c r="AI3" s="44"/>
-[...1 lines deleted...]
-      <c r="AK3" s="44">
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51">
         <v>2020</v>
       </c>
-      <c r="AL3" s="44"/>
-[...1 lines deleted...]
-      <c r="AN3" s="44">
+      <c r="AL3" s="51"/>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51">
         <v>2021</v>
       </c>
-      <c r="AO3" s="44"/>
-[...1 lines deleted...]
-      <c r="AQ3" s="44">
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51">
         <v>2022</v>
       </c>
-      <c r="AR3" s="44"/>
-[...1 lines deleted...]
-      <c r="AT3" s="44">
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="48">
         <v>2023</v>
       </c>
-      <c r="AU3" s="44"/>
-[...1 lines deleted...]
-      <c r="AW3" s="45">
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48">
         <v>2024</v>
       </c>
-      <c r="AX3" s="45"/>
-      <c r="AY3" s="45"/>
+      <c r="AX3" s="48"/>
+      <c r="AY3" s="48"/>
+      <c r="AZ3" s="48">
+        <v>2025</v>
+      </c>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
     </row>
-    <row r="4" spans="1:51" s="26" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C4" s="43"/>
+    <row r="4" spans="1:54" s="26" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="50"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
       <c r="D4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="L4" s="27" t="s">
@@ -1097,52 +1108,61 @@
       </c>
       <c r="AR4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AS4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AT4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="AU4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AV4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AW4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="AX4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AY4" s="27" t="s">
         <v>2</v>
       </c>
+      <c r="AZ4" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA4" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="27" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="5" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="28">
         <v>2099</v>
       </c>
       <c r="E5" s="28">
         <v>115</v>
       </c>
       <c r="F5" s="28">
         <v>1984</v>
       </c>
       <c r="G5" s="28">
         <v>1768</v>
       </c>
       <c r="H5" s="28">
         <v>112</v>
       </c>
       <c r="I5" s="28">
@@ -1226,123 +1246,135 @@
       <c r="AI5" s="29">
         <v>393</v>
       </c>
       <c r="AJ5" s="28">
         <v>5752</v>
       </c>
       <c r="AK5" s="28">
         <v>8577</v>
       </c>
       <c r="AL5" s="28">
         <v>623</v>
       </c>
       <c r="AM5" s="28">
         <v>7954</v>
       </c>
       <c r="AN5" s="28">
         <v>9038</v>
       </c>
       <c r="AO5" s="28">
         <v>439</v>
       </c>
       <c r="AP5" s="28">
         <f>AN5-AO5</f>
         <v>8599</v>
       </c>
-      <c r="AQ5" s="28">
+      <c r="AQ5" s="36">
         <v>8725</v>
       </c>
-      <c r="AR5" s="28">
+      <c r="AR5" s="36">
         <v>430</v>
       </c>
-      <c r="AS5" s="28">
+      <c r="AS5" s="36">
         <v>8295</v>
       </c>
-      <c r="AT5" s="40">
+      <c r="AT5" s="37">
         <v>11357</v>
       </c>
-      <c r="AU5" s="40">
+      <c r="AU5" s="37">
         <v>324</v>
       </c>
-      <c r="AV5" s="40">
-[...2 lines deleted...]
-      <c r="AW5" s="46">
+      <c r="AV5" s="37">
+        <v>11023</v>
+      </c>
+      <c r="AW5" s="37">
         <v>14362</v>
       </c>
-      <c r="AX5" s="46">
+      <c r="AX5" s="37">
         <v>699</v>
       </c>
-      <c r="AY5" s="46">
+      <c r="AY5" s="37">
         <v>13663</v>
       </c>
+      <c r="AZ5" s="37">
+        <v>17602</v>
+      </c>
+      <c r="BA5" s="37">
+        <v>1040</v>
+      </c>
+      <c r="BB5" s="37">
+        <v>16562</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="7"/>
       <c r="C6" s="9"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
       <c r="N6" s="30"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="30"/>
       <c r="U6" s="30"/>
       <c r="V6" s="30"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
       <c r="Y6" s="30"/>
       <c r="Z6" s="30"/>
       <c r="AA6" s="30"/>
       <c r="AB6" s="30"/>
       <c r="AC6" s="30"/>
       <c r="AD6" s="30"/>
       <c r="AE6" s="30"/>
       <c r="AF6" s="30"/>
       <c r="AG6" s="30"/>
       <c r="AH6" s="30"/>
       <c r="AI6" s="30"/>
       <c r="AJ6" s="30"/>
       <c r="AK6" s="30"/>
       <c r="AL6" s="30"/>
       <c r="AM6" s="30"/>
-      <c r="AT6" s="39"/>
-[...1 lines deleted...]
-      <c r="AV6" s="39"/>
+      <c r="AQ6" s="38"/>
+      <c r="AR6" s="38"/>
+      <c r="AS6" s="38"/>
+      <c r="AT6" s="38"/>
+      <c r="AU6" s="38"/>
+      <c r="AV6" s="38"/>
     </row>
-    <row r="7" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="31">
         <v>155</v>
       </c>
       <c r="E7" s="31">
         <v>13</v>
       </c>
       <c r="F7" s="31">
         <v>142</v>
       </c>
       <c r="G7" s="31">
         <v>128</v>
       </c>
       <c r="H7" s="31">
         <v>4</v>
       </c>
       <c r="I7" s="31">
@@ -1416,90 +1448,98 @@
       </c>
       <c r="AF7" s="32">
         <v>39</v>
       </c>
       <c r="AG7" s="32">
         <v>253</v>
       </c>
       <c r="AH7" s="32">
         <v>213</v>
       </c>
       <c r="AI7" s="32">
         <v>17</v>
       </c>
       <c r="AJ7" s="32">
         <v>196</v>
       </c>
       <c r="AK7" s="31">
         <v>266</v>
       </c>
       <c r="AL7" s="31">
         <v>36</v>
       </c>
       <c r="AM7" s="31">
         <v>230</v>
       </c>
-      <c r="AN7" s="36">
+      <c r="AN7" s="39">
         <f t="shared" ref="AN7:AN15" si="0">AO7+AP7</f>
         <v>286</v>
       </c>
-      <c r="AO7" s="36">
+      <c r="AO7" s="39">
         <v>30</v>
       </c>
-      <c r="AP7" s="37">
+      <c r="AP7" s="31">
         <v>256</v>
       </c>
-      <c r="AQ7" s="30">
-        <f>AR7+AS7</f>
+      <c r="AQ7" s="40">
         <v>241</v>
       </c>
-      <c r="AR7" s="30">
+      <c r="AR7" s="41">
         <v>15</v>
       </c>
-      <c r="AS7" s="30">
+      <c r="AS7" s="41">
         <v>226</v>
       </c>
-      <c r="AT7" s="39">
+      <c r="AT7" s="40">
         <v>327</v>
       </c>
-      <c r="AU7" s="39">
+      <c r="AU7" s="38">
         <v>15</v>
       </c>
-      <c r="AV7" s="39">
+      <c r="AV7" s="38">
         <v>312</v>
       </c>
-      <c r="AW7" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW7" s="39">
+        <v>7499</v>
+      </c>
+      <c r="AX7" s="39">
+        <v>435</v>
+      </c>
+      <c r="AY7" s="39">
+        <v>7064</v>
+      </c>
+      <c r="AZ7" s="39">
+        <v>8748</v>
+      </c>
+      <c r="BA7" s="39">
+        <v>501</v>
+      </c>
+      <c r="BB7" s="39">
+        <v>8247</v>
       </c>
     </row>
-    <row r="8" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="31">
         <v>231</v>
       </c>
       <c r="E8" s="31">
         <v>15</v>
       </c>
       <c r="F8" s="31">
         <v>216</v>
       </c>
       <c r="G8" s="31">
         <v>125</v>
       </c>
       <c r="H8" s="31">
         <v>19</v>
       </c>
       <c r="I8" s="31">
@@ -1573,90 +1613,98 @@
       </c>
       <c r="AF8" s="32">
         <v>328</v>
       </c>
       <c r="AG8" s="31">
         <v>1073</v>
       </c>
       <c r="AH8" s="32">
         <v>777</v>
       </c>
       <c r="AI8" s="32">
         <v>38</v>
       </c>
       <c r="AJ8" s="32">
         <v>739</v>
       </c>
       <c r="AK8" s="31">
         <v>732</v>
       </c>
       <c r="AL8" s="31">
         <v>73</v>
       </c>
       <c r="AM8" s="31">
         <v>659</v>
       </c>
-      <c r="AN8" s="36">
+      <c r="AN8" s="39">
         <f t="shared" si="0"/>
         <v>649</v>
       </c>
-      <c r="AO8" s="36">
+      <c r="AO8" s="39">
         <v>30</v>
       </c>
-      <c r="AP8" s="37">
+      <c r="AP8" s="31">
         <v>619</v>
       </c>
-      <c r="AQ8" s="30">
-        <f t="shared" ref="AQ8:AQ15" si="1">AR8+AS8</f>
+      <c r="AQ8" s="42">
         <v>618</v>
       </c>
-      <c r="AR8" s="30">
+      <c r="AR8" s="41">
         <v>26</v>
       </c>
-      <c r="AS8" s="30">
+      <c r="AS8" s="41">
         <v>592</v>
       </c>
-      <c r="AT8" s="39">
+      <c r="AT8" s="42">
         <v>642</v>
       </c>
-      <c r="AU8" s="39">
+      <c r="AU8" s="38">
         <v>25</v>
       </c>
-      <c r="AV8" s="39">
+      <c r="AV8" s="38">
         <v>617</v>
       </c>
-      <c r="AW8" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW8" s="39">
+        <v>3113</v>
+      </c>
+      <c r="AX8" s="39">
+        <v>101</v>
+      </c>
+      <c r="AY8" s="39">
+        <v>3012</v>
+      </c>
+      <c r="AZ8" s="39">
+        <v>3827</v>
+      </c>
+      <c r="BA8" s="39">
+        <v>166</v>
+      </c>
+      <c r="BB8" s="39">
+        <v>3661</v>
       </c>
     </row>
-    <row r="9" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="31">
         <v>235</v>
       </c>
       <c r="E9" s="31">
         <v>18</v>
       </c>
       <c r="F9" s="31">
         <v>217</v>
       </c>
       <c r="G9" s="31">
         <v>174</v>
       </c>
       <c r="H9" s="31">
         <v>6</v>
       </c>
       <c r="I9" s="31">
@@ -1730,90 +1778,96 @@
       </c>
       <c r="AF9" s="32">
         <v>15</v>
       </c>
       <c r="AG9" s="32">
         <v>411</v>
       </c>
       <c r="AH9" s="32">
         <v>402</v>
       </c>
       <c r="AI9" s="32">
         <v>28</v>
       </c>
       <c r="AJ9" s="32">
         <v>374</v>
       </c>
       <c r="AK9" s="31">
         <v>760</v>
       </c>
       <c r="AL9" s="31">
         <v>24</v>
       </c>
       <c r="AM9" s="31">
         <v>736</v>
       </c>
-      <c r="AN9" s="36">
+      <c r="AN9" s="39">
         <f t="shared" si="0"/>
         <v>704</v>
       </c>
-      <c r="AO9" s="36">
+      <c r="AO9" s="39">
         <v>34</v>
       </c>
-      <c r="AP9" s="37">
+      <c r="AP9" s="31">
         <v>670</v>
       </c>
-      <c r="AQ9" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ9" s="40">
         <v>706</v>
       </c>
-      <c r="AR9" s="30">
+      <c r="AR9" s="41">
         <v>115</v>
       </c>
-      <c r="AS9" s="30">
+      <c r="AS9" s="41">
         <v>591</v>
       </c>
-      <c r="AT9" s="39">
+      <c r="AT9" s="40">
         <v>836</v>
       </c>
-      <c r="AU9" s="39">
+      <c r="AU9" s="38">
         <v>46</v>
       </c>
-      <c r="AV9" s="39">
+      <c r="AV9" s="38">
         <v>790</v>
       </c>
-      <c r="AW9" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW9" s="39">
+        <v>483</v>
+      </c>
+      <c r="AX9" s="39"/>
+      <c r="AY9" s="39">
+        <v>483</v>
+      </c>
+      <c r="AZ9" s="39">
+        <v>468</v>
+      </c>
+      <c r="BA9" s="39">
+        <v>9</v>
+      </c>
+      <c r="BB9" s="39">
+        <v>459</v>
       </c>
     </row>
-    <row r="10" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="31">
         <v>138</v>
       </c>
       <c r="E10" s="31">
         <v>4</v>
       </c>
       <c r="F10" s="31">
         <v>134</v>
       </c>
       <c r="G10" s="31">
         <v>104</v>
       </c>
       <c r="H10" s="31">
         <v>3</v>
       </c>
       <c r="I10" s="31">
@@ -1885,90 +1939,98 @@
       </c>
       <c r="AF10" s="32">
         <v>12</v>
       </c>
       <c r="AG10" s="32">
         <v>361</v>
       </c>
       <c r="AH10" s="32">
         <v>372</v>
       </c>
       <c r="AI10" s="32">
         <v>31</v>
       </c>
       <c r="AJ10" s="32">
         <v>341</v>
       </c>
       <c r="AK10" s="31">
         <v>368</v>
       </c>
       <c r="AL10" s="31">
         <v>44</v>
       </c>
       <c r="AM10" s="31">
         <v>324</v>
       </c>
-      <c r="AN10" s="36">
+      <c r="AN10" s="39">
         <f t="shared" si="0"/>
         <v>317</v>
       </c>
-      <c r="AO10" s="36">
+      <c r="AO10" s="39">
         <v>20</v>
       </c>
-      <c r="AP10" s="37">
+      <c r="AP10" s="31">
         <v>297</v>
       </c>
-      <c r="AQ10" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ10" s="42">
         <v>282</v>
       </c>
-      <c r="AR10" s="30">
+      <c r="AR10" s="41">
         <v>20</v>
       </c>
-      <c r="AS10" s="30">
+      <c r="AS10" s="41">
         <v>262</v>
       </c>
-      <c r="AT10" s="39">
+      <c r="AT10" s="42">
         <v>469</v>
       </c>
-      <c r="AU10" s="39">
+      <c r="AU10" s="38">
         <v>23</v>
       </c>
-      <c r="AV10" s="39">
+      <c r="AV10" s="38">
         <v>446</v>
       </c>
-      <c r="AW10" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW10" s="39">
+        <v>562</v>
+      </c>
+      <c r="AX10" s="39">
+        <v>32</v>
+      </c>
+      <c r="AY10" s="39">
+        <v>530</v>
+      </c>
+      <c r="AZ10" s="39">
+        <v>855</v>
+      </c>
+      <c r="BA10" s="39">
+        <v>117</v>
+      </c>
+      <c r="BB10" s="39">
+        <v>738</v>
       </c>
     </row>
-    <row r="11" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="31">
         <v>204</v>
       </c>
       <c r="E11" s="31">
         <v>7</v>
       </c>
       <c r="F11" s="31">
         <v>197</v>
       </c>
       <c r="G11" s="31">
         <v>260</v>
       </c>
       <c r="H11" s="31">
         <v>11</v>
       </c>
       <c r="I11" s="31">
@@ -2042,90 +2104,98 @@
       </c>
       <c r="AF11" s="32">
         <v>47</v>
       </c>
       <c r="AG11" s="32">
         <v>642</v>
       </c>
       <c r="AH11" s="32">
         <v>796</v>
       </c>
       <c r="AI11" s="32">
         <v>104</v>
       </c>
       <c r="AJ11" s="32">
         <v>692</v>
       </c>
       <c r="AK11" s="31">
         <v>674</v>
       </c>
       <c r="AL11" s="31">
         <v>85</v>
       </c>
       <c r="AM11" s="31">
         <v>589</v>
       </c>
-      <c r="AN11" s="36">
+      <c r="AN11" s="39">
         <f t="shared" si="0"/>
         <v>573</v>
       </c>
-      <c r="AO11" s="36">
+      <c r="AO11" s="39">
         <v>95</v>
       </c>
-      <c r="AP11" s="37">
+      <c r="AP11" s="31">
         <v>478</v>
       </c>
-      <c r="AQ11" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ11" s="40">
         <v>597</v>
       </c>
-      <c r="AR11" s="30">
+      <c r="AR11" s="41">
         <v>52</v>
       </c>
-      <c r="AS11" s="30">
+      <c r="AS11" s="41">
         <v>545</v>
       </c>
-      <c r="AT11" s="39">
+      <c r="AT11" s="40">
         <v>508</v>
       </c>
-      <c r="AU11" s="39">
+      <c r="AU11" s="38">
         <v>23</v>
       </c>
-      <c r="AV11" s="39">
+      <c r="AV11" s="38">
         <v>485</v>
       </c>
-      <c r="AW11" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW11" s="39">
+        <v>505</v>
+      </c>
+      <c r="AX11" s="39">
+        <v>29</v>
+      </c>
+      <c r="AY11" s="39">
+        <v>476</v>
+      </c>
+      <c r="AZ11" s="39">
+        <v>769</v>
+      </c>
+      <c r="BA11" s="39">
+        <v>63</v>
+      </c>
+      <c r="BB11" s="39">
+        <v>706</v>
       </c>
     </row>
-    <row r="12" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="31">
         <v>103</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="31">
         <v>103</v>
       </c>
       <c r="G12" s="31">
         <v>89</v>
       </c>
       <c r="H12" s="31">
         <v>8</v>
       </c>
       <c r="I12" s="31">
@@ -2199,90 +2269,98 @@
       </c>
       <c r="AF12" s="32">
         <v>19</v>
       </c>
       <c r="AG12" s="32">
         <v>213</v>
       </c>
       <c r="AH12" s="32">
         <v>186</v>
       </c>
       <c r="AI12" s="32">
         <v>6</v>
       </c>
       <c r="AJ12" s="32">
         <v>180</v>
       </c>
       <c r="AK12" s="31">
         <v>259</v>
       </c>
       <c r="AL12" s="31">
         <v>14</v>
       </c>
       <c r="AM12" s="31">
         <v>245</v>
       </c>
-      <c r="AN12" s="36">
+      <c r="AN12" s="39">
         <f t="shared" si="0"/>
         <v>281</v>
       </c>
-      <c r="AO12" s="36">
+      <c r="AO12" s="39">
         <v>16</v>
       </c>
-      <c r="AP12" s="37">
+      <c r="AP12" s="31">
         <v>265</v>
       </c>
-      <c r="AQ12" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ12" s="42">
         <v>285</v>
       </c>
-      <c r="AR12" s="30">
+      <c r="AR12" s="41">
         <v>23</v>
       </c>
-      <c r="AS12" s="30">
+      <c r="AS12" s="41">
         <v>262</v>
       </c>
-      <c r="AT12" s="39">
+      <c r="AT12" s="42">
         <v>299</v>
       </c>
-      <c r="AU12" s="39">
+      <c r="AU12" s="38">
         <v>18</v>
       </c>
-      <c r="AV12" s="39">
+      <c r="AV12" s="38">
         <v>281</v>
       </c>
-      <c r="AW12" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW12" s="39">
+        <v>644</v>
+      </c>
+      <c r="AX12" s="39">
+        <v>20</v>
+      </c>
+      <c r="AY12" s="39">
+        <v>624</v>
+      </c>
+      <c r="AZ12" s="39">
+        <v>777</v>
+      </c>
+      <c r="BA12" s="39">
+        <v>48</v>
+      </c>
+      <c r="BB12" s="39">
+        <v>729</v>
       </c>
     </row>
-    <row r="13" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="31">
         <v>352</v>
       </c>
       <c r="E13" s="31">
         <v>8</v>
       </c>
       <c r="F13" s="31">
         <v>344</v>
       </c>
       <c r="G13" s="31">
         <v>342</v>
       </c>
       <c r="H13" s="31">
         <v>10</v>
       </c>
       <c r="I13" s="31">
@@ -2356,90 +2434,98 @@
       </c>
       <c r="AF13" s="32">
         <v>95</v>
       </c>
       <c r="AG13" s="31">
         <v>1873</v>
       </c>
       <c r="AH13" s="31">
         <v>1429</v>
       </c>
       <c r="AI13" s="32">
         <v>83</v>
       </c>
       <c r="AJ13" s="31">
         <v>1346</v>
       </c>
       <c r="AK13" s="31">
         <v>1782</v>
       </c>
       <c r="AL13" s="31">
         <v>232</v>
       </c>
       <c r="AM13" s="31">
         <v>1550</v>
       </c>
-      <c r="AN13" s="36">
+      <c r="AN13" s="39">
         <f t="shared" si="0"/>
         <v>2337</v>
       </c>
-      <c r="AO13" s="36">
+      <c r="AO13" s="39">
         <v>93</v>
       </c>
-      <c r="AP13" s="37">
+      <c r="AP13" s="31">
         <v>2244</v>
       </c>
-      <c r="AQ13" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ13" s="40">
         <v>1887</v>
       </c>
-      <c r="AR13" s="30">
+      <c r="AR13" s="41">
         <v>69</v>
       </c>
-      <c r="AS13" s="30">
+      <c r="AS13" s="39">
         <v>1818</v>
       </c>
-      <c r="AT13" s="39">
+      <c r="AT13" s="40">
         <v>2224</v>
       </c>
-      <c r="AU13" s="39">
+      <c r="AU13" s="38">
         <v>60</v>
       </c>
       <c r="AV13" s="39">
         <v>2164</v>
       </c>
-      <c r="AW13" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW13" s="39">
+        <v>817</v>
+      </c>
+      <c r="AX13" s="39">
+        <v>36</v>
+      </c>
+      <c r="AY13" s="39">
+        <v>781</v>
+      </c>
+      <c r="AZ13" s="39">
+        <v>1292</v>
+      </c>
+      <c r="BA13" s="39">
+        <v>86</v>
+      </c>
+      <c r="BB13" s="39">
+        <v>1206</v>
       </c>
     </row>
-    <row r="14" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="31">
         <v>586</v>
       </c>
       <c r="E14" s="31">
         <v>50</v>
       </c>
       <c r="F14" s="31">
         <v>536</v>
       </c>
       <c r="G14" s="31">
         <v>506</v>
       </c>
       <c r="H14" s="31">
         <v>51</v>
       </c>
       <c r="I14" s="31">
@@ -2513,90 +2599,98 @@
       </c>
       <c r="AF14" s="32">
         <v>8</v>
       </c>
       <c r="AG14" s="31">
         <v>1344</v>
       </c>
       <c r="AH14" s="31">
         <v>1654</v>
       </c>
       <c r="AI14" s="32">
         <v>66</v>
       </c>
       <c r="AJ14" s="31">
         <v>1588</v>
       </c>
       <c r="AK14" s="31">
         <v>3482</v>
       </c>
       <c r="AL14" s="31">
         <v>110</v>
       </c>
       <c r="AM14" s="31">
         <v>3372</v>
       </c>
-      <c r="AN14" s="36">
+      <c r="AN14" s="39">
         <f t="shared" si="0"/>
         <v>3518</v>
       </c>
-      <c r="AO14" s="36">
+      <c r="AO14" s="39">
         <v>118</v>
       </c>
-      <c r="AP14" s="37">
+      <c r="AP14" s="31">
         <v>3400</v>
       </c>
-      <c r="AQ14" s="30">
-        <f t="shared" si="1"/>
+      <c r="AQ14" s="42">
         <v>3739</v>
       </c>
-      <c r="AR14" s="30">
+      <c r="AR14" s="41">
         <v>105</v>
       </c>
-      <c r="AS14" s="30">
+      <c r="AS14" s="39">
         <v>3634</v>
       </c>
-      <c r="AT14" s="39">
+      <c r="AT14" s="42">
         <v>5536</v>
       </c>
-      <c r="AU14" s="39">
+      <c r="AU14" s="38">
         <v>108</v>
       </c>
       <c r="AV14" s="39">
         <v>5428</v>
       </c>
-      <c r="AW14" s="30" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW14" s="39">
+        <v>461</v>
+      </c>
+      <c r="AX14" s="39">
+        <v>30</v>
+      </c>
+      <c r="AY14" s="39">
+        <v>431</v>
+      </c>
+      <c r="AZ14" s="39">
+        <v>595</v>
+      </c>
+      <c r="BA14" s="39">
+        <v>27</v>
+      </c>
+      <c r="BB14" s="39">
+        <v>568</v>
       </c>
     </row>
-    <row r="15" spans="1:51" s="26" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:54" s="26" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="33">
         <v>95</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="33">
         <v>95</v>
       </c>
       <c r="G15" s="33">
         <v>40</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="33">
@@ -2670,144 +2764,153 @@
       </c>
       <c r="AF15" s="33">
         <v>32</v>
       </c>
       <c r="AG15" s="33">
         <v>413</v>
       </c>
       <c r="AH15" s="33">
         <v>316</v>
       </c>
       <c r="AI15" s="33">
         <v>20</v>
       </c>
       <c r="AJ15" s="33">
         <v>296</v>
       </c>
       <c r="AK15" s="33">
         <v>254</v>
       </c>
       <c r="AL15" s="33">
         <v>5</v>
       </c>
       <c r="AM15" s="33">
         <v>249</v>
       </c>
-      <c r="AN15" s="38">
+      <c r="AN15" s="43">
         <f t="shared" si="0"/>
         <v>373</v>
       </c>
-      <c r="AO15" s="38">
+      <c r="AO15" s="43">
         <v>3</v>
       </c>
-      <c r="AP15" s="38">
+      <c r="AP15" s="43">
         <v>370</v>
       </c>
-      <c r="AQ15" s="38">
-        <f t="shared" si="1"/>
+      <c r="AQ15" s="44">
         <v>370</v>
       </c>
-      <c r="AR15" s="41">
+      <c r="AR15" s="45">
         <v>5</v>
       </c>
-      <c r="AS15" s="41">
+      <c r="AS15" s="45">
         <v>365</v>
       </c>
-      <c r="AT15" s="41">
+      <c r="AT15" s="44">
         <v>516</v>
       </c>
-      <c r="AU15" s="41">
+      <c r="AU15" s="46">
         <v>6</v>
       </c>
-      <c r="AV15" s="41">
+      <c r="AV15" s="46">
         <v>510</v>
       </c>
-      <c r="AW15" s="47" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AW15" s="46">
+        <v>278</v>
+      </c>
+      <c r="AX15" s="46">
+        <v>16</v>
+      </c>
+      <c r="AY15" s="46">
+        <v>262</v>
+      </c>
+      <c r="AZ15" s="46">
+        <v>271</v>
+      </c>
+      <c r="BA15" s="46">
+        <v>23</v>
+      </c>
+      <c r="BB15" s="46">
+        <v>248</v>
       </c>
     </row>
-    <row r="16" spans="1:51" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="16"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
       <c r="R16" s="34"/>
       <c r="S16" s="34"/>
       <c r="T16" s="34"/>
       <c r="U16" s="34"/>
     </row>
-    <row r="17" spans="1:3" s="18" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3" s="18" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
     <mergeCell ref="AW3:AY3"/>
-    <mergeCell ref="AQ3:AS3"/>
-    <mergeCell ref="G3:I3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="AN3:AP3"/>
     <mergeCell ref="AT3:AV3"/>
+    <mergeCell ref="AZ3:BB3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="AK3:AM3"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="P3:R3"/>
     <mergeCell ref="AH3:AJ3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="Y3:AA3"/>
     <mergeCell ref="AB3:AD3"/>
     <mergeCell ref="AE3:AG3"/>
     <mergeCell ref="S3:U3"/>
+    <mergeCell ref="AQ3:AS3"/>
+    <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>5.06.00.11.</vt:lpstr>
     </vt:vector>