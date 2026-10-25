--- v0 (2026-05-16)
+++ v1 (2026-10-25)
@@ -3,78 +3,78 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Мобильное приложение\Отдел соцстатистики\Соц_отдел (для сайта)\Преступность_2022\2023_преступления\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Мобильное приложение\Отдел соцстатистики\Соц_отдел (для сайта)\Преступность+\2026_преступления\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23820" windowHeight="5760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11880" windowHeight="7305"/>
   </bookViews>
   <sheets>
     <sheet name="5.06.00.14." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT9" i="1" l="1"/>
   <c r="AT8" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AT5" i="1"/>
   <c r="AQ9" i="1" l="1"/>
   <c r="AQ8" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AQ5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="31">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>женщины</t>
   </si>
   <si>
     <t>мужчины</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Число лиц, обратившихся по факту насилия в семье в отделы судебно-медицинской экспертизы</t>
   </si>
   <si>
     <t>Число лиц, обратившихся по факту насилия в семье в фельдшерско-акушерские пункты</t>
   </si>
   <si>
     <t xml:space="preserve"> Число лиц, обратившихся по факту насилия в семье в организации здравоохранения, оказывающие медицинскую и профилактическую помощь ЦСМ</t>
   </si>
   <si>
     <t>Число лиц, обратившихся по факту насилия в семье в станции (в отделения, больницы) скорой медицинской помощи</t>
   </si>
   <si>
@@ -129,95 +129,108 @@
     <t>Булак: Кыргыз Республикасынын Саламаттык сактоо министрлиги.</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t xml:space="preserve"> Үй-бүлөлүк зомбулук фактысы боюнча саламаттык сактоо органдарына кайрылган адамдардын саны</t>
   </si>
   <si>
     <t xml:space="preserve"> Число лиц, обратившихся в органы здравоохранения по факту насилия в семье</t>
   </si>
   <si>
     <t xml:space="preserve"> Number of persons contacting health authorities on the fact of domestic violence</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -230,51 +243,51 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -299,50 +312,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal_PPI" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -613,108 +629,108 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV15"/>
+  <dimension ref="A1:AY15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AQ5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
-      <selection pane="bottomRight" activeCell="AY6" sqref="AY6"/>
+      <selection pane="bottomRight" activeCell="AT16" sqref="AT16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="41.7109375" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:51" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
     </row>
-    <row r="2" spans="1:48" s="9" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:51" s="9" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
     </row>
-    <row r="3" spans="1:48" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:51" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="26">
         <v>2010</v>
       </c>
       <c r="F3" s="27"/>
       <c r="G3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="26">
         <v>2011</v>
       </c>
       <c r="I3" s="27"/>
       <c r="J3" s="25" t="s">
         <v>0</v>
@@ -785,52 +801,59 @@
       <c r="AL3" s="26">
         <v>2021</v>
       </c>
       <c r="AM3" s="27"/>
       <c r="AN3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AO3" s="26">
         <v>2022</v>
       </c>
       <c r="AP3" s="27"/>
       <c r="AQ3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AR3" s="26">
         <v>2023</v>
       </c>
       <c r="AS3" s="27"/>
       <c r="AT3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AU3" s="26">
         <v>2024</v>
       </c>
       <c r="AV3" s="27"/>
+      <c r="AW3" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX3" s="26">
+        <v>2025</v>
+      </c>
+      <c r="AY3" s="27"/>
     </row>
-    <row r="4" spans="1:48" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:51" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="28"/>
       <c r="H4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="28"/>
       <c r="K4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="28"/>
@@ -895,52 +918,59 @@
       </c>
       <c r="AM4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AN4" s="28"/>
       <c r="AO4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AP4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AQ4" s="28"/>
       <c r="AR4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AS4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AT4" s="28"/>
       <c r="AU4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AV4" s="16" t="s">
         <v>2</v>
       </c>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY4" s="16" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="5" spans="1:48" s="15" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:51" s="15" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="20">
         <v>518</v>
       </c>
       <c r="E5" s="21">
         <v>445</v>
       </c>
       <c r="F5" s="21">
         <v>73</v>
       </c>
       <c r="G5" s="21">
         <v>633</v>
       </c>
       <c r="H5" s="21">
         <v>491</v>
       </c>
       <c r="I5" s="21">
@@ -1043,52 +1073,61 @@
         <v>885</v>
       </c>
       <c r="AP5" s="21">
         <v>254</v>
       </c>
       <c r="AQ5" s="15">
         <f>AR5+AS5</f>
         <v>985</v>
       </c>
       <c r="AR5" s="15">
         <v>781</v>
       </c>
       <c r="AS5" s="15">
         <v>204</v>
       </c>
       <c r="AT5" s="21">
         <f>AU5+AV5</f>
         <v>1142</v>
       </c>
       <c r="AU5" s="21">
         <v>925</v>
       </c>
       <c r="AV5" s="21">
         <v>217</v>
       </c>
+      <c r="AW5" s="21">
+        <v>1165</v>
+      </c>
+      <c r="AX5" s="21">
+        <v>930</v>
+      </c>
+      <c r="AY5" s="30">
+        <v>235</v>
+      </c>
     </row>
-    <row r="6" spans="1:48" s="15" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:51" s="15" customFormat="1" ht="36.75" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="21">
         <v>1479</v>
       </c>
       <c r="E6" s="21">
         <v>1308</v>
       </c>
       <c r="F6" s="21">
         <v>171</v>
       </c>
       <c r="G6" s="21">
         <v>1546</v>
       </c>
       <c r="H6" s="21">
         <v>1453</v>
       </c>
       <c r="I6" s="21">
@@ -1191,52 +1230,61 @@
         <v>1373</v>
       </c>
       <c r="AP6" s="21">
         <v>135</v>
       </c>
       <c r="AQ6" s="21">
         <f t="shared" ref="AQ6:AQ9" si="0">AR6+AS6</f>
         <v>1331</v>
       </c>
       <c r="AR6" s="21">
         <v>1209</v>
       </c>
       <c r="AS6" s="21">
         <v>122</v>
       </c>
       <c r="AT6" s="21">
         <f t="shared" ref="AT6:AT9" si="1">AU6+AV6</f>
         <v>1560</v>
       </c>
       <c r="AU6" s="21">
         <v>1423</v>
       </c>
       <c r="AV6" s="21">
         <v>137</v>
       </c>
+      <c r="AW6" s="21">
+        <v>1572</v>
+      </c>
+      <c r="AX6" s="21">
+        <v>1428</v>
+      </c>
+      <c r="AY6" s="31">
+        <v>144</v>
+      </c>
     </row>
-    <row r="7" spans="1:48" s="15" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:51" s="15" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21">
         <v>77</v>
       </c>
       <c r="E7" s="21">
         <v>68</v>
       </c>
       <c r="F7" s="21">
         <v>9</v>
       </c>
       <c r="G7" s="21">
         <v>236</v>
       </c>
       <c r="H7" s="21">
         <v>155</v>
       </c>
       <c r="I7" s="21">
@@ -1330,51 +1378,51 @@
         <v>1</v>
       </c>
       <c r="AM7" s="21"/>
       <c r="AN7" s="21"/>
       <c r="AO7" s="21"/>
       <c r="AP7" s="21"/>
       <c r="AQ7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AR7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AS7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AT7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AV7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:48" s="15" customFormat="1" ht="48" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:51" s="15" customFormat="1" ht="48.75" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="21">
         <v>579</v>
       </c>
       <c r="E8" s="21">
         <v>401</v>
       </c>
       <c r="F8" s="21">
         <v>178</v>
       </c>
       <c r="G8" s="21">
         <v>870</v>
       </c>
       <c r="H8" s="21">
         <v>581</v>
       </c>
       <c r="I8" s="21">
@@ -1477,52 +1525,61 @@
         <v>441</v>
       </c>
       <c r="AP8" s="21">
         <v>117</v>
       </c>
       <c r="AQ8" s="15">
         <f t="shared" si="0"/>
         <v>478</v>
       </c>
       <c r="AR8" s="15">
         <v>373</v>
       </c>
       <c r="AS8" s="15">
         <v>105</v>
       </c>
       <c r="AT8" s="21">
         <f t="shared" si="1"/>
         <v>537</v>
       </c>
       <c r="AU8" s="21">
         <v>435</v>
       </c>
       <c r="AV8" s="21">
         <v>102</v>
       </c>
+      <c r="AW8" s="32">
+        <v>322</v>
+      </c>
+      <c r="AX8" s="30">
+        <v>272</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>50</v>
+      </c>
     </row>
-    <row r="9" spans="1:48" s="15" customFormat="1" ht="36.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:51" s="15" customFormat="1" ht="36.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="23">
         <v>637</v>
       </c>
       <c r="E9" s="23">
         <v>414</v>
       </c>
       <c r="F9" s="23">
         <v>223</v>
       </c>
       <c r="G9" s="23">
         <v>515</v>
       </c>
       <c r="H9" s="23">
         <v>320</v>
       </c>
       <c r="I9" s="23">
@@ -1625,72 +1682,81 @@
         <v>154</v>
       </c>
       <c r="AP9" s="23">
         <v>19</v>
       </c>
       <c r="AQ9" s="23">
         <f t="shared" si="0"/>
         <v>121</v>
       </c>
       <c r="AR9" s="23">
         <v>115</v>
       </c>
       <c r="AS9" s="23">
         <v>6</v>
       </c>
       <c r="AT9" s="23">
         <f t="shared" si="1"/>
         <v>165</v>
       </c>
       <c r="AU9" s="23">
         <v>158</v>
       </c>
       <c r="AV9" s="23">
         <v>7</v>
       </c>
+      <c r="AW9" s="23">
+        <v>168</v>
+      </c>
+      <c r="AX9" s="23">
+        <v>163</v>
+      </c>
+      <c r="AY9" s="23">
+        <v>5</v>
+      </c>
     </row>
-    <row r="10" spans="1:48" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:51" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:48" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
     </row>
-    <row r="13" spans="1:48" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
     </row>
-    <row r="14" spans="1:48" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A14" s="2"/>
     </row>
-    <row r="15" spans="1:48" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A15" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">