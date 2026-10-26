--- v0 (2026-05-15)
+++ v1 (2026-10-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023\Здравоохранение и инвалидность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Здравоохранение и инвалидность\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7105B28-0297-458E-AF70-EFA238116D78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EDE164F-FBB0-4ACA-9B38-8EE810260564}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="225" windowWidth="14235" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13950" yWindow="600" windowWidth="16365" windowHeight="15090" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3.в.1-вакцина" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="31">
   <si>
@@ -1303,101 +1303,102 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:U38"/>
+  <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="V19" sqref="V19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="W37" sqref="W37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="44.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="38.42578125" style="2" customWidth="1"/>
     <col min="4" max="16" width="7.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="35" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:22" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
-    </row>
-    <row r="3" spans="1:21" s="37" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="V2" s="24"/>
+    </row>
+    <row r="3" spans="1:22" s="37" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="30">
         <v>2007</v>
       </c>
       <c r="E3" s="30">
         <v>2008</v>
       </c>
       <c r="F3" s="30">
         <v>2009</v>
       </c>
       <c r="G3" s="30">
         <v>2010</v>
       </c>
       <c r="H3" s="30">
         <v>2011</v>
       </c>
       <c r="I3" s="30">
         <v>2012</v>
       </c>
       <c r="J3" s="30">
         <v>2013</v>
       </c>
       <c r="K3" s="30">
@@ -1411,63 +1412,66 @@
       </c>
       <c r="N3" s="30">
         <v>2017</v>
       </c>
       <c r="O3" s="30">
         <v>2018</v>
       </c>
       <c r="P3" s="30">
         <v>2019</v>
       </c>
       <c r="Q3" s="30">
         <v>2020</v>
       </c>
       <c r="R3" s="30">
         <v>2021</v>
       </c>
       <c r="S3" s="30">
         <v>2022</v>
       </c>
       <c r="T3" s="30">
         <v>2023</v>
       </c>
       <c r="U3" s="30">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" ht="24" x14ac:dyDescent="0.2">
+      <c r="V3" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="24" x14ac:dyDescent="0.2">
       <c r="A4" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="4">
         <v>94.1</v>
       </c>
       <c r="E5" s="4">
         <v>95.3</v>
       </c>
       <c r="F5" s="4">
         <v>95.4</v>
       </c>
       <c r="G5" s="4">
         <v>96.5</v>
       </c>
       <c r="H5" s="4">
         <v>95.1</v>
       </c>
       <c r="I5" s="4">
@@ -1487,52 +1491,55 @@
       </c>
       <c r="N5" s="5">
         <v>93.4</v>
       </c>
       <c r="O5" s="5">
         <v>94.5</v>
       </c>
       <c r="P5" s="31">
         <v>94.351083080525839</v>
       </c>
       <c r="Q5" s="31">
         <v>88.157250792756912</v>
       </c>
       <c r="R5" s="31">
         <v>88.796593100633856</v>
       </c>
       <c r="S5" s="31">
         <v>91.320113549242663</v>
       </c>
       <c r="T5" s="31">
         <v>87.939982676297319</v>
       </c>
       <c r="U5" s="31">
         <v>84.600399745090087</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V5" s="32">
+        <v>87.69708236428832</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="8">
         <v>93.4</v>
       </c>
       <c r="E6" s="8">
         <v>96.8</v>
       </c>
       <c r="F6" s="8">
         <v>95.4</v>
       </c>
       <c r="G6" s="8">
         <v>96.8</v>
       </c>
       <c r="H6" s="8">
         <v>96.7</v>
       </c>
       <c r="I6" s="8">
@@ -1552,52 +1559,55 @@
       </c>
       <c r="N6" s="9">
         <v>96.7</v>
       </c>
       <c r="O6" s="9">
         <v>96.6</v>
       </c>
       <c r="P6" s="22">
         <v>98.322618783713892</v>
       </c>
       <c r="Q6" s="22">
         <v>91.684705531089051</v>
       </c>
       <c r="R6" s="22">
         <v>86.908583391486388</v>
       </c>
       <c r="S6" s="22">
         <v>95.532963647566234</v>
       </c>
       <c r="T6" s="22">
         <v>94.667839155807826</v>
       </c>
       <c r="U6" s="22">
         <v>95.01321003963011</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V6" s="22">
+        <v>92.733299337072921</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="8">
         <v>93.6</v>
       </c>
       <c r="E7" s="8">
         <v>95.6</v>
       </c>
       <c r="F7" s="8">
         <v>95.9</v>
       </c>
       <c r="G7" s="8">
         <v>95.9</v>
       </c>
       <c r="H7" s="8">
         <v>94.2</v>
       </c>
       <c r="I7" s="8">
@@ -1617,52 +1627,55 @@
       </c>
       <c r="N7" s="9">
         <v>93.8</v>
       </c>
       <c r="O7" s="9">
         <v>96.1</v>
       </c>
       <c r="P7" s="22">
         <v>90.174028583465656</v>
       </c>
       <c r="Q7" s="22">
         <v>87.415503615268193</v>
       </c>
       <c r="R7" s="22">
         <v>89.680106631122953</v>
       </c>
       <c r="S7" s="22">
         <v>91.979142449101602</v>
       </c>
       <c r="T7" s="22">
         <v>89.354637891678763</v>
       </c>
       <c r="U7" s="22">
         <v>87.430050363738104</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V7" s="22">
+        <v>88.047053775743706</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="29" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
         <v>93.9</v>
       </c>
       <c r="E8" s="8">
         <v>95.2</v>
       </c>
       <c r="F8" s="8">
         <v>95.3</v>
       </c>
       <c r="G8" s="8">
         <v>97.2</v>
       </c>
       <c r="H8" s="8">
         <v>93.6</v>
       </c>
       <c r="I8" s="8">
@@ -1682,52 +1695,55 @@
       </c>
       <c r="N8" s="9">
         <v>96.1</v>
       </c>
       <c r="O8" s="9">
         <v>95</v>
       </c>
       <c r="P8" s="22">
         <v>94.575713992192306</v>
       </c>
       <c r="Q8" s="22">
         <v>87.60435379900666</v>
       </c>
       <c r="R8" s="22">
         <v>95.775910364145659</v>
       </c>
       <c r="S8" s="22">
         <v>97.11736444749485</v>
       </c>
       <c r="T8" s="22">
         <v>90.177417459757962</v>
       </c>
       <c r="U8" s="22">
         <v>91.05935386927122</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V8" s="22">
+        <v>94.602192859150975</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="8">
         <v>94.4</v>
       </c>
       <c r="E9" s="8">
         <v>95.2</v>
       </c>
       <c r="F9" s="8">
         <v>95.3</v>
       </c>
       <c r="G9" s="8">
         <v>96.8</v>
       </c>
       <c r="H9" s="8">
         <v>95.5</v>
       </c>
       <c r="I9" s="8">
@@ -1747,52 +1763,55 @@
       </c>
       <c r="N9" s="9">
         <v>97</v>
       </c>
       <c r="O9" s="9">
         <v>94.8</v>
       </c>
       <c r="P9" s="22">
         <v>97.592920353982308</v>
       </c>
       <c r="Q9" s="22">
         <v>90.958704748044383</v>
       </c>
       <c r="R9" s="22">
         <v>96.517042279754136</v>
       </c>
       <c r="S9" s="22">
         <v>95.22197889707347</v>
       </c>
       <c r="T9" s="22">
         <v>85.668586052463212</v>
       </c>
       <c r="U9" s="22">
         <v>85.801742406404529</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V9" s="22">
+        <v>85.667506297229224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="8">
         <v>94.4</v>
       </c>
       <c r="E10" s="8">
         <v>94.5</v>
       </c>
       <c r="F10" s="8">
         <v>95.1</v>
       </c>
       <c r="G10" s="8">
         <v>95.5</v>
       </c>
       <c r="H10" s="8">
         <v>93.6</v>
       </c>
       <c r="I10" s="8">
@@ -1812,52 +1831,55 @@
       </c>
       <c r="N10" s="9">
         <v>96.6</v>
       </c>
       <c r="O10" s="9">
         <v>95.8</v>
       </c>
       <c r="P10" s="22">
         <v>99.335639714661852</v>
       </c>
       <c r="Q10" s="22">
         <v>95.543628277871491</v>
       </c>
       <c r="R10" s="22">
         <v>90.311530128242666</v>
       </c>
       <c r="S10" s="22">
         <v>95.83359340865114</v>
       </c>
       <c r="T10" s="22">
         <v>92.521151660563206</v>
       </c>
       <c r="U10" s="22">
         <v>95.203503899156075</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V10" s="22">
+        <v>95.451412818745695</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="8">
         <v>94</v>
       </c>
       <c r="E11" s="8">
         <v>94.8</v>
       </c>
       <c r="F11" s="8">
         <v>94.6</v>
       </c>
       <c r="G11" s="8">
         <v>96.8</v>
       </c>
       <c r="H11" s="8">
         <v>95.3</v>
       </c>
       <c r="I11" s="8">
@@ -1877,52 +1899,55 @@
       </c>
       <c r="N11" s="9">
         <v>93.1</v>
       </c>
       <c r="O11" s="9">
         <v>95.3</v>
       </c>
       <c r="P11" s="22">
         <v>92.698706099815155</v>
       </c>
       <c r="Q11" s="22">
         <v>94.17195614541258</v>
       </c>
       <c r="R11" s="22">
         <v>90.746324915190343</v>
       </c>
       <c r="S11" s="22">
         <v>91.694814226107695</v>
       </c>
       <c r="T11" s="22">
         <v>89.321789321789325</v>
       </c>
       <c r="U11" s="22">
         <v>82.973459289248765</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V11" s="22">
+        <v>87.052810902896084</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8">
         <v>94</v>
       </c>
       <c r="E12" s="8">
         <v>95.5</v>
       </c>
       <c r="F12" s="8">
         <v>95.5</v>
       </c>
       <c r="G12" s="8">
         <v>96.3</v>
       </c>
       <c r="H12" s="8">
         <v>96.8</v>
       </c>
       <c r="I12" s="8">
@@ -1942,52 +1967,55 @@
       </c>
       <c r="N12" s="9">
         <v>91.8</v>
       </c>
       <c r="O12" s="9">
         <v>92.5</v>
       </c>
       <c r="P12" s="22">
         <v>91.652621722846433</v>
       </c>
       <c r="Q12" s="22">
         <v>89.922189931564631</v>
       </c>
       <c r="R12" s="22">
         <v>90.894107952204379</v>
       </c>
       <c r="S12" s="22">
         <v>92.720266061341917</v>
       </c>
       <c r="T12" s="22">
         <v>86.485472284764668</v>
       </c>
       <c r="U12" s="22">
         <v>79.82275676531097</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V12" s="22">
+        <v>83.106230086095849</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="8">
         <v>95</v>
       </c>
       <c r="E13" s="8">
         <v>94.9</v>
       </c>
       <c r="F13" s="8">
         <v>95.5</v>
       </c>
       <c r="G13" s="8">
         <v>96.8</v>
       </c>
       <c r="H13" s="8">
         <v>96.4</v>
       </c>
       <c r="I13" s="8">
@@ -2007,52 +2035,55 @@
       </c>
       <c r="N13" s="9">
         <v>86.5</v>
       </c>
       <c r="O13" s="9">
         <v>90.3</v>
       </c>
       <c r="P13" s="22">
         <v>92.01890494025325</v>
       </c>
       <c r="Q13" s="22">
         <v>73.377390695435253</v>
       </c>
       <c r="R13" s="22">
         <v>81.065680730752504</v>
       </c>
       <c r="S13" s="22">
         <v>78.590540307267389</v>
       </c>
       <c r="T13" s="22">
         <v>76.48370416053892</v>
       </c>
       <c r="U13" s="22">
         <v>74.345272482187568</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V13" s="22">
+        <v>76.994089776779177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="8">
         <v>95.2</v>
       </c>
       <c r="E14" s="8">
         <v>96.7</v>
       </c>
       <c r="F14" s="8">
         <v>95.4</v>
       </c>
       <c r="G14" s="8">
         <v>95.7</v>
       </c>
       <c r="H14" s="8">
         <v>95.2</v>
       </c>
       <c r="I14" s="8">
@@ -2072,74 +2103,77 @@
       </c>
       <c r="N14" s="9">
         <v>98</v>
       </c>
       <c r="O14" s="9">
         <v>95.2</v>
       </c>
       <c r="P14" s="22">
         <v>95.586032038723062</v>
       </c>
       <c r="Q14" s="22">
         <v>87.34037868780274</v>
       </c>
       <c r="R14" s="22">
         <v>85.088888888888889</v>
       </c>
       <c r="S14" s="22">
         <v>88.700629650829995</v>
       </c>
       <c r="T14" s="22">
         <v>86.049943246311017</v>
       </c>
       <c r="U14" s="22">
         <v>78.808630393996253</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" ht="24" x14ac:dyDescent="0.2">
+      <c r="V14" s="22">
+        <v>84.524578068800153</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="24" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="13">
         <v>98.8</v>
       </c>
       <c r="E16" s="13">
         <v>99.1</v>
       </c>
       <c r="F16" s="13">
         <v>98.9</v>
       </c>
       <c r="G16" s="13">
         <v>98.3</v>
       </c>
       <c r="H16" s="13">
         <v>97.2</v>
       </c>
       <c r="I16" s="13">
@@ -2159,52 +2193,55 @@
       </c>
       <c r="N16" s="13">
         <v>94.7</v>
       </c>
       <c r="O16" s="14">
         <v>96.24421478910277</v>
       </c>
       <c r="P16" s="32">
         <v>97.245413942140573</v>
       </c>
       <c r="Q16" s="32">
         <v>93.789318610145202</v>
       </c>
       <c r="R16" s="32">
         <v>93.37839883628321</v>
       </c>
       <c r="S16" s="32">
         <v>96.389078828315476</v>
       </c>
       <c r="T16" s="32">
         <v>98.924069208908108</v>
       </c>
       <c r="U16" s="32">
         <v>63.072098951393315</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V16" s="32">
+        <v>91.914365497983241</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="15">
         <v>99.2</v>
       </c>
       <c r="E17" s="16">
         <v>99</v>
       </c>
       <c r="F17" s="17">
         <v>99.9</v>
       </c>
       <c r="G17" s="18">
         <v>97.2</v>
       </c>
       <c r="H17" s="18">
         <v>95.7</v>
       </c>
       <c r="I17" s="16">
@@ -2224,52 +2261,55 @@
       </c>
       <c r="N17" s="19">
         <v>98.7</v>
       </c>
       <c r="O17" s="20">
         <v>92.454653583110314</v>
       </c>
       <c r="P17" s="22">
         <v>98.254512904669554</v>
       </c>
       <c r="Q17" s="22">
         <v>98.728938811705589</v>
       </c>
       <c r="R17" s="22">
         <v>93.091416608513612</v>
       </c>
       <c r="S17" s="22">
         <v>95.902649414664197</v>
       </c>
       <c r="T17" s="22">
         <v>96.674394436006068</v>
       </c>
       <c r="U17" s="22">
         <v>75.090819022457069</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V17" s="22">
+        <v>87.489376168621448</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="15">
         <v>97.8</v>
       </c>
       <c r="E18" s="18">
         <v>99.2</v>
       </c>
       <c r="F18" s="17">
         <v>98.3</v>
       </c>
       <c r="G18" s="18">
         <v>98.3</v>
       </c>
       <c r="H18" s="16">
         <v>100</v>
       </c>
       <c r="I18" s="16">
@@ -2289,52 +2329,55 @@
       </c>
       <c r="N18" s="20">
         <v>88.8</v>
       </c>
       <c r="O18" s="20">
         <v>93.498629613104725</v>
       </c>
       <c r="P18" s="22">
         <v>93.035178795988784</v>
       </c>
       <c r="Q18" s="22">
         <v>91.334273435401556</v>
       </c>
       <c r="R18" s="22">
         <v>94.815061646117954</v>
       </c>
       <c r="S18" s="22">
         <v>95.851738682785879</v>
       </c>
       <c r="T18" s="22">
         <v>98.675382167807982</v>
       </c>
       <c r="U18" s="22">
         <v>68.512171236709577</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V18" s="22">
+        <v>92.259010297482831</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="21">
         <v>99</v>
       </c>
       <c r="E19" s="18">
         <v>99.7</v>
       </c>
       <c r="F19" s="17">
         <v>99.7</v>
       </c>
       <c r="G19" s="18">
         <v>99.2</v>
       </c>
       <c r="H19" s="18">
         <v>96.9</v>
       </c>
       <c r="I19" s="18">
@@ -2354,52 +2397,55 @@
       </c>
       <c r="N19" s="19">
         <v>95.1</v>
       </c>
       <c r="O19" s="20">
         <v>96.511990034257238</v>
       </c>
       <c r="P19" s="22">
         <v>97.676980074096321</v>
       </c>
       <c r="Q19" s="22">
         <v>96.098069900886813</v>
       </c>
       <c r="R19" s="22">
         <v>100.53781512605042</v>
       </c>
       <c r="S19" s="22">
         <v>102.7568062228323</v>
       </c>
       <c r="T19" s="22">
         <v>103.36035718481963</v>
       </c>
       <c r="U19" s="22">
         <v>97.721011770598537</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V19" s="22">
+        <v>93.909784500066934</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="15">
         <v>99.4</v>
       </c>
       <c r="E20" s="18">
         <v>99.1</v>
       </c>
       <c r="F20" s="17">
         <v>98.9</v>
       </c>
       <c r="G20" s="18">
         <v>99.5</v>
       </c>
       <c r="H20" s="18">
         <v>96.7</v>
       </c>
       <c r="I20" s="18">
@@ -2419,52 +2465,55 @@
       </c>
       <c r="N20" s="20">
         <v>97</v>
       </c>
       <c r="O20" s="20">
         <v>97.646443514644361</v>
       </c>
       <c r="P20" s="22">
         <v>98.140747176368365</v>
       </c>
       <c r="Q20" s="22">
         <v>96.233183856502251</v>
       </c>
       <c r="R20" s="22">
         <v>100.33525796237662</v>
       </c>
       <c r="S20" s="22">
         <v>99.681465259804895</v>
       </c>
       <c r="T20" s="22">
         <v>98.955001066325437</v>
       </c>
       <c r="U20" s="22">
         <v>53.779138215210743</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V20" s="22">
+        <v>93.65239294710328</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="15">
         <v>98.9</v>
       </c>
       <c r="E21" s="18">
         <v>99.5</v>
       </c>
       <c r="F21" s="17">
         <v>99.8</v>
       </c>
       <c r="G21" s="18">
         <v>99.7</v>
       </c>
       <c r="H21" s="18">
         <v>94.7</v>
       </c>
       <c r="I21" s="18">
@@ -2484,52 +2533,55 @@
       </c>
       <c r="N21" s="20">
         <v>96.8</v>
       </c>
       <c r="O21" s="20">
         <v>98.109160001225831</v>
       </c>
       <c r="P21" s="22">
         <v>99.619945272119182</v>
       </c>
       <c r="Q21" s="22">
         <v>97.454998783750909</v>
       </c>
       <c r="R21" s="22">
         <v>93.78989283832054</v>
       </c>
       <c r="S21" s="22">
         <v>99.066849759690413</v>
       </c>
       <c r="T21" s="22">
         <v>97.256598055310022</v>
       </c>
       <c r="U21" s="22">
         <v>66.609692696649219</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V21" s="22">
+        <v>90.696071674707099</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="15">
         <v>98.6</v>
       </c>
       <c r="E22" s="18">
         <v>99.2</v>
       </c>
       <c r="F22" s="17">
         <v>97.6</v>
       </c>
       <c r="G22" s="18">
         <v>97.1</v>
       </c>
       <c r="H22" s="18">
         <v>97.7</v>
       </c>
       <c r="I22" s="18">
@@ -2549,52 +2601,55 @@
       </c>
       <c r="N22" s="19">
         <v>95.6</v>
       </c>
       <c r="O22" s="20">
         <v>98.413291021093897</v>
       </c>
       <c r="P22" s="22">
         <v>95.974889217134418</v>
       </c>
       <c r="Q22" s="22">
         <v>95.177033492822972</v>
       </c>
       <c r="R22" s="22">
         <v>95.401432340746325</v>
       </c>
       <c r="S22" s="22">
         <v>99.105901053049877</v>
       </c>
       <c r="T22" s="22">
         <v>99.958771387342821</v>
       </c>
       <c r="U22" s="22">
         <v>73.369320737741788</v>
       </c>
-    </row>
-    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V22" s="22">
+        <v>91.433438792893654</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="15">
         <v>99.1</v>
       </c>
       <c r="E23" s="18">
         <v>97.4</v>
       </c>
       <c r="F23" s="17">
         <v>98.7</v>
       </c>
       <c r="G23" s="18">
         <v>96.4</v>
       </c>
       <c r="H23" s="18">
         <v>97.1</v>
       </c>
       <c r="I23" s="18">
@@ -2614,52 +2669,55 @@
       </c>
       <c r="N23" s="19">
         <v>96.3</v>
       </c>
       <c r="O23" s="20">
         <v>97.438130155820346</v>
       </c>
       <c r="P23" s="22">
         <v>99.45064923272497</v>
       </c>
       <c r="Q23" s="22">
         <v>97.514721565354478</v>
       </c>
       <c r="R23" s="22">
         <v>92.308748798242007</v>
       </c>
       <c r="S23" s="22">
         <v>100.16892783614</v>
       </c>
       <c r="T23" s="22">
         <v>101.43668918194489</v>
       </c>
       <c r="U23" s="22">
         <v>62.858047159360666</v>
       </c>
-    </row>
-    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V23" s="22">
+        <v>92.732696088400786</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="15">
         <v>99.8</v>
       </c>
       <c r="E24" s="18">
         <v>99.9</v>
       </c>
       <c r="F24" s="17">
         <v>98.6</v>
       </c>
       <c r="G24" s="16">
         <v>99</v>
       </c>
       <c r="H24" s="18">
         <v>97.4</v>
       </c>
       <c r="I24" s="18">
@@ -2679,52 +2737,55 @@
       </c>
       <c r="N24" s="20">
         <v>91.7</v>
       </c>
       <c r="O24" s="20">
         <v>96.281061826817066</v>
       </c>
       <c r="P24" s="22">
         <v>96.444387118964698</v>
       </c>
       <c r="Q24" s="22">
         <v>83.697507681802662</v>
       </c>
       <c r="R24" s="22">
         <v>89.338842975206617</v>
       </c>
       <c r="S24" s="22">
         <v>87.061971344726402</v>
       </c>
       <c r="T24" s="22">
         <v>99.985767825798192</v>
       </c>
       <c r="U24" s="22">
         <v>42.889466589639902</v>
       </c>
-    </row>
-    <row r="25" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V24" s="22">
+        <v>98.612807111805793</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="15">
         <v>98.8</v>
       </c>
       <c r="E25" s="18">
         <v>98.9</v>
       </c>
       <c r="F25" s="17">
         <v>98.2</v>
       </c>
       <c r="G25" s="18">
         <v>97.4</v>
       </c>
       <c r="H25" s="18">
         <v>99.7</v>
       </c>
       <c r="I25" s="18">
@@ -2744,72 +2805,75 @@
       </c>
       <c r="N25" s="19">
         <v>97.7</v>
       </c>
       <c r="O25" s="20">
         <v>99.425085063944621</v>
       </c>
       <c r="P25" s="22">
         <v>97.981882811604166</v>
       </c>
       <c r="Q25" s="22">
         <v>93.662126537785582</v>
       </c>
       <c r="R25" s="22">
         <v>87.955555555555549</v>
       </c>
       <c r="S25" s="22">
         <v>95.855752718946761</v>
       </c>
       <c r="T25" s="22">
         <v>96.197502837684439</v>
       </c>
       <c r="U25" s="22">
         <v>51.876172607879923</v>
       </c>
-    </row>
-    <row r="26" spans="1:21" ht="36" x14ac:dyDescent="0.2">
+      <c r="V25" s="22">
+        <v>83.334870423314584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="36" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
     </row>
-    <row r="27" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="6" t="s">
@@ -2829,52 +2893,55 @@
       </c>
       <c r="N27" s="26">
         <v>94.2</v>
       </c>
       <c r="O27" s="26">
         <v>92</v>
       </c>
       <c r="P27" s="5">
         <v>95.083643367898887</v>
       </c>
       <c r="Q27" s="5">
         <v>88.782541857434083</v>
       </c>
       <c r="R27" s="5">
         <v>89.631204460036727</v>
       </c>
       <c r="S27" s="5">
         <v>92.843773094907561</v>
       </c>
       <c r="T27" s="5">
         <v>70.95917476179909</v>
       </c>
       <c r="U27" s="5">
         <v>87.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V27" s="32">
+        <v>91.506109844978724</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="6" t="s">
@@ -2894,52 +2961,55 @@
       </c>
       <c r="N28" s="27">
         <v>96.3</v>
       </c>
       <c r="O28" s="27">
         <v>94.6</v>
       </c>
       <c r="P28" s="20">
         <v>99.597511891694111</v>
       </c>
       <c r="Q28" s="20">
         <v>83.44010727056019</v>
       </c>
       <c r="R28" s="22">
         <v>89.204466154919743</v>
       </c>
       <c r="S28" s="22">
         <v>95.656192236598898</v>
       </c>
       <c r="T28" s="22">
         <v>71.980174274522341</v>
       </c>
       <c r="U28" s="22">
         <v>98</v>
       </c>
-    </row>
-    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V28" s="22">
+        <v>86.189019207887128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="6" t="s">
@@ -2959,52 +3029,55 @@
       </c>
       <c r="N29" s="27">
         <v>94.5</v>
       </c>
       <c r="O29" s="27">
         <v>93.8</v>
       </c>
       <c r="P29" s="22">
         <v>90.08985713362209</v>
       </c>
       <c r="Q29" s="22">
         <v>88.195819212830926</v>
       </c>
       <c r="R29" s="22">
         <v>84.751749416861045</v>
       </c>
       <c r="S29" s="22">
         <v>91.580590521106643</v>
       </c>
       <c r="T29" s="22">
         <v>58.933388669848519</v>
       </c>
       <c r="U29" s="22">
         <v>85.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V29" s="22">
+        <v>87.607265446224261</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="6" t="s">
@@ -3024,52 +3097,55 @@
       </c>
       <c r="N30" s="27">
         <v>96.3</v>
       </c>
       <c r="O30" s="27">
         <v>95</v>
       </c>
       <c r="P30" s="22">
         <v>94.992817566181003</v>
       </c>
       <c r="Q30" s="22">
         <v>88.268864933417873</v>
       </c>
       <c r="R30" s="22">
         <v>96.201680672268907</v>
       </c>
       <c r="S30" s="22">
         <v>97.643559826126747</v>
       </c>
       <c r="T30" s="22">
         <v>90.894136999177533</v>
       </c>
       <c r="U30" s="22">
         <v>95.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V30" s="22">
+        <v>100.36547652516165</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="6" t="s">
@@ -3089,52 +3165,55 @@
       </c>
       <c r="N31" s="27">
         <v>97</v>
       </c>
       <c r="O31" s="27">
         <v>95.1</v>
       </c>
       <c r="P31" s="22">
         <v>97.283380681818173</v>
       </c>
       <c r="Q31" s="22">
         <v>91.250903832248724</v>
       </c>
       <c r="R31" s="22">
         <v>95.567144719687093</v>
       </c>
       <c r="S31" s="22">
         <v>95.022894684451515</v>
       </c>
       <c r="T31" s="22">
         <v>83.066751972702065</v>
       </c>
       <c r="U31" s="22">
         <v>89.9</v>
       </c>
-    </row>
-    <row r="32" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V31" s="22">
+        <v>84.458438287153655</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="6" t="s">
@@ -3154,52 +3233,55 @@
       </c>
       <c r="N32" s="27">
         <v>97.2</v>
       </c>
       <c r="O32" s="27">
         <v>92.1</v>
       </c>
       <c r="P32" s="22">
         <v>98.414509639060725</v>
       </c>
       <c r="Q32" s="22">
         <v>95.711274704462852</v>
       </c>
       <c r="R32" s="22">
         <v>91.330444457457389</v>
       </c>
       <c r="S32" s="22">
         <v>96.0270894451033</v>
       </c>
       <c r="T32" s="22">
         <v>63.344487940396512</v>
       </c>
       <c r="U32" s="22">
         <v>97.8</v>
       </c>
-    </row>
-    <row r="33" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V32" s="22">
+        <v>94.123834741920277</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="6" t="s">
@@ -3219,52 +3301,55 @@
       </c>
       <c r="N33" s="27">
         <v>94</v>
       </c>
       <c r="O33" s="27">
         <v>96</v>
       </c>
       <c r="P33" s="22">
         <v>94.2978409300609</v>
       </c>
       <c r="Q33" s="22">
         <v>95.762224352828383</v>
       </c>
       <c r="R33" s="22">
         <v>91.368262344515642</v>
       </c>
       <c r="S33" s="22">
         <v>90.224518180011927</v>
       </c>
       <c r="T33" s="22">
         <v>78.045763760049468</v>
       </c>
       <c r="U33" s="22">
         <v>90.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V33" s="22">
+        <v>88.02628376733999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="29" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="6" t="s">
@@ -3284,52 +3369,55 @@
       </c>
       <c r="N34" s="27">
         <v>92.6</v>
       </c>
       <c r="O34" s="27">
         <v>92.1</v>
       </c>
       <c r="P34" s="22">
         <v>94.916127823071875</v>
       </c>
       <c r="Q34" s="22">
         <v>90.95590300533658</v>
       </c>
       <c r="R34" s="22">
         <v>92.345373803964662</v>
       </c>
       <c r="S34" s="22">
         <v>94.65237818719315</v>
       </c>
       <c r="T34" s="22">
         <v>85.150637932883029</v>
       </c>
       <c r="U34" s="22">
         <v>78.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V34" s="22">
+        <v>88.678733645176607</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="6" t="s">
@@ -3349,52 +3437,55 @@
       </c>
       <c r="N35" s="27">
         <v>90.4</v>
       </c>
       <c r="O35" s="27">
         <v>83.4</v>
       </c>
       <c r="P35" s="22">
         <v>93.823490842330727</v>
       </c>
       <c r="Q35" s="22">
         <v>79.37812567949554</v>
       </c>
       <c r="R35" s="22">
         <v>88.660287081339717</v>
       </c>
       <c r="S35" s="22">
         <v>86.721042637666145</v>
       </c>
       <c r="T35" s="22">
         <v>74.771099198254191</v>
       </c>
       <c r="U35" s="22">
         <v>70.099999999999994</v>
       </c>
-    </row>
-    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V35" s="22">
+        <v>102.53016167635423</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="6" t="s">
@@ -3414,75 +3505,79 @@
       </c>
       <c r="N36" s="27">
         <v>90</v>
       </c>
       <c r="O36" s="27">
         <v>93.9</v>
       </c>
       <c r="P36" s="22">
         <v>95.896253602305464</v>
       </c>
       <c r="Q36" s="22">
         <v>87.352779306549252</v>
       </c>
       <c r="R36" s="22">
         <v>84.944444444444443</v>
       </c>
       <c r="S36" s="22">
         <v>89.112764739553512</v>
       </c>
       <c r="T36" s="22">
         <v>67.582292849035184</v>
       </c>
       <c r="U36" s="22">
         <v>81.7</v>
       </c>
-    </row>
-    <row r="37" spans="1:21" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="V36" s="22">
+        <v>81.794706262104583</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
-    </row>
-    <row r="38" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V37" s="24"/>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>