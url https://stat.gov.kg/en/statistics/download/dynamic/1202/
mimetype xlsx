--- v0 (2026-06-24)
+++ v1 (2026-10-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Мобильное приложение\Отдел соцстатистики\Соц_отдел (для сайта)\Здравоохранение+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Здравоохранение и инвалидность\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84620218-DE49-43C6-A2A6-F2BCD13A1E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C49AFA5-8B30-4A95-9EF0-5FDA9A7BDF9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="1170" windowWidth="14445" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15645" yWindow="600" windowWidth="11760" windowHeight="15090" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="болезни женщин" sheetId="21" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t xml:space="preserve">     в том числе:</t>
   </si>
   <si>
@@ -1472,862 +1472,907 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:P50"/>
+  <dimension ref="A2:Q50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G18" sqref="G18"/>
+      <selection pane="topRight" activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
-    <col min="2" max="10" width="9.140625" style="1" customWidth="1"/>
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="11" width="9.140625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="16.149999999999999" customHeight="1">
+    <row r="2" spans="1:17" ht="16.149999999999999" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
     </row>
-    <row r="4" spans="1:16" ht="12.75" thickBot="1">
+    <row r="4" spans="1:17" ht="12.75" thickBot="1">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
     </row>
-    <row r="5" spans="1:16" ht="16.149999999999999" customHeight="1" thickBot="1">
+    <row r="5" spans="1:17" ht="16.149999999999999" customHeight="1" thickBot="1">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>2010</v>
       </c>
       <c r="C5" s="11">
         <v>2011</v>
       </c>
       <c r="D5" s="11">
         <v>2012</v>
       </c>
       <c r="E5" s="11">
         <v>2013</v>
       </c>
       <c r="F5" s="12">
         <v>2014</v>
       </c>
       <c r="G5" s="11">
         <v>2015</v>
       </c>
       <c r="H5" s="11">
         <v>2016</v>
       </c>
       <c r="I5" s="11">
         <v>2017</v>
       </c>
       <c r="J5" s="11">
         <v>2018</v>
       </c>
       <c r="K5" s="11">
         <v>2019</v>
       </c>
       <c r="L5" s="11">
         <v>2020</v>
       </c>
       <c r="M5" s="11">
         <v>2021</v>
       </c>
       <c r="N5" s="11">
         <v>2022</v>
       </c>
       <c r="O5" s="11">
         <v>2023</v>
       </c>
       <c r="P5" s="11">
         <v>2024</v>
       </c>
+      <c r="Q5" s="11">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" s="4"/>
     </row>
-    <row r="7" spans="1:16" ht="24" customHeight="1">
+    <row r="7" spans="1:17" ht="24" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="12.95" customHeight="1">
+    <row r="8" spans="1:17" ht="12.95" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="12.95" customHeight="1">
+    <row r="9" spans="1:17" ht="12.95" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="5">
         <v>2566</v>
       </c>
       <c r="C9" s="5">
         <v>2755</v>
       </c>
       <c r="D9" s="5">
         <v>2836</v>
       </c>
       <c r="E9" s="5">
         <v>2976</v>
       </c>
       <c r="F9" s="5">
         <v>3129</v>
       </c>
       <c r="G9" s="5">
         <v>3035</v>
       </c>
       <c r="H9" s="5">
         <v>3028</v>
       </c>
       <c r="I9" s="5">
         <v>3058</v>
       </c>
       <c r="J9" s="5">
         <v>3164</v>
       </c>
       <c r="K9" s="5">
         <v>3098</v>
       </c>
       <c r="L9" s="5">
         <v>2929</v>
       </c>
       <c r="M9" s="5">
         <v>3132</v>
       </c>
       <c r="N9" s="5">
         <v>3365</v>
       </c>
       <c r="O9" s="5">
         <v>3371</v>
       </c>
       <c r="P9" s="5">
         <v>3694</v>
       </c>
+      <c r="Q9" s="5">
+        <v>3828</v>
+      </c>
     </row>
-    <row r="10" spans="1:16" ht="12.95" customHeight="1">
+    <row r="10" spans="1:17" ht="12.95" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
     </row>
-    <row r="11" spans="1:16" ht="12.95" customHeight="1">
+    <row r="11" spans="1:17" ht="12.95" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
     </row>
-    <row r="12" spans="1:16" ht="12.95" customHeight="1">
+    <row r="12" spans="1:17" ht="12.95" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>530</v>
       </c>
       <c r="C12" s="5">
         <v>603</v>
       </c>
       <c r="D12" s="5">
         <v>541</v>
       </c>
       <c r="E12" s="5">
         <v>627</v>
       </c>
       <c r="F12" s="5">
         <v>572</v>
       </c>
       <c r="G12" s="5">
         <v>557</v>
       </c>
       <c r="H12" s="5">
         <v>591</v>
       </c>
       <c r="I12" s="5">
         <v>596</v>
       </c>
       <c r="J12" s="5">
         <v>655</v>
       </c>
       <c r="K12" s="5">
         <v>625</v>
       </c>
       <c r="L12" s="5">
         <v>616</v>
       </c>
       <c r="M12" s="5">
         <v>695</v>
       </c>
       <c r="N12" s="5">
         <v>685</v>
       </c>
       <c r="O12" s="5">
         <v>745</v>
       </c>
       <c r="P12" s="5">
         <v>834</v>
       </c>
+      <c r="Q12" s="5">
+        <v>832</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" ht="12.95" customHeight="1">
+    <row r="13" spans="1:17" ht="12.95" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="5">
         <v>538</v>
       </c>
       <c r="C13" s="5">
         <v>601</v>
       </c>
       <c r="D13" s="5">
         <v>654</v>
       </c>
       <c r="E13" s="5">
         <v>587</v>
       </c>
       <c r="F13" s="5">
         <v>718</v>
       </c>
       <c r="G13" s="5">
         <v>688</v>
       </c>
       <c r="H13" s="5">
         <v>664</v>
       </c>
       <c r="I13" s="5">
         <v>646</v>
       </c>
       <c r="J13" s="5">
         <v>636</v>
       </c>
       <c r="K13" s="5">
         <v>559</v>
       </c>
       <c r="L13" s="5">
         <v>435</v>
       </c>
       <c r="M13" s="5">
         <v>571</v>
       </c>
       <c r="N13" s="5">
         <v>671</v>
       </c>
       <c r="O13" s="5">
         <v>605</v>
       </c>
       <c r="P13" s="5">
-        <v>475</v>
+        <v>679</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>694</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="12.95" customHeight="1">
+    <row r="14" spans="1:17" ht="12.95" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5">
         <v>175</v>
       </c>
       <c r="C14" s="5">
         <v>162</v>
       </c>
       <c r="D14" s="5">
         <v>166</v>
       </c>
       <c r="E14" s="5">
         <v>189</v>
       </c>
       <c r="F14" s="5">
         <v>183</v>
       </c>
       <c r="G14" s="5">
         <v>196</v>
       </c>
       <c r="H14" s="5">
         <v>168</v>
       </c>
       <c r="I14" s="5">
         <v>194</v>
       </c>
       <c r="J14" s="5">
         <v>200</v>
       </c>
       <c r="K14" s="5">
         <v>165</v>
       </c>
       <c r="L14" s="5">
         <v>162</v>
       </c>
       <c r="M14" s="5">
         <v>181</v>
       </c>
       <c r="N14" s="5">
         <v>189</v>
       </c>
       <c r="O14" s="5">
         <v>248</v>
       </c>
       <c r="P14" s="5">
         <v>216</v>
       </c>
+      <c r="Q14" s="5">
+        <v>193</v>
+      </c>
     </row>
-    <row r="15" spans="1:16" ht="12.95" customHeight="1">
+    <row r="15" spans="1:17" ht="12.95" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5">
         <v>2341</v>
       </c>
       <c r="C15" s="5">
         <v>2288</v>
       </c>
       <c r="D15" s="5">
         <v>2418</v>
       </c>
       <c r="E15" s="5">
         <v>2540</v>
       </c>
       <c r="F15" s="5">
         <v>2617</v>
       </c>
       <c r="G15" s="5">
         <v>2519</v>
       </c>
       <c r="H15" s="5">
         <v>2508</v>
       </c>
       <c r="I15" s="5">
         <v>2428</v>
       </c>
       <c r="J15" s="5">
         <v>2200</v>
       </c>
       <c r="K15" s="5">
         <v>2175</v>
       </c>
       <c r="L15" s="5">
         <v>1504</v>
       </c>
       <c r="M15" s="5">
         <v>1699</v>
       </c>
       <c r="N15" s="5">
         <v>1764</v>
       </c>
       <c r="O15" s="5">
         <v>1602</v>
       </c>
       <c r="P15" s="5">
         <v>1613</v>
       </c>
+      <c r="Q15" s="5">
+        <v>1578</v>
+      </c>
     </row>
-    <row r="16" spans="1:16" ht="12.95" customHeight="1">
+    <row r="16" spans="1:17" ht="12.95" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="5">
         <v>361</v>
       </c>
       <c r="C16" s="5">
         <v>352</v>
       </c>
       <c r="D16" s="5">
         <v>308</v>
       </c>
       <c r="E16" s="5">
         <v>214</v>
       </c>
       <c r="F16" s="5">
         <v>169</v>
       </c>
       <c r="G16" s="5">
         <v>167</v>
       </c>
       <c r="H16" s="5">
         <v>197</v>
       </c>
       <c r="I16" s="5">
         <v>214</v>
       </c>
       <c r="J16" s="5">
         <v>128</v>
       </c>
       <c r="K16" s="5">
         <v>160</v>
       </c>
       <c r="L16" s="5">
         <v>132</v>
       </c>
       <c r="M16" s="5">
         <v>248</v>
       </c>
       <c r="N16" s="5">
         <v>109</v>
       </c>
       <c r="O16" s="5">
         <v>92</v>
       </c>
       <c r="P16" s="5">
         <v>68</v>
       </c>
+      <c r="Q16" s="5">
+        <v>71</v>
+      </c>
     </row>
-    <row r="17" spans="1:16" ht="26.25" customHeight="1">
+    <row r="17" spans="1:17" ht="26.25" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="5">
         <v>1054</v>
       </c>
       <c r="C17" s="5">
         <v>1253</v>
       </c>
       <c r="D17" s="5">
         <v>1123</v>
       </c>
       <c r="E17" s="5">
         <v>1665</v>
       </c>
       <c r="F17" s="5">
         <v>1187</v>
       </c>
       <c r="G17" s="5">
         <v>1593</v>
       </c>
       <c r="H17" s="5">
         <v>1152</v>
       </c>
       <c r="I17" s="5">
         <v>1843</v>
       </c>
       <c r="J17" s="5">
         <v>1036</v>
       </c>
       <c r="K17" s="5">
         <v>1088</v>
       </c>
       <c r="L17" s="5">
         <v>796</v>
       </c>
       <c r="M17" s="5">
         <v>1002</v>
       </c>
       <c r="N17" s="5">
         <v>1752</v>
       </c>
       <c r="O17" s="5">
         <v>1200</v>
       </c>
       <c r="P17" s="5">
         <v>1215</v>
       </c>
+      <c r="Q17" s="5">
+        <v>1556</v>
+      </c>
     </row>
-    <row r="18" spans="1:16" ht="42" customHeight="1">
+    <row r="18" spans="1:17" ht="42" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="5">
         <v>951</v>
       </c>
       <c r="C18" s="5">
         <v>396</v>
       </c>
       <c r="D18" s="5">
         <v>580</v>
       </c>
       <c r="E18" s="5">
         <v>1078</v>
       </c>
       <c r="F18" s="5">
         <v>818</v>
       </c>
       <c r="G18" s="5">
         <v>1086</v>
       </c>
       <c r="H18" s="5">
         <v>2966</v>
       </c>
       <c r="I18" s="5">
         <v>1985</v>
       </c>
       <c r="J18" s="5">
         <v>1893</v>
       </c>
       <c r="K18" s="5">
         <v>1906</v>
       </c>
       <c r="L18" s="5">
         <v>652</v>
       </c>
       <c r="M18" s="5">
         <v>700</v>
       </c>
       <c r="N18" s="5">
         <v>1132</v>
       </c>
       <c r="O18" s="5">
         <v>767</v>
       </c>
       <c r="P18" s="5">
         <v>952</v>
       </c>
+      <c r="Q18" s="5">
+        <v>1620</v>
+      </c>
     </row>
-    <row r="19" spans="1:16" ht="12.95" customHeight="1">
+    <row r="19" spans="1:17" ht="12.95" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="5">
         <v>8106</v>
       </c>
       <c r="C19" s="5">
         <v>9452</v>
       </c>
       <c r="D19" s="5">
         <v>12410</v>
       </c>
       <c r="E19" s="5">
         <v>13033</v>
       </c>
       <c r="F19" s="5">
         <v>9170</v>
       </c>
       <c r="G19" s="5">
         <v>9914</v>
       </c>
       <c r="H19" s="5">
         <v>8429</v>
       </c>
       <c r="I19" s="5">
         <v>10177</v>
       </c>
       <c r="J19" s="5">
         <v>7886</v>
       </c>
       <c r="K19" s="5">
         <v>6820</v>
       </c>
       <c r="L19" s="5">
         <v>5130</v>
       </c>
       <c r="M19" s="5">
         <v>6016</v>
       </c>
       <c r="N19" s="5">
         <v>7644</v>
       </c>
       <c r="O19" s="5">
         <v>7631</v>
       </c>
       <c r="P19" s="5">
         <v>10973</v>
       </c>
+      <c r="Q19" s="5">
+        <v>8605</v>
+      </c>
     </row>
-    <row r="20" spans="1:16" ht="12.95" customHeight="1">
+    <row r="20" spans="1:17" ht="12.95" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="5">
         <v>9898</v>
       </c>
       <c r="C20" s="5">
         <v>9000</v>
       </c>
       <c r="D20" s="5">
         <v>8410</v>
       </c>
       <c r="E20" s="5">
         <v>9623</v>
       </c>
       <c r="F20" s="5">
         <v>8781</v>
       </c>
       <c r="G20" s="5">
         <v>8135</v>
       </c>
       <c r="H20" s="5">
         <v>6160</v>
       </c>
       <c r="I20" s="5">
         <v>7915</v>
       </c>
       <c r="J20" s="5">
         <v>7293</v>
       </c>
       <c r="K20" s="5">
         <v>6683</v>
       </c>
       <c r="L20" s="5">
         <v>3632</v>
       </c>
       <c r="M20" s="5">
         <v>3974</v>
       </c>
       <c r="N20" s="5">
         <v>4627</v>
       </c>
       <c r="O20" s="5">
         <v>4105</v>
       </c>
       <c r="P20" s="5">
         <v>4842</v>
       </c>
+      <c r="Q20" s="5">
+        <v>3769</v>
+      </c>
     </row>
-    <row r="21" spans="1:16" ht="12.95" customHeight="1">
+    <row r="21" spans="1:17" ht="12.95" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="5">
         <v>6898</v>
       </c>
       <c r="C21" s="5">
         <v>5612</v>
       </c>
       <c r="D21" s="5">
         <v>6157</v>
       </c>
       <c r="E21" s="5">
         <v>6598</v>
       </c>
       <c r="F21" s="5">
         <v>6435</v>
       </c>
       <c r="G21" s="5">
         <v>6134</v>
       </c>
       <c r="H21" s="5">
         <v>3813</v>
       </c>
       <c r="I21" s="5">
         <v>4593</v>
       </c>
       <c r="J21" s="5">
         <v>4718</v>
       </c>
       <c r="K21" s="5">
         <v>4828</v>
       </c>
       <c r="L21" s="5">
         <v>3332</v>
       </c>
       <c r="M21" s="5">
         <v>4139</v>
       </c>
       <c r="N21" s="5">
         <v>5294</v>
       </c>
       <c r="O21" s="5">
         <v>5752</v>
       </c>
       <c r="P21" s="5">
         <v>6828</v>
       </c>
+      <c r="Q21" s="5">
+        <v>6277</v>
+      </c>
     </row>
-    <row r="22" spans="1:16" ht="12.95" customHeight="1">
+    <row r="22" spans="1:17" ht="12.95" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="5">
         <v>1974</v>
       </c>
       <c r="C22" s="5">
         <v>2004</v>
       </c>
       <c r="D22" s="5">
         <v>1378</v>
       </c>
       <c r="E22" s="5">
         <v>2350</v>
       </c>
       <c r="F22" s="5">
         <v>2088</v>
       </c>
       <c r="G22" s="5">
         <v>2292</v>
       </c>
       <c r="H22" s="5">
         <v>1220</v>
       </c>
       <c r="I22" s="5">
         <v>1297</v>
       </c>
       <c r="J22" s="5">
         <v>1074</v>
       </c>
       <c r="K22" s="5">
         <v>941</v>
       </c>
       <c r="L22" s="5">
         <v>762</v>
       </c>
       <c r="M22" s="5">
         <v>982</v>
       </c>
       <c r="N22" s="5">
         <v>1255</v>
       </c>
       <c r="O22" s="5">
         <v>1247</v>
       </c>
       <c r="P22" s="5">
         <v>1189</v>
       </c>
+      <c r="Q22" s="5">
+        <v>836</v>
+      </c>
     </row>
-    <row r="23" spans="1:16" ht="12.95" customHeight="1">
+    <row r="23" spans="1:17" ht="12.95" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="5">
         <v>48465</v>
       </c>
       <c r="C23" s="5">
         <v>45009</v>
       </c>
       <c r="D23" s="5">
         <v>48324</v>
       </c>
       <c r="E23" s="5">
         <v>48464</v>
       </c>
       <c r="F23" s="5">
         <v>46546</v>
       </c>
       <c r="G23" s="5">
         <v>48100</v>
       </c>
       <c r="H23" s="5">
         <v>53364</v>
       </c>
       <c r="I23" s="5">
         <v>69571</v>
       </c>
       <c r="J23" s="5">
         <v>66301</v>
       </c>
       <c r="K23" s="5">
         <v>50540</v>
       </c>
       <c r="L23" s="5">
         <v>33245</v>
       </c>
       <c r="M23" s="5">
         <v>45902</v>
       </c>
       <c r="N23" s="5">
         <v>61908</v>
       </c>
       <c r="O23" s="5">
         <v>60538</v>
       </c>
       <c r="P23" s="5">
         <v>53653</v>
       </c>
+      <c r="Q23" s="5">
+        <v>24847</v>
+      </c>
     </row>
-    <row r="24" spans="1:16" ht="12.95" customHeight="1" thickBot="1">
+    <row r="24" spans="1:17" ht="12.95" customHeight="1" thickBot="1">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
     </row>
-    <row r="25" spans="1:16" ht="12.95" customHeight="1"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:16" ht="12.95" customHeight="1"/>
+    <row r="25" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="26" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="27" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="28" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="29" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="30" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="31" spans="1:17" ht="12.95" customHeight="1"/>
+    <row r="32" spans="1:17" ht="12.95" customHeight="1"/>
     <row r="33" ht="12.95" customHeight="1"/>
     <row r="34" ht="12.95" customHeight="1"/>
     <row r="35" ht="12.95" customHeight="1"/>
     <row r="36" ht="24" customHeight="1"/>
     <row r="37" ht="24" customHeight="1"/>
     <row r="38" ht="24" customHeight="1"/>
     <row r="39" ht="24" customHeight="1"/>
     <row r="40" ht="24" customHeight="1"/>
     <row r="41" ht="24" customHeight="1"/>
     <row r="42" ht="24" customHeight="1"/>
     <row r="43" ht="24" customHeight="1"/>
     <row r="44" ht="24" customHeight="1"/>
     <row r="45" ht="24" customHeight="1"/>
     <row r="46" ht="24" customHeight="1"/>
     <row r="47" ht="24" customHeight="1"/>
     <row r="48" ht="24" customHeight="1"/>
     <row r="49" ht="24" customHeight="1"/>
     <row r="50" ht="24" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>