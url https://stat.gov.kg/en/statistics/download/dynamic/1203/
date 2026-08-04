--- v0 (2026-05-15)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{178BF398-B32E-4A26-90DD-0869CD300716}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D4DAE51-8AFC-42F7-AAF0-92033C678EAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14910" yWindow="1020" windowWidth="13950" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="795" yWindow="840" windowWidth="11985" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="закончивших беременность" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t xml:space="preserve">   поздний токсикоз </t>
   </si>
   <si>
@@ -1435,783 +1435,827 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:P147"/>
+  <dimension ref="A2:Q147"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="P18" sqref="P18"/>
+      <selection pane="topRight" sqref="A1:L1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="2" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3" max="9" width="9.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="2" customWidth="1"/>
+    <col min="12" max="15" width="9.140625" style="2"/>
+    <col min="16" max="16" width="10" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
     </row>
-    <row r="4" spans="1:16" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="8">
         <v>2010</v>
       </c>
       <c r="C4" s="8">
         <v>2011</v>
       </c>
       <c r="D4" s="8">
         <v>2012</v>
       </c>
       <c r="E4" s="8">
         <v>2013</v>
       </c>
       <c r="F4" s="9">
         <v>2014</v>
       </c>
       <c r="G4" s="8">
         <v>2015</v>
       </c>
       <c r="H4" s="8">
         <v>2016</v>
       </c>
       <c r="I4" s="8">
         <v>2017</v>
       </c>
       <c r="J4" s="8">
         <v>2018</v>
       </c>
       <c r="K4" s="8">
         <v>2019</v>
       </c>
       <c r="L4" s="8">
         <v>2020</v>
       </c>
       <c r="M4" s="8">
         <v>2021</v>
       </c>
       <c r="N4" s="8">
         <v>2022</v>
       </c>
       <c r="O4" s="8">
         <v>2023</v>
       </c>
       <c r="P4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="Q4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="2"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3">
         <v>128983</v>
       </c>
       <c r="C7" s="3">
         <v>131087</v>
       </c>
       <c r="D7" s="3">
         <v>134938</v>
       </c>
       <c r="E7" s="3">
         <v>140467</v>
       </c>
       <c r="F7" s="3">
         <v>151490</v>
       </c>
       <c r="G7" s="3">
         <v>151739</v>
       </c>
       <c r="H7" s="3">
         <v>151025</v>
       </c>
       <c r="I7" s="3">
         <v>145124</v>
       </c>
       <c r="J7" s="3">
         <v>152162</v>
       </c>
       <c r="K7" s="3">
         <v>150747</v>
       </c>
       <c r="L7" s="3">
         <v>146952</v>
       </c>
       <c r="M7" s="3">
         <v>147685</v>
       </c>
       <c r="N7" s="3">
         <v>129737</v>
       </c>
       <c r="O7" s="3">
         <v>126814</v>
       </c>
       <c r="P7" s="3">
         <v>121191</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q7" s="3">
+        <v>122606</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
-    <row r="9" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>123916</v>
       </c>
       <c r="C9" s="3">
         <v>125270</v>
       </c>
       <c r="D9" s="3">
         <v>128816</v>
       </c>
       <c r="E9" s="3">
         <v>133613</v>
       </c>
       <c r="F9" s="3">
         <v>144453</v>
       </c>
       <c r="G9" s="3">
         <v>144427</v>
       </c>
       <c r="H9" s="3">
         <v>143192</v>
       </c>
       <c r="I9" s="3">
         <v>137868</v>
       </c>
       <c r="J9" s="3">
         <v>144151</v>
       </c>
       <c r="K9" s="3">
         <v>143063</v>
       </c>
       <c r="L9" s="3">
         <v>139059</v>
       </c>
       <c r="M9" s="3">
         <v>138838</v>
       </c>
       <c r="N9" s="3">
         <v>124620</v>
       </c>
       <c r="O9" s="3">
         <v>124201</v>
       </c>
       <c r="P9" s="3">
         <v>118884</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q9" s="3">
+        <v>120224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="3">
         <v>2546</v>
       </c>
       <c r="C10" s="3">
         <v>2877</v>
       </c>
       <c r="D10" s="3">
         <v>2906</v>
       </c>
       <c r="E10" s="3">
         <v>3051</v>
       </c>
       <c r="F10" s="3">
         <v>2835</v>
       </c>
       <c r="G10" s="3">
         <v>3044</v>
       </c>
       <c r="H10" s="3">
         <v>2942</v>
       </c>
       <c r="I10" s="3">
         <v>2736</v>
       </c>
       <c r="J10" s="3">
         <v>3102</v>
       </c>
       <c r="K10" s="3">
         <v>2666</v>
       </c>
       <c r="L10" s="3">
         <v>2777</v>
       </c>
       <c r="M10" s="3">
         <v>3036</v>
       </c>
       <c r="N10" s="3">
         <v>3595</v>
       </c>
       <c r="O10" s="3">
         <v>2995</v>
       </c>
       <c r="P10" s="3">
         <v>2307</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q10" s="2">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="3">
         <v>2521</v>
       </c>
       <c r="C11" s="3">
         <v>2940</v>
       </c>
       <c r="D11" s="3">
         <v>3216</v>
       </c>
       <c r="E11" s="3">
         <v>3803</v>
       </c>
       <c r="F11" s="3">
         <v>4202</v>
       </c>
       <c r="G11" s="3">
         <v>4268</v>
       </c>
       <c r="H11" s="3">
         <v>4891</v>
       </c>
       <c r="I11" s="3">
         <v>4520</v>
       </c>
       <c r="J11" s="3">
         <v>4909</v>
       </c>
       <c r="K11" s="3">
         <v>5018</v>
       </c>
       <c r="L11" s="3">
         <v>5116</v>
       </c>
       <c r="M11" s="3">
         <v>5811</v>
       </c>
       <c r="N11" s="3">
         <v>5394</v>
       </c>
       <c r="O11" s="3">
         <v>5363</v>
       </c>
       <c r="P11" s="3">
         <v>5223</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q11" s="2">
+        <v>5535</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
     </row>
-    <row r="13" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="12">
         <v>53.543490227394308</v>
       </c>
       <c r="C13" s="12">
         <v>64.043726685331109</v>
       </c>
       <c r="D13" s="12">
         <v>52.761268137959661</v>
       </c>
       <c r="E13" s="12">
         <v>53.989905102266015</v>
       </c>
       <c r="F13" s="12">
         <v>51.554558056637404</v>
       </c>
       <c r="G13" s="12">
         <v>52.846005311752421</v>
       </c>
       <c r="H13" s="12">
         <v>47.502069193842075</v>
       </c>
       <c r="I13" s="12">
         <v>52.792095035969247</v>
       </c>
       <c r="J13" s="12">
         <v>58.958872780326232</v>
       </c>
       <c r="K13" s="12">
         <v>55.240236953305867</v>
       </c>
       <c r="L13" s="12">
         <v>40.422042571724099</v>
       </c>
       <c r="M13" s="12">
         <v>35.440295222940719</v>
       </c>
       <c r="N13" s="12">
         <v>41.1</v>
       </c>
       <c r="O13" s="12">
         <v>39</v>
       </c>
       <c r="P13" s="12">
         <v>31</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q13" s="2">
+        <v>34.200000000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="12">
         <v>1.0830884690230496</v>
       </c>
       <c r="C14" s="12">
         <v>0.87194000930679616</v>
       </c>
       <c r="D14" s="12">
         <v>0.93820865879144488</v>
       </c>
       <c r="E14" s="12">
         <v>0.97389422426619776</v>
       </c>
       <c r="F14" s="12">
         <v>0.8779457389926727</v>
       </c>
       <c r="G14" s="12">
         <v>1.5328953004830663</v>
       </c>
       <c r="H14" s="12">
         <v>0.65750703525906307</v>
       </c>
       <c r="I14" s="12">
         <v>0.7600396901959704</v>
       </c>
       <c r="J14" s="12">
         <v>1.1330029836621496</v>
       </c>
       <c r="K14" s="12">
         <v>0.88160958427033376</v>
       </c>
       <c r="L14" s="12">
         <v>0.64238662964777615</v>
       </c>
       <c r="M14" s="12">
         <v>0.79764363340894473</v>
       </c>
       <c r="N14" s="12">
         <v>0.6</v>
       </c>
       <c r="O14" s="12">
         <v>0.8</v>
       </c>
       <c r="P14" s="12">
         <v>0.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q14" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="12">
         <v>8.4507260646751903E-2</v>
       </c>
       <c r="C15" s="12">
         <v>3.0514086064979743E-2</v>
       </c>
       <c r="D15" s="12">
         <v>0.12376054187849235</v>
       </c>
       <c r="E15" s="12">
         <v>1.9221596531569692E-2</v>
       </c>
       <c r="F15" s="12">
         <v>3.3665588487688955E-2</v>
       </c>
       <c r="G15" s="12">
         <v>3.2951317723195747E-2</v>
       </c>
       <c r="H15" s="12">
         <v>2.7809965237543453E-2</v>
       </c>
       <c r="I15" s="12">
         <v>5.9948733496871638E-2</v>
       </c>
       <c r="J15" s="12">
         <v>0.13735360996832324</v>
       </c>
       <c r="K15" s="12">
         <v>7.230657989877079E-2</v>
       </c>
       <c r="L15" s="12">
         <v>0.22320213403015948</v>
       </c>
       <c r="M15" s="12">
         <v>0.37783119477265803</v>
       </c>
       <c r="N15" s="12">
         <v>0.3</v>
       </c>
       <c r="O15" s="12">
         <v>0.1</v>
       </c>
       <c r="P15" s="12">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q15" s="2">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="12">
         <v>3.0755991099602276</v>
       </c>
       <c r="C16" s="12">
         <v>2.7371135200286831</v>
       </c>
       <c r="D16" s="12">
         <v>3.159228682802472</v>
       </c>
       <c r="E16" s="12">
         <v>3.1893612022752675</v>
       </c>
       <c r="F16" s="12">
         <v>2.9447488283054986</v>
       </c>
       <c r="G16" s="12">
         <v>2.9853893857215352</v>
       </c>
       <c r="H16" s="12">
         <v>2.9485184572090715</v>
       </c>
       <c r="I16" s="12">
         <v>3.1097544169124336</v>
       </c>
       <c r="J16" s="12">
         <v>3.8774464058043399</v>
       </c>
       <c r="K16" s="12">
         <v>3.5085275328862262</v>
       </c>
       <c r="L16" s="12">
         <v>3.017311775273559</v>
       </c>
       <c r="M16" s="12">
         <v>2.3225107492297794</v>
       </c>
       <c r="N16" s="12">
         <v>2.9</v>
       </c>
       <c r="O16" s="12">
         <v>3.1</v>
       </c>
       <c r="P16" s="12">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q16" s="2">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="12">
         <v>22.009877270648069</v>
       </c>
       <c r="C17" s="12">
         <v>21.040988046106783</v>
       </c>
       <c r="D17" s="12">
         <v>19.541567238287215</v>
       </c>
       <c r="E17" s="12">
         <v>19.753394035609787</v>
       </c>
       <c r="F17" s="12">
         <v>18.609149118753713</v>
       </c>
       <c r="G17" s="12">
         <v>18.056004059602344</v>
       </c>
       <c r="H17" s="12">
         <v>13.408376096672736</v>
       </c>
       <c r="I17" s="12">
         <v>13.301728177282875</v>
       </c>
       <c r="J17" s="12">
         <v>17.035133607602422</v>
       </c>
       <c r="K17" s="12">
         <v>10.827412817502173</v>
       </c>
       <c r="L17" s="12">
         <v>8.811720834013828</v>
       </c>
       <c r="M17" s="12">
         <v>8.3373396079493514</v>
       </c>
       <c r="N17" s="12">
         <v>12.4</v>
       </c>
       <c r="O17" s="12">
         <v>10.3</v>
       </c>
       <c r="P17" s="12">
         <v>9.3000000000000007</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q17" s="2">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="12">
         <v>2.329764387554949</v>
       </c>
       <c r="C18" s="12">
         <v>2.4914751272055962</v>
       </c>
       <c r="D18" s="12">
         <v>2.2632616460893153</v>
       </c>
       <c r="E18" s="12">
         <v>2.317270248528124</v>
       </c>
       <c r="F18" s="12">
         <v>2.3110436332431186</v>
       </c>
       <c r="G18" s="12">
         <v>2.2584833167478369</v>
       </c>
       <c r="H18" s="12">
         <v>2.5201125641450091</v>
       </c>
       <c r="I18" s="12">
         <v>2.9436895344670764</v>
       </c>
       <c r="J18" s="12">
         <v>3.9004482065167387</v>
       </c>
       <c r="K18" s="12">
         <v>3.2033804984510472</v>
       </c>
       <c r="L18" s="12">
         <v>3.0479340192715991</v>
       </c>
       <c r="M18" s="12">
         <v>2.7301350848088837</v>
       </c>
       <c r="N18" s="12">
         <v>2.7</v>
       </c>
       <c r="O18" s="12">
         <v>3.5</v>
       </c>
-      <c r="P18" s="12"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="P18" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
       <c r="B19" s="10"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
-    </row>
-[...1 lines deleted...]
-    <row r="21" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q19" s="6"/>
+    </row>
+    <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J21" s="12"/>
     </row>
-    <row r="22" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
     </row>
-    <row r="23" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
-    </row>
-    <row r="27" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P26" s="12"/>
+    </row>
+    <row r="27" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
     </row>
-    <row r="28" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="12"/>
+    </row>
+    <row r="29" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="12"/>
+    </row>
+    <row r="30" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>