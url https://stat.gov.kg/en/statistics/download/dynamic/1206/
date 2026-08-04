--- v0 (2026-05-15)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1224679-4BC9-4144-99BE-50C9502290F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6912175-6A8B-42BB-9724-1AA79A00E91C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14595" yWindow="915" windowWidth="12885" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14235" yWindow="1935" windowWidth="12450" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="осложнении при родах" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t xml:space="preserve">   нарушения родовой </t>
   </si>
   <si>
@@ -1450,601 +1450,629 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:P210"/>
+  <dimension ref="A3:Q210"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G16" sqref="G16"/>
+      <selection pane="topRight" activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
-    <col min="3" max="12" width="9.140625" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="13" width="9.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" s="12" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" s="12" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
     </row>
-    <row r="4" spans="1:16" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="8">
         <v>2010</v>
       </c>
       <c r="C5" s="8">
         <v>2011</v>
       </c>
       <c r="D5" s="8">
         <v>2012</v>
       </c>
       <c r="E5" s="8">
         <v>2013</v>
       </c>
       <c r="F5" s="9">
         <v>2014</v>
       </c>
       <c r="G5" s="8">
         <v>2015</v>
       </c>
       <c r="H5" s="8">
         <v>2016</v>
       </c>
       <c r="I5" s="8">
         <v>2017</v>
       </c>
       <c r="J5" s="8">
         <v>2018</v>
       </c>
       <c r="K5" s="8">
         <v>2019</v>
       </c>
       <c r="L5" s="8">
         <v>2020</v>
       </c>
       <c r="M5" s="8">
         <v>2021</v>
       </c>
       <c r="N5" s="8">
         <v>2022</v>
       </c>
       <c r="O5" s="8">
         <v>2023</v>
       </c>
       <c r="P5" s="8">
         <v>2024</v>
       </c>
+      <c r="Q5" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
     </row>
-    <row r="7" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
     </row>
-    <row r="9" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
     </row>
-    <row r="10" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>61670</v>
       </c>
       <c r="C10" s="13">
         <v>64258</v>
       </c>
       <c r="D10" s="13">
         <v>70486</v>
       </c>
       <c r="E10" s="13">
         <v>75185</v>
       </c>
       <c r="F10" s="13">
         <v>84263</v>
       </c>
       <c r="G10" s="13">
         <v>86810</v>
       </c>
       <c r="H10" s="13">
         <v>91933</v>
       </c>
       <c r="I10" s="13">
         <v>84410</v>
       </c>
       <c r="J10" s="13">
         <v>83156</v>
       </c>
       <c r="K10" s="13">
         <v>82597</v>
       </c>
       <c r="L10" s="13">
         <v>80103</v>
       </c>
       <c r="M10" s="13">
         <v>77617</v>
       </c>
       <c r="N10" s="13">
         <v>69857</v>
       </c>
       <c r="O10" s="13">
         <v>70731</v>
       </c>
       <c r="P10" s="13">
         <v>62750</v>
       </c>
+      <c r="Q10" s="13">
+        <v>61297</v>
+      </c>
     </row>
-    <row r="11" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>439</v>
       </c>
       <c r="C11" s="13">
         <v>462</v>
       </c>
       <c r="D11" s="13">
         <v>526</v>
       </c>
       <c r="E11" s="13">
         <v>671</v>
       </c>
       <c r="F11" s="13">
         <v>503</v>
       </c>
       <c r="G11" s="13">
         <v>667</v>
       </c>
       <c r="H11" s="13">
         <v>695</v>
       </c>
       <c r="I11" s="13">
         <v>691</v>
       </c>
       <c r="J11" s="13">
         <v>798</v>
       </c>
       <c r="K11" s="13">
         <v>859</v>
       </c>
       <c r="L11" s="13">
         <v>665</v>
       </c>
       <c r="M11" s="13">
         <v>640</v>
       </c>
       <c r="N11" s="13">
         <v>730</v>
       </c>
       <c r="O11" s="13">
         <v>972</v>
       </c>
       <c r="P11" s="13">
         <v>800</v>
       </c>
+      <c r="Q11" s="13">
+        <v>747</v>
+      </c>
     </row>
-    <row r="12" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="13">
         <v>41</v>
       </c>
       <c r="C12" s="13">
         <v>92</v>
       </c>
       <c r="D12" s="13">
         <v>75</v>
       </c>
       <c r="E12" s="13">
         <v>62</v>
       </c>
       <c r="F12" s="13">
         <v>53</v>
       </c>
       <c r="G12" s="13">
         <v>54</v>
       </c>
       <c r="H12" s="13">
         <v>70</v>
       </c>
       <c r="I12" s="13">
         <v>65</v>
       </c>
       <c r="J12" s="13">
         <v>98</v>
       </c>
       <c r="K12" s="13">
         <v>107</v>
       </c>
       <c r="L12" s="13">
         <v>111</v>
       </c>
       <c r="M12" s="13">
         <v>133</v>
       </c>
       <c r="N12" s="13">
         <v>181</v>
       </c>
       <c r="O12" s="13">
         <v>150</v>
       </c>
       <c r="P12" s="13">
         <v>244</v>
       </c>
+      <c r="Q12" s="13">
+        <v>503</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="13">
         <v>8958</v>
       </c>
       <c r="C13" s="13">
         <v>8116</v>
       </c>
       <c r="D13" s="13">
         <v>8722</v>
       </c>
       <c r="E13" s="13">
         <v>9459</v>
       </c>
       <c r="F13" s="13">
         <v>9984</v>
       </c>
       <c r="G13" s="13">
         <v>10913</v>
       </c>
       <c r="H13" s="13">
         <v>11092</v>
       </c>
       <c r="I13" s="13">
         <v>11572</v>
       </c>
       <c r="J13" s="13">
         <v>12820</v>
       </c>
       <c r="K13" s="13">
         <v>13163</v>
       </c>
       <c r="L13" s="13">
         <v>12213</v>
       </c>
       <c r="M13" s="13">
         <v>12632</v>
       </c>
       <c r="N13" s="13">
         <v>12480</v>
       </c>
       <c r="O13" s="13">
         <v>13127</v>
       </c>
       <c r="P13" s="13">
         <v>12825</v>
       </c>
+      <c r="Q13" s="13">
+        <v>13800</v>
+      </c>
     </row>
-    <row r="14" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="13">
         <v>5777</v>
       </c>
       <c r="C14" s="13">
         <v>4355</v>
       </c>
       <c r="D14" s="13">
         <v>4267</v>
       </c>
       <c r="E14" s="13">
         <v>3956</v>
       </c>
       <c r="F14" s="13">
         <v>3793</v>
       </c>
       <c r="G14" s="13">
         <v>3294</v>
       </c>
       <c r="H14" s="13">
         <v>2215</v>
       </c>
       <c r="I14" s="13">
         <v>2188</v>
       </c>
       <c r="J14" s="13">
         <v>2293</v>
       </c>
       <c r="K14" s="13">
         <v>2134</v>
       </c>
       <c r="L14" s="13">
         <v>2232</v>
       </c>
       <c r="M14" s="13">
         <v>1946</v>
       </c>
       <c r="N14" s="13">
         <v>2050</v>
       </c>
       <c r="O14" s="13">
         <v>2411</v>
       </c>
       <c r="P14" s="13">
         <v>2320</v>
       </c>
+      <c r="Q14" s="13">
+        <v>2163</v>
+      </c>
     </row>
-    <row r="15" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="13">
         <v>1172</v>
       </c>
       <c r="C15" s="13">
         <v>1083</v>
       </c>
       <c r="D15" s="13">
         <v>1445</v>
       </c>
       <c r="E15" s="13">
         <v>1915</v>
       </c>
       <c r="F15" s="13">
         <v>2166</v>
       </c>
       <c r="G15" s="13">
         <v>2467</v>
       </c>
       <c r="H15" s="13">
         <v>3526</v>
       </c>
       <c r="I15" s="13">
         <v>3977</v>
       </c>
       <c r="J15" s="13">
         <v>4504</v>
       </c>
       <c r="K15" s="13">
         <v>4434</v>
       </c>
       <c r="L15" s="13">
         <v>4310</v>
       </c>
       <c r="M15" s="13">
         <v>5178</v>
       </c>
       <c r="N15" s="13">
         <v>5769</v>
       </c>
       <c r="O15" s="13">
         <v>6917</v>
       </c>
       <c r="P15" s="13">
         <v>6291</v>
       </c>
+      <c r="Q15" s="13">
+        <v>7012</v>
+      </c>
     </row>
-    <row r="16" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="13">
         <v>4024</v>
       </c>
       <c r="C16" s="13">
         <v>3550</v>
       </c>
       <c r="D16" s="13">
         <v>4061</v>
       </c>
       <c r="E16" s="13">
         <v>4167</v>
       </c>
       <c r="F16" s="13">
         <v>3897</v>
       </c>
       <c r="G16" s="13">
         <v>3815</v>
       </c>
       <c r="H16" s="13">
         <v>3366</v>
       </c>
       <c r="I16" s="13">
         <v>3130</v>
       </c>
       <c r="J16" s="13">
         <v>3057</v>
       </c>
       <c r="K16" s="13">
         <v>2783</v>
       </c>
       <c r="L16" s="13">
         <v>2781</v>
       </c>
       <c r="M16" s="13">
         <v>2747</v>
       </c>
       <c r="N16" s="13">
         <v>2513</v>
       </c>
       <c r="O16" s="13">
         <v>2717</v>
       </c>
       <c r="P16" s="13">
         <v>2506</v>
       </c>
+      <c r="Q16" s="13">
+        <v>1862</v>
+      </c>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="13">
         <v>3970</v>
       </c>
       <c r="C17" s="13">
         <v>3382</v>
       </c>
       <c r="D17" s="13">
         <v>4002</v>
       </c>
       <c r="E17" s="13">
         <v>4640</v>
       </c>
       <c r="F17" s="13">
         <v>4917</v>
       </c>
       <c r="G17" s="13">
         <v>4919</v>
       </c>
       <c r="H17" s="13">
         <v>4556</v>
       </c>
       <c r="I17" s="13">
         <v>4154</v>
       </c>
       <c r="J17" s="13">
         <v>4170</v>
       </c>
       <c r="K17" s="13">
         <v>4223</v>
       </c>
       <c r="L17" s="13">
         <v>3588</v>
       </c>
       <c r="M17" s="13">
         <v>3404</v>
       </c>
       <c r="N17" s="13">
         <v>3378</v>
       </c>
       <c r="O17" s="13">
         <v>3470</v>
       </c>
       <c r="P17" s="13">
         <v>3502</v>
       </c>
+      <c r="Q17" s="13">
+        <v>3152</v>
+      </c>
     </row>
-    <row r="18" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5"/>
       <c r="B18" s="14"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
     </row>
-    <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...12 lines deleted...]
-    <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>