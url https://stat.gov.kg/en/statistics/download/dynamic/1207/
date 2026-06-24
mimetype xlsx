--- v0 (2026-05-15)
+++ v1 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Здравоохранение и инвалидность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Здравоохранение и инвалидность\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="5.02.00.27. " sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
     <t>Джалал-Абадская область</t>
   </si>
@@ -716,112 +716,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U16"/>
+  <dimension ref="A1:V16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="X10" sqref="X10"/>
+      <selection activeCell="W9" sqref="W9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="42.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="34.85546875" style="5" customWidth="1"/>
     <col min="4" max="13" width="9.140625" style="2"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="27" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" s="27" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
-    <row r="2" spans="1:21" s="35" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:22" s="35" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>38</v>
       </c>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="31"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="34"/>
       <c r="S2" s="42"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10">
         <v>2007</v>
       </c>
       <c r="E3" s="10">
         <v>2008</v>
       </c>
       <c r="F3" s="10">
         <v>2009</v>
       </c>
       <c r="G3" s="11">
         <v>2010</v>
       </c>
       <c r="H3" s="10">
         <v>2011</v>
       </c>
       <c r="I3" s="10">
         <v>2012</v>
       </c>
       <c r="J3" s="12">
         <v>2013</v>
       </c>
       <c r="K3" s="12">
@@ -835,52 +835,55 @@
       </c>
       <c r="N3" s="14">
         <v>2017</v>
       </c>
       <c r="O3" s="14">
         <v>2018</v>
       </c>
       <c r="P3" s="14">
         <v>2019</v>
       </c>
       <c r="Q3" s="14">
         <v>2020</v>
       </c>
       <c r="R3" s="14">
         <v>2021</v>
       </c>
       <c r="S3" s="43">
         <v>2022</v>
       </c>
       <c r="T3" s="43">
         <v>2023</v>
       </c>
       <c r="U3" s="43">
         <v>2024</v>
       </c>
+      <c r="V3" s="43">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="16">
         <v>114961</v>
       </c>
       <c r="E4" s="1">
         <v>120687</v>
       </c>
       <c r="F4" s="1">
         <v>125176</v>
       </c>
       <c r="G4" s="1">
         <v>133820</v>
       </c>
       <c r="H4" s="1">
         <v>142897</v>
       </c>
       <c r="I4" s="16">
@@ -900,52 +903,55 @@
       </c>
       <c r="N4" s="16">
         <v>183330</v>
       </c>
       <c r="O4" s="16">
         <v>187313</v>
       </c>
       <c r="P4" s="16">
         <v>194364</v>
       </c>
       <c r="Q4" s="16">
         <v>197792</v>
       </c>
       <c r="R4" s="16">
         <v>202551</v>
       </c>
       <c r="S4" s="16">
         <v>211650</v>
       </c>
       <c r="T4" s="16">
         <v>217222</v>
       </c>
       <c r="U4" s="16">
         <v>220563</v>
       </c>
+      <c r="V4" s="16">
+        <v>220658</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="17">
         <v>10037</v>
       </c>
       <c r="E5" s="17">
         <v>10498</v>
       </c>
       <c r="F5" s="17">
         <v>11303</v>
       </c>
       <c r="G5" s="17">
         <v>12186</v>
       </c>
       <c r="H5" s="17">
         <v>13369</v>
       </c>
       <c r="I5" s="17">
@@ -965,52 +971,55 @@
       </c>
       <c r="N5" s="17">
         <v>18350</v>
       </c>
       <c r="O5" s="17">
         <v>19048</v>
       </c>
       <c r="P5" s="17">
         <v>19859</v>
       </c>
       <c r="Q5" s="17">
         <v>20295</v>
       </c>
       <c r="R5" s="17">
         <v>20808</v>
       </c>
       <c r="S5" s="17">
         <v>21976</v>
       </c>
       <c r="T5" s="17">
         <v>22350</v>
       </c>
       <c r="U5" s="17">
         <v>22139</v>
       </c>
+      <c r="V5" s="17">
+        <v>22145</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="17">
         <v>21798</v>
       </c>
       <c r="E6" s="4">
         <v>22908</v>
       </c>
       <c r="F6" s="17">
         <v>23791</v>
       </c>
       <c r="G6" s="17">
         <v>25730</v>
       </c>
       <c r="H6" s="17">
         <v>28325</v>
       </c>
       <c r="I6" s="17">
@@ -1030,52 +1039,55 @@
       </c>
       <c r="N6" s="17">
         <v>38062</v>
       </c>
       <c r="O6" s="17">
         <v>39487</v>
       </c>
       <c r="P6" s="17">
         <v>41466</v>
       </c>
       <c r="Q6" s="17">
         <v>42541</v>
       </c>
       <c r="R6" s="17">
         <v>44698</v>
       </c>
       <c r="S6" s="17">
         <v>46682</v>
       </c>
       <c r="T6" s="17">
         <v>48635</v>
       </c>
       <c r="U6" s="17">
         <v>49501</v>
       </c>
+      <c r="V6" s="17">
+        <v>49587</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="17">
         <v>11385</v>
       </c>
       <c r="E7" s="4">
         <v>11983</v>
       </c>
       <c r="F7" s="17">
         <v>12229</v>
       </c>
       <c r="G7" s="17">
         <v>13180</v>
       </c>
       <c r="H7" s="17">
         <v>14562</v>
       </c>
       <c r="I7" s="17">
@@ -1095,52 +1107,55 @@
       </c>
       <c r="N7" s="17">
         <v>18489</v>
       </c>
       <c r="O7" s="17">
         <v>18797</v>
       </c>
       <c r="P7" s="17">
         <v>19406</v>
       </c>
       <c r="Q7" s="17">
         <v>19614</v>
       </c>
       <c r="R7" s="17">
         <v>19955</v>
       </c>
       <c r="S7" s="4">
         <v>20741</v>
       </c>
       <c r="T7" s="17">
         <v>21364</v>
       </c>
       <c r="U7" s="17">
         <v>21806</v>
       </c>
+      <c r="V7" s="17">
+        <v>21688</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="17">
         <v>8827</v>
       </c>
       <c r="E8" s="4">
         <v>8896</v>
       </c>
       <c r="F8" s="17">
         <v>8918</v>
       </c>
       <c r="G8" s="17">
         <v>9369</v>
       </c>
       <c r="H8" s="17">
         <v>9954</v>
       </c>
       <c r="I8" s="17">
@@ -1160,52 +1175,55 @@
       </c>
       <c r="N8" s="17">
         <v>11674</v>
       </c>
       <c r="O8" s="17">
         <v>11685</v>
       </c>
       <c r="P8" s="17">
         <v>11850</v>
       </c>
       <c r="Q8" s="17">
         <v>12025</v>
       </c>
       <c r="R8" s="17">
         <v>12144</v>
       </c>
       <c r="S8" s="17">
         <v>12332</v>
       </c>
       <c r="T8" s="17">
         <v>12466</v>
       </c>
       <c r="U8" s="17">
         <v>12423</v>
       </c>
+      <c r="V8" s="17">
+        <v>12207</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="17">
         <v>22593</v>
       </c>
       <c r="E9" s="4">
         <v>24571</v>
       </c>
       <c r="F9" s="17">
         <v>25839</v>
       </c>
       <c r="G9" s="17">
         <v>27832</v>
       </c>
       <c r="H9" s="17">
         <v>28898</v>
       </c>
       <c r="I9" s="17">
@@ -1225,52 +1243,55 @@
       </c>
       <c r="N9" s="17">
         <v>35758</v>
       </c>
       <c r="O9" s="17">
         <v>35929</v>
       </c>
       <c r="P9" s="17">
         <v>36992</v>
       </c>
       <c r="Q9" s="17">
         <v>37233</v>
       </c>
       <c r="R9" s="17">
         <v>37797</v>
       </c>
       <c r="S9" s="17">
         <v>38386</v>
       </c>
       <c r="T9" s="17">
         <v>38903</v>
       </c>
       <c r="U9" s="17">
         <v>37164</v>
       </c>
+      <c r="V9" s="17">
+        <v>37108</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="17">
         <v>4440</v>
       </c>
       <c r="E10" s="4">
         <v>4539</v>
       </c>
       <c r="F10" s="17">
         <v>4773</v>
       </c>
       <c r="G10" s="17">
         <v>5364</v>
       </c>
       <c r="H10" s="17">
         <v>5766</v>
       </c>
       <c r="I10" s="17">
@@ -1290,52 +1311,55 @@
       </c>
       <c r="N10" s="17">
         <v>8716</v>
       </c>
       <c r="O10" s="17">
         <v>8885</v>
       </c>
       <c r="P10" s="17">
         <v>9292</v>
       </c>
       <c r="Q10" s="17">
         <v>9217</v>
       </c>
       <c r="R10" s="17">
         <v>9479</v>
       </c>
       <c r="S10" s="17">
         <v>9864</v>
       </c>
       <c r="T10" s="17">
         <v>9934</v>
       </c>
       <c r="U10" s="17">
         <v>10123</v>
       </c>
+      <c r="V10" s="17">
+        <v>10122</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="17">
         <v>18603</v>
       </c>
       <c r="E11" s="4">
         <v>19206</v>
       </c>
       <c r="F11" s="17">
         <v>19890</v>
       </c>
       <c r="G11" s="17">
         <v>21214</v>
       </c>
       <c r="H11" s="17">
         <v>22556</v>
       </c>
       <c r="I11" s="4">
@@ -1355,52 +1379,55 @@
       </c>
       <c r="N11" s="4">
         <v>28942</v>
       </c>
       <c r="O11" s="4">
         <v>29690</v>
       </c>
       <c r="P11" s="17">
         <v>30904</v>
       </c>
       <c r="Q11" s="17">
         <v>31618</v>
       </c>
       <c r="R11" s="17">
         <v>32609</v>
       </c>
       <c r="S11" s="4">
         <v>34412</v>
       </c>
       <c r="T11" s="17">
         <v>35221</v>
       </c>
       <c r="U11" s="17">
         <v>31590</v>
       </c>
+      <c r="V11" s="17">
+        <v>31101</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="17">
         <v>11276</v>
       </c>
       <c r="E12" s="4">
         <v>11917</v>
       </c>
       <c r="F12" s="17">
         <v>12230</v>
       </c>
       <c r="G12" s="17">
         <v>12219</v>
       </c>
       <c r="H12" s="17">
         <v>13084</v>
       </c>
       <c r="I12" s="17">
@@ -1420,52 +1447,55 @@
       </c>
       <c r="N12" s="17">
         <v>16476</v>
       </c>
       <c r="O12" s="17">
         <v>16779</v>
       </c>
       <c r="P12" s="17">
         <v>17551</v>
       </c>
       <c r="Q12" s="17">
         <v>18310</v>
       </c>
       <c r="R12" s="17">
         <v>18168</v>
       </c>
       <c r="S12" s="17">
         <v>20231</v>
       </c>
       <c r="T12" s="17">
         <v>21279</v>
       </c>
       <c r="U12" s="44">
         <v>26468</v>
       </c>
+      <c r="V12" s="44">
+        <v>27358</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:22" s="37" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="17">
         <v>6002</v>
       </c>
       <c r="E13" s="4">
         <v>6169</v>
       </c>
       <c r="F13" s="17">
         <v>6203</v>
       </c>
       <c r="G13" s="17">
         <v>6726</v>
       </c>
       <c r="H13" s="17">
         <v>6383</v>
       </c>
       <c r="I13" s="17">
@@ -1485,99 +1515,103 @@
       </c>
       <c r="N13" s="17">
         <v>6863</v>
       </c>
       <c r="O13" s="17">
         <v>7013</v>
       </c>
       <c r="P13" s="17">
         <v>7044</v>
       </c>
       <c r="Q13" s="17">
         <v>6939</v>
       </c>
       <c r="R13" s="17">
         <v>6893</v>
       </c>
       <c r="S13" s="17">
         <v>7026</v>
       </c>
       <c r="T13" s="17">
         <v>7070</v>
       </c>
       <c r="U13" s="44">
         <v>9349</v>
       </c>
+      <c r="V13" s="44">
+        <v>9342</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="2" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" s="2" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="38"/>
       <c r="K14" s="39"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
       <c r="R14" s="36"/>
       <c r="S14" s="41"/>
       <c r="T14" s="41"/>
       <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
     </row>
-    <row r="15" spans="1:21" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>