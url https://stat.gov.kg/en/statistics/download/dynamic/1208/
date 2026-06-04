--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Здравоохранение и инвалидность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Здравоохранение и инвалидность\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="5.02.00.28. " sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <r>
       <t xml:space="preserve">Численность детей с инвалидностью, </t>
     </r>
     <r>
       <rPr>
@@ -704,106 +704,106 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:V14"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+      <selection activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" style="2" customWidth="1"/>
     <col min="2" max="2" width="31.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="13" width="9.140625" style="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="43" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" s="43" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
-    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="31"/>
       <c r="B2" s="22"/>
       <c r="C2" s="28"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="8"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="32"/>
       <c r="B3" s="9"/>
       <c r="C3" s="29"/>
       <c r="D3" s="10">
         <v>2007</v>
       </c>
       <c r="E3" s="10">
         <v>2008</v>
       </c>
       <c r="F3" s="10">
         <v>2009</v>
       </c>
       <c r="G3" s="11">
         <v>2010</v>
       </c>
       <c r="H3" s="10">
         <v>2011</v>
       </c>
       <c r="I3" s="10">
         <v>2012</v>
       </c>
       <c r="J3" s="12">
         <v>2013</v>
       </c>
       <c r="K3" s="12">
@@ -817,52 +817,55 @@
       </c>
       <c r="N3" s="14">
         <v>2017</v>
       </c>
       <c r="O3" s="14">
         <v>2018</v>
       </c>
       <c r="P3" s="14">
         <v>2019</v>
       </c>
       <c r="Q3" s="14">
         <v>2020</v>
       </c>
       <c r="R3" s="14">
         <v>2021</v>
       </c>
       <c r="S3" s="14">
         <v>2022</v>
       </c>
       <c r="T3" s="14">
         <v>2023</v>
       </c>
       <c r="U3" s="14">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="V3" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="27">
         <v>20660</v>
       </c>
       <c r="E4" s="27">
         <v>20842</v>
       </c>
       <c r="F4" s="27">
         <v>21194</v>
       </c>
       <c r="G4" s="27">
         <v>22359</v>
       </c>
       <c r="H4" s="27">
         <v>23565</v>
       </c>
       <c r="I4" s="27">
@@ -882,52 +885,55 @@
       </c>
       <c r="N4" s="36">
         <v>29948</v>
       </c>
       <c r="O4" s="36">
         <v>29834</v>
       </c>
       <c r="P4" s="36">
         <v>32013</v>
       </c>
       <c r="Q4" s="27">
         <v>32634</v>
       </c>
       <c r="R4" s="27">
         <v>34181</v>
       </c>
       <c r="S4" s="47">
         <v>36441</v>
       </c>
       <c r="T4" s="27">
         <v>37494</v>
       </c>
       <c r="U4" s="47">
         <v>37627</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" s="46" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="V4" s="27">
+        <v>35968</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="46" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A5" s="44" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="38">
         <v>18</v>
       </c>
       <c r="E5" s="39">
         <v>17.3</v>
       </c>
       <c r="F5" s="39">
         <v>16.899999999999999</v>
       </c>
       <c r="G5" s="37">
         <v>16.7</v>
       </c>
       <c r="H5" s="37">
         <v>16.5</v>
       </c>
       <c r="I5" s="37">
@@ -947,52 +953,55 @@
       </c>
       <c r="N5" s="37">
         <v>16.3</v>
       </c>
       <c r="O5" s="38">
         <v>16</v>
       </c>
       <c r="P5" s="37">
         <v>16.5</v>
       </c>
       <c r="Q5" s="37">
         <v>16.5</v>
       </c>
       <c r="R5" s="37">
         <v>16.899999999999999</v>
       </c>
       <c r="S5" s="1">
         <v>17.2</v>
       </c>
       <c r="T5" s="1">
         <v>17.3</v>
       </c>
       <c r="U5" s="1">
         <v>17.100000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="46" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="V5" s="1">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="46" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="E6" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="F6" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="G6" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="H6" s="37">
         <v>1.2</v>
       </c>
       <c r="I6" s="37">
@@ -1010,112 +1019,116 @@
       <c r="M6" s="37">
         <v>1.3</v>
       </c>
       <c r="N6" s="37">
         <v>1.3</v>
       </c>
       <c r="O6" s="37">
         <v>1.3</v>
       </c>
       <c r="P6" s="37">
         <v>1.3</v>
       </c>
       <c r="Q6" s="37">
         <v>1.3</v>
       </c>
       <c r="R6" s="37">
         <v>1.3</v>
       </c>
       <c r="S6" s="37">
         <v>1.3</v>
       </c>
       <c r="T6" s="1">
         <v>1.4</v>
       </c>
       <c r="U6" s="1">
-        <v>1.4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:21" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1.3</v>
+      </c>
+      <c r="V6" s="1">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="18"/>
       <c r="K7" s="19"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
-    </row>
-    <row r="8" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V7" s="7"/>
+    </row>
+    <row r="8" spans="1:22" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
       <c r="C9"/>
     </row>
-    <row r="10" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="C10"/>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="C11" s="25"/>
     </row>
-    <row r="12" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="24"/>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="21"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">