--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Здравоохранение и инвалидность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Здравоохранение и инвалидность\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="5.02.00.29." sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Баткенская область</t>
   </si>
@@ -138,51 +138,51 @@
     <t>5.02.00.29. The number of children receiving disability benefits by territory</t>
   </si>
   <si>
     <t>5.02.00.29. Численность детей, получающих пособия по инвалидности по территории</t>
   </si>
   <si>
     <t xml:space="preserve">  (адам)                           </t>
   </si>
   <si>
     <t xml:space="preserve">  ( people)                          </t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
     <t>Чүй облусу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -280,93 +280,101 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -453,52 +461,53 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="1"/>
     <cellStyle name="Обычный_ССП Социальный" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -742,112 +751,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U21"/>
+  <dimension ref="A1:V21"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="U21" sqref="U21"/>
+      <selection activeCell="T19" sqref="T19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="13" width="9.140625" style="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="36" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" s="36" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="34" t="s">
         <v>30</v>
       </c>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
     </row>
-    <row r="2" spans="1:21" s="45" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:22" s="45" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="38" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="39" t="s">
         <v>33</v>
       </c>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="41"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
       <c r="N2" s="43"/>
       <c r="O2" s="43"/>
       <c r="P2" s="44"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="32"/>
       <c r="B3" s="7"/>
       <c r="C3" s="29"/>
       <c r="D3" s="8">
         <v>2007</v>
       </c>
       <c r="E3" s="8">
         <v>2008</v>
       </c>
       <c r="F3" s="8">
         <v>2009</v>
       </c>
       <c r="G3" s="9">
         <v>2010</v>
       </c>
       <c r="H3" s="8">
         <v>2011</v>
       </c>
       <c r="I3" s="8">
         <v>2012</v>
       </c>
       <c r="J3" s="10">
         <v>2013</v>
       </c>
       <c r="K3" s="10">
@@ -861,52 +870,55 @@
       </c>
       <c r="N3" s="12">
         <v>2017</v>
       </c>
       <c r="O3" s="12">
         <v>2018</v>
       </c>
       <c r="P3" s="12">
         <v>2019</v>
       </c>
       <c r="Q3" s="12">
         <v>2020</v>
       </c>
       <c r="R3" s="12">
         <v>2021</v>
       </c>
       <c r="S3" s="12">
         <v>2022</v>
       </c>
       <c r="T3" s="12">
         <v>2023</v>
       </c>
       <c r="U3" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V3" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="27">
         <v>20660</v>
       </c>
       <c r="E4" s="27">
         <v>20842</v>
       </c>
       <c r="F4" s="27">
         <v>21194</v>
       </c>
       <c r="G4" s="27">
         <v>22359</v>
       </c>
       <c r="H4" s="27">
         <v>23565</v>
       </c>
       <c r="I4" s="27">
@@ -926,52 +938,55 @@
       </c>
       <c r="N4" s="27">
         <v>29948</v>
       </c>
       <c r="O4" s="27">
         <v>29834</v>
       </c>
       <c r="P4" s="27">
         <v>32013</v>
       </c>
       <c r="Q4" s="27">
         <v>32634</v>
       </c>
       <c r="R4" s="27">
         <v>34181</v>
       </c>
       <c r="S4" s="27">
         <v>36441</v>
       </c>
       <c r="T4" s="27">
         <v>37494</v>
       </c>
       <c r="U4" s="27">
         <v>37627</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V4" s="27">
+        <v>35968</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="28">
         <v>1720</v>
       </c>
       <c r="E5" s="28">
         <v>1740</v>
       </c>
       <c r="F5" s="28">
         <v>1766</v>
       </c>
       <c r="G5" s="28">
         <v>1892</v>
       </c>
       <c r="H5" s="28">
         <v>2054</v>
       </c>
       <c r="I5" s="28">
@@ -991,52 +1006,55 @@
       </c>
       <c r="N5" s="28">
         <v>2590</v>
       </c>
       <c r="O5" s="28">
         <v>2676</v>
       </c>
       <c r="P5" s="28">
         <v>2867</v>
       </c>
       <c r="Q5" s="28">
         <v>2909</v>
       </c>
       <c r="R5" s="28">
         <v>3048</v>
       </c>
       <c r="S5" s="28">
         <v>3280</v>
       </c>
       <c r="T5" s="28">
         <v>3305</v>
       </c>
       <c r="U5" s="28">
         <v>3220</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V5" s="28">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="28">
         <v>4434</v>
       </c>
       <c r="E6" s="28">
         <v>4504</v>
       </c>
       <c r="F6" s="28">
         <v>4374</v>
       </c>
       <c r="G6" s="28">
         <v>4627</v>
       </c>
       <c r="H6" s="28">
         <v>5014</v>
       </c>
       <c r="I6" s="28">
@@ -1056,52 +1074,55 @@
       </c>
       <c r="N6" s="28">
         <v>6450</v>
       </c>
       <c r="O6" s="28">
         <v>6505</v>
       </c>
       <c r="P6" s="28">
         <v>6971</v>
       </c>
       <c r="Q6" s="28">
         <v>7086</v>
       </c>
       <c r="R6" s="28">
         <v>7548</v>
       </c>
       <c r="S6" s="28">
         <v>8158</v>
       </c>
       <c r="T6" s="28">
         <v>8476</v>
       </c>
       <c r="U6" s="28">
         <v>8632</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V6" s="28">
+        <v>8160</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="28">
         <v>2231</v>
       </c>
       <c r="E7" s="28">
         <v>2249</v>
       </c>
       <c r="F7" s="28">
         <v>2342</v>
       </c>
       <c r="G7" s="28">
         <v>2489</v>
       </c>
       <c r="H7" s="28">
         <v>2746</v>
       </c>
       <c r="I7" s="28">
@@ -1121,52 +1142,55 @@
       </c>
       <c r="N7" s="28">
         <v>3390</v>
       </c>
       <c r="O7" s="28">
         <v>3344</v>
       </c>
       <c r="P7" s="28">
         <v>3520</v>
       </c>
       <c r="Q7" s="28">
         <v>3504</v>
       </c>
       <c r="R7" s="28">
         <v>3589</v>
       </c>
       <c r="S7" s="28">
         <v>3682</v>
       </c>
       <c r="T7" s="28">
         <v>3765</v>
       </c>
       <c r="U7" s="28">
         <v>3700</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V7" s="28">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="28">
         <v>1624</v>
       </c>
       <c r="E8" s="28">
         <v>1617</v>
       </c>
       <c r="F8" s="28">
         <v>1683</v>
       </c>
       <c r="G8" s="28">
         <v>1747</v>
       </c>
       <c r="H8" s="28">
         <v>1896</v>
       </c>
       <c r="I8" s="28">
@@ -1186,52 +1210,55 @@
       </c>
       <c r="N8" s="28">
         <v>2196</v>
       </c>
       <c r="O8" s="28">
         <v>2128</v>
       </c>
       <c r="P8" s="28">
         <v>2169</v>
       </c>
       <c r="Q8" s="28">
         <v>2163</v>
       </c>
       <c r="R8" s="28">
         <v>2188</v>
       </c>
       <c r="S8" s="28">
         <v>2200</v>
       </c>
       <c r="T8" s="28">
         <v>2215</v>
       </c>
       <c r="U8" s="28">
         <v>2120</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V8" s="28">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="28">
         <v>4308</v>
       </c>
       <c r="E9" s="28">
         <v>4457</v>
       </c>
       <c r="F9" s="28">
         <v>4500</v>
       </c>
       <c r="G9" s="28">
         <v>4853</v>
       </c>
       <c r="H9" s="28">
         <v>4888</v>
       </c>
       <c r="I9" s="28">
@@ -1251,52 +1278,55 @@
       </c>
       <c r="N9" s="28">
         <v>5758</v>
       </c>
       <c r="O9" s="28">
         <v>5574</v>
       </c>
       <c r="P9" s="28">
         <v>5889</v>
       </c>
       <c r="Q9" s="28">
         <v>5836</v>
       </c>
       <c r="R9" s="28">
         <v>6027</v>
       </c>
       <c r="S9" s="28">
         <v>6309</v>
       </c>
       <c r="T9" s="28">
         <v>6395</v>
       </c>
       <c r="U9" s="28">
         <v>5939</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V9" s="28">
+        <v>5571</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A10" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="28">
         <v>953</v>
       </c>
       <c r="E10" s="28">
         <v>930</v>
       </c>
       <c r="F10" s="28">
         <v>1020</v>
       </c>
       <c r="G10" s="28">
         <v>1014</v>
       </c>
       <c r="H10" s="28">
         <v>1107</v>
       </c>
       <c r="I10" s="28">
@@ -1316,52 +1346,55 @@
       </c>
       <c r="N10" s="28">
         <v>1695</v>
       </c>
       <c r="O10" s="28">
         <v>1642</v>
       </c>
       <c r="P10" s="28">
         <v>1749</v>
       </c>
       <c r="Q10" s="28">
         <v>1694</v>
       </c>
       <c r="R10" s="28">
         <v>1764</v>
       </c>
       <c r="S10" s="28">
         <v>1786</v>
       </c>
       <c r="T10" s="28">
         <v>1771</v>
       </c>
       <c r="U10" s="28">
         <v>1758</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V10" s="28">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A11" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="28">
         <v>2668</v>
       </c>
       <c r="E11" s="28">
         <v>2685</v>
       </c>
       <c r="F11" s="28">
         <v>2760</v>
       </c>
       <c r="G11" s="28">
         <v>2826</v>
       </c>
       <c r="H11" s="28">
         <v>3007</v>
       </c>
       <c r="I11" s="28">
@@ -1381,52 +1414,55 @@
       </c>
       <c r="N11" s="28">
         <v>4248</v>
       </c>
       <c r="O11" s="28">
         <v>4297</v>
       </c>
       <c r="P11" s="28">
         <v>4792</v>
       </c>
       <c r="Q11" s="28">
         <v>5044</v>
       </c>
       <c r="R11" s="28">
         <v>5282</v>
       </c>
       <c r="S11" s="28">
         <v>5750</v>
       </c>
       <c r="T11" s="28">
         <v>5998</v>
       </c>
       <c r="U11" s="28">
         <v>4877</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V11" s="28">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="28">
         <v>1483</v>
       </c>
       <c r="E12" s="28">
         <v>1448</v>
       </c>
       <c r="F12" s="28">
         <v>1604</v>
       </c>
       <c r="G12" s="28">
         <v>1698</v>
       </c>
       <c r="H12" s="28">
         <v>1915</v>
       </c>
       <c r="I12" s="28">
@@ -1446,52 +1482,55 @@
       </c>
       <c r="N12" s="28">
         <v>2670</v>
       </c>
       <c r="O12" s="28">
         <v>2710</v>
       </c>
       <c r="P12" s="28">
         <v>3120</v>
       </c>
       <c r="Q12" s="28">
         <v>3427</v>
       </c>
       <c r="R12" s="28">
         <v>3736</v>
       </c>
       <c r="S12" s="28">
         <v>4222</v>
       </c>
       <c r="T12" s="28">
         <v>4453</v>
       </c>
       <c r="U12" s="28">
         <v>5768</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="V12" s="28">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="48" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="28">
         <v>1239</v>
       </c>
       <c r="E13" s="28">
         <v>1212</v>
       </c>
       <c r="F13" s="28">
         <v>1145</v>
       </c>
       <c r="G13" s="28">
         <v>1213</v>
       </c>
       <c r="H13" s="28">
         <v>938</v>
       </c>
       <c r="I13" s="28">
@@ -1511,93 +1550,97 @@
       </c>
       <c r="N13" s="28">
         <v>951</v>
       </c>
       <c r="O13" s="28">
         <v>958</v>
       </c>
       <c r="P13" s="28">
         <v>936</v>
       </c>
       <c r="Q13" s="28">
         <v>971</v>
       </c>
       <c r="R13" s="28">
         <v>999</v>
       </c>
       <c r="S13" s="28">
         <v>1054</v>
       </c>
       <c r="T13" s="28">
         <v>1116</v>
       </c>
       <c r="U13" s="28">
         <v>1613</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="V13" s="28">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="13"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
-    </row>
-    <row r="15" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V14" s="5"/>
+    </row>
+    <row r="15" spans="1:22" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B16" s="1"/>
       <c r="C16"/>
     </row>
     <row r="17" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
       <c r="C17" s="33"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="C18" s="23"/>
     </row>
     <row r="19" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="22"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 