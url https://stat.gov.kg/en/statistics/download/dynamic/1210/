--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Соцобеспечение\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Соцобеспечение\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="Дома-интернаты" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
   <si>
     <t>Число домов-интернатов</t>
   </si>
   <si>
     <t>для престарелых и взрослых лиц с ограниченными возможностями здоровья</t>
   </si>
@@ -623,116 +623,116 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U15"/>
+  <dimension ref="A1:V15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="W10" sqref="W10"/>
+      <selection activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="37.7109375" style="5" customWidth="1"/>
     <col min="4" max="13" width="9.140625" style="2"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="27" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" s="27" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
     </row>
-    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6"/>
       <c r="B2" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="8"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="11">
         <v>2007</v>
       </c>
       <c r="E3" s="11">
         <v>2008</v>
       </c>
       <c r="F3" s="11">
         <v>2009</v>
       </c>
       <c r="G3" s="12">
         <v>2010</v>
       </c>
       <c r="H3" s="11">
         <v>2011</v>
       </c>
       <c r="I3" s="11">
         <v>2012</v>
       </c>
       <c r="J3" s="13">
         <v>2013</v>
       </c>
       <c r="K3" s="13">
@@ -746,52 +746,55 @@
       </c>
       <c r="N3" s="29">
         <v>2017</v>
       </c>
       <c r="O3" s="29">
         <v>2018</v>
       </c>
       <c r="P3" s="29">
         <v>2019</v>
       </c>
       <c r="Q3" s="29">
         <v>2020</v>
       </c>
       <c r="R3" s="29">
         <v>2021</v>
       </c>
       <c r="S3" s="29">
         <v>2022</v>
       </c>
       <c r="T3" s="29">
         <v>2023</v>
       </c>
       <c r="U3" s="29">
         <v>2024</v>
       </c>
+      <c r="V3" s="29">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="15">
         <v>14</v>
       </c>
       <c r="E4" s="1">
         <v>14</v>
       </c>
       <c r="F4" s="1">
         <v>14</v>
       </c>
       <c r="G4" s="1">
         <v>14</v>
       </c>
       <c r="H4" s="1">
         <v>15</v>
       </c>
       <c r="I4" s="15">
@@ -811,52 +814,55 @@
       </c>
       <c r="N4" s="15">
         <v>16</v>
       </c>
       <c r="O4" s="15">
         <v>16</v>
       </c>
       <c r="P4" s="15">
         <v>17</v>
       </c>
       <c r="Q4" s="15">
         <v>17</v>
       </c>
       <c r="R4" s="15">
         <v>16</v>
       </c>
       <c r="S4" s="15">
         <v>16</v>
       </c>
       <c r="T4" s="33">
         <v>17</v>
       </c>
       <c r="U4" s="33">
         <v>17</v>
       </c>
+      <c r="V4" s="33">
+        <v>17</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="4" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:22" s="4" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="16">
         <v>12</v>
       </c>
       <c r="E5" s="16">
         <v>12</v>
       </c>
       <c r="F5" s="16">
         <v>11</v>
       </c>
       <c r="G5" s="16">
         <v>11</v>
       </c>
       <c r="H5" s="16">
         <v>12</v>
       </c>
       <c r="I5" s="16">
@@ -876,52 +882,55 @@
       </c>
       <c r="N5" s="16">
         <v>11</v>
       </c>
       <c r="O5" s="16">
         <v>11</v>
       </c>
       <c r="P5" s="16">
         <v>12</v>
       </c>
       <c r="Q5" s="16">
         <v>12</v>
       </c>
       <c r="R5" s="16">
         <v>11</v>
       </c>
       <c r="S5" s="16">
         <v>11</v>
       </c>
       <c r="T5" s="16">
         <v>11</v>
       </c>
       <c r="U5" s="16">
         <v>11</v>
       </c>
+      <c r="V5" s="16">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:22" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="16">
         <v>2</v>
       </c>
       <c r="E6" s="16">
         <v>2</v>
       </c>
       <c r="F6" s="16">
         <v>3</v>
       </c>
       <c r="G6" s="16">
         <v>3</v>
       </c>
       <c r="H6" s="16">
         <v>3</v>
       </c>
       <c r="I6" s="16">
@@ -941,52 +950,55 @@
       </c>
       <c r="N6" s="16">
         <v>5</v>
       </c>
       <c r="O6" s="16">
         <v>5</v>
       </c>
       <c r="P6" s="16">
         <v>5</v>
       </c>
       <c r="Q6" s="16">
         <v>5</v>
       </c>
       <c r="R6" s="16">
         <v>5</v>
       </c>
       <c r="S6" s="16">
         <v>5</v>
       </c>
       <c r="T6" s="16">
         <v>6</v>
       </c>
       <c r="U6" s="16">
         <v>6</v>
       </c>
+      <c r="V6" s="16">
+        <v>6</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:22" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="16">
         <v>2810</v>
       </c>
       <c r="E7" s="16">
         <v>2750</v>
       </c>
       <c r="F7" s="16">
         <v>2550</v>
       </c>
       <c r="G7" s="16">
         <v>2530</v>
       </c>
       <c r="H7" s="16">
         <v>2814</v>
       </c>
       <c r="I7" s="16">
@@ -1006,52 +1018,55 @@
       </c>
       <c r="N7" s="16">
         <v>2862</v>
       </c>
       <c r="O7" s="16">
         <v>2862</v>
       </c>
       <c r="P7" s="16">
         <v>2862</v>
       </c>
       <c r="Q7" s="16">
         <v>3011</v>
       </c>
       <c r="R7" s="16">
         <v>2726</v>
       </c>
       <c r="S7" s="16">
         <v>2721</v>
       </c>
       <c r="T7" s="16">
         <v>2831</v>
       </c>
       <c r="U7" s="16">
         <v>2781</v>
       </c>
+      <c r="V7" s="16">
+        <v>2781</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="4" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22" s="4" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="16">
         <v>2442</v>
       </c>
       <c r="E8" s="16">
         <v>2382</v>
       </c>
       <c r="F8" s="16">
         <v>2082</v>
       </c>
       <c r="G8" s="16">
         <v>2062</v>
       </c>
       <c r="H8" s="16">
         <v>2349</v>
       </c>
       <c r="I8" s="16">
@@ -1071,52 +1086,55 @@
       </c>
       <c r="N8" s="16">
         <v>2340</v>
       </c>
       <c r="O8" s="16">
         <v>2340</v>
       </c>
       <c r="P8" s="16">
         <v>2340</v>
       </c>
       <c r="Q8" s="16">
         <v>2450</v>
       </c>
       <c r="R8" s="16">
         <v>2150</v>
       </c>
       <c r="S8" s="16">
         <v>2145</v>
       </c>
       <c r="T8" s="16">
         <v>2150</v>
       </c>
       <c r="U8" s="16">
         <v>2150</v>
       </c>
+      <c r="V8" s="16">
+        <v>2150</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:22" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="16">
         <v>368</v>
       </c>
       <c r="E9" s="16">
         <v>368</v>
       </c>
       <c r="F9" s="16">
         <v>468</v>
       </c>
       <c r="G9" s="16">
         <v>468</v>
       </c>
       <c r="H9" s="16">
         <v>465</v>
       </c>
       <c r="I9" s="16">
@@ -1136,52 +1154,55 @@
       </c>
       <c r="N9" s="16">
         <v>522</v>
       </c>
       <c r="O9" s="16">
         <v>522</v>
       </c>
       <c r="P9" s="16">
         <v>522</v>
       </c>
       <c r="Q9" s="16">
         <v>561</v>
       </c>
       <c r="R9" s="16">
         <v>576</v>
       </c>
       <c r="S9" s="16">
         <v>576</v>
       </c>
       <c r="T9" s="16">
         <v>681</v>
       </c>
       <c r="U9" s="16">
         <v>631</v>
       </c>
+      <c r="V9" s="16">
+        <v>631</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="4" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22" s="4" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="16">
         <v>2429</v>
       </c>
       <c r="E10" s="16">
         <v>2354</v>
       </c>
       <c r="F10" s="16">
         <v>2085</v>
       </c>
       <c r="G10" s="16">
         <v>2072</v>
       </c>
       <c r="H10" s="16">
         <v>2311</v>
       </c>
       <c r="I10" s="16">
@@ -1201,52 +1222,55 @@
       </c>
       <c r="N10" s="16">
         <v>2378</v>
       </c>
       <c r="O10" s="16">
         <v>2386</v>
       </c>
       <c r="P10" s="16">
         <v>2399</v>
       </c>
       <c r="Q10" s="16">
         <v>2330</v>
       </c>
       <c r="R10" s="16">
         <v>2221</v>
       </c>
       <c r="S10" s="16">
         <v>2285</v>
       </c>
       <c r="T10" s="16">
         <v>2332</v>
       </c>
       <c r="U10" s="16">
         <v>2398</v>
       </c>
+      <c r="V10" s="16">
+        <v>2401</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="4" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22" s="4" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="16">
         <v>2067</v>
       </c>
       <c r="E11" s="16">
         <v>1981</v>
       </c>
       <c r="F11" s="16">
         <v>1701</v>
       </c>
       <c r="G11" s="16">
         <v>1670</v>
       </c>
       <c r="H11" s="16">
         <v>1903</v>
       </c>
       <c r="I11" s="16">
@@ -1266,52 +1290,55 @@
       </c>
       <c r="N11" s="16">
         <v>1931</v>
       </c>
       <c r="O11" s="16">
         <v>1952</v>
       </c>
       <c r="P11" s="16">
         <v>1975</v>
       </c>
       <c r="Q11" s="16">
         <v>1937</v>
       </c>
       <c r="R11" s="16">
         <v>1794</v>
       </c>
       <c r="S11" s="16">
         <v>1864</v>
       </c>
       <c r="T11" s="16">
         <v>1886</v>
       </c>
       <c r="U11" s="16">
         <v>1906</v>
       </c>
+      <c r="V11" s="16">
+        <v>1902</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:22" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="16">
         <v>362</v>
       </c>
       <c r="E12" s="16">
         <v>373</v>
       </c>
       <c r="F12" s="16">
         <v>384</v>
       </c>
       <c r="G12" s="16">
         <v>402</v>
       </c>
       <c r="H12" s="16">
         <v>408</v>
       </c>
       <c r="I12" s="16">
@@ -1331,102 +1358,106 @@
       </c>
       <c r="N12" s="16">
         <v>447</v>
       </c>
       <c r="O12" s="16">
         <v>434</v>
       </c>
       <c r="P12" s="16">
         <v>424</v>
       </c>
       <c r="Q12" s="16">
         <v>393</v>
       </c>
       <c r="R12" s="16">
         <v>427</v>
       </c>
       <c r="S12" s="16">
         <v>421</v>
       </c>
       <c r="T12" s="16">
         <v>446</v>
       </c>
       <c r="U12" s="16">
         <v>492</v>
       </c>
+      <c r="V12" s="16">
+        <v>499</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:22" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="19"/>
       <c r="K13" s="20"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
     </row>
-    <row r="14" spans="1:21" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="31" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="21"/>
       <c r="O14" s="21"/>
       <c r="P14" s="21"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>