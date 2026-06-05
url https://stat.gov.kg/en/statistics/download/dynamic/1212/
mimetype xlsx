--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Соцобеспечение\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Соцобеспечение\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="Размер пенсий" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="48">
   <si>
     <t xml:space="preserve">   тыс. человек</t>
   </si>
   <si>
     <t xml:space="preserve">   в процентах к предыдущему году</t>
   </si>
@@ -805,96 +805,96 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:V26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T26" sqref="T26"/>
+      <selection activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="38" style="4" customWidth="1"/>
     <col min="3" max="3" width="41" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="13" width="9.140625" style="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="25"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="12">
         <v>2007</v>
       </c>
       <c r="E3" s="12">
         <v>2008</v>
       </c>
       <c r="F3" s="12">
         <v>2009</v>
       </c>
       <c r="G3" s="13">
         <v>2010</v>
       </c>
       <c r="H3" s="12">
         <v>2011</v>
       </c>
       <c r="I3" s="12">
         <v>2012</v>
       </c>
       <c r="J3" s="14">
         <v>2013</v>
       </c>
       <c r="K3" s="14">
@@ -908,76 +908,79 @@
       </c>
       <c r="N3" s="16">
         <v>2017</v>
       </c>
       <c r="O3" s="16">
         <v>2018</v>
       </c>
       <c r="P3" s="16">
         <v>2019</v>
       </c>
       <c r="Q3" s="16">
         <v>2020</v>
       </c>
       <c r="R3" s="16">
         <v>2021</v>
       </c>
       <c r="S3" s="16">
         <v>2022</v>
       </c>
       <c r="T3" s="16">
         <v>2023</v>
       </c>
       <c r="U3" s="16">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="V3" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A4" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
     </row>
-    <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="50">
         <v>529</v>
       </c>
       <c r="E5" s="50">
         <v>571</v>
       </c>
       <c r="F5" s="50">
         <v>565</v>
       </c>
       <c r="G5" s="51">
         <v>575</v>
       </c>
       <c r="H5" s="51">
         <v>594</v>
       </c>
       <c r="I5" s="51">
@@ -997,52 +1000,55 @@
       </c>
       <c r="N5" s="50">
         <v>673</v>
       </c>
       <c r="O5" s="50">
         <v>695</v>
       </c>
       <c r="P5" s="50">
         <v>715</v>
       </c>
       <c r="Q5" s="50">
         <v>736</v>
       </c>
       <c r="R5" s="50">
         <v>758</v>
       </c>
       <c r="S5" s="50">
         <v>790</v>
       </c>
       <c r="T5" s="50">
         <v>817</v>
       </c>
       <c r="U5" s="35">
         <v>846</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V5" s="35">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48">
         <v>100.9</v>
       </c>
       <c r="E6" s="48">
         <v>107.9</v>
       </c>
       <c r="F6" s="48">
         <v>98.9</v>
       </c>
       <c r="G6" s="49">
         <v>101.8</v>
       </c>
       <c r="H6" s="49">
         <v>103.3</v>
       </c>
       <c r="I6" s="49">
@@ -1062,52 +1068,55 @@
       </c>
       <c r="N6" s="48">
         <v>101.8</v>
       </c>
       <c r="O6" s="48">
         <v>103.3</v>
       </c>
       <c r="P6" s="48">
         <v>102.9</v>
       </c>
       <c r="Q6" s="48">
         <v>102.9</v>
       </c>
       <c r="R6" s="48">
         <v>103.1</v>
       </c>
       <c r="S6" s="48">
         <v>104.2</v>
       </c>
       <c r="T6" s="48">
         <v>103.5</v>
       </c>
       <c r="U6" s="35">
         <v>103.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="V6" s="35">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A7" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="48">
         <v>101</v>
       </c>
       <c r="E7" s="48">
         <v>108</v>
       </c>
       <c r="F7" s="48">
         <v>104</v>
       </c>
       <c r="G7" s="49">
         <v>105</v>
       </c>
       <c r="H7" s="49">
         <v>107</v>
       </c>
       <c r="I7" s="49">
@@ -1127,52 +1136,55 @@
       </c>
       <c r="N7" s="48">
         <v>108</v>
       </c>
       <c r="O7" s="48">
         <v>109</v>
       </c>
       <c r="P7" s="48">
         <v>110</v>
       </c>
       <c r="Q7" s="48">
         <v>111</v>
       </c>
       <c r="R7" s="48">
         <v>112</v>
       </c>
       <c r="S7" s="48">
         <v>113</v>
       </c>
       <c r="T7" s="48">
         <v>116</v>
       </c>
       <c r="U7" s="53">
         <v>116</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="V7" s="53">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A8" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="48">
         <v>4</v>
       </c>
       <c r="E8" s="48">
         <v>3.9</v>
       </c>
       <c r="F8" s="48">
         <v>4</v>
       </c>
       <c r="G8" s="49">
         <v>3.9</v>
       </c>
       <c r="H8" s="49">
         <v>3.8</v>
       </c>
       <c r="I8" s="49">
@@ -1192,81 +1204,85 @@
       </c>
       <c r="N8" s="48">
         <v>3.5</v>
       </c>
       <c r="O8" s="48">
         <v>3.4</v>
       </c>
       <c r="P8" s="48">
         <v>3.4</v>
       </c>
       <c r="Q8" s="48">
         <v>3</v>
       </c>
       <c r="R8" s="48">
         <v>3.2</v>
       </c>
       <c r="S8" s="48">
         <v>3.2</v>
       </c>
       <c r="T8" s="48">
         <v>3.1</v>
       </c>
       <c r="U8" s="35">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V8" s="35">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="45"/>
       <c r="E9" s="45"/>
       <c r="F9" s="45"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="45"/>
       <c r="M9" s="45"/>
       <c r="N9" s="45"/>
       <c r="O9" s="45"/>
       <c r="P9" s="45"/>
       <c r="Q9" s="47"/>
       <c r="R9" s="47"/>
       <c r="S9" s="47"/>
       <c r="T9" s="50"/>
       <c r="U9" s="35"/>
-    </row>
-    <row r="10" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V9" s="35"/>
+    </row>
+    <row r="10" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="48">
         <v>1120</v>
       </c>
       <c r="E10" s="48">
         <v>1460</v>
       </c>
       <c r="F10" s="48">
         <v>2131</v>
       </c>
       <c r="G10" s="49">
         <v>2886</v>
       </c>
       <c r="H10" s="49">
         <v>3853</v>
       </c>
       <c r="I10" s="49">
@@ -1286,52 +1302,55 @@
       </c>
       <c r="N10" s="48">
         <v>5578</v>
       </c>
       <c r="O10" s="48">
         <v>5760.7</v>
       </c>
       <c r="P10" s="48">
         <v>5960.1</v>
       </c>
       <c r="Q10" s="48">
         <v>6101.6</v>
       </c>
       <c r="R10" s="48">
         <v>6412.8</v>
       </c>
       <c r="S10" s="48">
         <v>8114.3</v>
       </c>
       <c r="T10" s="48">
         <v>9379.7000000000007</v>
       </c>
       <c r="U10" s="48">
         <v>10717.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V10" s="48">
+        <v>11365.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="48">
         <v>123.6</v>
       </c>
       <c r="E11" s="48">
         <v>130.4</v>
       </c>
       <c r="F11" s="48">
         <v>146</v>
       </c>
       <c r="G11" s="49">
         <v>135.4</v>
       </c>
       <c r="H11" s="49">
         <v>133.5</v>
       </c>
       <c r="I11" s="49">
@@ -1351,81 +1370,85 @@
       </c>
       <c r="N11" s="48">
         <v>106.5</v>
       </c>
       <c r="O11" s="48">
         <v>103.3</v>
       </c>
       <c r="P11" s="48">
         <v>103.5</v>
       </c>
       <c r="Q11" s="48">
         <v>102.4</v>
       </c>
       <c r="R11" s="48">
         <v>105.1</v>
       </c>
       <c r="S11" s="48">
         <v>126.5</v>
       </c>
       <c r="T11" s="35">
         <v>115.6</v>
       </c>
       <c r="U11" s="35">
         <v>114.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V11" s="53">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="45"/>
       <c r="E12" s="45"/>
       <c r="F12" s="45"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="45"/>
       <c r="M12" s="45"/>
       <c r="N12" s="45"/>
       <c r="O12" s="45"/>
       <c r="P12" s="45"/>
       <c r="Q12" s="47"/>
       <c r="R12" s="47"/>
       <c r="S12" s="47"/>
       <c r="T12" s="35"/>
       <c r="U12" s="35"/>
-    </row>
-    <row r="13" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V12" s="35"/>
+    </row>
+    <row r="13" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="45">
         <v>2435.62</v>
       </c>
       <c r="E13" s="45">
         <v>3122.19</v>
       </c>
       <c r="F13" s="45">
         <v>2926.82</v>
       </c>
       <c r="G13" s="46">
         <v>3146.88</v>
       </c>
       <c r="H13" s="46">
         <v>3932.23</v>
       </c>
       <c r="I13" s="46">
@@ -1445,52 +1468,55 @@
       </c>
       <c r="N13" s="45">
         <v>4392.88</v>
       </c>
       <c r="O13" s="45">
         <v>4282.99</v>
       </c>
       <c r="P13" s="45">
         <v>4286.71</v>
       </c>
       <c r="Q13" s="45">
         <v>4785.43</v>
       </c>
       <c r="R13" s="45">
         <v>5580.35</v>
       </c>
       <c r="S13" s="45" t="s">
         <v>46</v>
       </c>
       <c r="T13" s="35" t="s">
         <v>45</v>
       </c>
       <c r="U13" s="35" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V13" s="45">
+        <v>7699.36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="48">
         <v>116.8</v>
       </c>
       <c r="E14" s="48">
         <v>128.19999999999999</v>
       </c>
       <c r="F14" s="48">
         <v>93.7</v>
       </c>
       <c r="G14" s="49">
         <v>107.5</v>
       </c>
       <c r="H14" s="49">
         <v>125</v>
       </c>
       <c r="I14" s="49">
@@ -1510,81 +1536,85 @@
       </c>
       <c r="N14" s="48">
         <v>102.1</v>
       </c>
       <c r="O14" s="48">
         <v>97.5</v>
       </c>
       <c r="P14" s="48">
         <v>100.1</v>
       </c>
       <c r="Q14" s="48">
         <v>111.6</v>
       </c>
       <c r="R14" s="48">
         <v>116.6</v>
       </c>
       <c r="S14" s="48">
         <v>128.6</v>
       </c>
       <c r="T14" s="48">
         <v>95</v>
       </c>
       <c r="U14" s="35">
         <v>103.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="V14" s="53">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A15" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
       <c r="F15" s="45"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="45"/>
       <c r="M15" s="45"/>
       <c r="N15" s="45"/>
       <c r="O15" s="45"/>
       <c r="P15" s="45"/>
       <c r="Q15" s="47"/>
       <c r="R15" s="47"/>
       <c r="S15" s="47"/>
       <c r="T15" s="35"/>
       <c r="U15" s="35"/>
-    </row>
-    <row r="16" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V15" s="35"/>
+    </row>
+    <row r="16" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="48">
         <v>46</v>
       </c>
       <c r="E16" s="48">
         <v>46.8</v>
       </c>
       <c r="F16" s="48">
         <v>72.8</v>
       </c>
       <c r="G16" s="49">
         <v>91.7</v>
       </c>
       <c r="H16" s="49">
         <v>98</v>
       </c>
       <c r="I16" s="49">
@@ -1604,52 +1634,55 @@
       </c>
       <c r="N16" s="48">
         <v>127</v>
       </c>
       <c r="O16" s="48">
         <v>134.5</v>
       </c>
       <c r="P16" s="48">
         <v>139</v>
       </c>
       <c r="Q16" s="48">
         <v>127.5</v>
       </c>
       <c r="R16" s="48">
         <v>114.9</v>
       </c>
       <c r="S16" s="48">
         <v>126.9</v>
       </c>
       <c r="T16" s="35">
         <v>137.6</v>
       </c>
       <c r="U16" s="35">
         <v>151.69999999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V16" s="35">
+        <v>151.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="48">
         <v>28.2</v>
       </c>
       <c r="E17" s="48">
         <v>27.1</v>
       </c>
       <c r="F17" s="48">
         <v>34.6</v>
       </c>
       <c r="G17" s="49">
         <v>40.1</v>
       </c>
       <c r="H17" s="49">
         <v>40.1</v>
       </c>
       <c r="I17" s="49">
@@ -1669,52 +1702,55 @@
       </c>
       <c r="N17" s="48">
         <v>35.6</v>
       </c>
       <c r="O17" s="48">
         <v>35.1</v>
       </c>
       <c r="P17" s="48">
         <v>34.6</v>
       </c>
       <c r="Q17" s="48">
         <v>33</v>
       </c>
       <c r="R17" s="48">
         <v>30.1</v>
       </c>
       <c r="S17" s="48">
         <v>30.1</v>
       </c>
       <c r="T17" s="35">
         <v>29.7</v>
       </c>
       <c r="U17" s="35">
         <v>29.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="V17" s="35">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="48">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>106.8</v>
       </c>
       <c r="F18" s="48">
         <v>147.80000000000001</v>
       </c>
       <c r="G18" s="49">
         <v>111.4</v>
       </c>
       <c r="H18" s="49">
         <v>126.9</v>
       </c>
       <c r="I18" s="49">
@@ -1734,120 +1770,124 @@
       </c>
       <c r="N18" s="48">
         <v>103.2</v>
       </c>
       <c r="O18" s="48">
         <v>101.8</v>
       </c>
       <c r="P18" s="48">
         <v>102.2</v>
       </c>
       <c r="Q18" s="48">
         <v>96.3</v>
       </c>
       <c r="R18" s="48">
         <v>93.9</v>
       </c>
       <c r="S18" s="48">
         <v>93.9</v>
       </c>
       <c r="T18" s="35">
         <v>104.3</v>
       </c>
       <c r="U18" s="35">
         <v>108.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="V18" s="53">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="20"/>
       <c r="K19" s="21"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
-    </row>
-    <row r="20" spans="1:21" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V19" s="8"/>
+    </row>
+    <row r="20" spans="1:22" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
     </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B21" s="1"/>
       <c r="C21"/>
     </row>
-    <row r="22" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="C22"/>
     </row>
-    <row r="23" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="32"/>
       <c r="C23" s="31"/>
       <c r="Q23" s="35"/>
       <c r="R23" s="35"/>
       <c r="S23" s="35"/>
     </row>
-    <row r="24" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="28"/>
     </row>
-    <row r="25" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
     </row>
-    <row r="26" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
       <c r="Q26" s="35"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>