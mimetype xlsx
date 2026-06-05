--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Соцобеспечение\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Соцобеспечение\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="Пенсионеры" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
     <t>Джалал-Абадская область</t>
   </si>
@@ -677,113 +677,113 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U22"/>
+  <dimension ref="A1:V22"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="W9" sqref="W9"/>
+      <selection activeCell="V16" sqref="V16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="33.42578125" style="6" customWidth="1"/>
     <col min="4" max="13" width="9.140625" style="2"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="28" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
     </row>
-    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="9"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
     </row>
-    <row r="3" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="12">
         <v>2007</v>
       </c>
       <c r="E3" s="12">
         <v>2008</v>
       </c>
       <c r="F3" s="12">
         <v>2009</v>
       </c>
       <c r="G3" s="13">
         <v>2010</v>
       </c>
       <c r="H3" s="12">
         <v>2011</v>
       </c>
       <c r="I3" s="12">
         <v>2012</v>
       </c>
       <c r="J3" s="14">
         <v>2013</v>
       </c>
       <c r="K3" s="14">
@@ -797,52 +797,55 @@
       </c>
       <c r="N3" s="32">
         <v>2017</v>
       </c>
       <c r="O3" s="32">
         <v>2018</v>
       </c>
       <c r="P3" s="32">
         <v>2019</v>
       </c>
       <c r="Q3" s="32">
         <v>2020</v>
       </c>
       <c r="R3" s="32">
         <v>2021</v>
       </c>
       <c r="S3" s="32">
         <v>2022</v>
       </c>
       <c r="T3" s="32">
         <v>2023</v>
       </c>
       <c r="U3" s="32">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V3" s="32">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="16">
         <v>372907</v>
       </c>
       <c r="E4" s="1">
         <v>412145</v>
       </c>
       <c r="F4" s="1">
         <v>407419</v>
       </c>
       <c r="G4" s="1">
         <v>411478</v>
       </c>
       <c r="H4" s="1">
         <v>420217</v>
       </c>
       <c r="I4" s="16">
@@ -862,52 +865,55 @@
       </c>
       <c r="N4" s="16">
         <v>493457</v>
       </c>
       <c r="O4" s="16">
         <v>510807</v>
       </c>
       <c r="P4" s="16">
         <v>529764</v>
       </c>
       <c r="Q4" s="27">
         <v>550592</v>
       </c>
       <c r="R4" s="16">
         <v>572373</v>
       </c>
       <c r="S4" s="16">
         <v>599760</v>
       </c>
       <c r="T4" s="16">
         <v>625468</v>
       </c>
       <c r="U4" s="16">
         <v>652301</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V4" s="16">
+        <v>671105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="17">
         <v>27201</v>
       </c>
       <c r="E5" s="17">
         <v>29807</v>
       </c>
       <c r="F5" s="17">
         <v>30218</v>
       </c>
       <c r="G5" s="17">
         <v>30769</v>
       </c>
       <c r="H5" s="17">
         <v>32038</v>
       </c>
       <c r="I5" s="17">
@@ -927,52 +933,55 @@
       </c>
       <c r="N5" s="17">
         <v>38130</v>
       </c>
       <c r="O5" s="17">
         <v>39885</v>
       </c>
       <c r="P5" s="17">
         <v>41682</v>
       </c>
       <c r="Q5" s="17">
         <v>43393</v>
       </c>
       <c r="R5" s="17">
         <v>45455</v>
       </c>
       <c r="S5" s="17">
         <v>47749</v>
       </c>
       <c r="T5" s="17">
         <v>50304</v>
       </c>
       <c r="U5" s="17">
         <v>52394</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V5" s="17">
+        <v>54165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="17">
         <v>60563</v>
       </c>
       <c r="E6" s="4">
         <v>65296</v>
       </c>
       <c r="F6" s="17">
         <v>64127</v>
       </c>
       <c r="G6" s="17">
         <v>65612</v>
       </c>
       <c r="H6" s="17">
         <v>67760</v>
       </c>
       <c r="I6" s="17">
@@ -992,52 +1001,55 @@
       </c>
       <c r="N6" s="17">
         <v>82323</v>
       </c>
       <c r="O6" s="17">
         <v>85143</v>
       </c>
       <c r="P6" s="17">
         <v>89352</v>
       </c>
       <c r="Q6" s="17">
         <v>93106</v>
       </c>
       <c r="R6" s="17">
         <v>97140</v>
       </c>
       <c r="S6" s="17">
         <v>101969</v>
       </c>
       <c r="T6" s="17">
         <v>106329</v>
       </c>
       <c r="U6" s="17">
         <v>111156</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V6" s="17">
+        <v>112690</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="17">
         <v>34528</v>
       </c>
       <c r="E7" s="4">
         <v>37386</v>
       </c>
       <c r="F7" s="17">
         <v>36702</v>
       </c>
       <c r="G7" s="17">
         <v>36945</v>
       </c>
       <c r="H7" s="17">
         <v>37813</v>
       </c>
       <c r="I7" s="17">
@@ -1057,52 +1069,55 @@
       </c>
       <c r="N7" s="17">
         <v>44343</v>
       </c>
       <c r="O7" s="17">
         <v>45672</v>
       </c>
       <c r="P7" s="17">
         <v>47517</v>
       </c>
       <c r="Q7" s="17">
         <v>49242</v>
       </c>
       <c r="R7" s="17">
         <v>51217</v>
       </c>
       <c r="S7" s="17">
         <v>53306</v>
       </c>
       <c r="T7" s="17">
         <v>55345</v>
       </c>
       <c r="U7" s="17">
         <v>57291</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V7" s="17">
+        <v>58480</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="17">
         <v>28413</v>
       </c>
       <c r="E8" s="4">
         <v>32342</v>
       </c>
       <c r="F8" s="17">
         <v>32946</v>
       </c>
       <c r="G8" s="17">
         <v>33518</v>
       </c>
       <c r="H8" s="17">
         <v>34976</v>
       </c>
       <c r="I8" s="17">
@@ -1122,52 +1137,55 @@
       </c>
       <c r="N8" s="17">
         <v>39360</v>
       </c>
       <c r="O8" s="17">
         <v>39965</v>
       </c>
       <c r="P8" s="17">
         <v>41027</v>
       </c>
       <c r="Q8" s="17">
         <v>42034</v>
       </c>
       <c r="R8" s="17">
         <v>43339</v>
       </c>
       <c r="S8" s="17">
         <v>44458</v>
       </c>
       <c r="T8" s="17">
         <v>45544</v>
       </c>
       <c r="U8" s="17">
         <v>46534</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V8" s="17">
+        <v>47592</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="17">
         <v>67257</v>
       </c>
       <c r="E9" s="4">
         <v>72767</v>
       </c>
       <c r="F9" s="17">
         <v>73403</v>
       </c>
       <c r="G9" s="17">
         <v>75459</v>
       </c>
       <c r="H9" s="17">
         <v>78914</v>
       </c>
       <c r="I9" s="17">
@@ -1187,52 +1205,55 @@
       </c>
       <c r="N9" s="17">
         <v>94383</v>
       </c>
       <c r="O9" s="17">
         <v>97465</v>
       </c>
       <c r="P9" s="17">
         <v>101193</v>
       </c>
       <c r="Q9" s="17">
         <v>106303</v>
       </c>
       <c r="R9" s="17">
         <v>111405</v>
       </c>
       <c r="S9" s="17">
         <v>116322</v>
       </c>
       <c r="T9" s="17">
         <v>122536</v>
       </c>
       <c r="U9" s="17">
         <v>122548</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V9" s="17">
+        <v>123955</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="17">
         <v>15264</v>
       </c>
       <c r="E10" s="4">
         <v>17006</v>
       </c>
       <c r="F10" s="17">
         <v>16461</v>
       </c>
       <c r="G10" s="17">
         <v>16622</v>
       </c>
       <c r="H10" s="17">
         <v>17470</v>
       </c>
       <c r="I10" s="17">
@@ -1252,52 +1273,55 @@
       </c>
       <c r="N10" s="17">
         <v>20219</v>
       </c>
       <c r="O10" s="17">
         <v>21016</v>
       </c>
       <c r="P10" s="17">
         <v>22025</v>
       </c>
       <c r="Q10" s="17">
         <v>22597</v>
       </c>
       <c r="R10" s="17">
         <v>23482</v>
       </c>
       <c r="S10" s="17">
         <v>24820</v>
       </c>
       <c r="T10" s="17">
         <v>25713</v>
       </c>
       <c r="U10" s="17">
         <v>26881</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V10" s="17">
+        <v>27213</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="17">
         <v>65796</v>
       </c>
       <c r="E11" s="4">
         <v>70764</v>
       </c>
       <c r="F11" s="17">
         <v>68208</v>
       </c>
       <c r="G11" s="17">
         <v>66477</v>
       </c>
       <c r="H11" s="17">
         <v>66437</v>
       </c>
       <c r="I11" s="4">
@@ -1317,52 +1341,55 @@
       </c>
       <c r="N11" s="4">
         <v>74269</v>
       </c>
       <c r="O11" s="4">
         <v>77338</v>
       </c>
       <c r="P11" s="17">
         <v>80552</v>
       </c>
       <c r="Q11" s="17">
         <v>83879</v>
       </c>
       <c r="R11" s="17">
         <v>86749</v>
       </c>
       <c r="S11" s="17">
         <v>90523</v>
       </c>
       <c r="T11" s="17">
         <v>94183</v>
       </c>
       <c r="U11" s="17">
         <v>85271</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V11" s="17">
+        <v>88978</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="17">
         <v>60067</v>
       </c>
       <c r="E12" s="4">
         <v>72428</v>
       </c>
       <c r="F12" s="17">
         <v>71313</v>
       </c>
       <c r="G12" s="17">
         <v>72055</v>
       </c>
       <c r="H12" s="17">
         <v>70739</v>
       </c>
       <c r="I12" s="17">
@@ -1382,52 +1409,55 @@
       </c>
       <c r="N12" s="17">
         <v>82637</v>
       </c>
       <c r="O12" s="17">
         <v>85729</v>
       </c>
       <c r="P12" s="17">
         <v>86870</v>
       </c>
       <c r="Q12" s="17">
         <v>89338</v>
       </c>
       <c r="R12" s="17">
         <v>91838</v>
       </c>
       <c r="S12" s="17">
         <v>97832</v>
       </c>
       <c r="T12" s="17">
         <v>101768</v>
       </c>
       <c r="U12" s="17">
         <v>118995</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="V12" s="17">
+        <v>125512</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="17">
         <v>13818</v>
       </c>
       <c r="E13" s="4">
         <v>14349</v>
       </c>
       <c r="F13" s="17">
         <v>14041</v>
       </c>
       <c r="G13" s="17">
         <v>14021</v>
       </c>
       <c r="H13" s="17">
         <v>14070</v>
       </c>
       <c r="I13" s="17">
@@ -1447,102 +1477,106 @@
       </c>
       <c r="N13" s="17">
         <v>17793</v>
       </c>
       <c r="O13" s="17">
         <v>18594</v>
       </c>
       <c r="P13" s="17">
         <v>19546</v>
       </c>
       <c r="Q13" s="17">
         <v>20700</v>
       </c>
       <c r="R13" s="17">
         <v>21748</v>
       </c>
       <c r="S13" s="17">
         <v>22781</v>
       </c>
       <c r="T13" s="17">
         <v>23746</v>
       </c>
       <c r="U13" s="17">
         <v>31231</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="V13" s="17">
+        <v>32520</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="18"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="20"/>
       <c r="K14" s="21"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
-    </row>
-    <row r="15" spans="1:21" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V14" s="19"/>
+    </row>
+    <row r="15" spans="1:22" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
     </row>
     <row r="19" spans="20:20" x14ac:dyDescent="0.25">
       <c r="T19" s="33"/>
     </row>
     <row r="22" spans="20:20" x14ac:dyDescent="0.25">
       <c r="T22" s="33"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>