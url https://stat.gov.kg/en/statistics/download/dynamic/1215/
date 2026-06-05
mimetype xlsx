--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023-2024\Соцобеспечение\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\Соцобеспечение\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27495" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="Получатели пособий" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="46">
   <si>
     <t>(на конец года, человек)</t>
   </si>
   <si>
     <t>(at the end of the year, persons)</t>
   </si>
@@ -740,129 +740,129 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM24"/>
+  <dimension ref="A1:AN24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="41.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="38" style="4" customWidth="1"/>
     <col min="4" max="31" width="9.140625" style="1" customWidth="1"/>
     <col min="32" max="36" width="9.140625" style="2" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:40" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C1" s="34" t="s">
         <v>40</v>
       </c>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
     </row>
-    <row r="2" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="14"/>
       <c r="AE2" s="14"/>
       <c r="AF2" s="14"/>
       <c r="AG2" s="14"/>
       <c r="AH2" s="15"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
     </row>
-    <row r="3" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="9">
         <v>1989</v>
       </c>
       <c r="E3" s="9">
         <v>1990</v>
       </c>
       <c r="F3" s="9">
         <v>1991</v>
       </c>
       <c r="G3" s="9">
         <v>1992</v>
       </c>
       <c r="H3" s="9">
         <v>1993</v>
       </c>
       <c r="I3" s="9">
         <v>1994</v>
       </c>
       <c r="J3" s="9">
         <v>1995</v>
       </c>
       <c r="K3" s="9">
@@ -930,52 +930,55 @@
       </c>
       <c r="AF3" s="39">
         <v>2017</v>
       </c>
       <c r="AG3" s="39">
         <v>2018</v>
       </c>
       <c r="AH3" s="39">
         <v>2019</v>
       </c>
       <c r="AI3" s="39">
         <v>2020</v>
       </c>
       <c r="AJ3" s="39">
         <v>2021</v>
       </c>
       <c r="AK3" s="39">
         <v>2022</v>
       </c>
       <c r="AL3" s="39">
         <v>2023</v>
       </c>
       <c r="AM3" s="39">
         <v>2024</v>
       </c>
+      <c r="AN3" s="39">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="33">
         <v>13476</v>
       </c>
       <c r="E4" s="33">
         <v>16993</v>
       </c>
       <c r="F4" s="33">
         <v>25094</v>
       </c>
       <c r="G4" s="33">
         <v>29781</v>
       </c>
       <c r="H4" s="33">
         <v>31390</v>
       </c>
       <c r="I4" s="33">
@@ -1049,97 +1052,100 @@
       </c>
       <c r="AF4" s="28">
         <v>378804</v>
       </c>
       <c r="AG4" s="28">
         <v>365225</v>
       </c>
       <c r="AH4" s="28">
         <v>401904</v>
       </c>
       <c r="AI4" s="32">
         <v>435898</v>
       </c>
       <c r="AJ4" s="32">
         <v>458622</v>
       </c>
       <c r="AK4" s="32">
         <v>444459</v>
       </c>
       <c r="AL4" s="32">
         <v>391893</v>
       </c>
       <c r="AM4" s="32">
         <v>329142</v>
       </c>
+      <c r="AN4" s="32">
+        <v>273670</v>
+      </c>
     </row>
-    <row r="5" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="30"/>
       <c r="N5" s="30"/>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="12"/>
       <c r="U5" s="12"/>
       <c r="V5" s="12"/>
       <c r="W5" s="12"/>
       <c r="X5" s="12"/>
       <c r="Y5" s="29"/>
       <c r="Z5" s="29"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="29"/>
       <c r="AC5" s="29"/>
       <c r="AD5" s="29"/>
       <c r="AE5" s="29"/>
       <c r="AF5" s="29"/>
       <c r="AG5" s="29"/>
       <c r="AH5" s="29"/>
       <c r="AI5" s="40"/>
       <c r="AJ5" s="40"/>
       <c r="AK5" s="40"/>
     </row>
-    <row r="6" spans="1:39" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:40" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A6" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="38" t="s">
@@ -1213,52 +1219,55 @@
       </c>
       <c r="AF6" s="30">
         <v>291846</v>
       </c>
       <c r="AG6" s="30">
         <v>276447</v>
       </c>
       <c r="AH6" s="30">
         <v>308770</v>
       </c>
       <c r="AI6" s="30">
         <v>340507</v>
       </c>
       <c r="AJ6" s="30">
         <v>359547</v>
       </c>
       <c r="AK6" s="30">
         <v>339133</v>
       </c>
       <c r="AL6" s="12">
         <v>283081</v>
       </c>
       <c r="AM6" s="12">
         <v>218273</v>
       </c>
+      <c r="AN6" s="12">
+        <v>163592</v>
+      </c>
     </row>
-    <row r="7" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="40"/>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="31">
         <v>27.356940379241045</v>
       </c>
       <c r="K7" s="31">
         <v>17.804147172287934</v>
       </c>
       <c r="L7" s="31">
         <v>15.561651790978726</v>
       </c>
       <c r="M7" s="31">
@@ -1320,52 +1329,55 @@
       </c>
       <c r="AF7" s="31">
         <v>4.6645132521301065</v>
       </c>
       <c r="AG7" s="31">
         <v>4.3265826747006813</v>
       </c>
       <c r="AH7" s="31">
         <v>4.7331743294158724</v>
       </c>
       <c r="AI7" s="31">
         <v>5.1305877242401197</v>
       </c>
       <c r="AJ7" s="31">
         <v>5.3</v>
       </c>
       <c r="AK7" s="31">
         <v>4.8</v>
       </c>
       <c r="AL7" s="31">
         <v>4</v>
       </c>
       <c r="AM7" s="31">
         <v>3</v>
       </c>
+      <c r="AN7" s="31">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="8" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="30">
         <v>13476</v>
       </c>
       <c r="E8" s="30">
         <v>16993</v>
       </c>
       <c r="F8" s="30">
         <v>25094</v>
       </c>
       <c r="G8" s="30">
         <v>29781</v>
       </c>
       <c r="H8" s="30">
         <v>31390</v>
       </c>
       <c r="I8" s="30">
@@ -1439,52 +1451,55 @@
       </c>
       <c r="AF8" s="30">
         <v>86958</v>
       </c>
       <c r="AG8" s="30">
         <v>88778</v>
       </c>
       <c r="AH8" s="30">
         <v>93134</v>
       </c>
       <c r="AI8" s="30">
         <v>95391</v>
       </c>
       <c r="AJ8" s="30">
         <v>99075</v>
       </c>
       <c r="AK8" s="30">
         <v>105326</v>
       </c>
       <c r="AL8" s="12">
         <v>108812</v>
       </c>
       <c r="AM8" s="12">
         <v>110869</v>
       </c>
+      <c r="AN8" s="12">
+        <v>110078</v>
+      </c>
     </row>
-    <row r="9" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="31">
         <v>0.30925322551848566</v>
       </c>
       <c r="E9" s="31">
         <v>0.38403318690368415</v>
       </c>
       <c r="F9" s="31">
         <v>0.55734843050024541</v>
       </c>
       <c r="G9" s="31">
         <v>0.65764819388001394</v>
       </c>
       <c r="H9" s="31">
         <v>0.69675892784804927</v>
       </c>
       <c r="I9" s="31">
@@ -1558,97 +1573,100 @@
       </c>
       <c r="AF9" s="31">
         <v>1.3898314295166965</v>
       </c>
       <c r="AG9" s="31">
         <v>1.3894357930980514</v>
       </c>
       <c r="AH9" s="31">
         <v>1.4276628493565369</v>
       </c>
       <c r="AI9" s="31">
         <v>1.4373034727714535</v>
       </c>
       <c r="AJ9" s="31">
         <v>1.5</v>
       </c>
       <c r="AK9" s="31">
         <v>1.5</v>
       </c>
       <c r="AL9" s="31">
         <v>1.5</v>
       </c>
       <c r="AM9" s="31">
         <v>1.5</v>
       </c>
+      <c r="AN9" s="31">
+        <v>1.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="40"/>
       <c r="K10" s="41"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
       <c r="N10" s="30"/>
       <c r="O10" s="40"/>
       <c r="P10" s="40"/>
       <c r="Q10" s="30"/>
       <c r="R10" s="40"/>
       <c r="S10" s="40"/>
       <c r="T10" s="30"/>
       <c r="U10" s="30"/>
       <c r="V10" s="30"/>
       <c r="W10" s="30"/>
       <c r="X10" s="30"/>
       <c r="Y10" s="25"/>
       <c r="Z10" s="25"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="29"/>
       <c r="AC10" s="29"/>
       <c r="AD10" s="29"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="29"/>
       <c r="AG10" s="29"/>
       <c r="AH10" s="29"/>
       <c r="AI10" s="30"/>
       <c r="AJ10" s="30"/>
       <c r="AK10" s="30"/>
     </row>
-    <row r="11" spans="1:39" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:40" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="30">
         <v>8269</v>
       </c>
       <c r="E11" s="30">
         <v>9167</v>
       </c>
       <c r="F11" s="30">
         <v>10039</v>
       </c>
       <c r="G11" s="30">
         <v>10532</v>
       </c>
       <c r="H11" s="30">
         <v>11535</v>
       </c>
       <c r="I11" s="30">
@@ -1722,52 +1740,55 @@
       </c>
       <c r="AF11" s="30">
         <v>30502</v>
       </c>
       <c r="AG11" s="30">
         <v>31688</v>
       </c>
       <c r="AH11" s="30">
         <v>33094</v>
       </c>
       <c r="AI11" s="30">
         <v>34345</v>
       </c>
       <c r="AJ11" s="30">
         <v>35670</v>
       </c>
       <c r="AK11" s="30">
         <v>37422</v>
       </c>
       <c r="AL11" s="12">
         <v>38954</v>
       </c>
       <c r="AM11" s="12">
         <v>40494</v>
       </c>
+      <c r="AN11" s="12">
+        <v>41343</v>
+      </c>
     </row>
-    <row r="12" spans="1:39" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:40" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="30">
         <v>4757</v>
       </c>
       <c r="E12" s="30">
         <v>5358</v>
       </c>
       <c r="F12" s="30">
         <v>6049</v>
       </c>
       <c r="G12" s="30">
         <v>6447</v>
       </c>
       <c r="H12" s="30">
         <v>7192</v>
       </c>
       <c r="I12" s="30">
@@ -1841,52 +1862,55 @@
       </c>
       <c r="AF12" s="30">
         <v>29948</v>
       </c>
       <c r="AG12" s="30">
         <v>29834</v>
       </c>
       <c r="AH12" s="30">
         <v>32013</v>
       </c>
       <c r="AI12" s="30">
         <v>32634</v>
       </c>
       <c r="AJ12" s="30">
         <v>34181</v>
       </c>
       <c r="AK12" s="30">
         <v>36441</v>
       </c>
       <c r="AL12" s="30">
         <v>37494</v>
       </c>
       <c r="AM12" s="30">
         <v>37627</v>
       </c>
+      <c r="AN12" s="30">
+        <v>35968</v>
+      </c>
     </row>
-    <row r="13" spans="1:39" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:40" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="30"/>
       <c r="E13" s="30">
         <v>67</v>
       </c>
       <c r="F13" s="30">
         <v>545</v>
       </c>
       <c r="G13" s="30">
         <v>1801</v>
       </c>
       <c r="H13" s="30">
         <v>1220</v>
       </c>
       <c r="I13" s="30">
         <v>1703</v>
       </c>
@@ -1958,52 +1982,55 @@
       </c>
       <c r="AF13" s="30">
         <v>7088</v>
       </c>
       <c r="AG13" s="30">
         <v>7183</v>
       </c>
       <c r="AH13" s="30">
         <v>7626</v>
       </c>
       <c r="AI13" s="30">
         <v>7722</v>
       </c>
       <c r="AJ13" s="30">
         <v>8117</v>
       </c>
       <c r="AK13" s="30">
         <v>9380</v>
       </c>
       <c r="AL13" s="12">
         <v>10065</v>
       </c>
       <c r="AM13" s="30">
         <v>10477</v>
       </c>
+      <c r="AN13" s="30">
+        <v>10271</v>
+      </c>
     </row>
-    <row r="14" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="30">
         <v>2282</v>
       </c>
       <c r="F14" s="30">
         <v>7874</v>
       </c>
       <c r="G14" s="30">
         <v>9860</v>
       </c>
       <c r="H14" s="30">
         <v>9652</v>
       </c>
       <c r="I14" s="30">
@@ -2077,52 +2104,55 @@
       </c>
       <c r="AF14" s="30">
         <v>1559</v>
       </c>
       <c r="AG14" s="30">
         <v>1592</v>
       </c>
       <c r="AH14" s="30">
         <v>1546</v>
       </c>
       <c r="AI14" s="30">
         <v>1556</v>
       </c>
       <c r="AJ14" s="30">
         <v>1600</v>
       </c>
       <c r="AK14" s="30">
         <v>1844</v>
       </c>
       <c r="AL14" s="30">
         <v>2043</v>
       </c>
       <c r="AM14" s="30">
         <v>2144</v>
       </c>
+      <c r="AN14" s="30">
+        <v>1801</v>
+      </c>
     </row>
-    <row r="15" spans="1:39" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:40" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="38" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="38" t="s">
@@ -2196,52 +2226,55 @@
       </c>
       <c r="AF15" s="30">
         <v>152</v>
       </c>
       <c r="AG15" s="30">
         <v>150</v>
       </c>
       <c r="AH15" s="30">
         <v>146</v>
       </c>
       <c r="AI15" s="30">
         <v>135</v>
       </c>
       <c r="AJ15" s="30">
         <v>122</v>
       </c>
       <c r="AK15" s="30">
         <v>120</v>
       </c>
       <c r="AL15" s="30">
         <v>114</v>
       </c>
       <c r="AM15" s="30">
         <v>100</v>
       </c>
+      <c r="AN15" s="30">
+        <v>75</v>
+      </c>
     </row>
-    <row r="16" spans="1:39" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:40" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="30">
         <v>450</v>
       </c>
       <c r="E16" s="30">
         <v>119</v>
       </c>
       <c r="F16" s="30">
         <v>587</v>
       </c>
       <c r="G16" s="30">
         <v>1141</v>
       </c>
       <c r="H16" s="30">
         <v>1791</v>
       </c>
       <c r="I16" s="30">
@@ -2315,151 +2348,155 @@
       </c>
       <c r="AF16" s="30">
         <v>17709</v>
       </c>
       <c r="AG16" s="30">
         <v>18333</v>
       </c>
       <c r="AH16" s="30">
         <v>18709</v>
       </c>
       <c r="AI16" s="30">
         <v>18999</v>
       </c>
       <c r="AJ16" s="30">
         <v>19385</v>
       </c>
       <c r="AK16" s="30">
         <v>20119</v>
       </c>
       <c r="AL16" s="12">
         <v>20142</v>
       </c>
       <c r="AM16" s="12">
         <v>20027</v>
       </c>
+      <c r="AN16" s="12">
+        <v>20620</v>
+      </c>
     </row>
-    <row r="17" spans="1:39" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:40" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="13"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
       <c r="N17" s="42"/>
       <c r="O17" s="42"/>
       <c r="P17" s="42"/>
       <c r="Q17" s="42"/>
       <c r="R17" s="42"/>
       <c r="S17" s="42"/>
       <c r="T17" s="42"/>
       <c r="U17" s="42"/>
       <c r="V17" s="42"/>
       <c r="W17" s="42"/>
       <c r="X17" s="42"/>
       <c r="Y17" s="42"/>
       <c r="Z17" s="42"/>
       <c r="AA17" s="42"/>
       <c r="AB17" s="43"/>
       <c r="AC17" s="44"/>
       <c r="AD17" s="42"/>
       <c r="AE17" s="42"/>
       <c r="AF17" s="42"/>
       <c r="AG17" s="42"/>
       <c r="AH17" s="42"/>
       <c r="AI17" s="42"/>
       <c r="AJ17" s="42"/>
       <c r="AK17" s="42"/>
       <c r="AL17" s="42"/>
       <c r="AM17" s="42"/>
+      <c r="AN17" s="42"/>
     </row>
-    <row r="18" spans="1:39" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:40" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="45"/>
       <c r="E18" s="45"/>
       <c r="F18" s="45"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
       <c r="J18" s="45"/>
       <c r="K18" s="45"/>
       <c r="L18" s="45"/>
       <c r="M18" s="45"/>
       <c r="N18" s="45"/>
       <c r="O18" s="45"/>
       <c r="P18" s="45"/>
       <c r="Q18" s="45"/>
       <c r="R18" s="45"/>
       <c r="S18" s="45"/>
       <c r="T18" s="45"/>
       <c r="U18" s="45"/>
       <c r="V18" s="45"/>
       <c r="W18" s="45"/>
       <c r="X18" s="45"/>
       <c r="Y18" s="45"/>
       <c r="Z18" s="45"/>
       <c r="AA18" s="45"/>
       <c r="AB18" s="46"/>
       <c r="AC18" s="46"/>
       <c r="AD18" s="45"/>
       <c r="AE18" s="45"/>
       <c r="AF18" s="45"/>
       <c r="AG18" s="45"/>
       <c r="AH18" s="45"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
     </row>
-    <row r="19" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:40" x14ac:dyDescent="0.25">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
     </row>
-    <row r="21" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A21" s="22"/>
     </row>
-    <row r="22" spans="1:39" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:40" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="24"/>
     </row>
-    <row r="23" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
     </row>
-    <row r="24" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">