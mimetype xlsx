--- v0 (2026-05-15)
+++ v1 (2026-08-25)
@@ -1,15470 +1,13143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D754CA45-B74B-4403-8405-A9A250951210}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B20D1F83-5DBC-4C58-BFE2-8B2FA8B03304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="RUS" sheetId="1" r:id="rId1"/>
+    <sheet name="KYR" sheetId="5" r:id="rId2"/>
+    <sheet name="ENG" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...3 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="143">
+  <si>
+    <t>Сулайманова Гульсара Назарбековна</t>
+  </si>
+  <si>
+    <t>Айтмамбетова Айнура Жакшылыковна</t>
+  </si>
+  <si>
+    <t>Мамбетова Таалайкул Максутовна</t>
+  </si>
+  <si>
+    <t>gsulaimanova@stat.kg</t>
+  </si>
+  <si>
+    <t>aitmambetova@stat.kg</t>
+  </si>
+  <si>
+    <t>tmambetova@stat.kg</t>
+  </si>
+  <si>
+    <t>Шатенова Дамира Авасовна</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тематическая классификация
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>주제분류</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Наименование статистической таблицы  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계표명</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Периодичность
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계주기</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Единица измерения
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>단위</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Источник данных
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>출처</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Описание статистической таблицы
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계표</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>설명</t>
+    </r>
+  </si>
+  <si>
+    <t>Ответственное лицо и контактная информация</t>
+    <phoneticPr fontId="0" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>담당자</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>및</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>연락처</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Источник данных
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>출처</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>담당자</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>및</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>연락처</t>
+    </r>
+  </si>
+  <si>
+    <t>(Вакансия)</t>
+  </si>
+  <si>
+    <t>Жылдык</t>
+  </si>
+  <si>
+    <t>Тышкы соода статистикасы бөлүмү</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ФОБ баасы боюнча экспорт – экспорттоочу өлкөнүн чек арасына чейин жүктү жеткирүү боюнча чыгымдарды жана анын наркын камтыган товардын баасы.
+</t>
+  </si>
+  <si>
+    <t>Бөлүм башчысы</t>
+  </si>
+  <si>
+    <t>Башкы  специалист</t>
+  </si>
+  <si>
+    <t>Жетектөөчү специалист</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Тематикалык классификация
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>주제분류</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Статистикалык таблицанын аталышы  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계표명</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Мезгилдүүлүгү
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계주기</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Өлчөө бирдиги
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>단위</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Статистикалык таблицанын сүрөттөлүшү
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>통계표</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>설명</t>
+    </r>
+  </si>
+  <si>
+    <t>Жооптуу адам жана байланыш маалыматы</t>
+  </si>
+  <si>
+    <t>Тышкы соодасы</t>
+  </si>
+  <si>
+    <t>Foreign Trade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annual	</t>
+  </si>
+  <si>
+    <t>Foreign Trade Statistics Department</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exports at FOB prices represent the price of the goods, including their cost and the expenses associated with delivery to the exporting country's border.
+</t>
+  </si>
+  <si>
+    <t>Head of Department</t>
+  </si>
+  <si>
+    <t>Chief Specialist</t>
+  </si>
+  <si>
+    <t>Lead Specialist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sulaymanova Gulsara Nazarbekovna	</t>
+  </si>
+  <si>
+    <t>Aitmambetova Ainura Jakshylykovna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mambetova Taalaikul Maksutovna	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shatenova Damira Avasovna			
+</t>
+  </si>
+  <si>
+    <t>(vacancy)</t>
+  </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
+    <t>Items</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Крупный рогатый скот</t>
   </si>
   <si>
+    <t xml:space="preserve"> Молоко и молокопродукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Овощи</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Фрукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Табак</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сигареты, папиросы и сигары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Цемент, портландцемент</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Уголь</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Нефть сырая</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Шкуры крупного рогатого скота</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Шкуры овец и ягнят</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Шерсть</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Шерстяная пряжа</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Волокно хлопковое</t>
+  </si>
+  <si>
+    <t>Ткани хлопчатобумажные</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ковры</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Прокат черных металлов</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Трубы из черных металлов</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стекло</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Отходы и лом медные</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Золото</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Лампы накаливания электрические</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve"> Молоко и молокопродукты</t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Фрукты</t>
+    <t>Ири мүйүздүү малдар</t>
+  </si>
+  <si>
+    <t>Сүт жана сүт азыктары</t>
+  </si>
+  <si>
+    <t>Жашылчалар</t>
+  </si>
+  <si>
+    <t>Тамеки</t>
+  </si>
+  <si>
+    <t>Таш көмүр</t>
+  </si>
+  <si>
+    <t>Чийки мунай</t>
+  </si>
+  <si>
+    <t>Ири мүйүздүү малдардын терилери</t>
+  </si>
+  <si>
+    <t>Кой жана эчкилердин терилери</t>
+  </si>
+  <si>
+    <t>Жүн</t>
+  </si>
+  <si>
+    <t>Пахта буласы</t>
+  </si>
+  <si>
+    <t>Пахтадан жасалган кездемелер</t>
+  </si>
+  <si>
+    <t>Килемдер</t>
+  </si>
+  <si>
+    <t>Кара металлдардын прокаты</t>
+  </si>
+  <si>
+    <t>Айнек</t>
+  </si>
+  <si>
+    <t>Жездин сыныктары жана калдыктары</t>
+  </si>
+  <si>
+    <t>Алтын</t>
+  </si>
+  <si>
+    <t>Электр ысыткыч лампалары</t>
+  </si>
+  <si>
+    <t>Cattle</t>
+  </si>
+  <si>
+    <t>Milk and dairy products</t>
+  </si>
+  <si>
+    <t>Vegetables</t>
+  </si>
+  <si>
+    <t>Fruits</t>
+  </si>
+  <si>
+    <t>Sugar</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Cigarettes and cigars</t>
+  </si>
+  <si>
+    <t>Cement, Portland cement</t>
+  </si>
+  <si>
+    <t>Coal</t>
+  </si>
+  <si>
+    <t>Crude oil</t>
+  </si>
+  <si>
+    <t>Skins of cattle</t>
+  </si>
+  <si>
+    <t>Skins of sheep and goats</t>
+  </si>
+  <si>
+    <t>Wool</t>
+  </si>
+  <si>
+    <t>Wool yarn</t>
+  </si>
+  <si>
+    <t>Cotton yarn</t>
+  </si>
+  <si>
+    <t>Cotton fabrics</t>
+  </si>
+  <si>
+    <t>Carpets</t>
+  </si>
+  <si>
+    <t>Rolled metal</t>
+  </si>
+  <si>
+    <t>Metal pipes</t>
+  </si>
+  <si>
+    <t>Glass</t>
+  </si>
+  <si>
+    <t>Metal scrap</t>
+  </si>
+  <si>
+    <t>Gold</t>
+  </si>
+  <si>
+    <t>Clothing and clothing accessorics</t>
+  </si>
+  <si>
+    <t>Incandescent lamps, mln units</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Inclading volumes of external trade implemented  by individuals since 1997</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 4.03.00.10 Экспорт основных видов товаров </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1  </t>
+    </r>
+  </si>
+  <si>
+    <t>(тыс.долларов США)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Всего </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve"> Сахар</t>
   </si>
   <si>
-    <t xml:space="preserve"> Табак</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve"> Электроэнергия</t>
   </si>
   <si>
-    <t xml:space="preserve"> Шкуры крупного рогатого скота</t>
-[...37 lines deleted...]
-  <si>
     <t>Предметы одежды и одежные принадлежности</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> Лампы накаливания электрические</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные имеются с 1994 г.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>С 1997г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>включая объемы  внешней торговли физических лиц .</t>
     </r>
   </si>
   <si>
-    <t>Кант</t>
-[...41 lines deleted...]
-    <t>Пахтадан жасалган кездемелер</t>
+    <t>1376,4</t>
+  </si>
+  <si>
+    <t>166,8</t>
+  </si>
+  <si>
+    <t>5712,5</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Всего </t>
-[...154 lines deleted...]
-      <t xml:space="preserve"> 4.03.00.10 Export of basic commodities </t>
+      <t>4.03.00.10 Товарлардын негизги  түрлөрүнүн экспорту</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
-        <rFont val="Times New Roman Cyr"/>
-[...23 lines deleted...]
-        <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>1994-жылдан берки маалыматтар бар.</t>
+      <t xml:space="preserve">1 </t>
     </r>
   </si>
   <si>
-    <t>Кара металлдан жасалган тетиктөр</t>
-[...32 lines deleted...]
-    </r>
+    <t xml:space="preserve">  (миң АКШ доллары)</t>
+  </si>
+  <si>
+    <t>Көрсөткөчтөрдөн аталышы</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Бардыгы </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2 </t>
+    </r>
+  </si>
+  <si>
+    <t>Мөмө-жемиштер</t>
+  </si>
+  <si>
+    <t>Кант</t>
+  </si>
+  <si>
+    <t>Сигареттер, папиростор жана сигаралар</t>
+  </si>
+  <si>
+    <t>Электроэнергия</t>
+  </si>
+  <si>
+    <t>Жүндөн ийрилген жип</t>
+  </si>
+  <si>
+    <t>Кара металлдан жасалган тетиктөр</t>
+  </si>
+  <si>
+    <t>Кийим-кечелер жана аларга тиешелөө буюмдар</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1994-жылдан берки маалыматтар бар.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 1997-жылдан баштап жеке жактардын тышкы соода көлөмө  кошулат</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2025 </t>
+      <t>4.03.00.10 Товарлардын негизги  түрлөрүнүн экспорту</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 1 </t>
+    </r>
+  </si>
+  <si>
+    <t>Миң АКШ доллары</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 4.03.00.10 Export of basic commodities </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>(thousand US dollars)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Times New Roman Cyr"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>1</t>
+      <t>2</t>
     </r>
   </si>
   <si>
+    <t>Electricity</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>3</t>
+      <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Предварительные данные </t>
+      <t>Data are availabble from 1994</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">4.03.00.10 Export of basic commodities </t>
+    </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
-        <rFont val="Times New Roman Cyr"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>3</t>
+      <t>1</t>
     </r>
-    <r>
-[...6 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>Тhousand US dollars</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="53">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color indexed="12"/>
+      <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...41 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
-      <name val="Times New Roman CYR"/>
+      <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Kyrghyz Times"/>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-      <charset val="2"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
       <sz val="9"/>
       <name val="Kyrghyz Times"/>
     </font>
     <font>
-      <b/>
+      <sz val="8"/>
+      <name val="Kyrghyz Times"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...15 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...14 lines deleted...]
-      <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...31 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...12 lines deleted...]
-      <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <name val="Times New Roman Cyr"/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="16">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="118">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...14 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="45" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="37" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="46" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="16">
-[...2 lines deleted...]
-    <cellStyle name="Гиперссылка 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+  <cellStyles count="9">
+    <cellStyle name="Normal_PPI_PRES" xfId="8" xr:uid="{A1CC894D-2082-4AA2-834B-351D697D9865}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-[...10 lines deleted...]
-    <cellStyle name="Финансовый 3" xfId="14" xr:uid="{AFDD3E47-428B-493D-826F-E17AC0370FA3}"/>
+    <cellStyle name="Обычный 2" xfId="4" xr:uid="{964AED6F-1F85-46D1-9025-D9C094E3A3AA}"/>
+    <cellStyle name="Обычный 3" xfId="7" xr:uid="{80B9C05E-D671-4FD0-B6E1-9FBF36D9524A}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Обычный 5" xfId="5" xr:uid="{7AE88A84-5070-42CA-B055-F6E97E94D52D}"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{553F535C-5BA6-4A8B-A420-DBC93B19CA4A}"/>
+    <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AI544"/>
+  <dimension ref="A2:AR68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="AL16" sqref="AL16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="39.140625" style="68" customWidth="1"/>
-[...1036 lines deleted...]
-    <col min="16145" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="37.875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="26.5" style="7" customWidth="1"/>
+    <col min="4" max="4" width="14.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.75" style="1" customWidth="1"/>
+    <col min="8" max="37" width="13.25" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="71" t="s">
+    <row r="2" spans="1:44">
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+    </row>
+    <row r="3" spans="1:44" ht="34.5">
+      <c r="A3" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>110</v>
+      </c>
+      <c r="C3" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+    </row>
+    <row r="4" spans="1:44" ht="15" thickBot="1">
+      <c r="A4" s="98" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="C4" s="98" t="s">
+        <v>137</v>
+      </c>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="107"/>
+      <c r="Y4" s="107"/>
+      <c r="Z4" s="107"/>
+      <c r="AA4" s="107"/>
+      <c r="AB4" s="107"/>
+      <c r="AC4" s="107"/>
+      <c r="AD4" s="108"/>
+      <c r="AE4" s="108"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
+    </row>
+    <row r="5" spans="1:44" ht="15" thickBot="1">
+      <c r="A5" s="99" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="40">
+        <v>1994</v>
+      </c>
+      <c r="E5" s="40">
+        <v>1995</v>
+      </c>
+      <c r="F5" s="40">
+        <v>1996</v>
+      </c>
+      <c r="G5" s="40">
+        <v>1997</v>
+      </c>
+      <c r="H5" s="40">
+        <v>1998</v>
+      </c>
+      <c r="I5" s="40">
+        <v>1999</v>
+      </c>
+      <c r="J5" s="37">
+        <v>2000</v>
+      </c>
+      <c r="K5" s="37">
+        <v>2001</v>
+      </c>
+      <c r="L5" s="37">
+        <v>2002</v>
+      </c>
+      <c r="M5" s="37">
+        <v>2003</v>
+      </c>
+      <c r="N5" s="37">
+        <v>2004</v>
+      </c>
+      <c r="O5" s="37">
+        <v>2005</v>
+      </c>
+      <c r="P5" s="37">
+        <v>2006</v>
+      </c>
+      <c r="Q5" s="37">
+        <v>2007</v>
+      </c>
+      <c r="R5" s="37">
+        <v>2008</v>
+      </c>
+      <c r="S5" s="37">
+        <v>2009</v>
+      </c>
+      <c r="T5" s="37">
+        <v>2010</v>
+      </c>
+      <c r="U5" s="37">
+        <v>2011</v>
+      </c>
+      <c r="V5" s="37">
+        <v>2012</v>
+      </c>
+      <c r="W5" s="37">
+        <v>2013</v>
+      </c>
+      <c r="X5" s="38">
+        <v>2014</v>
+      </c>
+      <c r="Y5" s="61">
+        <v>2015</v>
+      </c>
+      <c r="Z5" s="38">
+        <v>2016</v>
+      </c>
+      <c r="AA5" s="61">
+        <v>2017</v>
+      </c>
+      <c r="AB5" s="36">
+        <v>2018</v>
+      </c>
+      <c r="AC5" s="36">
+        <v>2019</v>
+      </c>
+      <c r="AD5" s="36">
+        <v>2020</v>
+      </c>
+      <c r="AE5" s="36">
+        <v>2021</v>
+      </c>
+      <c r="AF5" s="39">
+        <v>2022</v>
+      </c>
+      <c r="AG5" s="39">
+        <v>2023</v>
+      </c>
+      <c r="AH5" s="39">
+        <v>2024</v>
+      </c>
+      <c r="AI5" s="39">
+        <v>2025</v>
+      </c>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+    </row>
+    <row r="6" spans="1:44" ht="15.75">
+      <c r="A6" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>138</v>
+      </c>
+      <c r="D6" s="63">
+        <v>341091.3</v>
+      </c>
+      <c r="E6" s="63">
+        <v>408938.6</v>
+      </c>
+      <c r="F6" s="63">
+        <v>505396.6</v>
+      </c>
+      <c r="G6" s="63">
+        <v>603808</v>
+      </c>
+      <c r="H6" s="63">
+        <v>513635.8</v>
+      </c>
+      <c r="I6" s="63">
+        <v>453835.6</v>
+      </c>
+      <c r="J6" s="63">
+        <v>504489.2</v>
+      </c>
+      <c r="K6" s="63">
+        <v>476151.6</v>
+      </c>
+      <c r="L6" s="63">
+        <v>485544</v>
+      </c>
+      <c r="M6" s="63">
+        <v>581728.9</v>
+      </c>
+      <c r="N6" s="63">
+        <v>718840.5</v>
+      </c>
+      <c r="O6" s="63">
+        <v>672013.7</v>
+      </c>
+      <c r="P6" s="63">
+        <v>794067.4</v>
+      </c>
+      <c r="Q6" s="64">
+        <v>1134196.5</v>
+      </c>
+      <c r="R6" s="64">
+        <v>1855566.3</v>
+      </c>
+      <c r="S6" s="64">
+        <v>1673040.4</v>
+      </c>
+      <c r="T6" s="64">
+        <v>1755924.5</v>
+      </c>
+      <c r="U6" s="64">
+        <v>2242166.5</v>
+      </c>
+      <c r="V6" s="64">
+        <v>1927623.2464447129</v>
+      </c>
+      <c r="W6" s="64">
+        <v>2006849.6540000001</v>
+      </c>
+      <c r="X6" s="64">
+        <v>1883733.456</v>
+      </c>
+      <c r="Y6" s="65">
+        <v>1482942.034</v>
+      </c>
+      <c r="Z6" s="65">
+        <v>1573214.93</v>
+      </c>
+      <c r="AA6" s="65">
+        <v>1764254.6440000001</v>
+      </c>
+      <c r="AB6" s="65">
+        <v>1836838.696</v>
+      </c>
+      <c r="AC6" s="65">
+        <v>1986109.963</v>
+      </c>
+      <c r="AD6" s="65">
+        <v>1973190.595</v>
+      </c>
+      <c r="AE6" s="65">
+        <v>2752163.747</v>
+      </c>
+      <c r="AF6" s="66">
+        <v>2254702.932</v>
+      </c>
+      <c r="AG6" s="67">
+        <v>3384856.0929999999</v>
+      </c>
+      <c r="AH6" s="67">
+        <v>5141743.4610000001</v>
+      </c>
+      <c r="AI6" s="67">
+        <v>3022949.9920000001</v>
+      </c>
+      <c r="AJ6" s="43"/>
+      <c r="AK6" s="43"/>
+      <c r="AL6" s="43"/>
+      <c r="AM6" s="43"/>
+      <c r="AN6" s="43"/>
+      <c r="AO6" s="43"/>
+      <c r="AP6" s="43"/>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
+    </row>
+    <row r="7" spans="1:44">
+      <c r="A7" s="54"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="69"/>
+      <c r="AC7" s="69"/>
+      <c r="AD7" s="69"/>
+      <c r="AE7" s="43"/>
+      <c r="AF7" s="70"/>
+      <c r="AG7" s="71"/>
+      <c r="AH7" s="71"/>
+      <c r="AI7" s="71"/>
+      <c r="AJ7" s="43"/>
+      <c r="AK7" s="43"/>
+      <c r="AL7" s="43"/>
+      <c r="AM7" s="43"/>
+      <c r="AN7" s="43"/>
+      <c r="AO7" s="43"/>
+      <c r="AP7" s="43"/>
+      <c r="AQ7" s="43"/>
+      <c r="AR7" s="43"/>
+    </row>
+    <row r="8" spans="1:44">
+      <c r="A8" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="D8" s="72">
+        <v>96</v>
+      </c>
+      <c r="E8" s="72">
+        <v>690.6</v>
+      </c>
+      <c r="F8" s="72">
+        <v>353.50299999999999</v>
+      </c>
+      <c r="G8" s="72">
+        <v>154.26</v>
+      </c>
+      <c r="H8" s="72">
+        <v>20.91</v>
+      </c>
+      <c r="I8" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" s="72">
+        <v>1.3149999999999999</v>
+      </c>
+      <c r="M8" s="72">
+        <v>2.7240000000000002</v>
+      </c>
+      <c r="N8" s="72">
+        <v>906.41099999999994</v>
+      </c>
+      <c r="O8" s="72">
+        <v>1343.7639999999999</v>
+      </c>
+      <c r="P8" s="72">
+        <v>1341.491</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>2346.1019999999999</v>
+      </c>
+      <c r="R8" s="72">
+        <v>3048.6080000000002</v>
+      </c>
+      <c r="S8" s="73">
+        <v>2057.9899999999998</v>
+      </c>
+      <c r="T8" s="68">
+        <v>1718.6</v>
+      </c>
+      <c r="U8" s="73">
+        <v>4131</v>
+      </c>
+      <c r="V8" s="73">
+        <v>4408.7870000000003</v>
+      </c>
+      <c r="W8" s="73">
+        <v>4523.3999999999996</v>
+      </c>
+      <c r="X8" s="73">
+        <v>3208.54</v>
+      </c>
+      <c r="Y8" s="73">
+        <v>1956.7</v>
+      </c>
+      <c r="Z8" s="73">
+        <v>397.63400000000001</v>
+      </c>
+      <c r="AA8" s="73">
+        <v>403.33199999999999</v>
+      </c>
+      <c r="AB8" s="73">
+        <v>741.08199999999999</v>
+      </c>
+      <c r="AC8" s="73">
+        <v>994.298</v>
+      </c>
+      <c r="AD8" s="73">
+        <v>8263.9599999999991</v>
+      </c>
+      <c r="AE8" s="73">
+        <v>2848.0419999999999</v>
+      </c>
+      <c r="AF8" s="70">
+        <v>17103.662</v>
+      </c>
+      <c r="AG8" s="71">
+        <v>28287.788</v>
+      </c>
+      <c r="AH8" s="71">
+        <v>24423.411</v>
+      </c>
+      <c r="AI8" s="71">
+        <v>6212.7839999999997</v>
+      </c>
+      <c r="AJ8" s="43"/>
+      <c r="AK8" s="43"/>
+      <c r="AL8" s="43"/>
+      <c r="AM8" s="43"/>
+      <c r="AN8" s="43"/>
+      <c r="AO8" s="43"/>
+      <c r="AP8" s="43"/>
+      <c r="AQ8" s="43"/>
+      <c r="AR8" s="43"/>
+    </row>
+    <row r="9" spans="1:44">
+      <c r="A9" s="101" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" s="72">
+        <v>2808.4</v>
+      </c>
+      <c r="E9" s="72">
+        <v>2896.2</v>
+      </c>
+      <c r="F9" s="72">
+        <v>1071.4349999999999</v>
+      </c>
+      <c r="G9" s="72">
+        <v>1484.41</v>
+      </c>
+      <c r="H9" s="72">
+        <v>2232.1</v>
+      </c>
+      <c r="I9" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="J9" s="72">
+        <v>1616.5619999999999</v>
+      </c>
+      <c r="K9" s="72">
+        <v>3748.6370000000002</v>
+      </c>
+      <c r="L9" s="72">
+        <v>5710.8010000000004</v>
+      </c>
+      <c r="M9" s="72">
+        <v>9363.4130000000005</v>
+      </c>
+      <c r="N9" s="72">
+        <v>10542.415999999999</v>
+      </c>
+      <c r="O9" s="72">
+        <v>16151.718999999999</v>
+      </c>
+      <c r="P9" s="72">
+        <v>23222.364000000001</v>
+      </c>
+      <c r="Q9" s="72">
+        <v>29220.550999999999</v>
+      </c>
+      <c r="R9" s="72">
+        <v>33127.455999999998</v>
+      </c>
+      <c r="S9" s="73">
+        <v>24040.916000000001</v>
+      </c>
+      <c r="T9" s="73">
+        <v>34898.699999999997</v>
+      </c>
+      <c r="U9" s="73">
+        <v>31168.1</v>
+      </c>
+      <c r="V9" s="73">
+        <v>27811.591</v>
+      </c>
+      <c r="W9" s="73">
+        <v>17672.987000000001</v>
+      </c>
+      <c r="X9" s="73">
+        <v>25132.243999999999</v>
+      </c>
+      <c r="Y9" s="73">
+        <v>27175.4</v>
+      </c>
+      <c r="Z9" s="73">
+        <v>22610.234</v>
+      </c>
+      <c r="AA9" s="73">
+        <v>33971.114000000001</v>
+      </c>
+      <c r="AB9" s="73">
+        <v>31663.365999999998</v>
+      </c>
+      <c r="AC9" s="73">
+        <v>45404.123999999996</v>
+      </c>
+      <c r="AD9" s="73">
+        <v>49380.841</v>
+      </c>
+      <c r="AE9" s="73">
+        <v>50438.453000000001</v>
+      </c>
+      <c r="AF9" s="70">
+        <v>54278.748</v>
+      </c>
+      <c r="AG9" s="71">
+        <v>32249.396000000001</v>
+      </c>
+      <c r="AH9" s="71">
+        <v>51165.1</v>
+      </c>
+      <c r="AI9" s="71">
+        <v>51454.3</v>
+      </c>
+      <c r="AJ9" s="43"/>
+      <c r="AK9" s="43"/>
+      <c r="AL9" s="43"/>
+      <c r="AM9" s="43"/>
+      <c r="AN9" s="43"/>
+      <c r="AO9" s="43"/>
+      <c r="AP9" s="43"/>
+      <c r="AQ9" s="43"/>
+      <c r="AR9" s="43"/>
+    </row>
+    <row r="10" spans="1:44">
+      <c r="A10" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="72">
+        <v>1753</v>
+      </c>
+      <c r="E10" s="72">
+        <v>12592.3</v>
+      </c>
+      <c r="F10" s="72">
+        <v>12322.7</v>
+      </c>
+      <c r="G10" s="72">
+        <v>9807.9</v>
+      </c>
+      <c r="H10" s="72">
+        <v>9014.58</v>
+      </c>
+      <c r="I10" s="72">
+        <v>5108.1400000000003</v>
+      </c>
+      <c r="J10" s="72">
+        <v>4486.97</v>
+      </c>
+      <c r="K10" s="72">
+        <v>6627.1030000000001</v>
+      </c>
+      <c r="L10" s="72">
+        <v>10415.886</v>
+      </c>
+      <c r="M10" s="72">
+        <v>8060.2359999999999</v>
+      </c>
+      <c r="N10" s="72">
+        <v>15963.358</v>
+      </c>
+      <c r="O10" s="72">
+        <v>12722.596</v>
+      </c>
+      <c r="P10" s="72">
+        <v>23332.914000000001</v>
+      </c>
+      <c r="Q10" s="72">
+        <v>46078.63</v>
+      </c>
+      <c r="R10" s="72">
+        <v>37608.495999999999</v>
+      </c>
+      <c r="S10" s="73">
+        <v>43831.192999999999</v>
+      </c>
+      <c r="T10" s="73">
+        <v>65706.100000000006</v>
+      </c>
+      <c r="U10" s="73">
+        <v>93959.8</v>
+      </c>
+      <c r="V10" s="73">
+        <v>86691.142999999996</v>
+      </c>
+      <c r="W10" s="73">
+        <v>107433.73299999999</v>
+      </c>
+      <c r="X10" s="73">
+        <v>85082.79</v>
+      </c>
+      <c r="Y10" s="73">
+        <v>68404.620999999999</v>
+      </c>
+      <c r="Z10" s="73">
+        <v>92823.817999999999</v>
+      </c>
+      <c r="AA10" s="73">
+        <v>75209.820000000007</v>
+      </c>
+      <c r="AB10" s="73">
+        <v>63162.185999999994</v>
+      </c>
+      <c r="AC10" s="73">
+        <v>89743.077999999994</v>
+      </c>
+      <c r="AD10" s="73">
+        <v>81862.709000000003</v>
+      </c>
+      <c r="AE10" s="73">
+        <v>93127.433000000005</v>
+      </c>
+      <c r="AF10" s="70">
+        <v>135987.66899999999</v>
+      </c>
+      <c r="AG10" s="71">
+        <v>94741.572000000015</v>
+      </c>
+      <c r="AH10" s="71">
+        <v>117145.2</v>
+      </c>
+      <c r="AI10" s="71">
+        <v>93188.6</v>
+      </c>
+      <c r="AJ10" s="43"/>
+      <c r="AK10" s="43"/>
+      <c r="AL10" s="43"/>
+      <c r="AM10" s="43"/>
+      <c r="AN10" s="43"/>
+      <c r="AO10" s="43"/>
+      <c r="AP10" s="43"/>
+      <c r="AQ10" s="43"/>
+      <c r="AR10" s="43"/>
+    </row>
+    <row r="11" spans="1:44">
+      <c r="A11" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="72">
+        <v>83.6</v>
+      </c>
+      <c r="E11" s="72">
+        <v>10238.6</v>
+      </c>
+      <c r="F11" s="72">
+        <v>10265.700000000001</v>
+      </c>
+      <c r="G11" s="72">
+        <v>6390.5</v>
+      </c>
+      <c r="H11" s="72">
+        <v>4477.74</v>
+      </c>
+      <c r="I11" s="72">
+        <v>3545.5090000000009</v>
+      </c>
+      <c r="J11" s="72">
+        <v>2520.4009999999998</v>
+      </c>
+      <c r="K11" s="72">
+        <v>1847.2829999999999</v>
+      </c>
+      <c r="L11" s="72">
+        <v>1521.6890000000001</v>
+      </c>
+      <c r="M11" s="72">
+        <v>1287.434</v>
+      </c>
+      <c r="N11" s="72">
+        <v>1733.337</v>
+      </c>
+      <c r="O11" s="72">
+        <v>2235.9549999999999</v>
+      </c>
+      <c r="P11" s="72">
+        <v>4941.03</v>
+      </c>
+      <c r="Q11" s="72">
+        <v>18684.383999999998</v>
+      </c>
+      <c r="R11" s="72">
+        <v>36336.428</v>
+      </c>
+      <c r="S11" s="73">
+        <v>23999.651999999998</v>
+      </c>
+      <c r="T11" s="68">
+        <v>28108.2</v>
+      </c>
+      <c r="U11" s="73">
+        <v>32248.3</v>
+      </c>
+      <c r="V11" s="73">
+        <v>47746.743000000002</v>
+      </c>
+      <c r="W11" s="73">
+        <v>41318.455999999998</v>
+      </c>
+      <c r="X11" s="73">
+        <v>21787.83</v>
+      </c>
+      <c r="Y11" s="73">
+        <v>30772.292000000001</v>
+      </c>
+      <c r="Z11" s="73">
+        <v>31428.835999999996</v>
+      </c>
+      <c r="AA11" s="73">
+        <v>34240.993999999999</v>
+      </c>
+      <c r="AB11" s="73">
+        <v>29169.067000000003</v>
+      </c>
+      <c r="AC11" s="73">
+        <v>42808.410999999993</v>
+      </c>
+      <c r="AD11" s="73">
+        <v>39620.097000000002</v>
+      </c>
+      <c r="AE11" s="73">
+        <v>41271.807999999997</v>
+      </c>
+      <c r="AF11" s="70">
+        <v>72832.63900000001</v>
+      </c>
+      <c r="AG11" s="71">
+        <v>67868.388000000006</v>
+      </c>
+      <c r="AH11" s="71">
+        <v>36946.1</v>
+      </c>
+      <c r="AI11" s="71">
+        <v>58300.7</v>
+      </c>
+      <c r="AJ11" s="43"/>
+      <c r="AK11" s="43"/>
+      <c r="AL11" s="43"/>
+      <c r="AM11" s="43"/>
+      <c r="AN11" s="43"/>
+      <c r="AO11" s="43"/>
+      <c r="AP11" s="43"/>
+      <c r="AQ11" s="43"/>
+      <c r="AR11" s="43"/>
+    </row>
+    <row r="12" spans="1:44">
+      <c r="A12" s="55" t="s">
+        <v>126</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" s="72">
+        <v>10733.5</v>
+      </c>
+      <c r="E12" s="72">
+        <v>15365.7</v>
+      </c>
+      <c r="F12" s="72">
+        <v>46363.199999999997</v>
+      </c>
+      <c r="G12" s="72">
+        <v>17737.2</v>
+      </c>
+      <c r="H12" s="72">
+        <v>7956.7560000000003</v>
+      </c>
+      <c r="I12" s="72">
+        <v>3736.8470000000002</v>
+      </c>
+      <c r="J12" s="72">
+        <v>921.53399999999999</v>
+      </c>
+      <c r="K12" s="72">
+        <v>1863.6279999999999</v>
+      </c>
+      <c r="L12" s="72">
+        <v>5253.14</v>
+      </c>
+      <c r="M12" s="72">
+        <v>6683.73</v>
+      </c>
+      <c r="N12" s="72">
+        <v>21976.548999999999</v>
+      </c>
+      <c r="O12" s="72">
+        <v>11201.557000000001</v>
+      </c>
+      <c r="P12" s="72">
+        <v>4852.652</v>
+      </c>
+      <c r="Q12" s="72">
+        <v>2861.8809999999999</v>
+      </c>
+      <c r="R12" s="72">
+        <v>568.51900000000001</v>
+      </c>
+      <c r="S12" s="73">
+        <v>1.2869999999999999</v>
+      </c>
+      <c r="T12" s="68">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U12" s="73">
+        <v>8.6</v>
+      </c>
+      <c r="V12" s="73">
+        <v>4.1989999999999998</v>
+      </c>
+      <c r="W12" s="73">
+        <v>1.492</v>
+      </c>
+      <c r="X12" s="73">
+        <v>11.57</v>
+      </c>
+      <c r="Y12" s="73">
+        <v>5.5</v>
+      </c>
+      <c r="Z12" s="73">
+        <v>4.08</v>
+      </c>
+      <c r="AA12" s="73">
+        <v>260.19600000000003</v>
+      </c>
+      <c r="AB12" s="73">
+        <v>10398.294</v>
+      </c>
+      <c r="AC12" s="73">
+        <v>870.61099999999999</v>
+      </c>
+      <c r="AD12" s="73">
+        <v>444.01499999999999</v>
+      </c>
+      <c r="AE12" s="73">
+        <v>707.37099999999998</v>
+      </c>
+      <c r="AF12" s="70">
+        <v>164.83</v>
+      </c>
+      <c r="AG12" s="71">
+        <v>3143.596</v>
+      </c>
+      <c r="AH12" s="71">
+        <v>10741.061</v>
+      </c>
+      <c r="AI12" s="71">
+        <v>12146.898999999999</v>
+      </c>
+      <c r="AJ12" s="43"/>
+      <c r="AK12" s="43"/>
+      <c r="AL12" s="43"/>
+      <c r="AM12" s="43"/>
+      <c r="AN12" s="43"/>
+      <c r="AO12" s="43"/>
+      <c r="AP12" s="43"/>
+      <c r="AQ12" s="43"/>
+      <c r="AR12" s="43"/>
+    </row>
+    <row r="13" spans="1:44">
+      <c r="A13" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="72">
+        <v>19845.7</v>
+      </c>
+      <c r="E13" s="72">
+        <v>21644.400000000001</v>
+      </c>
+      <c r="F13" s="72">
+        <v>16275.994000000001</v>
+      </c>
+      <c r="G13" s="72">
+        <v>31683.200000000001</v>
+      </c>
+      <c r="H13" s="72">
+        <v>49236.13</v>
+      </c>
+      <c r="I13" s="72">
+        <v>42076.024999999994</v>
+      </c>
+      <c r="J13" s="72">
+        <v>30154.475999999999</v>
+      </c>
+      <c r="K13" s="72">
+        <v>25390.620999999999</v>
+      </c>
+      <c r="L13" s="72">
+        <v>19710.633999999998</v>
+      </c>
+      <c r="M13" s="72">
+        <v>12400.955</v>
+      </c>
+      <c r="N13" s="72">
+        <v>11581.630999999999</v>
+      </c>
+      <c r="O13" s="72">
+        <v>11504.136</v>
+      </c>
+      <c r="P13" s="72">
+        <v>10585.705</v>
+      </c>
+      <c r="Q13" s="72">
+        <v>12226.984</v>
+      </c>
+      <c r="R13" s="72">
+        <v>14866.630999999999</v>
+      </c>
+      <c r="S13" s="73">
+        <v>14209.5</v>
+      </c>
+      <c r="T13" s="68">
+        <v>21050.400000000001</v>
+      </c>
+      <c r="U13" s="73">
+        <v>13132.7</v>
+      </c>
+      <c r="V13" s="73">
+        <v>11931.159</v>
+      </c>
+      <c r="W13" s="73">
+        <v>14241.204</v>
+      </c>
+      <c r="X13" s="73">
+        <v>20455.767</v>
+      </c>
+      <c r="Y13" s="73">
+        <v>12198.1</v>
+      </c>
+      <c r="Z13" s="73">
+        <v>3188.57</v>
+      </c>
+      <c r="AA13" s="73">
+        <v>701.95699999999999</v>
+      </c>
+      <c r="AB13" s="73">
+        <v>1356.01</v>
+      </c>
+      <c r="AC13" s="73">
+        <v>3185.808</v>
+      </c>
+      <c r="AD13" s="73">
+        <v>990.601</v>
+      </c>
+      <c r="AE13" s="73">
+        <v>801.61699999999996</v>
+      </c>
+      <c r="AF13" s="70">
+        <v>644.09900000000005</v>
+      </c>
+      <c r="AG13" s="71">
+        <v>830.30200000000002</v>
+      </c>
+      <c r="AH13" s="71">
+        <v>1337.1220000000001</v>
+      </c>
+      <c r="AI13" s="71">
+        <v>2155.4070000000002</v>
+      </c>
+      <c r="AJ13" s="43"/>
+      <c r="AK13" s="43"/>
+      <c r="AL13" s="43"/>
+      <c r="AM13" s="43"/>
+      <c r="AN13" s="43"/>
+      <c r="AO13" s="43"/>
+      <c r="AP13" s="43"/>
+      <c r="AQ13" s="43"/>
+      <c r="AR13" s="43"/>
+    </row>
+    <row r="14" spans="1:44">
+      <c r="A14" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="72">
+        <v>719.5</v>
+      </c>
+      <c r="E14" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="72">
+        <v>1535.4</v>
+      </c>
+      <c r="G14" s="72">
+        <v>1375</v>
+      </c>
+      <c r="H14" s="72">
+        <v>1836.92</v>
+      </c>
+      <c r="I14" s="72">
+        <v>999.12699999999995</v>
+      </c>
+      <c r="J14" s="72">
+        <v>1133.595</v>
+      </c>
+      <c r="K14" s="72">
+        <v>883.16899999999998</v>
+      </c>
+      <c r="L14" s="72">
+        <v>61.994999999999997</v>
+      </c>
+      <c r="M14" s="72">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="N14" s="72">
+        <v>107.455</v>
+      </c>
+      <c r="O14" s="72">
+        <v>845.53700000000003</v>
+      </c>
+      <c r="P14" s="72">
+        <v>869.55100000000004</v>
+      </c>
+      <c r="Q14" s="72">
+        <v>728.37800000000004</v>
+      </c>
+      <c r="R14" s="72">
+        <v>522.84299999999996</v>
+      </c>
+      <c r="S14" s="73">
+        <v>439.27100000000002</v>
+      </c>
+      <c r="T14" s="68">
+        <v>918.1</v>
+      </c>
+      <c r="U14" s="73">
+        <v>1519.3</v>
+      </c>
+      <c r="V14" s="73">
+        <v>348.46</v>
+      </c>
+      <c r="W14" s="73">
+        <v>3393.7739999999999</v>
+      </c>
+      <c r="X14" s="73">
+        <v>16215.837</v>
+      </c>
+      <c r="Y14" s="73">
+        <v>18355.3</v>
+      </c>
+      <c r="Z14" s="73">
+        <v>12506.993</v>
+      </c>
+      <c r="AA14" s="73">
+        <v>22097.757000000001</v>
+      </c>
+      <c r="AB14" s="73">
+        <v>10529.653</v>
+      </c>
+      <c r="AC14" s="73">
+        <v>21833.197</v>
+      </c>
+      <c r="AD14" s="73">
+        <v>12163.299000000001</v>
+      </c>
+      <c r="AE14" s="73">
+        <v>19408.816999999999</v>
+      </c>
+      <c r="AF14" s="70">
+        <v>1095.6679999999999</v>
+      </c>
+      <c r="AG14" s="71">
+        <v>972</v>
+      </c>
+      <c r="AH14" s="71">
+        <v>686.24099999999999</v>
+      </c>
+      <c r="AI14" s="71">
+        <v>1052.0719999999999</v>
+      </c>
+      <c r="AJ14" s="43"/>
+      <c r="AK14" s="43"/>
+      <c r="AL14" s="43"/>
+      <c r="AM14" s="43"/>
+      <c r="AN14" s="43"/>
+      <c r="AO14" s="43"/>
+      <c r="AP14" s="43"/>
+      <c r="AQ14" s="43"/>
+      <c r="AR14" s="43"/>
+    </row>
+    <row r="15" spans="1:44">
+      <c r="A15" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D15" s="72">
+        <v>2965.5</v>
+      </c>
+      <c r="E15" s="72">
+        <v>2066.6</v>
+      </c>
+      <c r="F15" s="72">
+        <v>6031.9</v>
+      </c>
+      <c r="G15" s="72">
+        <v>9995.4</v>
+      </c>
+      <c r="H15" s="72">
+        <v>9868.15</v>
+      </c>
+      <c r="I15" s="72">
+        <v>1084.1500000000001</v>
+      </c>
+      <c r="J15" s="72">
+        <v>1983.07</v>
+      </c>
+      <c r="K15" s="72">
+        <v>1539.98</v>
+      </c>
+      <c r="L15" s="72">
+        <v>1541.671</v>
+      </c>
+      <c r="M15" s="72">
+        <v>5872.4489999999996</v>
+      </c>
+      <c r="N15" s="72">
+        <v>9473.152</v>
+      </c>
+      <c r="O15" s="72">
+        <v>13072.825999999999</v>
+      </c>
+      <c r="P15" s="72">
+        <v>21264.928</v>
+      </c>
+      <c r="Q15" s="72">
+        <v>40049.415000000001</v>
+      </c>
+      <c r="R15" s="72">
+        <v>47124.942000000003</v>
+      </c>
+      <c r="S15" s="73">
+        <v>737.41</v>
+      </c>
+      <c r="T15" s="68">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="U15" s="73">
+        <v>8283.6</v>
+      </c>
+      <c r="V15" s="73">
+        <v>12190.066999999999</v>
+      </c>
+      <c r="W15" s="73">
+        <v>17151.198</v>
+      </c>
+      <c r="X15" s="73">
+        <v>12892.008</v>
+      </c>
+      <c r="Y15" s="73">
+        <v>1706.4</v>
+      </c>
+      <c r="Z15" s="73">
+        <v>3975.3780000000002</v>
+      </c>
+      <c r="AA15" s="73">
+        <v>6159.87</v>
+      </c>
+      <c r="AB15" s="73">
+        <v>25409.321</v>
+      </c>
+      <c r="AC15" s="73">
+        <v>31326.54</v>
+      </c>
+      <c r="AD15" s="73">
+        <v>22525.883000000002</v>
+      </c>
+      <c r="AE15" s="73">
+        <v>31550.120999999999</v>
+      </c>
+      <c r="AF15" s="70">
+        <v>26080.048999999999</v>
+      </c>
+      <c r="AG15" s="71">
+        <v>19266.432000000001</v>
+      </c>
+      <c r="AH15" s="71">
+        <v>7504.6210000000001</v>
+      </c>
+      <c r="AI15" s="73">
+        <v>3.7650000000000001</v>
+      </c>
+      <c r="AJ15" s="43"/>
+      <c r="AK15" s="43"/>
+      <c r="AL15" s="43"/>
+      <c r="AM15" s="43"/>
+      <c r="AN15" s="43"/>
+      <c r="AO15" s="43"/>
+      <c r="AP15" s="43"/>
+      <c r="AQ15" s="43"/>
+      <c r="AR15" s="43"/>
+    </row>
+    <row r="16" spans="1:44">
+      <c r="A16" s="102" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="72">
+        <v>2832.4</v>
+      </c>
+      <c r="E16" s="72">
+        <v>3138.4</v>
+      </c>
+      <c r="F16" s="72">
+        <v>20280.001</v>
+      </c>
+      <c r="G16" s="72">
+        <v>1739.31</v>
+      </c>
+      <c r="H16" s="72">
+        <v>481.63</v>
+      </c>
+      <c r="I16" s="72">
+        <v>212.52600000000001</v>
+      </c>
+      <c r="J16" s="72">
+        <v>161.465</v>
+      </c>
+      <c r="K16" s="72">
+        <v>178.68600000000001</v>
+      </c>
+      <c r="L16" s="72">
+        <v>707.58399999999995</v>
+      </c>
+      <c r="M16" s="72">
+        <v>224.642</v>
+      </c>
+      <c r="N16" s="72">
+        <v>316.108</v>
+      </c>
+      <c r="O16" s="72">
+        <v>89.034000000000006</v>
+      </c>
+      <c r="P16" s="72">
+        <v>289.05900000000003</v>
+      </c>
+      <c r="Q16" s="72">
+        <v>1772.797</v>
+      </c>
+      <c r="R16" s="72">
+        <v>1764.0650000000001</v>
+      </c>
+      <c r="S16" s="73">
+        <v>488.72699999999998</v>
+      </c>
+      <c r="T16" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="U16" s="73">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="V16" s="73">
+        <v>3717.7979999999998</v>
+      </c>
+      <c r="W16" s="73">
+        <v>4788.9489999999996</v>
+      </c>
+      <c r="X16" s="73">
+        <v>7082.6040000000003</v>
+      </c>
+      <c r="Y16" s="73">
+        <v>5571.8</v>
+      </c>
+      <c r="Z16" s="73">
+        <v>5358.89</v>
+      </c>
+      <c r="AA16" s="73">
+        <v>5138.9759999999997</v>
+      </c>
+      <c r="AB16" s="73">
+        <v>11032.252</v>
+      </c>
+      <c r="AC16" s="73">
+        <v>14930.486999999999</v>
+      </c>
+      <c r="AD16" s="73">
+        <v>15599.986999999999</v>
+      </c>
+      <c r="AE16" s="73">
+        <v>15334.326999999999</v>
+      </c>
+      <c r="AF16" s="70">
+        <v>30259.758999999998</v>
+      </c>
+      <c r="AG16" s="71">
+        <v>51136.004000000001</v>
+      </c>
+      <c r="AH16" s="71">
+        <v>52776.536</v>
+      </c>
+      <c r="AI16" s="71">
+        <v>56250.105000000003</v>
+      </c>
+      <c r="AJ16" s="43"/>
+      <c r="AK16" s="43"/>
+      <c r="AL16" s="43"/>
+      <c r="AM16" s="43"/>
+      <c r="AN16" s="43"/>
+      <c r="AO16" s="43"/>
+      <c r="AP16" s="43"/>
+      <c r="AQ16" s="43"/>
+      <c r="AR16" s="43"/>
+    </row>
+    <row r="17" spans="1:44">
+      <c r="A17" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="72">
+        <v>6113.8</v>
+      </c>
+      <c r="E17" s="72">
+        <v>894</v>
+      </c>
+      <c r="F17" s="72">
+        <v>1648.999</v>
+      </c>
+      <c r="G17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="N17" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="O17" s="72">
+        <v>1.24</v>
+      </c>
+      <c r="P17" s="72">
+        <v>1.08</v>
+      </c>
+      <c r="Q17" s="72">
+        <v>643.15899999999999</v>
+      </c>
+      <c r="R17" s="72">
+        <v>29883.946</v>
+      </c>
+      <c r="S17" s="73">
+        <v>2035.33</v>
+      </c>
+      <c r="T17" s="68">
+        <v>1025</v>
+      </c>
+      <c r="U17" s="73">
+        <v>792.9</v>
+      </c>
+      <c r="V17" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="W17" s="73">
+        <v>1036.4549999999999</v>
+      </c>
+      <c r="X17" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y17" s="73">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="73">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="43"/>
+      <c r="AK17" s="43"/>
+      <c r="AL17" s="43"/>
+      <c r="AM17" s="43"/>
+      <c r="AN17" s="43"/>
+      <c r="AO17" s="43"/>
+      <c r="AP17" s="43"/>
+      <c r="AQ17" s="43"/>
+      <c r="AR17" s="43"/>
+    </row>
+    <row r="18" spans="1:44">
+      <c r="A18" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>114</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" s="72">
+        <v>63391.199999999997</v>
+      </c>
+      <c r="E18" s="72">
+        <v>40967.800000000003</v>
+      </c>
+      <c r="F18" s="72">
+        <v>73550.5</v>
+      </c>
+      <c r="G18" s="72">
+        <v>83218</v>
+      </c>
+      <c r="H18" s="72">
+        <v>25581.036</v>
+      </c>
+      <c r="I18" s="72">
+        <v>52042.326000000001</v>
+      </c>
+      <c r="J18" s="72">
+        <v>79782.7</v>
+      </c>
+      <c r="K18" s="72">
+        <v>46821.85</v>
+      </c>
+      <c r="L18" s="72">
+        <v>22039.826000000001</v>
+      </c>
+      <c r="M18" s="72">
+        <v>19179.758999999998</v>
+      </c>
+      <c r="N18" s="72">
+        <v>21902.045999999998</v>
+      </c>
+      <c r="O18" s="72">
+        <v>20447.217000000001</v>
+      </c>
+      <c r="P18" s="72">
+        <v>25076.600999999999</v>
+      </c>
+      <c r="Q18" s="72">
+        <v>32477.83</v>
+      </c>
+      <c r="R18" s="72">
+        <v>25105.386999999999</v>
+      </c>
+      <c r="S18" s="73">
+        <v>37322.03</v>
+      </c>
+      <c r="T18" s="68">
+        <v>48375.1</v>
+      </c>
+      <c r="U18" s="73">
+        <v>80407.199999999997</v>
+      </c>
+      <c r="V18" s="73">
+        <v>46052.353000000003</v>
+      </c>
+      <c r="W18" s="73">
+        <v>15048.17</v>
+      </c>
+      <c r="X18" s="73">
+        <v>158.84700000000001</v>
+      </c>
+      <c r="Y18" s="73">
+        <v>32</v>
+      </c>
+      <c r="Z18" s="73">
+        <v>96.962999999999994</v>
+      </c>
+      <c r="AA18" s="73">
+        <v>24622.752</v>
+      </c>
+      <c r="AB18" s="73">
+        <v>16339.237999999999</v>
+      </c>
+      <c r="AC18" s="73">
+        <v>111.14</v>
+      </c>
+      <c r="AD18" s="73">
+        <v>113.124</v>
+      </c>
+      <c r="AE18" s="73">
+        <v>101.43300000000001</v>
+      </c>
+      <c r="AF18" s="70">
+        <v>101.81100000000001</v>
+      </c>
+      <c r="AG18" s="71">
+        <v>113.437</v>
+      </c>
+      <c r="AH18" s="71">
+        <v>115.206</v>
+      </c>
+      <c r="AI18" s="71">
+        <v>4383.82</v>
+      </c>
+      <c r="AJ18" s="43"/>
+      <c r="AK18" s="43"/>
+      <c r="AL18" s="43"/>
+      <c r="AM18" s="43"/>
+      <c r="AN18" s="43"/>
+      <c r="AO18" s="43"/>
+      <c r="AP18" s="43"/>
+      <c r="AQ18" s="43"/>
+      <c r="AR18" s="43"/>
+    </row>
+    <row r="19" spans="1:44">
+      <c r="A19" s="102" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="72">
+        <v>2131.1999999999998</v>
+      </c>
+      <c r="F19" s="72">
+        <v>10818.2</v>
+      </c>
+      <c r="G19" s="72">
+        <v>2015.5</v>
+      </c>
+      <c r="H19" s="72">
+        <v>3804.9</v>
+      </c>
+      <c r="I19" s="72">
+        <v>1474.127</v>
+      </c>
+      <c r="J19" s="72">
+        <v>4721.0159999999996</v>
+      </c>
+      <c r="K19" s="72">
+        <v>6084.7340000000004</v>
+      </c>
+      <c r="L19" s="72">
+        <v>17165.22</v>
+      </c>
+      <c r="M19" s="72">
+        <v>6170.06</v>
+      </c>
+      <c r="N19" s="72">
+        <v>4579.4709999999995</v>
+      </c>
+      <c r="O19" s="72">
+        <v>6453.0969999999998</v>
+      </c>
+      <c r="P19" s="72">
+        <v>8905.5949999999993</v>
+      </c>
+      <c r="Q19" s="72">
+        <v>7390.18</v>
+      </c>
+      <c r="R19" s="72">
+        <v>9656.1589999999997</v>
+      </c>
+      <c r="S19" s="73">
+        <v>1265.8579999999999</v>
+      </c>
+      <c r="T19" s="68">
+        <v>779.4</v>
+      </c>
+      <c r="U19" s="73">
+        <v>3614.8</v>
+      </c>
+      <c r="V19" s="73">
+        <v>4702.5200000000004</v>
+      </c>
+      <c r="W19" s="73">
+        <v>3332.7460000000001</v>
+      </c>
+      <c r="X19" s="73">
+        <v>3080.3809999999999</v>
+      </c>
+      <c r="Y19" s="73">
+        <v>3647.5</v>
+      </c>
+      <c r="Z19" s="73">
+        <v>1399.6959999999999</v>
+      </c>
+      <c r="AA19" s="73">
+        <v>1133.1869999999999</v>
+      </c>
+      <c r="AB19" s="73">
+        <v>6223.7160000000003</v>
+      </c>
+      <c r="AC19" s="73">
+        <v>3776.0820000000003</v>
+      </c>
+      <c r="AD19" s="73">
+        <v>1819.7910000000002</v>
+      </c>
+      <c r="AE19" s="73">
+        <v>860.28200000000004</v>
+      </c>
+      <c r="AF19" s="70">
+        <v>3787.3029999999999</v>
+      </c>
+      <c r="AG19" s="71">
+        <v>3207.7</v>
+      </c>
+      <c r="AH19" s="71">
+        <v>567.96100000000001</v>
+      </c>
+      <c r="AI19" s="71">
+        <v>1192.0809999999999</v>
+      </c>
+      <c r="AJ19" s="43"/>
+      <c r="AK19" s="43"/>
+      <c r="AL19" s="43"/>
+      <c r="AM19" s="43"/>
+      <c r="AN19" s="43"/>
+      <c r="AO19" s="43"/>
+      <c r="AP19" s="43"/>
+      <c r="AQ19" s="43"/>
+      <c r="AR19" s="43"/>
+    </row>
+    <row r="20" spans="1:44">
+      <c r="A20" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="72">
+        <v>3140.5</v>
+      </c>
+      <c r="E20" s="72">
+        <v>1819.9</v>
+      </c>
+      <c r="F20" s="72">
+        <v>301.29199999999997</v>
+      </c>
+      <c r="G20" s="72">
+        <v>2465.6999999999998</v>
+      </c>
+      <c r="H20" s="72">
+        <v>2173.15</v>
+      </c>
+      <c r="I20" s="72">
+        <v>1099.8879999999999</v>
+      </c>
+      <c r="J20" s="72">
+        <v>1819.19</v>
+      </c>
+      <c r="K20" s="72">
+        <v>2107.6219999999998</v>
+      </c>
+      <c r="L20" s="72">
+        <v>1800.1690000000001</v>
+      </c>
+      <c r="M20" s="72">
+        <v>1581.0830000000001</v>
+      </c>
+      <c r="N20" s="72">
+        <v>1289.758</v>
+      </c>
+      <c r="O20" s="72">
+        <v>2061.462</v>
+      </c>
+      <c r="P20" s="72">
+        <v>1344.01</v>
+      </c>
+      <c r="Q20" s="72">
+        <v>3478.4029999999998</v>
+      </c>
+      <c r="R20" s="72">
+        <v>1866.011</v>
+      </c>
+      <c r="S20" s="73">
+        <v>256.98</v>
+      </c>
+      <c r="T20" s="68">
+        <v>774</v>
+      </c>
+      <c r="U20" s="73">
+        <v>2016</v>
+      </c>
+      <c r="V20" s="73">
+        <v>1536.056</v>
+      </c>
+      <c r="W20" s="73">
+        <v>2102.2840000000001</v>
+      </c>
+      <c r="X20" s="73">
+        <v>1683.749</v>
+      </c>
+      <c r="Y20" s="73">
+        <v>545.70000000000005</v>
+      </c>
+      <c r="Z20" s="73">
+        <v>71.132000000000005</v>
+      </c>
+      <c r="AA20" s="73">
+        <v>32.36</v>
+      </c>
+      <c r="AB20" s="73">
+        <v>112.753</v>
+      </c>
+      <c r="AC20" s="73">
+        <v>85.309000000000012</v>
+      </c>
+      <c r="AD20" s="73">
+        <v>41.08</v>
+      </c>
+      <c r="AE20" s="73">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="70">
+        <v>11.164999999999999</v>
+      </c>
+      <c r="AG20" s="71">
+        <v>12.56</v>
+      </c>
+      <c r="AH20" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI20" s="71">
+        <v>4.056</v>
+      </c>
+      <c r="AJ20" s="43"/>
+      <c r="AK20" s="43"/>
+      <c r="AL20" s="43"/>
+      <c r="AM20" s="43"/>
+      <c r="AN20" s="43"/>
+      <c r="AO20" s="43"/>
+      <c r="AP20" s="43"/>
+      <c r="AQ20" s="43"/>
+      <c r="AR20" s="43"/>
+    </row>
+    <row r="21" spans="1:44">
+      <c r="A21" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="72">
+        <v>49614.400000000001</v>
+      </c>
+      <c r="E21" s="72">
+        <v>19173.5</v>
+      </c>
+      <c r="F21" s="72">
+        <v>490.298</v>
+      </c>
+      <c r="G21" s="72">
+        <v>3135.81</v>
+      </c>
+      <c r="H21" s="72">
+        <v>1313.3929999999998</v>
+      </c>
+      <c r="I21" s="72">
+        <v>1089.441</v>
+      </c>
+      <c r="J21" s="72">
+        <v>2117.0500000000002</v>
+      </c>
+      <c r="K21" s="72">
+        <v>1421.79</v>
+      </c>
+      <c r="L21" s="72">
+        <v>2395.9810000000002</v>
+      </c>
+      <c r="M21" s="72">
+        <v>1916.9090000000001</v>
+      </c>
+      <c r="N21" s="72">
+        <v>2530.819</v>
+      </c>
+      <c r="O21" s="72">
+        <v>2353.2260000000001</v>
+      </c>
+      <c r="P21" s="72">
+        <v>2144.0349999999999</v>
+      </c>
+      <c r="Q21" s="72">
+        <v>2189.819</v>
+      </c>
+      <c r="R21" s="72">
+        <v>1565.252</v>
+      </c>
+      <c r="S21" s="73">
+        <v>1498.0039999999999</v>
+      </c>
+      <c r="T21" s="68">
+        <v>1655.6</v>
+      </c>
+      <c r="U21" s="73">
+        <v>1138.2</v>
+      </c>
+      <c r="V21" s="73">
+        <v>638.322</v>
+      </c>
+      <c r="W21" s="73">
+        <v>1135.241</v>
+      </c>
+      <c r="X21" s="73">
+        <v>797.68100000000004</v>
+      </c>
+      <c r="Y21" s="73">
+        <v>819</v>
+      </c>
+      <c r="Z21" s="73">
+        <v>510.59399999999999</v>
+      </c>
+      <c r="AA21" s="73">
+        <v>695.09400000000005</v>
+      </c>
+      <c r="AB21" s="73">
+        <v>724.73099999999999</v>
+      </c>
+      <c r="AC21" s="73">
+        <v>827.91899999999998</v>
+      </c>
+      <c r="AD21" s="73">
+        <v>152.679</v>
+      </c>
+      <c r="AE21" s="73">
+        <v>846.39599999999996</v>
+      </c>
+      <c r="AF21" s="70">
+        <v>560.85799999999995</v>
+      </c>
+      <c r="AG21" s="71">
+        <v>100.529</v>
+      </c>
+      <c r="AH21" s="71">
+        <v>302.48599999999999</v>
+      </c>
+      <c r="AI21" s="71">
+        <v>187.80199999999999</v>
+      </c>
+      <c r="AJ21" s="43"/>
+      <c r="AK21" s="43"/>
+      <c r="AL21" s="43"/>
+      <c r="AM21" s="43"/>
+      <c r="AN21" s="43"/>
+      <c r="AO21" s="43"/>
+      <c r="AP21" s="43"/>
+      <c r="AQ21" s="43"/>
+      <c r="AR21" s="43"/>
+    </row>
+    <row r="22" spans="1:44">
+      <c r="A22" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="72">
+        <v>340.6</v>
+      </c>
+      <c r="E22" s="72">
+        <v>4042.9</v>
+      </c>
+      <c r="F22" s="72">
+        <v>131.41499999999999</v>
+      </c>
+      <c r="G22" s="72">
+        <v>2844.7</v>
+      </c>
+      <c r="H22" s="72">
+        <v>2613.21</v>
+      </c>
+      <c r="I22" s="72">
+        <v>800.07400000000007</v>
+      </c>
+      <c r="J22" s="72">
+        <v>45.994999999999997</v>
+      </c>
+      <c r="K22" s="72">
+        <v>136.429</v>
+      </c>
+      <c r="L22" s="72">
+        <v>386.86599999999999</v>
+      </c>
+      <c r="M22" s="72">
+        <v>304.08800000000002</v>
+      </c>
+      <c r="N22" s="72">
+        <v>336.18</v>
+      </c>
+      <c r="O22" s="72">
+        <v>783.17899999999997</v>
+      </c>
+      <c r="P22" s="72">
+        <v>1429.835</v>
+      </c>
+      <c r="Q22" s="72">
+        <v>3167.7649999999999</v>
+      </c>
+      <c r="R22" s="72">
+        <v>747.88699999999994</v>
+      </c>
+      <c r="S22" s="73">
+        <v>70.358999999999995</v>
+      </c>
+      <c r="T22" s="68">
+        <v>228.2</v>
+      </c>
+      <c r="U22" s="73">
+        <v>184.6</v>
+      </c>
+      <c r="V22" s="73">
+        <v>44.566000000000003</v>
+      </c>
+      <c r="W22" s="73">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="X22" s="73">
+        <v>3.7</v>
+      </c>
+      <c r="Y22" s="73">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="73">
+        <v>24.193999999999999</v>
+      </c>
+      <c r="AA22" s="73">
+        <v>26.507000000000001</v>
+      </c>
+      <c r="AB22" s="73">
+        <v>357.46199999999999</v>
+      </c>
+      <c r="AC22" s="73">
+        <v>113.196</v>
+      </c>
+      <c r="AD22" s="73">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AE22" s="73">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="73">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="71">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AH22" s="71">
+        <v>8.3170000000000002</v>
+      </c>
+      <c r="AI22" s="71">
+        <v>6.601</v>
+      </c>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
+      <c r="AL22" s="43"/>
+      <c r="AM22" s="43"/>
+      <c r="AN22" s="43"/>
+      <c r="AO22" s="43"/>
+      <c r="AP22" s="43"/>
+      <c r="AQ22" s="43"/>
+      <c r="AR22" s="43"/>
+    </row>
+    <row r="23" spans="1:44">
+      <c r="A23" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="72">
+        <v>19149.3</v>
+      </c>
+      <c r="E23" s="72"/>
+      <c r="F23" s="72">
+        <v>8468.3559999999998</v>
+      </c>
+      <c r="G23" s="72">
+        <v>27801.8</v>
+      </c>
+      <c r="H23" s="72">
+        <v>20969.63</v>
+      </c>
+      <c r="I23" s="72">
+        <v>21111.48</v>
+      </c>
+      <c r="J23" s="72">
+        <v>32344.916000000001</v>
+      </c>
+      <c r="K23" s="72">
+        <v>22115.732</v>
+      </c>
+      <c r="L23" s="72">
+        <v>45171.67</v>
+      </c>
+      <c r="M23" s="72">
+        <v>43126.523000000001</v>
+      </c>
+      <c r="N23" s="72">
+        <v>42626.911999999997</v>
+      </c>
+      <c r="O23" s="72">
+        <v>41364.563999999998</v>
+      </c>
+      <c r="P23" s="72">
+        <v>36179.864999999998</v>
+      </c>
+      <c r="Q23" s="72">
+        <v>29245.828000000001</v>
+      </c>
+      <c r="R23" s="72">
+        <v>23727.702000000001</v>
+      </c>
+      <c r="S23" s="73">
+        <v>21504.41</v>
+      </c>
+      <c r="T23" s="68">
+        <v>27792.6</v>
+      </c>
+      <c r="U23" s="73">
+        <v>31014.7</v>
+      </c>
+      <c r="V23" s="73">
+        <v>33878.177000000003</v>
+      </c>
+      <c r="W23" s="73">
+        <v>19879.035</v>
+      </c>
+      <c r="X23" s="73">
+        <v>24078.433000000001</v>
+      </c>
+      <c r="Y23" s="73">
+        <v>20009.654999999999</v>
+      </c>
+      <c r="Z23" s="73">
+        <v>20515.452000000001</v>
+      </c>
+      <c r="AA23" s="73">
+        <v>24692.23</v>
+      </c>
+      <c r="AB23" s="73">
+        <v>37572.303999999996</v>
+      </c>
+      <c r="AC23" s="73">
+        <v>35742.114000000001</v>
+      </c>
+      <c r="AD23" s="73">
+        <v>27586.578000000001</v>
+      </c>
+      <c r="AE23" s="73">
+        <v>35126.203999999998</v>
+      </c>
+      <c r="AF23" s="70">
+        <v>37386.343999999997</v>
+      </c>
+      <c r="AG23" s="71">
+        <v>42717.436999999998</v>
+      </c>
+      <c r="AH23" s="71">
+        <v>21010.356</v>
+      </c>
+      <c r="AI23" s="71">
+        <v>15476.481</v>
+      </c>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="43"/>
+      <c r="AL23" s="43"/>
+      <c r="AM23" s="43"/>
+      <c r="AN23" s="43"/>
+      <c r="AO23" s="43"/>
+      <c r="AP23" s="43"/>
+      <c r="AQ23" s="43"/>
+      <c r="AR23" s="43"/>
+    </row>
+    <row r="24" spans="1:44">
+      <c r="A24" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="E24" s="72">
+        <v>6268.7</v>
+      </c>
+      <c r="F24" s="72">
+        <v>4094.9859999999999</v>
+      </c>
+      <c r="G24" s="72">
+        <v>3900.2</v>
+      </c>
+      <c r="H24" s="72">
+        <v>2257.4499999999998</v>
+      </c>
+      <c r="I24" s="72">
+        <v>1827.2620000000004</v>
+      </c>
+      <c r="J24" s="72">
+        <v>1238.7360000000001</v>
+      </c>
+      <c r="K24" s="72">
+        <v>306.91899999999998</v>
+      </c>
+      <c r="L24" s="72">
+        <v>498.96300000000002</v>
+      </c>
+      <c r="M24" s="72">
+        <v>187.863</v>
+      </c>
+      <c r="N24" s="72">
+        <v>121.491</v>
+      </c>
+      <c r="O24" s="72">
+        <v>86.088999999999999</v>
+      </c>
+      <c r="P24" s="72">
+        <v>160.33500000000001</v>
+      </c>
+      <c r="Q24" s="72">
+        <v>182.56700000000001</v>
+      </c>
+      <c r="R24" s="72">
+        <v>706.20600000000002</v>
+      </c>
+      <c r="S24" s="73">
+        <v>886.01599999999996</v>
+      </c>
+      <c r="T24" s="68">
+        <v>1583.3</v>
+      </c>
+      <c r="U24" s="73">
+        <v>1002.4</v>
+      </c>
+      <c r="V24" s="73">
+        <v>826.88499999999999</v>
+      </c>
+      <c r="W24" s="73">
+        <v>305.30099999999999</v>
+      </c>
+      <c r="X24" s="73">
+        <v>431.32400000000001</v>
+      </c>
+      <c r="Y24" s="73">
+        <v>98.6</v>
+      </c>
+      <c r="Z24" s="73">
+        <v>851.06</v>
+      </c>
+      <c r="AA24" s="73">
+        <v>1617.607</v>
+      </c>
+      <c r="AB24" s="73">
+        <v>14.720999999999998</v>
+      </c>
+      <c r="AC24" s="73">
+        <v>1448.9139999999998</v>
+      </c>
+      <c r="AD24" s="73">
+        <v>75.594999999999999</v>
+      </c>
+      <c r="AE24" s="73">
+        <v>19.251000000000001</v>
+      </c>
+      <c r="AF24" s="70">
+        <v>47961.536</v>
+      </c>
+      <c r="AG24" s="71">
+        <v>514.62300000000005</v>
+      </c>
+      <c r="AH24" s="71">
+        <v>12377.9</v>
+      </c>
+      <c r="AI24" s="71">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="AJ24" s="43"/>
+      <c r="AK24" s="43"/>
+      <c r="AL24" s="43"/>
+      <c r="AM24" s="43"/>
+      <c r="AN24" s="43"/>
+      <c r="AO24" s="43"/>
+      <c r="AP24" s="43"/>
+      <c r="AQ24" s="43"/>
+      <c r="AR24" s="43"/>
+    </row>
+    <row r="25" spans="1:44">
+      <c r="A25" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" s="72">
+        <v>5049.3</v>
+      </c>
+      <c r="E25" s="72">
+        <v>2856.2</v>
+      </c>
+      <c r="F25" s="72">
+        <v>2522.0650000000001</v>
+      </c>
+      <c r="G25" s="72">
+        <v>608.24</v>
+      </c>
+      <c r="H25" s="72">
+        <v>296.44</v>
+      </c>
+      <c r="I25" s="72">
+        <v>33.731999999999999</v>
+      </c>
+      <c r="J25" s="72">
+        <v>1208.01</v>
+      </c>
+      <c r="K25" s="72">
+        <v>282.85399999999998</v>
+      </c>
+      <c r="L25" s="72">
+        <v>1106.9929999999999</v>
+      </c>
+      <c r="M25" s="72">
+        <v>1995.9390000000001</v>
+      </c>
+      <c r="N25" s="72">
+        <v>2112.875</v>
+      </c>
+      <c r="O25" s="72">
+        <v>527.76099999999997</v>
+      </c>
+      <c r="P25" s="72">
+        <v>184.256</v>
+      </c>
+      <c r="Q25" s="72">
+        <v>122.64100000000001</v>
+      </c>
+      <c r="R25" s="72">
+        <v>111.361</v>
+      </c>
+      <c r="S25" s="73">
+        <v>53.619</v>
+      </c>
+      <c r="T25" s="68">
+        <v>89.2</v>
+      </c>
+      <c r="U25" s="73">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="V25" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="W25" s="73">
+        <v>675.84100000000001</v>
+      </c>
+      <c r="X25" s="73">
+        <v>749.59799999999996</v>
+      </c>
+      <c r="Y25" s="73">
+        <v>216.3</v>
+      </c>
+      <c r="Z25" s="73">
+        <v>350.83499999999998</v>
+      </c>
+      <c r="AA25" s="73">
+        <v>263.73400000000004</v>
+      </c>
+      <c r="AB25" s="73">
+        <v>248.00599999999997</v>
+      </c>
+      <c r="AC25" s="73">
+        <v>431.2</v>
+      </c>
+      <c r="AD25" s="73">
+        <v>316.33000000000004</v>
+      </c>
+      <c r="AE25" s="73">
+        <v>576.34899999999993</v>
+      </c>
+      <c r="AF25" s="70">
+        <v>436.11099999999999</v>
+      </c>
+      <c r="AG25" s="71">
+        <v>1499.0130000000001</v>
+      </c>
+      <c r="AH25" s="71">
+        <v>583.5</v>
+      </c>
+      <c r="AI25" s="71">
+        <v>471.1</v>
+      </c>
+      <c r="AJ25" s="43"/>
+      <c r="AK25" s="43"/>
+      <c r="AL25" s="43"/>
+      <c r="AM25" s="43"/>
+      <c r="AN25" s="43"/>
+      <c r="AO25" s="43"/>
+      <c r="AP25" s="43"/>
+      <c r="AQ25" s="43"/>
+      <c r="AR25" s="43"/>
+    </row>
+    <row r="26" spans="1:44">
+      <c r="A26" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="72">
+        <v>43878.2</v>
+      </c>
+      <c r="E26" s="72">
+        <v>5593.4</v>
+      </c>
+      <c r="F26" s="72">
+        <v>99.427000000000007</v>
+      </c>
+      <c r="G26" s="72">
+        <v>126.28</v>
+      </c>
+      <c r="H26" s="72">
+        <v>9749.6</v>
+      </c>
+      <c r="I26" s="72">
+        <v>16.423999999999999</v>
+      </c>
+      <c r="J26" s="72">
+        <v>246.73599999999999</v>
+      </c>
+      <c r="K26" s="72">
+        <v>90.661000000000001</v>
+      </c>
+      <c r="L26" s="72">
+        <v>67.566000000000003</v>
+      </c>
+      <c r="M26" s="72">
+        <v>131.29599999999999</v>
+      </c>
+      <c r="N26" s="72">
+        <v>429.18400000000003</v>
+      </c>
+      <c r="O26" s="72">
+        <v>123.91</v>
+      </c>
+      <c r="P26" s="72">
+        <v>75.254999999999995</v>
+      </c>
+      <c r="Q26" s="72">
+        <v>78.688000000000002</v>
+      </c>
+      <c r="R26" s="72">
+        <v>632.649</v>
+      </c>
+      <c r="S26" s="73">
+        <v>698.71500000000003</v>
+      </c>
+      <c r="T26" s="68">
+        <v>340.6</v>
+      </c>
+      <c r="U26" s="73">
+        <v>6111.2</v>
+      </c>
+      <c r="V26" s="73">
+        <v>9612.6090000000004</v>
+      </c>
+      <c r="W26" s="73">
+        <v>11776.437</v>
+      </c>
+      <c r="X26" s="70">
+        <v>3433.6419999999998</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>2643.3</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>6461.7689999999993</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>4161.2029999999995</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>4223.6979999999994</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>803.67300000000012</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>812.26</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>422.53400000000005</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>4170.3999999999996</v>
+      </c>
+      <c r="AG26" s="71">
+        <v>5672.1049999999996</v>
+      </c>
+      <c r="AH26" s="71">
+        <v>2682</v>
+      </c>
+      <c r="AI26" s="71">
+        <v>1600.6</v>
+      </c>
+      <c r="AJ26" s="43"/>
+      <c r="AK26" s="43"/>
+      <c r="AL26" s="43"/>
+      <c r="AM26" s="43"/>
+      <c r="AN26" s="43"/>
+      <c r="AO26" s="43"/>
+      <c r="AP26" s="43"/>
+      <c r="AQ26" s="43"/>
+      <c r="AR26" s="43"/>
+    </row>
+    <row r="27" spans="1:44">
+      <c r="A27" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="55" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I27" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J27" s="72">
+        <v>377.25799999999998</v>
+      </c>
+      <c r="K27" s="72">
+        <v>481.23</v>
+      </c>
+      <c r="L27" s="72">
+        <v>293.529</v>
+      </c>
+      <c r="M27" s="72">
+        <v>246.733</v>
+      </c>
+      <c r="N27" s="72">
+        <v>252.08799999999999</v>
+      </c>
+      <c r="O27" s="72">
+        <v>536.95399999999995</v>
+      </c>
+      <c r="P27" s="72">
+        <v>727.46600000000001</v>
+      </c>
+      <c r="Q27" s="72">
+        <v>1739.1769999999999</v>
+      </c>
+      <c r="R27" s="72">
+        <v>2454.0920000000001</v>
+      </c>
+      <c r="S27" s="73">
+        <v>464.32100000000003</v>
+      </c>
+      <c r="T27" s="68">
+        <v>1068.9000000000001</v>
+      </c>
+      <c r="U27" s="68">
+        <v>1074.3</v>
+      </c>
+      <c r="V27" s="68">
+        <v>1679.1</v>
+      </c>
+      <c r="W27" s="74">
+        <v>5452.5</v>
+      </c>
+      <c r="X27" s="70">
+        <v>1069.086</v>
+      </c>
+      <c r="Y27" s="70">
+        <v>409.9</v>
+      </c>
+      <c r="Z27" s="70">
+        <v>661.60799999999995</v>
+      </c>
+      <c r="AA27" s="70">
+        <v>326.88799999999998</v>
+      </c>
+      <c r="AB27" s="70">
+        <v>499.661</v>
+      </c>
+      <c r="AC27" s="70">
+        <v>3590.471</v>
+      </c>
+      <c r="AD27" s="70">
+        <v>2805.3829999999998</v>
+      </c>
+      <c r="AE27" s="70">
+        <v>1602.2740000000001</v>
+      </c>
+      <c r="AF27" s="70">
+        <v>1081.5999999999999</v>
+      </c>
+      <c r="AG27" s="71">
+        <v>1248.4000000000001</v>
+      </c>
+      <c r="AH27" s="71">
+        <v>306.2</v>
+      </c>
+      <c r="AI27" s="71">
+        <v>1204.4000000000001</v>
+      </c>
+      <c r="AJ27" s="43"/>
+      <c r="AK27" s="43"/>
+      <c r="AL27" s="43"/>
+      <c r="AM27" s="43"/>
+      <c r="AN27" s="43"/>
+      <c r="AO27" s="43"/>
+      <c r="AP27" s="43"/>
+      <c r="AQ27" s="43"/>
+      <c r="AR27" s="43"/>
+    </row>
+    <row r="28" spans="1:44">
+      <c r="A28" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="72">
+        <v>6125.2</v>
+      </c>
+      <c r="E28" s="72">
+        <v>4173.7</v>
+      </c>
+      <c r="F28" s="72">
+        <v>7363.9</v>
+      </c>
+      <c r="G28" s="72">
+        <v>4932.8</v>
+      </c>
+      <c r="H28" s="72">
+        <v>3679.26</v>
+      </c>
+      <c r="I28" s="72">
+        <v>769.44399999999996</v>
+      </c>
+      <c r="J28" s="72">
+        <v>172.934</v>
+      </c>
+      <c r="K28" s="72">
+        <v>21.4</v>
+      </c>
+      <c r="L28" s="72">
+        <v>2295.058</v>
+      </c>
+      <c r="M28" s="72">
+        <v>15890.996999999999</v>
+      </c>
+      <c r="N28" s="72">
+        <v>25397.949000000001</v>
+      </c>
+      <c r="O28" s="72">
+        <v>32690.221000000001</v>
+      </c>
+      <c r="P28" s="72">
+        <v>27498.948</v>
+      </c>
+      <c r="Q28" s="72">
+        <v>38196.779000000002</v>
+      </c>
+      <c r="R28" s="72">
+        <v>32105.814999999999</v>
+      </c>
+      <c r="S28" s="73">
+        <v>1598.242</v>
+      </c>
+      <c r="T28" s="68">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="U28" s="73">
+        <v>23.4</v>
+      </c>
+      <c r="V28" s="73">
+        <v>15942.441000000001</v>
+      </c>
+      <c r="W28" s="73">
+        <v>28429.913</v>
+      </c>
+      <c r="X28" s="70">
+        <v>25264.32</v>
+      </c>
+      <c r="Y28" s="70">
+        <v>11002.617</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>29609.17</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>16594.32</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>31953.896999999997</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>30408.147000000001</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>30169.334999999999</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>87772.774000000005</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>40307.9</v>
+      </c>
+      <c r="AG28" s="71">
+        <v>25438.221000000005</v>
+      </c>
+      <c r="AH28" s="71">
+        <v>26729.5</v>
+      </c>
+      <c r="AI28" s="71">
+        <v>20218.696</v>
+      </c>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="43"/>
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
+      <c r="AO28" s="43"/>
+      <c r="AP28" s="43"/>
+      <c r="AQ28" s="43"/>
+      <c r="AR28" s="43"/>
+    </row>
+    <row r="29" spans="1:44">
+      <c r="A29" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="28" t="s">
+      <c r="B29" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="72">
+        <v>11775.2</v>
+      </c>
+      <c r="F29" s="72">
+        <v>2111.6190000000001</v>
+      </c>
+      <c r="G29" s="72">
+        <v>10197.4</v>
+      </c>
+      <c r="H29" s="72">
+        <v>4415.22</v>
+      </c>
+      <c r="I29" s="72">
+        <v>3972.9140000000002</v>
+      </c>
+      <c r="J29" s="72">
+        <v>5295.8770000000004</v>
+      </c>
+      <c r="K29" s="72">
+        <v>904.59199999999998</v>
+      </c>
+      <c r="L29" s="72">
+        <v>1457.0060000000001</v>
+      </c>
+      <c r="M29" s="72">
+        <v>533.87699999999995</v>
+      </c>
+      <c r="N29" s="72">
+        <v>737.58100000000002</v>
+      </c>
+      <c r="O29" s="72">
+        <v>379.01</v>
+      </c>
+      <c r="P29" s="72">
+        <v>2268.1790000000001</v>
+      </c>
+      <c r="Q29" s="72">
+        <v>9462.8790000000008</v>
+      </c>
+      <c r="R29" s="72">
+        <v>14348.03</v>
+      </c>
+      <c r="S29" s="73">
+        <v>886.73199999999997</v>
+      </c>
+      <c r="T29" s="68">
+        <v>2615.1999999999998</v>
+      </c>
+      <c r="U29" s="73">
+        <v>6587.1</v>
+      </c>
+      <c r="V29" s="73">
+        <v>10379.501</v>
+      </c>
+      <c r="W29" s="73">
+        <v>8362.4120000000003</v>
+      </c>
+      <c r="X29" s="73">
+        <v>8514.0390000000007</v>
+      </c>
+      <c r="Y29" s="73">
+        <v>8075.2060000000001</v>
+      </c>
+      <c r="Z29" s="73">
+        <v>24620.366999999998</v>
+      </c>
+      <c r="AA29" s="73">
+        <v>26874.431</v>
+      </c>
+      <c r="AB29" s="73">
+        <v>107598.85799999999</v>
+      </c>
+      <c r="AC29" s="73">
+        <v>62918.739000000001</v>
+      </c>
+      <c r="AD29" s="73">
+        <v>28941.116999999998</v>
+      </c>
+      <c r="AE29" s="73">
+        <v>103280.05</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>87234.592000000004</v>
+      </c>
+      <c r="AG29" s="71">
+        <v>81009.289000000004</v>
+      </c>
+      <c r="AH29" s="71">
+        <v>63487.641000000003</v>
+      </c>
+      <c r="AI29" s="71">
+        <v>26775.133000000002</v>
+      </c>
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AL29" s="43"/>
+      <c r="AM29" s="43"/>
+      <c r="AN29" s="43"/>
+      <c r="AO29" s="43"/>
+      <c r="AP29" s="43"/>
+      <c r="AQ29" s="43"/>
+      <c r="AR29" s="43"/>
+    </row>
+    <row r="30" spans="1:44">
+      <c r="A30" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="72">
+        <v>70</v>
+      </c>
+      <c r="F30" s="72">
+        <v>2.33</v>
+      </c>
+      <c r="G30" s="72">
+        <v>184339.5</v>
+      </c>
+      <c r="H30" s="72">
+        <v>195819.37</v>
+      </c>
+      <c r="I30" s="72">
+        <v>183117.77599999998</v>
+      </c>
+      <c r="J30" s="72">
+        <v>195347.878</v>
+      </c>
+      <c r="K30" s="72">
+        <v>224573.30300000001</v>
+      </c>
+      <c r="L30" s="72">
+        <v>162758.883</v>
+      </c>
+      <c r="M30" s="72">
+        <v>259633.329</v>
+      </c>
+      <c r="N30" s="72">
+        <v>287389.02799999999</v>
+      </c>
+      <c r="O30" s="72">
+        <v>230692.356</v>
+      </c>
+      <c r="P30" s="72">
+        <v>205965.86300000001</v>
+      </c>
+      <c r="Q30" s="72">
+        <v>224740.63800000001</v>
+      </c>
+      <c r="R30" s="72">
+        <v>463483.13199999998</v>
+      </c>
+      <c r="S30" s="73">
+        <v>529474.26199999999</v>
+      </c>
+      <c r="T30" s="68">
+        <v>668298</v>
+      </c>
+      <c r="U30" s="73">
+        <v>1006187.2</v>
+      </c>
+      <c r="V30" s="73">
+        <v>562311.22</v>
+      </c>
+      <c r="W30" s="73">
+        <v>736782.17</v>
+      </c>
+      <c r="X30" s="73">
+        <v>716923.27899999998</v>
+      </c>
+      <c r="Y30" s="73">
+        <v>665329.30000000005</v>
+      </c>
+      <c r="Z30" s="73">
+        <v>701584.03200000001</v>
+      </c>
+      <c r="AA30" s="73">
+        <v>700384.48600000003</v>
+      </c>
+      <c r="AB30" s="73">
+        <v>664193.93700000003</v>
+      </c>
+      <c r="AC30" s="73">
+        <v>832878.07799999998</v>
+      </c>
+      <c r="AD30" s="73">
+        <v>986997.53</v>
+      </c>
+      <c r="AE30" s="73">
+        <v>1412999.831</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>13064.925999999999</v>
+      </c>
+      <c r="AG30" s="71">
+        <v>1284332.757</v>
+      </c>
+      <c r="AH30" s="71">
+        <v>2506123.5759999999</v>
+      </c>
+      <c r="AI30" s="71">
+        <v>682865.29399999999</v>
+      </c>
+      <c r="AJ30" s="43"/>
+      <c r="AK30" s="43"/>
+      <c r="AL30" s="43"/>
+      <c r="AM30" s="43"/>
+      <c r="AN30" s="43"/>
+      <c r="AO30" s="43"/>
+      <c r="AP30" s="43"/>
+      <c r="AQ30" s="43"/>
+      <c r="AR30" s="43"/>
+    </row>
+    <row r="31" spans="1:44" ht="25.5">
+      <c r="A31" s="56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" s="56" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="56" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J31" s="72">
+        <v>2578.6480000000001</v>
+      </c>
+      <c r="K31" s="72">
+        <v>2347.011</v>
+      </c>
+      <c r="L31" s="72">
+        <v>5769.85</v>
+      </c>
+      <c r="M31" s="72">
+        <v>14866.264999999999</v>
+      </c>
+      <c r="N31" s="72">
+        <v>23189.330999999998</v>
+      </c>
+      <c r="O31" s="72">
+        <v>23223.956999999999</v>
+      </c>
+      <c r="P31" s="72">
+        <v>47716.13</v>
+      </c>
+      <c r="Q31" s="72">
+        <v>79385.894</v>
+      </c>
+      <c r="R31" s="72">
+        <v>98629.327999999994</v>
+      </c>
+      <c r="S31" s="73">
+        <v>73115.442999999999</v>
+      </c>
+      <c r="T31" s="68">
+        <v>125641.9</v>
+      </c>
+      <c r="U31" s="73">
+        <v>141878.29999999999</v>
+      </c>
+      <c r="V31" s="73">
+        <v>156080.329</v>
+      </c>
+      <c r="W31" s="73">
+        <v>105481.86900000001</v>
+      </c>
+      <c r="X31" s="73">
+        <v>99995.554999999993</v>
+      </c>
+      <c r="Y31" s="73">
+        <v>96554.3</v>
+      </c>
+      <c r="Z31" s="73">
+        <v>72568.333000000013</v>
+      </c>
+      <c r="AA31" s="73">
+        <v>118743.04599999999</v>
+      </c>
+      <c r="AB31" s="73">
+        <v>149553.94099999999</v>
+      </c>
+      <c r="AC31" s="73">
+        <v>101260.829</v>
+      </c>
+      <c r="AD31" s="73">
+        <v>65602.454999999987</v>
+      </c>
+      <c r="AE31" s="73">
+        <v>61058.236000000004</v>
+      </c>
+      <c r="AF31" s="75">
+        <v>180756.78499999997</v>
+      </c>
+      <c r="AG31" s="76">
+        <v>106783.93699999999</v>
+      </c>
+      <c r="AH31" s="76">
+        <v>127444.2</v>
+      </c>
+      <c r="AI31" s="76">
+        <v>119085.1</v>
+      </c>
+      <c r="AJ31" s="77"/>
+      <c r="AK31" s="77"/>
+      <c r="AL31" s="77"/>
+      <c r="AM31" s="77"/>
+      <c r="AN31" s="77"/>
+      <c r="AO31" s="77"/>
+      <c r="AP31" s="77"/>
+      <c r="AQ31" s="77"/>
+      <c r="AR31" s="77"/>
+    </row>
+    <row r="32" spans="1:44">
+      <c r="A32" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="78">
+        <v>4617.1000000000004</v>
+      </c>
+      <c r="E32" s="78">
+        <v>10067.5</v>
+      </c>
+      <c r="F32" s="78">
+        <v>9340.4030000000002</v>
+      </c>
+      <c r="G32" s="78">
+        <v>14666</v>
+      </c>
+      <c r="H32" s="78">
+        <v>13314.32</v>
+      </c>
+      <c r="I32" s="78">
+        <v>9637.2170000000006</v>
+      </c>
+      <c r="J32" s="78">
+        <v>11590.064</v>
+      </c>
+      <c r="K32" s="78">
+        <v>12266.134</v>
+      </c>
+      <c r="L32" s="78">
+        <v>13795.225</v>
+      </c>
+      <c r="M32" s="78">
+        <v>15578.204</v>
+      </c>
+      <c r="N32" s="78">
+        <v>21504.584999999999</v>
+      </c>
+      <c r="O32" s="78">
+        <v>15627.45</v>
+      </c>
+      <c r="P32" s="78">
+        <v>17555.781999999999</v>
+      </c>
+      <c r="Q32" s="78">
+        <v>20019.811000000002</v>
+      </c>
+      <c r="R32" s="78">
+        <v>21078.905999999999</v>
+      </c>
+      <c r="S32" s="79">
+        <v>18448.36</v>
+      </c>
+      <c r="T32" s="68">
+        <v>19669.2</v>
+      </c>
+      <c r="U32" s="79">
+        <v>21451</v>
+      </c>
+      <c r="V32" s="79">
+        <v>21923.249</v>
+      </c>
+      <c r="W32" s="73">
+        <v>23404.420999999998</v>
+      </c>
+      <c r="X32" s="79">
+        <v>19299.146000000001</v>
+      </c>
+      <c r="Y32" s="79">
+        <v>15687.7</v>
+      </c>
+      <c r="Z32" s="79">
+        <v>8266.6530000000002</v>
+      </c>
+      <c r="AA32" s="79">
+        <v>5981.1469999999999</v>
+      </c>
+      <c r="AB32" s="79">
+        <v>7637.4889999999996</v>
+      </c>
+      <c r="AC32" s="79">
+        <v>4976.3149999999996</v>
+      </c>
+      <c r="AD32" s="79">
+        <v>4255.9880000000003</v>
+      </c>
+      <c r="AE32" s="79">
+        <v>3844.4949999999999</v>
+      </c>
+      <c r="AF32" s="75">
+        <v>7842.0609999999997</v>
+      </c>
+      <c r="AG32" s="76">
+        <v>4311.5069999999996</v>
+      </c>
+      <c r="AH32" s="76">
+        <v>3776.2</v>
+      </c>
+      <c r="AI32" s="76">
+        <v>1908.6</v>
+      </c>
+      <c r="AJ32" s="77"/>
+      <c r="AK32" s="77"/>
+      <c r="AL32" s="77"/>
+      <c r="AM32" s="77"/>
+      <c r="AN32" s="77"/>
+      <c r="AO32" s="77"/>
+      <c r="AP32" s="77"/>
+      <c r="AQ32" s="77"/>
+      <c r="AR32" s="77"/>
+    </row>
+    <row r="33" spans="1:44" ht="15" thickBot="1">
+      <c r="A33" s="49"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="81"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="81"/>
+      <c r="M33" s="81"/>
+      <c r="N33" s="82"/>
+      <c r="O33" s="82"/>
+      <c r="P33" s="82"/>
+      <c r="Q33" s="82"/>
+      <c r="R33" s="82"/>
+      <c r="S33" s="82"/>
+      <c r="T33" s="83"/>
+      <c r="U33" s="82"/>
+      <c r="V33" s="82"/>
+      <c r="W33" s="82"/>
+      <c r="X33" s="38"/>
+      <c r="Y33" s="84"/>
+      <c r="Z33" s="47"/>
+      <c r="AA33" s="47"/>
+      <c r="AB33" s="47"/>
+      <c r="AC33" s="47"/>
+      <c r="AD33" s="47"/>
+      <c r="AE33" s="47"/>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="51"/>
+      <c r="AH33" s="51"/>
+      <c r="AI33" s="51"/>
+      <c r="AJ33" s="32"/>
+      <c r="AK33" s="32"/>
+      <c r="AL33" s="32"/>
+      <c r="AM33" s="32"/>
+      <c r="AN33" s="32"/>
+      <c r="AO33" s="32"/>
+      <c r="AP33" s="32"/>
+      <c r="AQ33" s="32"/>
+      <c r="AR33" s="32"/>
+    </row>
+    <row r="34" spans="1:44" ht="6" customHeight="1">
+      <c r="A34" s="48"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="86"/>
+      <c r="F34" s="86"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="86"/>
+      <c r="I34" s="86"/>
+      <c r="J34" s="86"/>
+      <c r="K34" s="86"/>
+      <c r="L34" s="86"/>
+      <c r="M34" s="86"/>
+      <c r="N34" s="87"/>
+      <c r="O34" s="87"/>
+      <c r="P34" s="87"/>
+      <c r="Q34" s="87"/>
+      <c r="R34" s="87"/>
+      <c r="S34" s="87"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="87"/>
+      <c r="V34" s="87"/>
+      <c r="W34" s="87"/>
+      <c r="X34" s="89"/>
+      <c r="Y34" s="90"/>
+      <c r="Z34" s="32"/>
+      <c r="AA34" s="32"/>
+      <c r="AB34" s="32"/>
+      <c r="AC34" s="32"/>
+      <c r="AD34" s="32"/>
+      <c r="AE34" s="32"/>
+      <c r="AF34" s="32"/>
+      <c r="AG34" s="33"/>
+      <c r="AH34" s="33"/>
+      <c r="AI34" s="32"/>
+      <c r="AJ34" s="32"/>
+      <c r="AK34" s="32"/>
+      <c r="AL34" s="32"/>
+      <c r="AM34" s="32"/>
+      <c r="AN34" s="32"/>
+      <c r="AO34" s="32"/>
+      <c r="AP34" s="32"/>
+      <c r="AQ34" s="32"/>
+      <c r="AR34" s="32"/>
+    </row>
+    <row r="35" spans="1:44">
+      <c r="A35" s="103" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="58" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" s="91"/>
+      <c r="E35" s="91"/>
+      <c r="F35" s="91"/>
+      <c r="G35" s="91"/>
+      <c r="H35" s="91"/>
+      <c r="I35" s="91"/>
+      <c r="J35" s="92"/>
+      <c r="K35" s="92"/>
+      <c r="L35" s="92"/>
+      <c r="M35" s="92"/>
+      <c r="N35" s="92"/>
+      <c r="O35" s="92"/>
+      <c r="P35" s="92"/>
+      <c r="Q35" s="92"/>
+      <c r="R35" s="92"/>
+      <c r="S35" s="92"/>
+      <c r="T35" s="92"/>
+      <c r="U35" s="92"/>
+      <c r="V35" s="92"/>
+      <c r="W35" s="92"/>
+      <c r="X35" s="93"/>
+      <c r="Y35" s="94"/>
+      <c r="Z35" s="91"/>
+      <c r="AA35" s="91"/>
+      <c r="AB35" s="91"/>
+      <c r="AC35" s="91"/>
+      <c r="AD35" s="91"/>
+      <c r="AE35" s="91"/>
+      <c r="AF35" s="91"/>
+      <c r="AG35" s="95"/>
+      <c r="AH35" s="95"/>
+      <c r="AI35" s="91"/>
+      <c r="AJ35" s="91"/>
+      <c r="AK35" s="91"/>
+      <c r="AL35" s="91"/>
+      <c r="AM35" s="91"/>
+      <c r="AN35" s="91"/>
+      <c r="AO35" s="91"/>
+      <c r="AP35" s="91"/>
+      <c r="AQ35" s="91"/>
+      <c r="AR35" s="91"/>
+    </row>
+    <row r="36" spans="1:44" ht="25.5">
+      <c r="A36" s="104" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="59" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" s="59" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="91"/>
+      <c r="J36" s="92"/>
+      <c r="K36" s="92"/>
+      <c r="L36" s="92"/>
+      <c r="M36" s="92"/>
+      <c r="N36" s="92"/>
+      <c r="O36" s="92"/>
+      <c r="P36" s="92"/>
+      <c r="Q36" s="92"/>
+      <c r="R36" s="92"/>
+      <c r="S36" s="92"/>
+      <c r="T36" s="92"/>
+      <c r="U36" s="92"/>
+      <c r="V36" s="92"/>
+      <c r="W36" s="92"/>
+      <c r="X36" s="93"/>
+      <c r="Y36" s="96"/>
+      <c r="Z36" s="91"/>
+      <c r="AA36" s="91"/>
+      <c r="AB36" s="91"/>
+      <c r="AC36" s="91"/>
+      <c r="AD36" s="91"/>
+      <c r="AE36" s="91"/>
+      <c r="AF36" s="91"/>
+      <c r="AG36" s="95"/>
+      <c r="AH36" s="95"/>
+      <c r="AI36" s="91"/>
+      <c r="AJ36" s="91"/>
+      <c r="AK36" s="91"/>
+      <c r="AL36" s="91"/>
+      <c r="AM36" s="91"/>
+      <c r="AN36" s="91"/>
+      <c r="AO36" s="91"/>
+      <c r="AP36" s="91"/>
+      <c r="AQ36" s="91"/>
+      <c r="AR36" s="91"/>
+    </row>
+    <row r="37" spans="1:44">
+      <c r="A37" s="105"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="60"/>
+    </row>
+    <row r="38" spans="1:44">
+      <c r="A38" s="50"/>
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+    </row>
+    <row r="39" spans="1:44">
+      <c r="A39" s="50"/>
+      <c r="B39" s="35"/>
+      <c r="C39" s="35"/>
+    </row>
+    <row r="40" spans="1:44">
+      <c r="A40" s="50"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+    </row>
+    <row r="41" spans="1:44">
+      <c r="A41" s="50"/>
+      <c r="B41" s="35"/>
+      <c r="C41" s="35"/>
+    </row>
+    <row r="42" spans="1:44">
+      <c r="A42" s="50"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
+    </row>
+    <row r="43" spans="1:44">
+      <c r="A43" s="50"/>
+      <c r="B43" s="35"/>
+      <c r="C43" s="35"/>
+    </row>
+    <row r="44" spans="1:44">
+      <c r="A44" s="50"/>
+      <c r="B44" s="35"/>
+      <c r="C44" s="35"/>
+    </row>
+    <row r="45" spans="1:44">
+      <c r="A45" s="50"/>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+    </row>
+    <row r="46" spans="1:44">
+      <c r="A46" s="50"/>
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+    </row>
+    <row r="47" spans="1:44">
+      <c r="A47" s="50"/>
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+    </row>
+    <row r="48" spans="1:44">
+      <c r="A48" s="50"/>
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="50"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="50"/>
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="50"/>
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="50"/>
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="50"/>
+      <c r="B53" s="35"/>
+      <c r="C53" s="35"/>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="50"/>
+      <c r="B54" s="35"/>
+      <c r="C54" s="35"/>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="50"/>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="50"/>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="50"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="50"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="50"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="50"/>
+      <c r="B60" s="35"/>
+      <c r="C60" s="35"/>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="50"/>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="50"/>
+      <c r="B62" s="35"/>
+      <c r="C62" s="35"/>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="50"/>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="50"/>
+      <c r="B64" s="35"/>
+      <c r="C64" s="35"/>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="50"/>
+      <c r="B65" s="35"/>
+      <c r="C65" s="35"/>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="50"/>
+      <c r="B66" s="35"/>
+      <c r="C66" s="35"/>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="50"/>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="50"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3CA2124-D0E8-414D-A81E-E08666A474BC}">
+  <dimension ref="A1:BV84"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:A80"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="33.875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="11.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.75" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13" style="1" customWidth="1"/>
+    <col min="13" max="52" width="11.75" style="1" customWidth="1"/>
+    <col min="53" max="16384" width="8.625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="17"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
+      <c r="Y1" s="17"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="17"/>
+      <c r="AB1" s="17"/>
+      <c r="AC1" s="18"/>
+      <c r="AD1" s="18"/>
+      <c r="AE1" s="18"/>
+    </row>
+    <row r="2" spans="1:74" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="109" t="s">
+        <v>134</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+    </row>
+    <row r="3" spans="1:74" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="17"/>
+      <c r="T3" s="17"/>
+      <c r="U3" s="17"/>
+      <c r="V3" s="17"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
+      <c r="Z3" s="17"/>
+      <c r="AA3" s="17"/>
+      <c r="AB3" s="17"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
+    </row>
+    <row r="4" spans="1:74" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="109" t="s">
+        <v>135</v>
+      </c>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
+      <c r="T4" s="17"/>
+      <c r="U4" s="17"/>
+      <c r="V4" s="17"/>
+      <c r="W4" s="17"/>
+      <c r="X4" s="17"/>
+      <c r="Y4" s="17"/>
+      <c r="Z4" s="17"/>
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="17"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+    </row>
+    <row r="5" spans="1:74" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="110"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="17"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="17"/>
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="17"/>
+      <c r="AC5" s="18"/>
+      <c r="AD5" s="18"/>
+      <c r="AE5" s="18"/>
+    </row>
+    <row r="6" spans="1:74" s="19" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A6" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="110" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="17"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="17"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="17"/>
+      <c r="AC6" s="18"/>
+      <c r="AD6" s="18"/>
+      <c r="AE6" s="18"/>
+    </row>
+    <row r="7" spans="1:74" s="19" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="J7" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="22"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="18"/>
+      <c r="AD7" s="18"/>
+      <c r="AE7" s="18"/>
+    </row>
+    <row r="8" spans="1:74" s="19" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="J8" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="22"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="17"/>
+      <c r="AC8" s="18"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="18"/>
+    </row>
+    <row r="9" spans="1:74" s="19" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="21"/>
+      <c r="B9" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="112"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="J9" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="22"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="17"/>
+      <c r="AC9" s="18"/>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="18"/>
+    </row>
+    <row r="10" spans="1:74" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="21"/>
+      <c r="B10" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="112"/>
+      <c r="D10" s="112"/>
+      <c r="E10" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="26"/>
+      <c r="G10" s="24"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="21"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="17"/>
+      <c r="R10" s="17"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="17"/>
+      <c r="V10" s="17"/>
+      <c r="W10" s="17"/>
+      <c r="X10" s="17"/>
+      <c r="Y10" s="17"/>
+      <c r="Z10" s="17"/>
+      <c r="AA10" s="17"/>
+      <c r="AB10" s="17"/>
+      <c r="AC10" s="18"/>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:74" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="21"/>
+      <c r="B11" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="112"/>
+      <c r="D11" s="112"/>
+      <c r="E11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="17"/>
+      <c r="Q11" s="17"/>
+      <c r="R11" s="17"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="17"/>
+      <c r="U11" s="17"/>
+      <c r="V11" s="17"/>
+      <c r="W11" s="17"/>
+      <c r="X11" s="17"/>
+      <c r="Y11" s="17"/>
+      <c r="Z11" s="17"/>
+      <c r="AA11" s="17"/>
+      <c r="AB11" s="17"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="18"/>
+      <c r="AE11" s="18"/>
+    </row>
+    <row r="12" spans="1:74" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="21"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="17"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="17"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="17"/>
+      <c r="U12" s="17"/>
+      <c r="V12" s="17"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="17"/>
+      <c r="Y12" s="17"/>
+      <c r="Z12" s="17"/>
+      <c r="AA12" s="17"/>
+      <c r="AB12" s="17"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="18"/>
+    </row>
+    <row r="14" spans="1:74">
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="35"/>
+      <c r="V14" s="35"/>
+      <c r="W14" s="35"/>
+      <c r="X14" s="35"/>
+      <c r="Y14" s="35"/>
+      <c r="Z14" s="35"/>
+      <c r="AA14" s="35"/>
+      <c r="AB14" s="44"/>
+      <c r="AC14" s="44"/>
+      <c r="AD14" s="42"/>
+      <c r="AE14" s="43"/>
+      <c r="AF14" s="35"/>
+      <c r="AG14" s="35"/>
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="35"/>
+      <c r="AJ14" s="35"/>
+      <c r="AK14" s="35"/>
+      <c r="AL14" s="35"/>
+      <c r="AM14" s="35"/>
+      <c r="AN14" s="35"/>
+      <c r="AO14" s="35"/>
+      <c r="AP14" s="35"/>
+      <c r="AQ14" s="35"/>
+      <c r="AR14" s="35"/>
+      <c r="AS14" s="35"/>
+      <c r="AT14" s="35"/>
+      <c r="AU14" s="35"/>
+      <c r="AV14" s="35"/>
+      <c r="AW14" s="35"/>
+      <c r="AX14" s="35"/>
+      <c r="AY14" s="35"/>
+      <c r="AZ14" s="35"/>
+      <c r="BA14" s="35"/>
+      <c r="BB14" s="35"/>
+      <c r="BC14" s="35"/>
+      <c r="BD14" s="35"/>
+      <c r="BE14" s="35"/>
+      <c r="BF14" s="35"/>
+      <c r="BG14" s="35"/>
+      <c r="BH14" s="35"/>
+      <c r="BI14" s="35"/>
+      <c r="BJ14" s="35"/>
+      <c r="BK14" s="35"/>
+      <c r="BL14" s="35"/>
+      <c r="BM14" s="35"/>
+      <c r="BN14" s="35"/>
+      <c r="BO14" s="35"/>
+      <c r="BP14" s="35"/>
+      <c r="BQ14" s="35"/>
+      <c r="BR14" s="35"/>
+      <c r="BS14" s="35"/>
+      <c r="BT14" s="35"/>
+      <c r="BU14" s="35"/>
+      <c r="BV14" s="35"/>
+    </row>
+    <row r="15" spans="1:74" ht="34.5">
+      <c r="A15" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
+      <c r="P15" s="45"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="41"/>
+      <c r="U15" s="35"/>
+      <c r="V15" s="35"/>
+      <c r="W15" s="35"/>
+      <c r="X15" s="35"/>
+      <c r="Y15" s="35"/>
+      <c r="Z15" s="35"/>
+      <c r="AA15" s="35"/>
+      <c r="AB15" s="44"/>
+      <c r="AC15" s="44"/>
+      <c r="AD15" s="42"/>
+      <c r="AE15" s="43"/>
+      <c r="AF15" s="35"/>
+      <c r="AG15" s="35"/>
+      <c r="AH15" s="35"/>
+      <c r="AI15" s="35"/>
+      <c r="AJ15" s="35"/>
+      <c r="AK15" s="35"/>
+      <c r="AL15" s="35"/>
+      <c r="AM15" s="35"/>
+      <c r="AN15" s="35"/>
+      <c r="AO15" s="35"/>
+      <c r="AP15" s="35"/>
+      <c r="AQ15" s="35"/>
+      <c r="AR15" s="35"/>
+      <c r="AS15" s="35"/>
+      <c r="AT15" s="35"/>
+      <c r="AU15" s="35"/>
+      <c r="AV15" s="35"/>
+      <c r="AW15" s="35"/>
+      <c r="AX15" s="35"/>
+      <c r="AY15" s="35"/>
+      <c r="AZ15" s="35"/>
+      <c r="BA15" s="35"/>
+      <c r="BB15" s="35"/>
+      <c r="BC15" s="35"/>
+      <c r="BD15" s="35"/>
+      <c r="BE15" s="35"/>
+      <c r="BF15" s="35"/>
+      <c r="BG15" s="35"/>
+      <c r="BH15" s="35"/>
+      <c r="BI15" s="35"/>
+      <c r="BJ15" s="35"/>
+      <c r="BK15" s="35"/>
+      <c r="BL15" s="35"/>
+      <c r="BM15" s="35"/>
+      <c r="BN15" s="35"/>
+      <c r="BO15" s="35"/>
+      <c r="BP15" s="35"/>
+      <c r="BQ15" s="35"/>
+      <c r="BR15" s="35"/>
+      <c r="BS15" s="35"/>
+      <c r="BT15" s="35"/>
+      <c r="BU15" s="35"/>
+      <c r="BV15" s="35"/>
+    </row>
+    <row r="16" spans="1:74" ht="15" thickBot="1">
+      <c r="A16" s="98" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="41"/>
+      <c r="U16" s="35"/>
+      <c r="V16" s="35"/>
+      <c r="W16" s="35"/>
+      <c r="X16" s="35"/>
+      <c r="Y16" s="35"/>
+      <c r="Z16" s="35"/>
+      <c r="AA16" s="35"/>
+      <c r="AB16" s="44"/>
+      <c r="AC16" s="44"/>
+      <c r="AD16" s="42"/>
+      <c r="AE16" s="43"/>
+      <c r="AF16" s="35"/>
+      <c r="AG16" s="35"/>
+      <c r="AH16" s="35"/>
+      <c r="AI16" s="35"/>
+      <c r="AJ16" s="35"/>
+      <c r="AK16" s="35"/>
+      <c r="AL16" s="35"/>
+      <c r="AM16" s="35"/>
+      <c r="AN16" s="35"/>
+      <c r="AO16" s="35"/>
+      <c r="AP16" s="35"/>
+      <c r="AQ16" s="35"/>
+      <c r="AR16" s="35"/>
+      <c r="AS16" s="35"/>
+      <c r="AT16" s="35"/>
+      <c r="AU16" s="35"/>
+      <c r="AV16" s="35"/>
+      <c r="AW16" s="35"/>
+      <c r="AX16" s="35"/>
+      <c r="AY16" s="35"/>
+      <c r="AZ16" s="35"/>
+      <c r="BA16" s="35"/>
+      <c r="BB16" s="35"/>
+      <c r="BC16" s="35"/>
+      <c r="BD16" s="35"/>
+      <c r="BE16" s="35"/>
+      <c r="BF16" s="35"/>
+      <c r="BG16" s="35"/>
+      <c r="BH16" s="35"/>
+      <c r="BI16" s="35"/>
+      <c r="BJ16" s="35"/>
+      <c r="BK16" s="35"/>
+      <c r="BL16" s="35"/>
+      <c r="BM16" s="35"/>
+      <c r="BN16" s="35"/>
+      <c r="BO16" s="35"/>
+      <c r="BP16" s="35"/>
+      <c r="BQ16" s="35"/>
+      <c r="BR16" s="35"/>
+      <c r="BS16" s="35"/>
+      <c r="BT16" s="35"/>
+      <c r="BU16" s="35"/>
+      <c r="BV16" s="35"/>
+    </row>
+    <row r="17" spans="1:74" ht="15" thickBot="1">
+      <c r="A17" s="99" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="40">
+        <v>1994</v>
+      </c>
+      <c r="C17" s="40">
+        <v>1995</v>
+      </c>
+      <c r="D17" s="40">
+        <v>1996</v>
+      </c>
+      <c r="E17" s="40">
+        <v>1997</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1998</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1999</v>
+      </c>
+      <c r="H17" s="37">
+        <v>2000</v>
+      </c>
+      <c r="I17" s="37">
+        <v>2001</v>
+      </c>
+      <c r="J17" s="37">
+        <v>2002</v>
+      </c>
+      <c r="K17" s="37">
+        <v>2003</v>
+      </c>
+      <c r="L17" s="37">
+        <v>2004</v>
+      </c>
+      <c r="M17" s="37">
+        <v>2005</v>
+      </c>
+      <c r="N17" s="37">
+        <v>2006</v>
+      </c>
+      <c r="O17" s="37">
+        <v>2007</v>
+      </c>
+      <c r="P17" s="37">
+        <v>2008</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>2009</v>
+      </c>
+      <c r="R17" s="37">
+        <v>2010</v>
+      </c>
+      <c r="S17" s="37">
+        <v>2011</v>
+      </c>
+      <c r="T17" s="37">
+        <v>2012</v>
+      </c>
+      <c r="U17" s="37">
+        <v>2013</v>
+      </c>
+      <c r="V17" s="38">
+        <v>2014</v>
+      </c>
+      <c r="W17" s="61">
+        <v>2015</v>
+      </c>
+      <c r="X17" s="38">
+        <v>2016</v>
+      </c>
+      <c r="Y17" s="61">
+        <v>2017</v>
+      </c>
+      <c r="Z17" s="39">
+        <v>2018</v>
+      </c>
+      <c r="AA17" s="39">
+        <v>2019</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>2020</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>2021</v>
+      </c>
+      <c r="AD17" s="39">
+        <v>2022</v>
+      </c>
+      <c r="AE17" s="39">
+        <v>2023</v>
+      </c>
+      <c r="AF17" s="39">
+        <v>2024</v>
+      </c>
+      <c r="AG17" s="39">
+        <v>2025</v>
+      </c>
+      <c r="AH17" s="62"/>
+      <c r="AI17" s="62"/>
+      <c r="AJ17" s="35"/>
+      <c r="AK17" s="35"/>
+      <c r="AL17" s="35"/>
+      <c r="AM17" s="35"/>
+      <c r="AN17" s="35"/>
+      <c r="AO17" s="35"/>
+      <c r="AP17" s="35"/>
+      <c r="AQ17" s="35"/>
+      <c r="AR17" s="35"/>
+      <c r="AS17" s="35"/>
+      <c r="AT17" s="35"/>
+      <c r="AU17" s="35"/>
+      <c r="AV17" s="35"/>
+      <c r="AW17" s="35"/>
+      <c r="AX17" s="35"/>
+      <c r="AY17" s="35"/>
+      <c r="AZ17" s="35"/>
+      <c r="BA17" s="35"/>
+      <c r="BB17" s="35"/>
+      <c r="BC17" s="35"/>
+      <c r="BD17" s="35"/>
+      <c r="BE17" s="35"/>
+      <c r="BF17" s="35"/>
+      <c r="BG17" s="35"/>
+      <c r="BH17" s="35"/>
+      <c r="BI17" s="35"/>
+      <c r="BJ17" s="35"/>
+      <c r="BK17" s="35"/>
+      <c r="BL17" s="35"/>
+      <c r="BM17" s="35"/>
+      <c r="BN17" s="35"/>
+      <c r="BO17" s="35"/>
+      <c r="BP17" s="35"/>
+      <c r="BQ17" s="35"/>
+      <c r="BR17" s="35"/>
+      <c r="BS17" s="35"/>
+      <c r="BT17" s="35"/>
+      <c r="BU17" s="35"/>
+      <c r="BV17" s="35"/>
+    </row>
+    <row r="18" spans="1:74" ht="15.75">
+      <c r="A18" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" s="63">
+        <v>341091.3</v>
+      </c>
+      <c r="C18" s="63">
+        <v>408938.6</v>
+      </c>
+      <c r="D18" s="63">
+        <v>505396.6</v>
+      </c>
+      <c r="E18" s="63">
+        <v>603808</v>
+      </c>
+      <c r="F18" s="63">
+        <v>513635.8</v>
+      </c>
+      <c r="G18" s="63">
+        <v>453835.6</v>
+      </c>
+      <c r="H18" s="63">
+        <v>504489.2</v>
+      </c>
+      <c r="I18" s="63">
+        <v>476151.6</v>
+      </c>
+      <c r="J18" s="63">
+        <v>485544</v>
+      </c>
+      <c r="K18" s="63">
+        <v>581728.9</v>
+      </c>
+      <c r="L18" s="63">
+        <v>718840.5</v>
+      </c>
+      <c r="M18" s="63">
+        <v>672013.7</v>
+      </c>
+      <c r="N18" s="63">
+        <v>794067.4</v>
+      </c>
+      <c r="O18" s="64">
+        <v>1134196.5</v>
+      </c>
+      <c r="P18" s="64">
+        <v>1855566.3</v>
+      </c>
+      <c r="Q18" s="64">
+        <v>1673040.4</v>
+      </c>
+      <c r="R18" s="64">
+        <v>1755924.5</v>
+      </c>
+      <c r="S18" s="64">
+        <v>2242166.5</v>
+      </c>
+      <c r="T18" s="64">
+        <v>1927623.2464447129</v>
+      </c>
+      <c r="U18" s="64">
+        <v>2006849.6540000001</v>
+      </c>
+      <c r="V18" s="64">
+        <v>1883733.456</v>
+      </c>
+      <c r="W18" s="65">
+        <v>1482942.034</v>
+      </c>
+      <c r="X18" s="65">
+        <v>1573214.93</v>
+      </c>
+      <c r="Y18" s="65">
+        <v>1764254.6440000001</v>
+      </c>
+      <c r="Z18" s="65">
+        <v>1836838.696</v>
+      </c>
+      <c r="AA18" s="65">
+        <v>1986109.963</v>
+      </c>
+      <c r="AB18" s="65">
+        <v>1973190.595</v>
+      </c>
+      <c r="AC18" s="65">
+        <v>2752163.747</v>
+      </c>
+      <c r="AD18" s="66">
+        <v>2254702.932</v>
+      </c>
+      <c r="AE18" s="67">
+        <v>3384856.0929999999</v>
+      </c>
+      <c r="AF18" s="67">
+        <v>5141743.4610000001</v>
+      </c>
+      <c r="AG18" s="67">
+        <v>3022949.9920000001</v>
+      </c>
+      <c r="AH18" s="43"/>
+      <c r="AI18" s="43"/>
+    </row>
+    <row r="19" spans="1:74">
+      <c r="A19" s="54"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
+      <c r="R19" s="68"/>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="69"/>
+      <c r="X19" s="69"/>
+      <c r="Y19" s="69"/>
+      <c r="Z19" s="69"/>
+      <c r="AA19" s="69"/>
+      <c r="AB19" s="69"/>
+      <c r="AC19" s="43"/>
+      <c r="AD19" s="70"/>
+      <c r="AE19" s="71"/>
+      <c r="AF19" s="71"/>
+      <c r="AG19" s="71"/>
+      <c r="AH19" s="43"/>
+      <c r="AI19" s="43"/>
+    </row>
+    <row r="20" spans="1:74">
+      <c r="A20" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="72">
+        <v>96</v>
+      </c>
+      <c r="C20" s="72">
+        <v>690.6</v>
+      </c>
+      <c r="D20" s="72">
+        <v>353.50299999999999</v>
+      </c>
+      <c r="E20" s="72">
+        <v>154.26</v>
+      </c>
+      <c r="F20" s="72">
+        <v>20.91</v>
+      </c>
+      <c r="G20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J20" s="72">
+        <v>1.3149999999999999</v>
+      </c>
+      <c r="K20" s="72">
+        <v>2.7240000000000002</v>
+      </c>
+      <c r="L20" s="72">
+        <v>906.41099999999994</v>
+      </c>
+      <c r="M20" s="72">
+        <v>1343.7639999999999</v>
+      </c>
+      <c r="N20" s="72">
+        <v>1341.491</v>
+      </c>
+      <c r="O20" s="72">
+        <v>2346.1019999999999</v>
+      </c>
+      <c r="P20" s="72">
+        <v>3048.6080000000002</v>
+      </c>
+      <c r="Q20" s="73">
+        <v>2057.9899999999998</v>
+      </c>
+      <c r="R20" s="68">
+        <v>1718.6</v>
+      </c>
+      <c r="S20" s="73">
+        <v>4131</v>
+      </c>
+      <c r="T20" s="73">
+        <v>4408.7870000000003</v>
+      </c>
+      <c r="U20" s="73">
+        <v>4523.3999999999996</v>
+      </c>
+      <c r="V20" s="73">
+        <v>3208.54</v>
+      </c>
+      <c r="W20" s="73">
+        <v>1956.7</v>
+      </c>
+      <c r="X20" s="73">
+        <v>397.63400000000001</v>
+      </c>
+      <c r="Y20" s="73">
+        <v>403.33199999999999</v>
+      </c>
+      <c r="Z20" s="73">
+        <v>741.08199999999999</v>
+      </c>
+      <c r="AA20" s="73">
+        <v>994.298</v>
+      </c>
+      <c r="AB20" s="73">
+        <v>8263.9599999999991</v>
+      </c>
+      <c r="AC20" s="73">
+        <v>2848.0419999999999</v>
+      </c>
+      <c r="AD20" s="70">
+        <v>17103.662</v>
+      </c>
+      <c r="AE20" s="71">
+        <v>28287.788</v>
+      </c>
+      <c r="AF20" s="71">
+        <v>24423.411</v>
+      </c>
+      <c r="AG20" s="71">
+        <v>6212.7839999999997</v>
+      </c>
+      <c r="AH20" s="43"/>
+      <c r="AI20" s="43"/>
+    </row>
+    <row r="21" spans="1:74">
+      <c r="A21" s="101" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="72">
+        <v>2808.4</v>
+      </c>
+      <c r="C21" s="72">
+        <v>2896.2</v>
+      </c>
+      <c r="D21" s="72">
+        <v>1071.4349999999999</v>
+      </c>
+      <c r="E21" s="72">
+        <v>1484.41</v>
+      </c>
+      <c r="F21" s="72">
+        <v>2232.1</v>
+      </c>
+      <c r="G21" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="H21" s="72">
+        <v>1616.5619999999999</v>
+      </c>
+      <c r="I21" s="72">
+        <v>3748.6370000000002</v>
+      </c>
+      <c r="J21" s="72">
+        <v>5710.8010000000004</v>
+      </c>
+      <c r="K21" s="72">
+        <v>9363.4130000000005</v>
+      </c>
+      <c r="L21" s="72">
+        <v>10542.415999999999</v>
+      </c>
+      <c r="M21" s="72">
+        <v>16151.718999999999</v>
+      </c>
+      <c r="N21" s="72">
+        <v>23222.364000000001</v>
+      </c>
+      <c r="O21" s="72">
+        <v>29220.550999999999</v>
+      </c>
+      <c r="P21" s="72">
+        <v>33127.455999999998</v>
+      </c>
+      <c r="Q21" s="73">
+        <v>24040.916000000001</v>
+      </c>
+      <c r="R21" s="73">
+        <v>34898.699999999997</v>
+      </c>
+      <c r="S21" s="73">
+        <v>31168.1</v>
+      </c>
+      <c r="T21" s="73">
+        <v>27811.591</v>
+      </c>
+      <c r="U21" s="73">
+        <v>17672.987000000001</v>
+      </c>
+      <c r="V21" s="73">
+        <v>25132.243999999999</v>
+      </c>
+      <c r="W21" s="73">
+        <v>27175.4</v>
+      </c>
+      <c r="X21" s="73">
+        <v>22610.234</v>
+      </c>
+      <c r="Y21" s="73">
+        <v>33971.114000000001</v>
+      </c>
+      <c r="Z21" s="73">
+        <v>31663.365999999998</v>
+      </c>
+      <c r="AA21" s="73">
+        <v>45404.123999999996</v>
+      </c>
+      <c r="AB21" s="73">
+        <v>49380.841</v>
+      </c>
+      <c r="AC21" s="73">
+        <v>50438.453000000001</v>
+      </c>
+      <c r="AD21" s="70">
+        <v>54278.748</v>
+      </c>
+      <c r="AE21" s="71">
+        <v>32249.396000000001</v>
+      </c>
+      <c r="AF21" s="71">
+        <v>51165.1</v>
+      </c>
+      <c r="AG21" s="71">
+        <v>51454.3</v>
+      </c>
+      <c r="AH21" s="43"/>
+      <c r="AI21" s="43"/>
+    </row>
+    <row r="22" spans="1:74">
+      <c r="A22" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="72">
+        <v>1753</v>
+      </c>
+      <c r="C22" s="72">
+        <v>12592.3</v>
+      </c>
+      <c r="D22" s="72">
+        <v>12322.7</v>
+      </c>
+      <c r="E22" s="72">
+        <v>9807.9</v>
+      </c>
+      <c r="F22" s="72">
+        <v>9014.58</v>
+      </c>
+      <c r="G22" s="72">
+        <v>5108.1400000000003</v>
+      </c>
+      <c r="H22" s="72">
+        <v>4486.97</v>
+      </c>
+      <c r="I22" s="72">
+        <v>6627.1030000000001</v>
+      </c>
+      <c r="J22" s="72">
+        <v>10415.886</v>
+      </c>
+      <c r="K22" s="72">
+        <v>8060.2359999999999</v>
+      </c>
+      <c r="L22" s="72">
+        <v>15963.358</v>
+      </c>
+      <c r="M22" s="72">
+        <v>12722.596</v>
+      </c>
+      <c r="N22" s="72">
+        <v>23332.914000000001</v>
+      </c>
+      <c r="O22" s="72">
+        <v>46078.63</v>
+      </c>
+      <c r="P22" s="72">
+        <v>37608.495999999999</v>
+      </c>
+      <c r="Q22" s="73">
+        <v>43831.192999999999</v>
+      </c>
+      <c r="R22" s="73">
+        <v>65706.100000000006</v>
+      </c>
+      <c r="S22" s="73">
+        <v>93959.8</v>
+      </c>
+      <c r="T22" s="73">
+        <v>86691.142999999996</v>
+      </c>
+      <c r="U22" s="73">
+        <v>107433.73299999999</v>
+      </c>
+      <c r="V22" s="73">
+        <v>85082.79</v>
+      </c>
+      <c r="W22" s="73">
+        <v>68404.620999999999</v>
+      </c>
+      <c r="X22" s="73">
+        <v>92823.817999999999</v>
+      </c>
+      <c r="Y22" s="73">
+        <v>75209.820000000007</v>
+      </c>
+      <c r="Z22" s="73">
+        <v>63162.185999999994</v>
+      </c>
+      <c r="AA22" s="73">
+        <v>89743.077999999994</v>
+      </c>
+      <c r="AB22" s="73">
+        <v>81862.709000000003</v>
+      </c>
+      <c r="AC22" s="73">
+        <v>93127.433000000005</v>
+      </c>
+      <c r="AD22" s="70">
+        <v>135987.66899999999</v>
+      </c>
+      <c r="AE22" s="71">
+        <v>94741.572000000015</v>
+      </c>
+      <c r="AF22" s="71">
+        <v>117145.2</v>
+      </c>
+      <c r="AG22" s="71">
+        <v>93188.6</v>
+      </c>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+    </row>
+    <row r="23" spans="1:74">
+      <c r="A23" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="72">
+        <v>83.6</v>
+      </c>
+      <c r="C23" s="72">
+        <v>10238.6</v>
+      </c>
+      <c r="D23" s="72">
+        <v>10265.700000000001</v>
+      </c>
+      <c r="E23" s="72">
+        <v>6390.5</v>
+      </c>
+      <c r="F23" s="72">
+        <v>4477.74</v>
+      </c>
+      <c r="G23" s="72">
+        <v>3545.5090000000009</v>
+      </c>
+      <c r="H23" s="72">
+        <v>2520.4009999999998</v>
+      </c>
+      <c r="I23" s="72">
+        <v>1847.2829999999999</v>
+      </c>
+      <c r="J23" s="72">
+        <v>1521.6890000000001</v>
+      </c>
+      <c r="K23" s="72">
+        <v>1287.434</v>
+      </c>
+      <c r="L23" s="72">
+        <v>1733.337</v>
+      </c>
+      <c r="M23" s="72">
+        <v>2235.9549999999999</v>
+      </c>
+      <c r="N23" s="72">
+        <v>4941.03</v>
+      </c>
+      <c r="O23" s="72">
+        <v>18684.383999999998</v>
+      </c>
+      <c r="P23" s="72">
+        <v>36336.428</v>
+      </c>
+      <c r="Q23" s="73">
+        <v>23999.651999999998</v>
+      </c>
+      <c r="R23" s="68">
+        <v>28108.2</v>
+      </c>
+      <c r="S23" s="73">
+        <v>32248.3</v>
+      </c>
+      <c r="T23" s="73">
+        <v>47746.743000000002</v>
+      </c>
+      <c r="U23" s="73">
+        <v>41318.455999999998</v>
+      </c>
+      <c r="V23" s="73">
+        <v>21787.83</v>
+      </c>
+      <c r="W23" s="73">
+        <v>30772.292000000001</v>
+      </c>
+      <c r="X23" s="73">
+        <v>31428.835999999996</v>
+      </c>
+      <c r="Y23" s="73">
+        <v>34240.993999999999</v>
+      </c>
+      <c r="Z23" s="73">
+        <v>29169.067000000003</v>
+      </c>
+      <c r="AA23" s="73">
+        <v>42808.410999999993</v>
+      </c>
+      <c r="AB23" s="73">
+        <v>39620.097000000002</v>
+      </c>
+      <c r="AC23" s="73">
+        <v>41271.807999999997</v>
+      </c>
+      <c r="AD23" s="70">
+        <v>72832.63900000001</v>
+      </c>
+      <c r="AE23" s="71">
+        <v>67868.388000000006</v>
+      </c>
+      <c r="AF23" s="71">
+        <v>36946.1</v>
+      </c>
+      <c r="AG23" s="71">
+        <v>58300.7</v>
+      </c>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+    </row>
+    <row r="24" spans="1:74">
+      <c r="A24" s="55" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" s="72">
+        <v>10733.5</v>
+      </c>
+      <c r="C24" s="72">
+        <v>15365.7</v>
+      </c>
+      <c r="D24" s="72">
+        <v>46363.199999999997</v>
+      </c>
+      <c r="E24" s="72">
+        <v>17737.2</v>
+      </c>
+      <c r="F24" s="72">
+        <v>7956.7560000000003</v>
+      </c>
+      <c r="G24" s="72">
+        <v>3736.8470000000002</v>
+      </c>
+      <c r="H24" s="72">
+        <v>921.53399999999999</v>
+      </c>
+      <c r="I24" s="72">
+        <v>1863.6279999999999</v>
+      </c>
+      <c r="J24" s="72">
+        <v>5253.14</v>
+      </c>
+      <c r="K24" s="72">
+        <v>6683.73</v>
+      </c>
+      <c r="L24" s="72">
+        <v>21976.548999999999</v>
+      </c>
+      <c r="M24" s="72">
+        <v>11201.557000000001</v>
+      </c>
+      <c r="N24" s="72">
+        <v>4852.652</v>
+      </c>
+      <c r="O24" s="72">
+        <v>2861.8809999999999</v>
+      </c>
+      <c r="P24" s="72">
+        <v>568.51900000000001</v>
+      </c>
+      <c r="Q24" s="73">
+        <v>1.2869999999999999</v>
+      </c>
+      <c r="R24" s="68">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S24" s="73">
+        <v>8.6</v>
+      </c>
+      <c r="T24" s="73">
+        <v>4.1989999999999998</v>
+      </c>
+      <c r="U24" s="73">
+        <v>1.492</v>
+      </c>
+      <c r="V24" s="73">
+        <v>11.57</v>
+      </c>
+      <c r="W24" s="73">
+        <v>5.5</v>
+      </c>
+      <c r="X24" s="73">
+        <v>4.08</v>
+      </c>
+      <c r="Y24" s="73">
+        <v>260.19600000000003</v>
+      </c>
+      <c r="Z24" s="73">
+        <v>10398.294</v>
+      </c>
+      <c r="AA24" s="73">
+        <v>870.61099999999999</v>
+      </c>
+      <c r="AB24" s="73">
+        <v>444.01499999999999</v>
+      </c>
+      <c r="AC24" s="73">
+        <v>707.37099999999998</v>
+      </c>
+      <c r="AD24" s="70">
+        <v>164.83</v>
+      </c>
+      <c r="AE24" s="71">
+        <v>3143.596</v>
+      </c>
+      <c r="AF24" s="71">
+        <v>10741.061</v>
+      </c>
+      <c r="AG24" s="71">
+        <v>12146.898999999999</v>
+      </c>
+      <c r="AH24" s="43"/>
+      <c r="AI24" s="43"/>
+    </row>
+    <row r="25" spans="1:74">
+      <c r="A25" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="72">
+        <v>19845.7</v>
+      </c>
+      <c r="C25" s="72">
+        <v>21644.400000000001</v>
+      </c>
+      <c r="D25" s="72">
+        <v>16275.994000000001</v>
+      </c>
+      <c r="E25" s="72">
+        <v>31683.200000000001</v>
+      </c>
+      <c r="F25" s="72">
+        <v>49236.13</v>
+      </c>
+      <c r="G25" s="72">
+        <v>42076.024999999994</v>
+      </c>
+      <c r="H25" s="72">
+        <v>30154.475999999999</v>
+      </c>
+      <c r="I25" s="72">
+        <v>25390.620999999999</v>
+      </c>
+      <c r="J25" s="72">
+        <v>19710.633999999998</v>
+      </c>
+      <c r="K25" s="72">
+        <v>12400.955</v>
+      </c>
+      <c r="L25" s="72">
+        <v>11581.630999999999</v>
+      </c>
+      <c r="M25" s="72">
+        <v>11504.136</v>
+      </c>
+      <c r="N25" s="72">
+        <v>10585.705</v>
+      </c>
+      <c r="O25" s="72">
+        <v>12226.984</v>
+      </c>
+      <c r="P25" s="72">
+        <v>14866.630999999999</v>
+      </c>
+      <c r="Q25" s="73">
+        <v>14209.5</v>
+      </c>
+      <c r="R25" s="68">
+        <v>21050.400000000001</v>
+      </c>
+      <c r="S25" s="73">
+        <v>13132.7</v>
+      </c>
+      <c r="T25" s="73">
+        <v>11931.159</v>
+      </c>
+      <c r="U25" s="73">
+        <v>14241.204</v>
+      </c>
+      <c r="V25" s="73">
+        <v>20455.767</v>
+      </c>
+      <c r="W25" s="73">
+        <v>12198.1</v>
+      </c>
+      <c r="X25" s="73">
+        <v>3188.57</v>
+      </c>
+      <c r="Y25" s="73">
+        <v>701.95699999999999</v>
+      </c>
+      <c r="Z25" s="73">
+        <v>1356.01</v>
+      </c>
+      <c r="AA25" s="73">
+        <v>3185.808</v>
+      </c>
+      <c r="AB25" s="73">
+        <v>990.601</v>
+      </c>
+      <c r="AC25" s="73">
+        <v>801.61699999999996</v>
+      </c>
+      <c r="AD25" s="70">
+        <v>644.09900000000005</v>
+      </c>
+      <c r="AE25" s="71">
+        <v>830.30200000000002</v>
+      </c>
+      <c r="AF25" s="71">
+        <v>1337.1220000000001</v>
+      </c>
+      <c r="AG25" s="71">
+        <v>2155.4070000000002</v>
+      </c>
+      <c r="AH25" s="43"/>
+      <c r="AI25" s="43"/>
+    </row>
+    <row r="26" spans="1:74">
+      <c r="A26" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="B26" s="72">
+        <v>719.5</v>
+      </c>
+      <c r="C26" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" s="72">
+        <v>1535.4</v>
+      </c>
+      <c r="E26" s="72">
+        <v>1375</v>
+      </c>
+      <c r="F26" s="72">
+        <v>1836.92</v>
+      </c>
+      <c r="G26" s="72">
+        <v>999.12699999999995</v>
+      </c>
+      <c r="H26" s="72">
+        <v>1133.595</v>
+      </c>
+      <c r="I26" s="72">
+        <v>883.16899999999998</v>
+      </c>
+      <c r="J26" s="72">
+        <v>61.994999999999997</v>
+      </c>
+      <c r="K26" s="72">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="L26" s="72">
+        <v>107.455</v>
+      </c>
+      <c r="M26" s="72">
+        <v>845.53700000000003</v>
+      </c>
+      <c r="N26" s="72">
+        <v>869.55100000000004</v>
+      </c>
+      <c r="O26" s="72">
+        <v>728.37800000000004</v>
+      </c>
+      <c r="P26" s="72">
+        <v>522.84299999999996</v>
+      </c>
+      <c r="Q26" s="73">
+        <v>439.27100000000002</v>
+      </c>
+      <c r="R26" s="68">
+        <v>918.1</v>
+      </c>
+      <c r="S26" s="73">
+        <v>1519.3</v>
+      </c>
+      <c r="T26" s="73">
+        <v>348.46</v>
+      </c>
+      <c r="U26" s="73">
+        <v>3393.7739999999999</v>
+      </c>
+      <c r="V26" s="73">
+        <v>16215.837</v>
+      </c>
+      <c r="W26" s="73">
+        <v>18355.3</v>
+      </c>
+      <c r="X26" s="73">
+        <v>12506.993</v>
+      </c>
+      <c r="Y26" s="73">
+        <v>22097.757000000001</v>
+      </c>
+      <c r="Z26" s="73">
+        <v>10529.653</v>
+      </c>
+      <c r="AA26" s="73">
+        <v>21833.197</v>
+      </c>
+      <c r="AB26" s="73">
+        <v>12163.299000000001</v>
+      </c>
+      <c r="AC26" s="73">
+        <v>19408.816999999999</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>1095.6679999999999</v>
+      </c>
+      <c r="AE26" s="71">
+        <v>972</v>
+      </c>
+      <c r="AF26" s="71">
+        <v>686.24099999999999</v>
+      </c>
+      <c r="AG26" s="71">
+        <v>1052.0719999999999</v>
+      </c>
+      <c r="AH26" s="43"/>
+      <c r="AI26" s="43"/>
+    </row>
+    <row r="27" spans="1:74">
+      <c r="A27" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="72">
+        <v>2965.5</v>
+      </c>
+      <c r="C27" s="72">
+        <v>2066.6</v>
+      </c>
+      <c r="D27" s="72">
+        <v>6031.9</v>
+      </c>
+      <c r="E27" s="72">
+        <v>9995.4</v>
+      </c>
+      <c r="F27" s="72">
+        <v>9868.15</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1084.1500000000001</v>
+      </c>
+      <c r="H27" s="72">
+        <v>1983.07</v>
+      </c>
+      <c r="I27" s="72">
+        <v>1539.98</v>
+      </c>
+      <c r="J27" s="72">
+        <v>1541.671</v>
+      </c>
+      <c r="K27" s="72">
+        <v>5872.4489999999996</v>
+      </c>
+      <c r="L27" s="72">
+        <v>9473.152</v>
+      </c>
+      <c r="M27" s="72">
+        <v>13072.825999999999</v>
+      </c>
+      <c r="N27" s="72">
+        <v>21264.928</v>
+      </c>
+      <c r="O27" s="72">
+        <v>40049.415000000001</v>
+      </c>
+      <c r="P27" s="72">
+        <v>47124.942000000003</v>
+      </c>
+      <c r="Q27" s="73">
+        <v>737.41</v>
+      </c>
+      <c r="R27" s="68">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="S27" s="73">
+        <v>8283.6</v>
+      </c>
+      <c r="T27" s="73">
+        <v>12190.066999999999</v>
+      </c>
+      <c r="U27" s="73">
+        <v>17151.198</v>
+      </c>
+      <c r="V27" s="73">
+        <v>12892.008</v>
+      </c>
+      <c r="W27" s="73">
+        <v>1706.4</v>
+      </c>
+      <c r="X27" s="73">
+        <v>3975.3780000000002</v>
+      </c>
+      <c r="Y27" s="73">
+        <v>6159.87</v>
+      </c>
+      <c r="Z27" s="73">
+        <v>25409.321</v>
+      </c>
+      <c r="AA27" s="73">
+        <v>31326.54</v>
+      </c>
+      <c r="AB27" s="73">
+        <v>22525.883000000002</v>
+      </c>
+      <c r="AC27" s="73">
+        <v>31550.120999999999</v>
+      </c>
+      <c r="AD27" s="70">
+        <v>26080.048999999999</v>
+      </c>
+      <c r="AE27" s="71">
+        <v>19266.432000000001</v>
+      </c>
+      <c r="AF27" s="71">
+        <v>7504.6210000000001</v>
+      </c>
+      <c r="AG27" s="73">
+        <v>3.7650000000000001</v>
+      </c>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="43"/>
+    </row>
+    <row r="28" spans="1:74">
+      <c r="A28" s="102" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="72">
+        <v>2832.4</v>
+      </c>
+      <c r="C28" s="72">
+        <v>3138.4</v>
+      </c>
+      <c r="D28" s="72">
+        <v>20280.001</v>
+      </c>
+      <c r="E28" s="72">
+        <v>1739.31</v>
+      </c>
+      <c r="F28" s="72">
+        <v>481.63</v>
+      </c>
+      <c r="G28" s="72">
+        <v>212.52600000000001</v>
+      </c>
+      <c r="H28" s="72">
+        <v>161.465</v>
+      </c>
+      <c r="I28" s="72">
+        <v>178.68600000000001</v>
+      </c>
+      <c r="J28" s="72">
+        <v>707.58399999999995</v>
+      </c>
+      <c r="K28" s="72">
+        <v>224.642</v>
+      </c>
+      <c r="L28" s="72">
+        <v>316.108</v>
+      </c>
+      <c r="M28" s="72">
+        <v>89.034000000000006</v>
+      </c>
+      <c r="N28" s="72">
+        <v>289.05900000000003</v>
+      </c>
+      <c r="O28" s="72">
+        <v>1772.797</v>
+      </c>
+      <c r="P28" s="72">
+        <v>1764.0650000000001</v>
+      </c>
+      <c r="Q28" s="73">
+        <v>488.72699999999998</v>
+      </c>
+      <c r="R28" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="S28" s="73">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="T28" s="73">
+        <v>3717.7979999999998</v>
+      </c>
+      <c r="U28" s="73">
+        <v>4788.9489999999996</v>
+      </c>
+      <c r="V28" s="73">
+        <v>7082.6040000000003</v>
+      </c>
+      <c r="W28" s="73">
+        <v>5571.8</v>
+      </c>
+      <c r="X28" s="73">
+        <v>5358.89</v>
+      </c>
+      <c r="Y28" s="73">
+        <v>5138.9759999999997</v>
+      </c>
+      <c r="Z28" s="73">
+        <v>11032.252</v>
+      </c>
+      <c r="AA28" s="73">
+        <v>14930.486999999999</v>
+      </c>
+      <c r="AB28" s="73">
+        <v>15599.986999999999</v>
+      </c>
+      <c r="AC28" s="73">
+        <v>15334.326999999999</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>30259.758999999998</v>
+      </c>
+      <c r="AE28" s="71">
+        <v>51136.004000000001</v>
+      </c>
+      <c r="AF28" s="71">
+        <v>52776.536</v>
+      </c>
+      <c r="AG28" s="71">
+        <v>56250.105000000003</v>
+      </c>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+    </row>
+    <row r="29" spans="1:74">
+      <c r="A29" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="72">
+        <v>6113.8</v>
+      </c>
+      <c r="C29" s="72">
+        <v>894</v>
+      </c>
+      <c r="D29" s="72">
+        <v>1648.999</v>
+      </c>
+      <c r="E29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="K29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="L29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="M29" s="72">
+        <v>1.24</v>
+      </c>
+      <c r="N29" s="72">
+        <v>1.08</v>
+      </c>
+      <c r="O29" s="72">
+        <v>643.15899999999999</v>
+      </c>
+      <c r="P29" s="72">
+        <v>29883.946</v>
+      </c>
+      <c r="Q29" s="73">
+        <v>2035.33</v>
+      </c>
+      <c r="R29" s="68">
+        <v>1025</v>
+      </c>
+      <c r="S29" s="73">
+        <v>792.9</v>
+      </c>
+      <c r="T29" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="U29" s="73">
+        <v>1036.4549999999999</v>
+      </c>
+      <c r="V29" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="W29" s="73">
+        <v>0</v>
+      </c>
+      <c r="X29" s="73">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="73">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+    </row>
+    <row r="30" spans="1:74">
+      <c r="A30" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" s="72">
+        <v>63391.199999999997</v>
+      </c>
+      <c r="C30" s="72">
+        <v>40967.800000000003</v>
+      </c>
+      <c r="D30" s="72">
+        <v>73550.5</v>
+      </c>
+      <c r="E30" s="72">
+        <v>83218</v>
+      </c>
+      <c r="F30" s="72">
+        <v>25581.036</v>
+      </c>
+      <c r="G30" s="72">
+        <v>52042.326000000001</v>
+      </c>
+      <c r="H30" s="72">
+        <v>79782.7</v>
+      </c>
+      <c r="I30" s="72">
+        <v>46821.85</v>
+      </c>
+      <c r="J30" s="72">
+        <v>22039.826000000001</v>
+      </c>
+      <c r="K30" s="72">
+        <v>19179.758999999998</v>
+      </c>
+      <c r="L30" s="72">
+        <v>21902.045999999998</v>
+      </c>
+      <c r="M30" s="72">
+        <v>20447.217000000001</v>
+      </c>
+      <c r="N30" s="72">
+        <v>25076.600999999999</v>
+      </c>
+      <c r="O30" s="72">
+        <v>32477.83</v>
+      </c>
+      <c r="P30" s="72">
+        <v>25105.386999999999</v>
+      </c>
+      <c r="Q30" s="73">
+        <v>37322.03</v>
+      </c>
+      <c r="R30" s="68">
+        <v>48375.1</v>
+      </c>
+      <c r="S30" s="73">
+        <v>80407.199999999997</v>
+      </c>
+      <c r="T30" s="73">
+        <v>46052.353000000003</v>
+      </c>
+      <c r="U30" s="73">
+        <v>15048.17</v>
+      </c>
+      <c r="V30" s="73">
+        <v>158.84700000000001</v>
+      </c>
+      <c r="W30" s="73">
+        <v>32</v>
+      </c>
+      <c r="X30" s="73">
+        <v>96.962999999999994</v>
+      </c>
+      <c r="Y30" s="73">
+        <v>24622.752</v>
+      </c>
+      <c r="Z30" s="73">
+        <v>16339.237999999999</v>
+      </c>
+      <c r="AA30" s="73">
+        <v>111.14</v>
+      </c>
+      <c r="AB30" s="73">
+        <v>113.124</v>
+      </c>
+      <c r="AC30" s="73">
+        <v>101.43300000000001</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>101.81100000000001</v>
+      </c>
+      <c r="AE30" s="71">
+        <v>113.437</v>
+      </c>
+      <c r="AF30" s="71">
+        <v>115.206</v>
+      </c>
+      <c r="AG30" s="71">
+        <v>4383.82</v>
+      </c>
+      <c r="AH30" s="43"/>
+      <c r="AI30" s="43"/>
+    </row>
+    <row r="31" spans="1:74">
+      <c r="A31" s="102" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="72">
+        <v>2131.1999999999998</v>
+      </c>
+      <c r="D31" s="72">
+        <v>10818.2</v>
+      </c>
+      <c r="E31" s="72">
+        <v>2015.5</v>
+      </c>
+      <c r="F31" s="72">
+        <v>3804.9</v>
+      </c>
+      <c r="G31" s="72">
+        <v>1474.127</v>
+      </c>
+      <c r="H31" s="72">
+        <v>4721.0159999999996</v>
+      </c>
+      <c r="I31" s="72">
+        <v>6084.7340000000004</v>
+      </c>
+      <c r="J31" s="72">
+        <v>17165.22</v>
+      </c>
+      <c r="K31" s="72">
+        <v>6170.06</v>
+      </c>
+      <c r="L31" s="72">
+        <v>4579.4709999999995</v>
+      </c>
+      <c r="M31" s="72">
+        <v>6453.0969999999998</v>
+      </c>
+      <c r="N31" s="72">
+        <v>8905.5949999999993</v>
+      </c>
+      <c r="O31" s="72">
+        <v>7390.18</v>
+      </c>
+      <c r="P31" s="72">
+        <v>9656.1589999999997</v>
+      </c>
+      <c r="Q31" s="73">
+        <v>1265.8579999999999</v>
+      </c>
+      <c r="R31" s="68">
+        <v>779.4</v>
+      </c>
+      <c r="S31" s="73">
+        <v>3614.8</v>
+      </c>
+      <c r="T31" s="73">
+        <v>4702.5200000000004</v>
+      </c>
+      <c r="U31" s="73">
+        <v>3332.7460000000001</v>
+      </c>
+      <c r="V31" s="73">
+        <v>3080.3809999999999</v>
+      </c>
+      <c r="W31" s="73">
+        <v>3647.5</v>
+      </c>
+      <c r="X31" s="73">
+        <v>1399.6959999999999</v>
+      </c>
+      <c r="Y31" s="73">
+        <v>1133.1869999999999</v>
+      </c>
+      <c r="Z31" s="73">
+        <v>6223.7160000000003</v>
+      </c>
+      <c r="AA31" s="73">
+        <v>3776.0820000000003</v>
+      </c>
+      <c r="AB31" s="73">
+        <v>1819.7910000000002</v>
+      </c>
+      <c r="AC31" s="73">
+        <v>860.28200000000004</v>
+      </c>
+      <c r="AD31" s="70">
+        <v>3787.3029999999999</v>
+      </c>
+      <c r="AE31" s="71">
+        <v>3207.7</v>
+      </c>
+      <c r="AF31" s="71">
+        <v>567.96100000000001</v>
+      </c>
+      <c r="AG31" s="71">
+        <v>1192.0809999999999</v>
+      </c>
+      <c r="AH31" s="43"/>
+      <c r="AI31" s="43"/>
+    </row>
+    <row r="32" spans="1:74">
+      <c r="A32" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="72">
+        <v>3140.5</v>
+      </c>
+      <c r="C32" s="72">
+        <v>1819.9</v>
+      </c>
+      <c r="D32" s="72">
+        <v>301.29199999999997</v>
+      </c>
+      <c r="E32" s="72">
+        <v>2465.6999999999998</v>
+      </c>
+      <c r="F32" s="72">
+        <v>2173.15</v>
+      </c>
+      <c r="G32" s="72">
+        <v>1099.8879999999999</v>
+      </c>
+      <c r="H32" s="72">
+        <v>1819.19</v>
+      </c>
+      <c r="I32" s="72">
+        <v>2107.6219999999998</v>
+      </c>
+      <c r="J32" s="72">
+        <v>1800.1690000000001</v>
+      </c>
+      <c r="K32" s="72">
+        <v>1581.0830000000001</v>
+      </c>
+      <c r="L32" s="72">
+        <v>1289.758</v>
+      </c>
+      <c r="M32" s="72">
+        <v>2061.462</v>
+      </c>
+      <c r="N32" s="72">
+        <v>1344.01</v>
+      </c>
+      <c r="O32" s="72">
+        <v>3478.4029999999998</v>
+      </c>
+      <c r="P32" s="72">
+        <v>1866.011</v>
+      </c>
+      <c r="Q32" s="73">
+        <v>256.98</v>
+      </c>
+      <c r="R32" s="68">
+        <v>774</v>
+      </c>
+      <c r="S32" s="73">
+        <v>2016</v>
+      </c>
+      <c r="T32" s="73">
+        <v>1536.056</v>
+      </c>
+      <c r="U32" s="73">
+        <v>2102.2840000000001</v>
+      </c>
+      <c r="V32" s="73">
+        <v>1683.749</v>
+      </c>
+      <c r="W32" s="73">
+        <v>545.70000000000005</v>
+      </c>
+      <c r="X32" s="73">
+        <v>71.132000000000005</v>
+      </c>
+      <c r="Y32" s="73">
+        <v>32.36</v>
+      </c>
+      <c r="Z32" s="73">
+        <v>112.753</v>
+      </c>
+      <c r="AA32" s="73">
+        <v>85.309000000000012</v>
+      </c>
+      <c r="AB32" s="73">
+        <v>41.08</v>
+      </c>
+      <c r="AC32" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="70">
+        <v>11.164999999999999</v>
+      </c>
+      <c r="AE32" s="71">
+        <v>12.56</v>
+      </c>
+      <c r="AF32" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG32" s="71">
+        <v>4.056</v>
+      </c>
+      <c r="AH32" s="43"/>
+      <c r="AI32" s="43"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="72">
+        <v>49614.400000000001</v>
+      </c>
+      <c r="C33" s="72">
+        <v>19173.5</v>
+      </c>
+      <c r="D33" s="72">
+        <v>490.298</v>
+      </c>
+      <c r="E33" s="72">
+        <v>3135.81</v>
+      </c>
+      <c r="F33" s="72">
+        <v>1313.3929999999998</v>
+      </c>
+      <c r="G33" s="72">
+        <v>1089.441</v>
+      </c>
+      <c r="H33" s="72">
+        <v>2117.0500000000002</v>
+      </c>
+      <c r="I33" s="72">
+        <v>1421.79</v>
+      </c>
+      <c r="J33" s="72">
+        <v>2395.9810000000002</v>
+      </c>
+      <c r="K33" s="72">
+        <v>1916.9090000000001</v>
+      </c>
+      <c r="L33" s="72">
+        <v>2530.819</v>
+      </c>
+      <c r="M33" s="72">
+        <v>2353.2260000000001</v>
+      </c>
+      <c r="N33" s="72">
+        <v>2144.0349999999999</v>
+      </c>
+      <c r="O33" s="72">
+        <v>2189.819</v>
+      </c>
+      <c r="P33" s="72">
+        <v>1565.252</v>
+      </c>
+      <c r="Q33" s="73">
+        <v>1498.0039999999999</v>
+      </c>
+      <c r="R33" s="68">
+        <v>1655.6</v>
+      </c>
+      <c r="S33" s="73">
+        <v>1138.2</v>
+      </c>
+      <c r="T33" s="73">
+        <v>638.322</v>
+      </c>
+      <c r="U33" s="73">
+        <v>1135.241</v>
+      </c>
+      <c r="V33" s="73">
+        <v>797.68100000000004</v>
+      </c>
+      <c r="W33" s="73">
+        <v>819</v>
+      </c>
+      <c r="X33" s="73">
+        <v>510.59399999999999</v>
+      </c>
+      <c r="Y33" s="73">
+        <v>695.09400000000005</v>
+      </c>
+      <c r="Z33" s="73">
+        <v>724.73099999999999</v>
+      </c>
+      <c r="AA33" s="73">
+        <v>827.91899999999998</v>
+      </c>
+      <c r="AB33" s="73">
+        <v>152.679</v>
+      </c>
+      <c r="AC33" s="73">
+        <v>846.39599999999996</v>
+      </c>
+      <c r="AD33" s="70">
+        <v>560.85799999999995</v>
+      </c>
+      <c r="AE33" s="71">
+        <v>100.529</v>
+      </c>
+      <c r="AF33" s="71">
+        <v>302.48599999999999</v>
+      </c>
+      <c r="AG33" s="71">
+        <v>187.80199999999999</v>
+      </c>
+      <c r="AH33" s="43"/>
+      <c r="AI33" s="43"/>
+    </row>
+    <row r="34" spans="1:35">
+      <c r="A34" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="72">
+        <v>340.6</v>
+      </c>
+      <c r="C34" s="72">
+        <v>4042.9</v>
+      </c>
+      <c r="D34" s="72">
+        <v>131.41499999999999</v>
+      </c>
+      <c r="E34" s="72">
+        <v>2844.7</v>
+      </c>
+      <c r="F34" s="72">
+        <v>2613.21</v>
+      </c>
+      <c r="G34" s="72">
+        <v>800.07400000000007</v>
+      </c>
+      <c r="H34" s="72">
+        <v>45.994999999999997</v>
+      </c>
+      <c r="I34" s="72">
+        <v>136.429</v>
+      </c>
+      <c r="J34" s="72">
+        <v>386.86599999999999</v>
+      </c>
+      <c r="K34" s="72">
+        <v>304.08800000000002</v>
+      </c>
+      <c r="L34" s="72">
+        <v>336.18</v>
+      </c>
+      <c r="M34" s="72">
+        <v>783.17899999999997</v>
+      </c>
+      <c r="N34" s="72">
+        <v>1429.835</v>
+      </c>
+      <c r="O34" s="72">
+        <v>3167.7649999999999</v>
+      </c>
+      <c r="P34" s="72">
+        <v>747.88699999999994</v>
+      </c>
+      <c r="Q34" s="73">
+        <v>70.358999999999995</v>
+      </c>
+      <c r="R34" s="68">
+        <v>228.2</v>
+      </c>
+      <c r="S34" s="73">
+        <v>184.6</v>
+      </c>
+      <c r="T34" s="73">
+        <v>44.566000000000003</v>
+      </c>
+      <c r="U34" s="73">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="V34" s="73">
+        <v>3.7</v>
+      </c>
+      <c r="W34" s="73">
+        <v>0</v>
+      </c>
+      <c r="X34" s="73">
+        <v>24.193999999999999</v>
+      </c>
+      <c r="Y34" s="73">
+        <v>26.507000000000001</v>
+      </c>
+      <c r="Z34" s="73">
+        <v>357.46199999999999</v>
+      </c>
+      <c r="AA34" s="73">
+        <v>113.196</v>
+      </c>
+      <c r="AB34" s="73">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AC34" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="71">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AF34" s="71">
+        <v>8.3170000000000002</v>
+      </c>
+      <c r="AG34" s="71">
+        <v>6.601</v>
+      </c>
+      <c r="AH34" s="43"/>
+      <c r="AI34" s="43"/>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="72">
+        <v>19149.3</v>
+      </c>
+      <c r="C35" s="72"/>
+      <c r="D35" s="72">
+        <v>8468.3559999999998</v>
+      </c>
+      <c r="E35" s="72">
+        <v>27801.8</v>
+      </c>
+      <c r="F35" s="72">
+        <v>20969.63</v>
+      </c>
+      <c r="G35" s="72">
+        <v>21111.48</v>
+      </c>
+      <c r="H35" s="72">
+        <v>32344.916000000001</v>
+      </c>
+      <c r="I35" s="72">
+        <v>22115.732</v>
+      </c>
+      <c r="J35" s="72">
+        <v>45171.67</v>
+      </c>
+      <c r="K35" s="72">
+        <v>43126.523000000001</v>
+      </c>
+      <c r="L35" s="72">
+        <v>42626.911999999997</v>
+      </c>
+      <c r="M35" s="72">
+        <v>41364.563999999998</v>
+      </c>
+      <c r="N35" s="72">
+        <v>36179.864999999998</v>
+      </c>
+      <c r="O35" s="72">
+        <v>29245.828000000001</v>
+      </c>
+      <c r="P35" s="72">
+        <v>23727.702000000001</v>
+      </c>
+      <c r="Q35" s="73">
+        <v>21504.41</v>
+      </c>
+      <c r="R35" s="68">
+        <v>27792.6</v>
+      </c>
+      <c r="S35" s="73">
+        <v>31014.7</v>
+      </c>
+      <c r="T35" s="73">
+        <v>33878.177000000003</v>
+      </c>
+      <c r="U35" s="73">
+        <v>19879.035</v>
+      </c>
+      <c r="V35" s="73">
+        <v>24078.433000000001</v>
+      </c>
+      <c r="W35" s="73">
+        <v>20009.654999999999</v>
+      </c>
+      <c r="X35" s="73">
+        <v>20515.452000000001</v>
+      </c>
+      <c r="Y35" s="73">
+        <v>24692.23</v>
+      </c>
+      <c r="Z35" s="73">
+        <v>37572.303999999996</v>
+      </c>
+      <c r="AA35" s="73">
+        <v>35742.114000000001</v>
+      </c>
+      <c r="AB35" s="73">
+        <v>27586.578000000001</v>
+      </c>
+      <c r="AC35" s="73">
+        <v>35126.203999999998</v>
+      </c>
+      <c r="AD35" s="70">
+        <v>37386.343999999997</v>
+      </c>
+      <c r="AE35" s="71">
+        <v>42717.436999999998</v>
+      </c>
+      <c r="AF35" s="71">
+        <v>21010.356</v>
+      </c>
+      <c r="AG35" s="71">
+        <v>15476.481</v>
+      </c>
+      <c r="AH35" s="43"/>
+      <c r="AI35" s="43"/>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="72">
+        <v>6268.7</v>
+      </c>
+      <c r="D36" s="72">
+        <v>4094.9859999999999</v>
+      </c>
+      <c r="E36" s="72">
+        <v>3900.2</v>
+      </c>
+      <c r="F36" s="72">
+        <v>2257.4499999999998</v>
+      </c>
+      <c r="G36" s="72">
+        <v>1827.2620000000004</v>
+      </c>
+      <c r="H36" s="72">
+        <v>1238.7360000000001</v>
+      </c>
+      <c r="I36" s="72">
+        <v>306.91899999999998</v>
+      </c>
+      <c r="J36" s="72">
+        <v>498.96300000000002</v>
+      </c>
+      <c r="K36" s="72">
+        <v>187.863</v>
+      </c>
+      <c r="L36" s="72">
+        <v>121.491</v>
+      </c>
+      <c r="M36" s="72">
+        <v>86.088999999999999</v>
+      </c>
+      <c r="N36" s="72">
+        <v>160.33500000000001</v>
+      </c>
+      <c r="O36" s="72">
+        <v>182.56700000000001</v>
+      </c>
+      <c r="P36" s="72">
+        <v>706.20600000000002</v>
+      </c>
+      <c r="Q36" s="73">
+        <v>886.01599999999996</v>
+      </c>
+      <c r="R36" s="68">
+        <v>1583.3</v>
+      </c>
+      <c r="S36" s="73">
+        <v>1002.4</v>
+      </c>
+      <c r="T36" s="73">
+        <v>826.88499999999999</v>
+      </c>
+      <c r="U36" s="73">
+        <v>305.30099999999999</v>
+      </c>
+      <c r="V36" s="73">
+        <v>431.32400000000001</v>
+      </c>
+      <c r="W36" s="73">
+        <v>98.6</v>
+      </c>
+      <c r="X36" s="73">
+        <v>851.06</v>
+      </c>
+      <c r="Y36" s="73">
+        <v>1617.607</v>
+      </c>
+      <c r="Z36" s="73">
+        <v>14.720999999999998</v>
+      </c>
+      <c r="AA36" s="73">
+        <v>1448.9139999999998</v>
+      </c>
+      <c r="AB36" s="73">
+        <v>75.594999999999999</v>
+      </c>
+      <c r="AC36" s="73">
+        <v>19.251000000000001</v>
+      </c>
+      <c r="AD36" s="70">
+        <v>47961.536</v>
+      </c>
+      <c r="AE36" s="71">
+        <v>514.62300000000005</v>
+      </c>
+      <c r="AF36" s="71">
+        <v>12377.9</v>
+      </c>
+      <c r="AG36" s="71">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="AH36" s="43"/>
+      <c r="AI36" s="43"/>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="72">
+        <v>5049.3</v>
+      </c>
+      <c r="C37" s="72">
+        <v>2856.2</v>
+      </c>
+      <c r="D37" s="72">
+        <v>2522.0650000000001</v>
+      </c>
+      <c r="E37" s="72">
+        <v>608.24</v>
+      </c>
+      <c r="F37" s="72">
+        <v>296.44</v>
+      </c>
+      <c r="G37" s="72">
+        <v>33.731999999999999</v>
+      </c>
+      <c r="H37" s="72">
+        <v>1208.01</v>
+      </c>
+      <c r="I37" s="72">
+        <v>282.85399999999998</v>
+      </c>
+      <c r="J37" s="72">
+        <v>1106.9929999999999</v>
+      </c>
+      <c r="K37" s="72">
+        <v>1995.9390000000001</v>
+      </c>
+      <c r="L37" s="72">
+        <v>2112.875</v>
+      </c>
+      <c r="M37" s="72">
+        <v>527.76099999999997</v>
+      </c>
+      <c r="N37" s="72">
+        <v>184.256</v>
+      </c>
+      <c r="O37" s="72">
+        <v>122.64100000000001</v>
+      </c>
+      <c r="P37" s="72">
+        <v>111.361</v>
+      </c>
+      <c r="Q37" s="73">
+        <v>53.619</v>
+      </c>
+      <c r="R37" s="68">
+        <v>89.2</v>
+      </c>
+      <c r="S37" s="73">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="T37" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="U37" s="73">
+        <v>675.84100000000001</v>
+      </c>
+      <c r="V37" s="73">
+        <v>749.59799999999996</v>
+      </c>
+      <c r="W37" s="73">
+        <v>216.3</v>
+      </c>
+      <c r="X37" s="73">
+        <v>350.83499999999998</v>
+      </c>
+      <c r="Y37" s="73">
+        <v>263.73400000000004</v>
+      </c>
+      <c r="Z37" s="73">
+        <v>248.00599999999997</v>
+      </c>
+      <c r="AA37" s="73">
+        <v>431.2</v>
+      </c>
+      <c r="AB37" s="73">
+        <v>316.33000000000004</v>
+      </c>
+      <c r="AC37" s="73">
+        <v>576.34899999999993</v>
+      </c>
+      <c r="AD37" s="70">
+        <v>436.11099999999999</v>
+      </c>
+      <c r="AE37" s="71">
+        <v>1499.0130000000001</v>
+      </c>
+      <c r="AF37" s="71">
+        <v>583.5</v>
+      </c>
+      <c r="AG37" s="71">
+        <v>471.1</v>
+      </c>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="43"/>
+    </row>
+    <row r="38" spans="1:35">
+      <c r="A38" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="72">
+        <v>43878.2</v>
+      </c>
+      <c r="C38" s="72">
+        <v>5593.4</v>
+      </c>
+      <c r="D38" s="72">
+        <v>99.427000000000007</v>
+      </c>
+      <c r="E38" s="72">
+        <v>126.28</v>
+      </c>
+      <c r="F38" s="72">
+        <v>9749.6</v>
+      </c>
+      <c r="G38" s="72">
+        <v>16.423999999999999</v>
+      </c>
+      <c r="H38" s="72">
+        <v>246.73599999999999</v>
+      </c>
+      <c r="I38" s="72">
+        <v>90.661000000000001</v>
+      </c>
+      <c r="J38" s="72">
+        <v>67.566000000000003</v>
+      </c>
+      <c r="K38" s="72">
+        <v>131.29599999999999</v>
+      </c>
+      <c r="L38" s="72">
+        <v>429.18400000000003</v>
+      </c>
+      <c r="M38" s="72">
+        <v>123.91</v>
+      </c>
+      <c r="N38" s="72">
+        <v>75.254999999999995</v>
+      </c>
+      <c r="O38" s="72">
+        <v>78.688000000000002</v>
+      </c>
+      <c r="P38" s="72">
+        <v>632.649</v>
+      </c>
+      <c r="Q38" s="73">
+        <v>698.71500000000003</v>
+      </c>
+      <c r="R38" s="68">
+        <v>340.6</v>
+      </c>
+      <c r="S38" s="73">
+        <v>6111.2</v>
+      </c>
+      <c r="T38" s="73">
+        <v>9612.6090000000004</v>
+      </c>
+      <c r="U38" s="73">
+        <v>11776.437</v>
+      </c>
+      <c r="V38" s="70">
+        <v>3433.6419999999998</v>
+      </c>
+      <c r="W38" s="70">
+        <v>2643.3</v>
+      </c>
+      <c r="X38" s="70">
+        <v>6461.7689999999993</v>
+      </c>
+      <c r="Y38" s="70">
+        <v>4161.2029999999995</v>
+      </c>
+      <c r="Z38" s="70">
+        <v>4223.6979999999994</v>
+      </c>
+      <c r="AA38" s="70">
+        <v>803.67300000000012</v>
+      </c>
+      <c r="AB38" s="70">
+        <v>812.26</v>
+      </c>
+      <c r="AC38" s="70">
+        <v>422.53400000000005</v>
+      </c>
+      <c r="AD38" s="70">
+        <v>4170.3999999999996</v>
+      </c>
+      <c r="AE38" s="71">
+        <v>5672.1049999999996</v>
+      </c>
+      <c r="AF38" s="71">
+        <v>2682</v>
+      </c>
+      <c r="AG38" s="71">
+        <v>1600.6</v>
+      </c>
+      <c r="AH38" s="43"/>
+      <c r="AI38" s="43"/>
+    </row>
+    <row r="39" spans="1:35">
+      <c r="A39" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H39" s="72">
+        <v>377.25799999999998</v>
+      </c>
+      <c r="I39" s="72">
+        <v>481.23</v>
+      </c>
+      <c r="J39" s="72">
+        <v>293.529</v>
+      </c>
+      <c r="K39" s="72">
+        <v>246.733</v>
+      </c>
+      <c r="L39" s="72">
+        <v>252.08799999999999</v>
+      </c>
+      <c r="M39" s="72">
+        <v>536.95399999999995</v>
+      </c>
+      <c r="N39" s="72">
+        <v>727.46600000000001</v>
+      </c>
+      <c r="O39" s="72">
+        <v>1739.1769999999999</v>
+      </c>
+      <c r="P39" s="72">
+        <v>2454.0920000000001</v>
+      </c>
+      <c r="Q39" s="73">
+        <v>464.32100000000003</v>
+      </c>
+      <c r="R39" s="68">
+        <v>1068.9000000000001</v>
+      </c>
+      <c r="S39" s="68">
+        <v>1074.3</v>
+      </c>
+      <c r="T39" s="68">
+        <v>1679.1</v>
+      </c>
+      <c r="U39" s="74">
+        <v>5452.5</v>
+      </c>
+      <c r="V39" s="70">
+        <v>1069.086</v>
+      </c>
+      <c r="W39" s="70">
+        <v>409.9</v>
+      </c>
+      <c r="X39" s="70">
+        <v>661.60799999999995</v>
+      </c>
+      <c r="Y39" s="70">
+        <v>326.88799999999998</v>
+      </c>
+      <c r="Z39" s="70">
+        <v>499.661</v>
+      </c>
+      <c r="AA39" s="70">
+        <v>3590.471</v>
+      </c>
+      <c r="AB39" s="70">
+        <v>2805.3829999999998</v>
+      </c>
+      <c r="AC39" s="70">
+        <v>1602.2740000000001</v>
+      </c>
+      <c r="AD39" s="70">
+        <v>1081.5999999999999</v>
+      </c>
+      <c r="AE39" s="71">
+        <v>1248.4000000000001</v>
+      </c>
+      <c r="AF39" s="71">
+        <v>306.2</v>
+      </c>
+      <c r="AG39" s="71">
+        <v>1204.4000000000001</v>
+      </c>
+      <c r="AH39" s="43"/>
+      <c r="AI39" s="43"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="72">
+        <v>6125.2</v>
+      </c>
+      <c r="C40" s="72">
+        <v>4173.7</v>
+      </c>
+      <c r="D40" s="72">
+        <v>7363.9</v>
+      </c>
+      <c r="E40" s="72">
+        <v>4932.8</v>
+      </c>
+      <c r="F40" s="72">
+        <v>3679.26</v>
+      </c>
+      <c r="G40" s="72">
+        <v>769.44399999999996</v>
+      </c>
+      <c r="H40" s="72">
+        <v>172.934</v>
+      </c>
+      <c r="I40" s="72">
+        <v>21.4</v>
+      </c>
+      <c r="J40" s="72">
+        <v>2295.058</v>
+      </c>
+      <c r="K40" s="72">
+        <v>15890.996999999999</v>
+      </c>
+      <c r="L40" s="72">
+        <v>25397.949000000001</v>
+      </c>
+      <c r="M40" s="72">
+        <v>32690.221000000001</v>
+      </c>
+      <c r="N40" s="72">
+        <v>27498.948</v>
+      </c>
+      <c r="O40" s="72">
+        <v>38196.779000000002</v>
+      </c>
+      <c r="P40" s="72">
+        <v>32105.814999999999</v>
+      </c>
+      <c r="Q40" s="73">
+        <v>1598.242</v>
+      </c>
+      <c r="R40" s="68">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="S40" s="73">
+        <v>23.4</v>
+      </c>
+      <c r="T40" s="73">
+        <v>15942.441000000001</v>
+      </c>
+      <c r="U40" s="73">
+        <v>28429.913</v>
+      </c>
+      <c r="V40" s="70">
+        <v>25264.32</v>
+      </c>
+      <c r="W40" s="70">
+        <v>11002.617</v>
+      </c>
+      <c r="X40" s="70">
+        <v>29609.17</v>
+      </c>
+      <c r="Y40" s="70">
+        <v>16594.32</v>
+      </c>
+      <c r="Z40" s="70">
+        <v>31953.896999999997</v>
+      </c>
+      <c r="AA40" s="70">
+        <v>30408.147000000001</v>
+      </c>
+      <c r="AB40" s="70">
+        <v>30169.334999999999</v>
+      </c>
+      <c r="AC40" s="70">
+        <v>87772.774000000005</v>
+      </c>
+      <c r="AD40" s="70">
+        <v>40307.9</v>
+      </c>
+      <c r="AE40" s="71">
+        <v>25438.221000000005</v>
+      </c>
+      <c r="AF40" s="71">
+        <v>26729.5</v>
+      </c>
+      <c r="AG40" s="71">
+        <v>20218.696</v>
+      </c>
+      <c r="AH40" s="43"/>
+      <c r="AI40" s="43"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="72">
+        <v>11775.2</v>
+      </c>
+      <c r="D41" s="72">
+        <v>2111.6190000000001</v>
+      </c>
+      <c r="E41" s="72">
+        <v>10197.4</v>
+      </c>
+      <c r="F41" s="72">
+        <v>4415.22</v>
+      </c>
+      <c r="G41" s="72">
+        <v>3972.9140000000002</v>
+      </c>
+      <c r="H41" s="72">
+        <v>5295.8770000000004</v>
+      </c>
+      <c r="I41" s="72">
+        <v>904.59199999999998</v>
+      </c>
+      <c r="J41" s="72">
+        <v>1457.0060000000001</v>
+      </c>
+      <c r="K41" s="72">
+        <v>533.87699999999995</v>
+      </c>
+      <c r="L41" s="72">
+        <v>737.58100000000002</v>
+      </c>
+      <c r="M41" s="72">
+        <v>379.01</v>
+      </c>
+      <c r="N41" s="72">
+        <v>2268.1790000000001</v>
+      </c>
+      <c r="O41" s="72">
+        <v>9462.8790000000008</v>
+      </c>
+      <c r="P41" s="72">
+        <v>14348.03</v>
+      </c>
+      <c r="Q41" s="73">
+        <v>886.73199999999997</v>
+      </c>
+      <c r="R41" s="68">
+        <v>2615.1999999999998</v>
+      </c>
+      <c r="S41" s="73">
+        <v>6587.1</v>
+      </c>
+      <c r="T41" s="73">
+        <v>10379.501</v>
+      </c>
+      <c r="U41" s="73">
+        <v>8362.4120000000003</v>
+      </c>
+      <c r="V41" s="73">
+        <v>8514.0390000000007</v>
+      </c>
+      <c r="W41" s="73">
+        <v>8075.2060000000001</v>
+      </c>
+      <c r="X41" s="73">
+        <v>24620.366999999998</v>
+      </c>
+      <c r="Y41" s="73">
+        <v>26874.431</v>
+      </c>
+      <c r="Z41" s="73">
+        <v>107598.85799999999</v>
+      </c>
+      <c r="AA41" s="73">
+        <v>62918.739000000001</v>
+      </c>
+      <c r="AB41" s="73">
+        <v>28941.116999999998</v>
+      </c>
+      <c r="AC41" s="73">
+        <v>103280.05</v>
+      </c>
+      <c r="AD41" s="70">
+        <v>87234.592000000004</v>
+      </c>
+      <c r="AE41" s="71">
+        <v>81009.289000000004</v>
+      </c>
+      <c r="AF41" s="71">
+        <v>63487.641000000003</v>
+      </c>
+      <c r="AG41" s="71">
+        <v>26775.133000000002</v>
+      </c>
+      <c r="AH41" s="43"/>
+      <c r="AI41" s="43"/>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="A42" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C42" s="72">
+        <v>70</v>
+      </c>
+      <c r="D42" s="72">
+        <v>2.33</v>
+      </c>
+      <c r="E42" s="72">
+        <v>184339.5</v>
+      </c>
+      <c r="F42" s="72">
+        <v>195819.37</v>
+      </c>
+      <c r="G42" s="72">
+        <v>183117.77599999998</v>
+      </c>
+      <c r="H42" s="72">
+        <v>195347.878</v>
+      </c>
+      <c r="I42" s="72">
+        <v>224573.30300000001</v>
+      </c>
+      <c r="J42" s="72">
+        <v>162758.883</v>
+      </c>
+      <c r="K42" s="72">
+        <v>259633.329</v>
+      </c>
+      <c r="L42" s="72">
+        <v>287389.02799999999</v>
+      </c>
+      <c r="M42" s="72">
+        <v>230692.356</v>
+      </c>
+      <c r="N42" s="72">
+        <v>205965.86300000001</v>
+      </c>
+      <c r="O42" s="72">
+        <v>224740.63800000001</v>
+      </c>
+      <c r="P42" s="72">
+        <v>463483.13199999998</v>
+      </c>
+      <c r="Q42" s="73">
+        <v>529474.26199999999</v>
+      </c>
+      <c r="R42" s="68">
+        <v>668298</v>
+      </c>
+      <c r="S42" s="73">
+        <v>1006187.2</v>
+      </c>
+      <c r="T42" s="73">
+        <v>562311.22</v>
+      </c>
+      <c r="U42" s="73">
+        <v>736782.17</v>
+      </c>
+      <c r="V42" s="73">
+        <v>716923.27899999998</v>
+      </c>
+      <c r="W42" s="73">
+        <v>665329.30000000005</v>
+      </c>
+      <c r="X42" s="73">
+        <v>701584.03200000001</v>
+      </c>
+      <c r="Y42" s="73">
+        <v>700384.48600000003</v>
+      </c>
+      <c r="Z42" s="73">
+        <v>664193.93700000003</v>
+      </c>
+      <c r="AA42" s="73">
+        <v>832878.07799999998</v>
+      </c>
+      <c r="AB42" s="73">
+        <v>986997.53</v>
+      </c>
+      <c r="AC42" s="73">
+        <v>1412999.831</v>
+      </c>
+      <c r="AD42" s="70">
+        <v>13064.925999999999</v>
+      </c>
+      <c r="AE42" s="71">
+        <v>1284332.757</v>
+      </c>
+      <c r="AF42" s="71">
+        <v>2506123.5759999999</v>
+      </c>
+      <c r="AG42" s="71">
+        <v>682865.29399999999</v>
+      </c>
+      <c r="AH42" s="43"/>
+      <c r="AI42" s="43"/>
+    </row>
+    <row r="43" spans="1:35" ht="25.5">
+      <c r="A43" s="56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H43" s="72">
+        <v>2578.6480000000001</v>
+      </c>
+      <c r="I43" s="72">
+        <v>2347.011</v>
+      </c>
+      <c r="J43" s="72">
+        <v>5769.85</v>
+      </c>
+      <c r="K43" s="72">
+        <v>14866.264999999999</v>
+      </c>
+      <c r="L43" s="72">
+        <v>23189.330999999998</v>
+      </c>
+      <c r="M43" s="72">
+        <v>23223.956999999999</v>
+      </c>
+      <c r="N43" s="72">
+        <v>47716.13</v>
+      </c>
+      <c r="O43" s="72">
+        <v>79385.894</v>
+      </c>
+      <c r="P43" s="72">
+        <v>98629.327999999994</v>
+      </c>
+      <c r="Q43" s="73">
+        <v>73115.442999999999</v>
+      </c>
+      <c r="R43" s="68">
+        <v>125641.9</v>
+      </c>
+      <c r="S43" s="73">
+        <v>141878.29999999999</v>
+      </c>
+      <c r="T43" s="73">
+        <v>156080.329</v>
+      </c>
+      <c r="U43" s="73">
+        <v>105481.86900000001</v>
+      </c>
+      <c r="V43" s="73">
+        <v>99995.554999999993</v>
+      </c>
+      <c r="W43" s="73">
+        <v>96554.3</v>
+      </c>
+      <c r="X43" s="73">
+        <v>72568.333000000013</v>
+      </c>
+      <c r="Y43" s="73">
+        <v>118743.04599999999</v>
+      </c>
+      <c r="Z43" s="73">
+        <v>149553.94099999999</v>
+      </c>
+      <c r="AA43" s="73">
+        <v>101260.829</v>
+      </c>
+      <c r="AB43" s="73">
+        <v>65602.454999999987</v>
+      </c>
+      <c r="AC43" s="73">
+        <v>61058.236000000004</v>
+      </c>
+      <c r="AD43" s="75">
+        <v>180756.78499999997</v>
+      </c>
+      <c r="AE43" s="76">
+        <v>106783.93699999999</v>
+      </c>
+      <c r="AF43" s="76">
+        <v>127444.2</v>
+      </c>
+      <c r="AG43" s="76">
+        <v>119085.1</v>
+      </c>
+      <c r="AH43" s="77"/>
+      <c r="AI43" s="77"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="78">
+        <v>4617.1000000000004</v>
+      </c>
+      <c r="C44" s="78">
+        <v>10067.5</v>
+      </c>
+      <c r="D44" s="78">
+        <v>9340.4030000000002</v>
+      </c>
+      <c r="E44" s="78">
+        <v>14666</v>
+      </c>
+      <c r="F44" s="78">
+        <v>13314.32</v>
+      </c>
+      <c r="G44" s="78">
+        <v>9637.2170000000006</v>
+      </c>
+      <c r="H44" s="78">
+        <v>11590.064</v>
+      </c>
+      <c r="I44" s="78">
+        <v>12266.134</v>
+      </c>
+      <c r="J44" s="78">
+        <v>13795.225</v>
+      </c>
+      <c r="K44" s="78">
+        <v>15578.204</v>
+      </c>
+      <c r="L44" s="78">
+        <v>21504.584999999999</v>
+      </c>
+      <c r="M44" s="78">
+        <v>15627.45</v>
+      </c>
+      <c r="N44" s="78">
+        <v>17555.781999999999</v>
+      </c>
+      <c r="O44" s="78">
+        <v>20019.811000000002</v>
+      </c>
+      <c r="P44" s="78">
+        <v>21078.905999999999</v>
+      </c>
+      <c r="Q44" s="79">
+        <v>18448.36</v>
+      </c>
+      <c r="R44" s="68">
+        <v>19669.2</v>
+      </c>
+      <c r="S44" s="79">
+        <v>21451</v>
+      </c>
+      <c r="T44" s="79">
+        <v>21923.249</v>
+      </c>
+      <c r="U44" s="73">
+        <v>23404.420999999998</v>
+      </c>
+      <c r="V44" s="79">
+        <v>19299.146000000001</v>
+      </c>
+      <c r="W44" s="79">
+        <v>15687.7</v>
+      </c>
+      <c r="X44" s="79">
+        <v>8266.6530000000002</v>
+      </c>
+      <c r="Y44" s="79">
+        <v>5981.1469999999999</v>
+      </c>
+      <c r="Z44" s="79">
+        <v>7637.4889999999996</v>
+      </c>
+      <c r="AA44" s="79">
+        <v>4976.3149999999996</v>
+      </c>
+      <c r="AB44" s="79">
+        <v>4255.9880000000003</v>
+      </c>
+      <c r="AC44" s="79">
+        <v>3844.4949999999999</v>
+      </c>
+      <c r="AD44" s="75">
+        <v>7842.0609999999997</v>
+      </c>
+      <c r="AE44" s="76">
+        <v>4311.5069999999996</v>
+      </c>
+      <c r="AF44" s="76">
+        <v>3776.2</v>
+      </c>
+      <c r="AG44" s="76">
+        <v>1908.6</v>
+      </c>
+      <c r="AH44" s="77"/>
+      <c r="AI44" s="77"/>
+    </row>
+    <row r="45" spans="1:35" ht="15" thickBot="1">
+      <c r="A45" s="49"/>
+      <c r="B45" s="80"/>
+      <c r="C45" s="81"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="81"/>
+      <c r="F45" s="81"/>
+      <c r="G45" s="81"/>
+      <c r="H45" s="81"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="81"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="82"/>
+      <c r="M45" s="82"/>
+      <c r="N45" s="82"/>
+      <c r="O45" s="82"/>
+      <c r="P45" s="82"/>
+      <c r="Q45" s="82"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="82"/>
+      <c r="T45" s="82"/>
+      <c r="U45" s="82"/>
+      <c r="V45" s="38"/>
+      <c r="W45" s="84"/>
+      <c r="X45" s="47"/>
+      <c r="Y45" s="47"/>
+      <c r="Z45" s="47"/>
+      <c r="AA45" s="47"/>
+      <c r="AB45" s="47"/>
+      <c r="AC45" s="47"/>
+      <c r="AD45" s="47"/>
+      <c r="AE45" s="51"/>
+      <c r="AF45" s="51"/>
+      <c r="AG45" s="51"/>
+      <c r="AH45" s="32"/>
+      <c r="AI45" s="32"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="A46" s="48"/>
+      <c r="B46" s="85"/>
+      <c r="C46" s="86"/>
+      <c r="D46" s="86"/>
+      <c r="E46" s="86"/>
+      <c r="F46" s="86"/>
+      <c r="G46" s="86"/>
+      <c r="H46" s="86"/>
+      <c r="I46" s="86"/>
+      <c r="J46" s="86"/>
+      <c r="K46" s="86"/>
+      <c r="L46" s="87"/>
+      <c r="M46" s="87"/>
+      <c r="N46" s="87"/>
+      <c r="O46" s="87"/>
+      <c r="P46" s="87"/>
+      <c r="Q46" s="87"/>
+      <c r="R46" s="88"/>
+      <c r="S46" s="87"/>
+      <c r="T46" s="87"/>
+      <c r="U46" s="87"/>
+      <c r="V46" s="89"/>
+      <c r="W46" s="90"/>
+      <c r="X46" s="32"/>
+      <c r="Y46" s="32"/>
+      <c r="Z46" s="32"/>
+      <c r="AA46" s="32"/>
+      <c r="AB46" s="32"/>
+      <c r="AC46" s="32"/>
+      <c r="AD46" s="32"/>
+      <c r="AE46" s="33"/>
+      <c r="AF46" s="33"/>
+      <c r="AG46" s="32"/>
+      <c r="AH46" s="32"/>
+      <c r="AI46" s="32"/>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="A47" s="103" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="91"/>
+      <c r="C47" s="91"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="91"/>
+      <c r="F47" s="91"/>
+      <c r="G47" s="91"/>
+      <c r="H47" s="92"/>
+      <c r="I47" s="92"/>
+      <c r="J47" s="92"/>
+      <c r="K47" s="92"/>
+      <c r="L47" s="92"/>
+      <c r="M47" s="92"/>
+      <c r="N47" s="92"/>
+      <c r="O47" s="92"/>
+      <c r="P47" s="92"/>
+      <c r="Q47" s="92"/>
+      <c r="R47" s="92"/>
+      <c r="S47" s="92"/>
+      <c r="T47" s="92"/>
+      <c r="U47" s="92"/>
+      <c r="V47" s="93"/>
+      <c r="W47" s="94"/>
+      <c r="X47" s="91"/>
+      <c r="Y47" s="91"/>
+      <c r="Z47" s="91"/>
+      <c r="AA47" s="91"/>
+      <c r="AB47" s="91"/>
+      <c r="AC47" s="91"/>
+      <c r="AD47" s="91"/>
+      <c r="AE47" s="95"/>
+      <c r="AF47" s="95"/>
+      <c r="AG47" s="91"/>
+      <c r="AH47" s="91"/>
+      <c r="AI47" s="91"/>
+    </row>
+    <row r="48" spans="1:35" ht="25.5">
+      <c r="A48" s="104" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="59"/>
+      <c r="C48" s="59"/>
+      <c r="D48" s="59"/>
+      <c r="E48" s="59"/>
+      <c r="F48" s="59"/>
+      <c r="G48" s="91"/>
+      <c r="H48" s="92"/>
+      <c r="I48" s="92"/>
+      <c r="J48" s="92"/>
+      <c r="K48" s="92"/>
+      <c r="L48" s="92"/>
+      <c r="M48" s="92"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="92"/>
+      <c r="Q48" s="92"/>
+      <c r="R48" s="92"/>
+      <c r="S48" s="92"/>
+      <c r="T48" s="92"/>
+      <c r="U48" s="92"/>
+      <c r="V48" s="93"/>
+      <c r="W48" s="96"/>
+      <c r="X48" s="91"/>
+      <c r="Y48" s="91"/>
+      <c r="Z48" s="91"/>
+      <c r="AA48" s="91"/>
+      <c r="AB48" s="91"/>
+      <c r="AC48" s="91"/>
+      <c r="AD48" s="91"/>
+      <c r="AE48" s="95"/>
+      <c r="AF48" s="95"/>
+      <c r="AG48" s="91"/>
+      <c r="AH48" s="91"/>
+      <c r="AI48" s="91"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="105"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="50"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="50"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="50"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="50"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="50"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="50"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="50"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="50"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="50"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="50"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="50"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="50"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="50"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="50"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="50"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="50"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="50"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="50"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="50"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="50"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="50"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="50"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="50"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="50"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="50"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="50"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="50"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="50"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="50"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="50"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="50"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="50"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="50"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="50"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8382B34F-A993-4D47-AEEA-FCAB18527EB1}">
+  <dimension ref="A1:AI59"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:A57"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="28.25" style="7" customWidth="1"/>
+    <col min="2" max="2" width="11.25" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.25" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.875" style="1" customWidth="1"/>
+    <col min="10" max="30" width="12.25" style="1" customWidth="1"/>
+    <col min="31" max="34" width="11.125" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="8.625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="115" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="5"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="5"/>
+      <c r="V1" s="5"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="5"/>
+      <c r="AB1" s="5"/>
+      <c r="AC1" s="6"/>
+      <c r="AD1" s="6"/>
+      <c r="AE1" s="6"/>
+    </row>
+    <row r="2" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="6"/>
+      <c r="AD2" s="6"/>
+      <c r="AE2" s="6"/>
+    </row>
+    <row r="3" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="116" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+    </row>
+    <row r="4" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+    </row>
+    <row r="5" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+    </row>
+    <row r="6" spans="1:31" s="7" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="114"/>
+      <c r="F6" s="114"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+    </row>
+    <row r="7" spans="1:31" s="7" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="11"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+    </row>
+    <row r="8" spans="1:31" s="7" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="11"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+    </row>
+    <row r="9" spans="1:31" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="10"/>
+      <c r="B9" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="11"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+    </row>
+    <row r="10" spans="1:31" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="10"/>
+      <c r="B10" s="113" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="117" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="117"/>
+      <c r="H10" s="117"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+    </row>
+    <row r="11" spans="1:31" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="10"/>
+      <c r="B11" s="113" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="113"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+    </row>
+    <row r="12" spans="1:31" ht="8.25" customHeight="1">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+    </row>
+    <row r="15" spans="1:31" ht="34.5">
+      <c r="A15" s="34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="15" thickBot="1">
+      <c r="A16" s="98" t="s">
+        <v>137</v>
+      </c>
+      <c r="V16" s="106"/>
+      <c r="W16" s="106"/>
+      <c r="X16" s="106"/>
+      <c r="Y16" s="106"/>
+      <c r="Z16" s="106"/>
+      <c r="AA16" s="106"/>
+      <c r="AB16" s="106"/>
+      <c r="AC16" s="106"/>
+    </row>
+    <row r="17" spans="1:35" ht="15" thickBot="1">
+      <c r="A17" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="40">
+        <v>1994</v>
+      </c>
+      <c r="C17" s="40">
+        <v>1995</v>
+      </c>
+      <c r="D17" s="40">
+        <v>1996</v>
+      </c>
+      <c r="E17" s="40">
+        <v>1997</v>
+      </c>
+      <c r="F17" s="40">
+        <v>1998</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1999</v>
+      </c>
+      <c r="H17" s="37">
+        <v>2000</v>
+      </c>
+      <c r="I17" s="37">
+        <v>2001</v>
+      </c>
+      <c r="J17" s="37">
+        <v>2002</v>
+      </c>
+      <c r="K17" s="37">
+        <v>2003</v>
+      </c>
+      <c r="L17" s="37">
+        <v>2004</v>
+      </c>
+      <c r="M17" s="37">
+        <v>2005</v>
+      </c>
+      <c r="N17" s="37">
+        <v>2006</v>
+      </c>
+      <c r="O17" s="37">
+        <v>2007</v>
+      </c>
+      <c r="P17" s="37">
+        <v>2008</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>2009</v>
+      </c>
+      <c r="R17" s="37">
+        <v>2010</v>
+      </c>
+      <c r="S17" s="37">
+        <v>2011</v>
+      </c>
+      <c r="T17" s="37">
+        <v>2012</v>
+      </c>
+      <c r="U17" s="37">
+        <v>2013</v>
+      </c>
+      <c r="V17" s="38">
+        <v>2014</v>
+      </c>
+      <c r="W17" s="61">
+        <v>2015</v>
+      </c>
+      <c r="X17" s="38">
+        <v>2016</v>
+      </c>
+      <c r="Y17" s="61">
+        <v>2017</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>2018</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>2019</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>2020</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>2021</v>
+      </c>
+      <c r="AD17" s="39">
+        <v>2022</v>
+      </c>
+      <c r="AE17" s="39">
+        <v>2023</v>
+      </c>
+      <c r="AF17" s="39">
+        <v>2024</v>
+      </c>
+      <c r="AG17" s="39">
+        <v>2025</v>
+      </c>
+      <c r="AH17" s="62"/>
+      <c r="AI17" s="62"/>
+    </row>
+    <row r="18" spans="1:35" ht="15.75">
+      <c r="A18" s="54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="63">
+        <v>341091.3</v>
+      </c>
+      <c r="C18" s="63">
+        <v>408938.6</v>
+      </c>
+      <c r="D18" s="63">
+        <v>505396.6</v>
+      </c>
+      <c r="E18" s="63">
+        <v>603808</v>
+      </c>
+      <c r="F18" s="63">
+        <v>513635.8</v>
+      </c>
+      <c r="G18" s="63">
+        <v>453835.6</v>
+      </c>
+      <c r="H18" s="63">
+        <v>504489.2</v>
+      </c>
+      <c r="I18" s="63">
+        <v>476151.6</v>
+      </c>
+      <c r="J18" s="63">
+        <v>485544</v>
+      </c>
+      <c r="K18" s="63">
+        <v>581728.9</v>
+      </c>
+      <c r="L18" s="63">
+        <v>718840.5</v>
+      </c>
+      <c r="M18" s="63">
+        <v>672013.7</v>
+      </c>
+      <c r="N18" s="63">
+        <v>794067.4</v>
+      </c>
+      <c r="O18" s="64">
+        <v>1134196.5</v>
+      </c>
+      <c r="P18" s="64">
+        <v>1855566.3</v>
+      </c>
+      <c r="Q18" s="64">
+        <v>1673040.4</v>
+      </c>
+      <c r="R18" s="64">
+        <v>1755924.5</v>
+      </c>
+      <c r="S18" s="64">
+        <v>2242166.5</v>
+      </c>
+      <c r="T18" s="64">
+        <v>1927623.2464447129</v>
+      </c>
+      <c r="U18" s="64">
+        <v>2006849.6540000001</v>
+      </c>
+      <c r="V18" s="64">
+        <v>1883733.456</v>
+      </c>
+      <c r="W18" s="65">
+        <v>1482942.034</v>
+      </c>
+      <c r="X18" s="65">
+        <v>1573214.93</v>
+      </c>
+      <c r="Y18" s="65">
+        <v>1764254.6440000001</v>
+      </c>
+      <c r="Z18" s="65">
+        <v>1836838.696</v>
+      </c>
+      <c r="AA18" s="65">
+        <v>1986109.963</v>
+      </c>
+      <c r="AB18" s="65">
+        <v>1973190.595</v>
+      </c>
+      <c r="AC18" s="65">
+        <v>2752163.747</v>
+      </c>
+      <c r="AD18" s="66">
+        <v>2254702.932</v>
+      </c>
+      <c r="AE18" s="67">
+        <v>3384856.0929999999</v>
+      </c>
+      <c r="AF18" s="67">
+        <v>5141743.4610000001</v>
+      </c>
+      <c r="AG18" s="67">
+        <v>3022949.9920000001</v>
+      </c>
+      <c r="AH18" s="43"/>
+      <c r="AI18" s="43"/>
+    </row>
+    <row r="19" spans="1:35">
+      <c r="A19" s="54"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
+      <c r="R19" s="68"/>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="69"/>
+      <c r="X19" s="69"/>
+      <c r="Y19" s="69"/>
+      <c r="Z19" s="69"/>
+      <c r="AA19" s="69"/>
+      <c r="AB19" s="69"/>
+      <c r="AC19" s="43"/>
+      <c r="AD19" s="70"/>
+      <c r="AE19" s="71"/>
+      <c r="AF19" s="71"/>
+      <c r="AG19" s="71"/>
+      <c r="AH19" s="43"/>
+      <c r="AI19" s="43"/>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="A20" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="72">
+        <v>96</v>
+      </c>
+      <c r="C20" s="72">
+        <v>690.6</v>
+      </c>
+      <c r="D20" s="72">
+        <v>353.50299999999999</v>
+      </c>
+      <c r="E20" s="72">
+        <v>154.26</v>
+      </c>
+      <c r="F20" s="72">
+        <v>20.91</v>
+      </c>
+      <c r="G20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I20" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J20" s="72">
+        <v>1.3149999999999999</v>
+      </c>
+      <c r="K20" s="72">
+        <v>2.7240000000000002</v>
+      </c>
+      <c r="L20" s="72">
+        <v>906.41099999999994</v>
+      </c>
+      <c r="M20" s="72">
+        <v>1343.7639999999999</v>
+      </c>
+      <c r="N20" s="72">
+        <v>1341.491</v>
+      </c>
+      <c r="O20" s="72">
+        <v>2346.1019999999999</v>
+      </c>
+      <c r="P20" s="72">
+        <v>3048.6080000000002</v>
+      </c>
+      <c r="Q20" s="73">
+        <v>2057.9899999999998</v>
+      </c>
+      <c r="R20" s="68">
+        <v>1718.6</v>
+      </c>
+      <c r="S20" s="73">
+        <v>4131</v>
+      </c>
+      <c r="T20" s="73">
+        <v>4408.7870000000003</v>
+      </c>
+      <c r="U20" s="73">
+        <v>4523.3999999999996</v>
+      </c>
+      <c r="V20" s="73">
+        <v>3208.54</v>
+      </c>
+      <c r="W20" s="73">
+        <v>1956.7</v>
+      </c>
+      <c r="X20" s="73">
+        <v>397.63400000000001</v>
+      </c>
+      <c r="Y20" s="73">
+        <v>403.33199999999999</v>
+      </c>
+      <c r="Z20" s="73">
+        <v>741.08199999999999</v>
+      </c>
+      <c r="AA20" s="73">
+        <v>994.298</v>
+      </c>
+      <c r="AB20" s="73">
+        <v>8263.9599999999991</v>
+      </c>
+      <c r="AC20" s="73">
+        <v>2848.0419999999999</v>
+      </c>
+      <c r="AD20" s="70">
+        <v>17103.662</v>
+      </c>
+      <c r="AE20" s="71">
+        <v>28287.788</v>
+      </c>
+      <c r="AF20" s="71">
+        <v>24423.411</v>
+      </c>
+      <c r="AG20" s="71">
+        <v>6212.7839999999997</v>
+      </c>
+      <c r="AH20" s="43"/>
+      <c r="AI20" s="43"/>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="A21" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="72">
+        <v>2808.4</v>
+      </c>
+      <c r="C21" s="72">
+        <v>2896.2</v>
+      </c>
+      <c r="D21" s="72">
+        <v>1071.4349999999999</v>
+      </c>
+      <c r="E21" s="72">
+        <v>1484.41</v>
+      </c>
+      <c r="F21" s="72">
+        <v>2232.1</v>
+      </c>
+      <c r="G21" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="H21" s="72">
+        <v>1616.5619999999999</v>
+      </c>
+      <c r="I21" s="72">
+        <v>3748.6370000000002</v>
+      </c>
+      <c r="J21" s="72">
+        <v>5710.8010000000004</v>
+      </c>
+      <c r="K21" s="72">
+        <v>9363.4130000000005</v>
+      </c>
+      <c r="L21" s="72">
+        <v>10542.415999999999</v>
+      </c>
+      <c r="M21" s="72">
+        <v>16151.718999999999</v>
+      </c>
+      <c r="N21" s="72">
+        <v>23222.364000000001</v>
+      </c>
+      <c r="O21" s="72">
+        <v>29220.550999999999</v>
+      </c>
+      <c r="P21" s="72">
+        <v>33127.455999999998</v>
+      </c>
+      <c r="Q21" s="73">
+        <v>24040.916000000001</v>
+      </c>
+      <c r="R21" s="73">
+        <v>34898.699999999997</v>
+      </c>
+      <c r="S21" s="73">
+        <v>31168.1</v>
+      </c>
+      <c r="T21" s="73">
+        <v>27811.591</v>
+      </c>
+      <c r="U21" s="73">
+        <v>17672.987000000001</v>
+      </c>
+      <c r="V21" s="73">
+        <v>25132.243999999999</v>
+      </c>
+      <c r="W21" s="73">
+        <v>27175.4</v>
+      </c>
+      <c r="X21" s="73">
+        <v>22610.234</v>
+      </c>
+      <c r="Y21" s="73">
+        <v>33971.114000000001</v>
+      </c>
+      <c r="Z21" s="73">
+        <v>31663.365999999998</v>
+      </c>
+      <c r="AA21" s="73">
+        <v>45404.123999999996</v>
+      </c>
+      <c r="AB21" s="73">
+        <v>49380.841</v>
+      </c>
+      <c r="AC21" s="73">
+        <v>50438.453000000001</v>
+      </c>
+      <c r="AD21" s="70">
+        <v>54278.748</v>
+      </c>
+      <c r="AE21" s="71">
+        <v>32249.396000000001</v>
+      </c>
+      <c r="AF21" s="71">
+        <v>51165.1</v>
+      </c>
+      <c r="AG21" s="71">
+        <v>51454.3</v>
+      </c>
+      <c r="AH21" s="43"/>
+      <c r="AI21" s="43"/>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="A22" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="72">
+        <v>1753</v>
+      </c>
+      <c r="C22" s="72">
+        <v>12592.3</v>
+      </c>
+      <c r="D22" s="72">
+        <v>12322.7</v>
+      </c>
+      <c r="E22" s="72">
+        <v>9807.9</v>
+      </c>
+      <c r="F22" s="72">
+        <v>9014.58</v>
+      </c>
+      <c r="G22" s="72">
+        <v>5108.1400000000003</v>
+      </c>
+      <c r="H22" s="72">
+        <v>4486.97</v>
+      </c>
+      <c r="I22" s="72">
+        <v>6627.1030000000001</v>
+      </c>
+      <c r="J22" s="72">
+        <v>10415.886</v>
+      </c>
+      <c r="K22" s="72">
+        <v>8060.2359999999999</v>
+      </c>
+      <c r="L22" s="72">
+        <v>15963.358</v>
+      </c>
+      <c r="M22" s="72">
+        <v>12722.596</v>
+      </c>
+      <c r="N22" s="72">
+        <v>23332.914000000001</v>
+      </c>
+      <c r="O22" s="72">
+        <v>46078.63</v>
+      </c>
+      <c r="P22" s="72">
+        <v>37608.495999999999</v>
+      </c>
+      <c r="Q22" s="73">
+        <v>43831.192999999999</v>
+      </c>
+      <c r="R22" s="73">
+        <v>65706.100000000006</v>
+      </c>
+      <c r="S22" s="73">
+        <v>93959.8</v>
+      </c>
+      <c r="T22" s="73">
+        <v>86691.142999999996</v>
+      </c>
+      <c r="U22" s="73">
+        <v>107433.73299999999</v>
+      </c>
+      <c r="V22" s="73">
+        <v>85082.79</v>
+      </c>
+      <c r="W22" s="73">
+        <v>68404.620999999999</v>
+      </c>
+      <c r="X22" s="73">
+        <v>92823.817999999999</v>
+      </c>
+      <c r="Y22" s="73">
+        <v>75209.820000000007</v>
+      </c>
+      <c r="Z22" s="73">
+        <v>63162.185999999994</v>
+      </c>
+      <c r="AA22" s="73">
+        <v>89743.077999999994</v>
+      </c>
+      <c r="AB22" s="73">
+        <v>81862.709000000003</v>
+      </c>
+      <c r="AC22" s="73">
+        <v>93127.433000000005</v>
+      </c>
+      <c r="AD22" s="70">
+        <v>135987.66899999999</v>
+      </c>
+      <c r="AE22" s="71">
+        <v>94741.572000000015</v>
+      </c>
+      <c r="AF22" s="71">
+        <v>117145.2</v>
+      </c>
+      <c r="AG22" s="71">
+        <v>93188.6</v>
+      </c>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+    </row>
+    <row r="23" spans="1:35">
+      <c r="A23" s="55" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="72">
+        <v>83.6</v>
+      </c>
+      <c r="C23" s="72">
+        <v>10238.6</v>
+      </c>
+      <c r="D23" s="72">
+        <v>10265.700000000001</v>
+      </c>
+      <c r="E23" s="72">
+        <v>6390.5</v>
+      </c>
+      <c r="F23" s="72">
+        <v>4477.74</v>
+      </c>
+      <c r="G23" s="72">
+        <v>3545.5090000000009</v>
+      </c>
+      <c r="H23" s="72">
+        <v>2520.4009999999998</v>
+      </c>
+      <c r="I23" s="72">
+        <v>1847.2829999999999</v>
+      </c>
+      <c r="J23" s="72">
+        <v>1521.6890000000001</v>
+      </c>
+      <c r="K23" s="72">
+        <v>1287.434</v>
+      </c>
+      <c r="L23" s="72">
+        <v>1733.337</v>
+      </c>
+      <c r="M23" s="72">
+        <v>2235.9549999999999</v>
+      </c>
+      <c r="N23" s="72">
+        <v>4941.03</v>
+      </c>
+      <c r="O23" s="72">
+        <v>18684.383999999998</v>
+      </c>
+      <c r="P23" s="72">
+        <v>36336.428</v>
+      </c>
+      <c r="Q23" s="73">
+        <v>23999.651999999998</v>
+      </c>
+      <c r="R23" s="68">
+        <v>28108.2</v>
+      </c>
+      <c r="S23" s="73">
+        <v>32248.3</v>
+      </c>
+      <c r="T23" s="73">
+        <v>47746.743000000002</v>
+      </c>
+      <c r="U23" s="73">
+        <v>41318.455999999998</v>
+      </c>
+      <c r="V23" s="73">
+        <v>21787.83</v>
+      </c>
+      <c r="W23" s="73">
+        <v>30772.292000000001</v>
+      </c>
+      <c r="X23" s="73">
+        <v>31428.835999999996</v>
+      </c>
+      <c r="Y23" s="73">
+        <v>34240.993999999999</v>
+      </c>
+      <c r="Z23" s="73">
+        <v>29169.067000000003</v>
+      </c>
+      <c r="AA23" s="73">
+        <v>42808.410999999993</v>
+      </c>
+      <c r="AB23" s="73">
+        <v>39620.097000000002</v>
+      </c>
+      <c r="AC23" s="73">
+        <v>41271.807999999997</v>
+      </c>
+      <c r="AD23" s="70">
+        <v>72832.63900000001</v>
+      </c>
+      <c r="AE23" s="71">
+        <v>67868.388000000006</v>
+      </c>
+      <c r="AF23" s="71">
+        <v>36946.1</v>
+      </c>
+      <c r="AG23" s="71">
+        <v>58300.7</v>
+      </c>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+    </row>
+    <row r="24" spans="1:35">
+      <c r="A24" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="72">
+        <v>10733.5</v>
+      </c>
+      <c r="C24" s="72">
+        <v>15365.7</v>
+      </c>
+      <c r="D24" s="72">
+        <v>46363.199999999997</v>
+      </c>
+      <c r="E24" s="72">
+        <v>17737.2</v>
+      </c>
+      <c r="F24" s="72">
+        <v>7956.7560000000003</v>
+      </c>
+      <c r="G24" s="72">
+        <v>3736.8470000000002</v>
+      </c>
+      <c r="H24" s="72">
+        <v>921.53399999999999</v>
+      </c>
+      <c r="I24" s="72">
+        <v>1863.6279999999999</v>
+      </c>
+      <c r="J24" s="72">
+        <v>5253.14</v>
+      </c>
+      <c r="K24" s="72">
+        <v>6683.73</v>
+      </c>
+      <c r="L24" s="72">
+        <v>21976.548999999999</v>
+      </c>
+      <c r="M24" s="72">
+        <v>11201.557000000001</v>
+      </c>
+      <c r="N24" s="72">
+        <v>4852.652</v>
+      </c>
+      <c r="O24" s="72">
+        <v>2861.8809999999999</v>
+      </c>
+      <c r="P24" s="72">
+        <v>568.51900000000001</v>
+      </c>
+      <c r="Q24" s="73">
+        <v>1.2869999999999999</v>
+      </c>
+      <c r="R24" s="68">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S24" s="73">
+        <v>8.6</v>
+      </c>
+      <c r="T24" s="73">
+        <v>4.1989999999999998</v>
+      </c>
+      <c r="U24" s="73">
+        <v>1.492</v>
+      </c>
+      <c r="V24" s="73">
+        <v>11.57</v>
+      </c>
+      <c r="W24" s="73">
+        <v>5.5</v>
+      </c>
+      <c r="X24" s="73">
+        <v>4.08</v>
+      </c>
+      <c r="Y24" s="73">
+        <v>260.19600000000003</v>
+      </c>
+      <c r="Z24" s="73">
+        <v>10398.294</v>
+      </c>
+      <c r="AA24" s="73">
+        <v>870.61099999999999</v>
+      </c>
+      <c r="AB24" s="73">
+        <v>444.01499999999999</v>
+      </c>
+      <c r="AC24" s="73">
+        <v>707.37099999999998</v>
+      </c>
+      <c r="AD24" s="70">
+        <v>164.83</v>
+      </c>
+      <c r="AE24" s="71">
+        <v>3143.596</v>
+      </c>
+      <c r="AF24" s="71">
+        <v>10741.061</v>
+      </c>
+      <c r="AG24" s="71">
+        <v>12146.898999999999</v>
+      </c>
+      <c r="AH24" s="43"/>
+      <c r="AI24" s="43"/>
+    </row>
+    <row r="25" spans="1:35">
+      <c r="A25" s="55" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="72">
+        <v>19845.7</v>
+      </c>
+      <c r="C25" s="72">
+        <v>21644.400000000001</v>
+      </c>
+      <c r="D25" s="72">
+        <v>16275.994000000001</v>
+      </c>
+      <c r="E25" s="72">
+        <v>31683.200000000001</v>
+      </c>
+      <c r="F25" s="72">
+        <v>49236.13</v>
+      </c>
+      <c r="G25" s="72">
+        <v>42076.024999999994</v>
+      </c>
+      <c r="H25" s="72">
+        <v>30154.475999999999</v>
+      </c>
+      <c r="I25" s="72">
+        <v>25390.620999999999</v>
+      </c>
+      <c r="J25" s="72">
+        <v>19710.633999999998</v>
+      </c>
+      <c r="K25" s="72">
+        <v>12400.955</v>
+      </c>
+      <c r="L25" s="72">
+        <v>11581.630999999999</v>
+      </c>
+      <c r="M25" s="72">
+        <v>11504.136</v>
+      </c>
+      <c r="N25" s="72">
+        <v>10585.705</v>
+      </c>
+      <c r="O25" s="72">
+        <v>12226.984</v>
+      </c>
+      <c r="P25" s="72">
+        <v>14866.630999999999</v>
+      </c>
+      <c r="Q25" s="73">
+        <v>14209.5</v>
+      </c>
+      <c r="R25" s="68">
+        <v>21050.400000000001</v>
+      </c>
+      <c r="S25" s="73">
+        <v>13132.7</v>
+      </c>
+      <c r="T25" s="73">
+        <v>11931.159</v>
+      </c>
+      <c r="U25" s="73">
+        <v>14241.204</v>
+      </c>
+      <c r="V25" s="73">
+        <v>20455.767</v>
+      </c>
+      <c r="W25" s="73">
+        <v>12198.1</v>
+      </c>
+      <c r="X25" s="73">
+        <v>3188.57</v>
+      </c>
+      <c r="Y25" s="73">
+        <v>701.95699999999999</v>
+      </c>
+      <c r="Z25" s="73">
+        <v>1356.01</v>
+      </c>
+      <c r="AA25" s="73">
+        <v>3185.808</v>
+      </c>
+      <c r="AB25" s="73">
+        <v>990.601</v>
+      </c>
+      <c r="AC25" s="73">
+        <v>801.61699999999996</v>
+      </c>
+      <c r="AD25" s="70">
+        <v>644.09900000000005</v>
+      </c>
+      <c r="AE25" s="71">
+        <v>830.30200000000002</v>
+      </c>
+      <c r="AF25" s="71">
+        <v>1337.1220000000001</v>
+      </c>
+      <c r="AG25" s="71">
+        <v>2155.4070000000002</v>
+      </c>
+      <c r="AH25" s="43"/>
+      <c r="AI25" s="43"/>
+    </row>
+    <row r="26" spans="1:35">
+      <c r="A26" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="72">
+        <v>719.5</v>
+      </c>
+      <c r="C26" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" s="72">
+        <v>1535.4</v>
+      </c>
+      <c r="E26" s="72">
+        <v>1375</v>
+      </c>
+      <c r="F26" s="72">
+        <v>1836.92</v>
+      </c>
+      <c r="G26" s="72">
+        <v>999.12699999999995</v>
+      </c>
+      <c r="H26" s="72">
+        <v>1133.595</v>
+      </c>
+      <c r="I26" s="72">
+        <v>883.16899999999998</v>
+      </c>
+      <c r="J26" s="72">
+        <v>61.994999999999997</v>
+      </c>
+      <c r="K26" s="72">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="L26" s="72">
+        <v>107.455</v>
+      </c>
+      <c r="M26" s="72">
+        <v>845.53700000000003</v>
+      </c>
+      <c r="N26" s="72">
+        <v>869.55100000000004</v>
+      </c>
+      <c r="O26" s="72">
+        <v>728.37800000000004</v>
+      </c>
+      <c r="P26" s="72">
+        <v>522.84299999999996</v>
+      </c>
+      <c r="Q26" s="73">
+        <v>439.27100000000002</v>
+      </c>
+      <c r="R26" s="68">
+        <v>918.1</v>
+      </c>
+      <c r="S26" s="73">
+        <v>1519.3</v>
+      </c>
+      <c r="T26" s="73">
+        <v>348.46</v>
+      </c>
+      <c r="U26" s="73">
+        <v>3393.7739999999999</v>
+      </c>
+      <c r="V26" s="73">
+        <v>16215.837</v>
+      </c>
+      <c r="W26" s="73">
+        <v>18355.3</v>
+      </c>
+      <c r="X26" s="73">
+        <v>12506.993</v>
+      </c>
+      <c r="Y26" s="73">
+        <v>22097.757000000001</v>
+      </c>
+      <c r="Z26" s="73">
+        <v>10529.653</v>
+      </c>
+      <c r="AA26" s="73">
+        <v>21833.197</v>
+      </c>
+      <c r="AB26" s="73">
+        <v>12163.299000000001</v>
+      </c>
+      <c r="AC26" s="73">
+        <v>19408.816999999999</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>1095.6679999999999</v>
+      </c>
+      <c r="AE26" s="71">
+        <v>972</v>
+      </c>
+      <c r="AF26" s="71">
+        <v>686.24099999999999</v>
+      </c>
+      <c r="AG26" s="71">
+        <v>1052.0719999999999</v>
+      </c>
+      <c r="AH26" s="43"/>
+      <c r="AI26" s="43"/>
+    </row>
+    <row r="27" spans="1:35">
+      <c r="A27" s="55" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="72">
+        <v>2965.5</v>
+      </c>
+      <c r="C27" s="72">
+        <v>2066.6</v>
+      </c>
+      <c r="D27" s="72">
+        <v>6031.9</v>
+      </c>
+      <c r="E27" s="72">
+        <v>9995.4</v>
+      </c>
+      <c r="F27" s="72">
+        <v>9868.15</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1084.1500000000001</v>
+      </c>
+      <c r="H27" s="72">
+        <v>1983.07</v>
+      </c>
+      <c r="I27" s="72">
+        <v>1539.98</v>
+      </c>
+      <c r="J27" s="72">
+        <v>1541.671</v>
+      </c>
+      <c r="K27" s="72">
+        <v>5872.4489999999996</v>
+      </c>
+      <c r="L27" s="72">
+        <v>9473.152</v>
+      </c>
+      <c r="M27" s="72">
+        <v>13072.825999999999</v>
+      </c>
+      <c r="N27" s="72">
+        <v>21264.928</v>
+      </c>
+      <c r="O27" s="72">
+        <v>40049.415000000001</v>
+      </c>
+      <c r="P27" s="72">
+        <v>47124.942000000003</v>
+      </c>
+      <c r="Q27" s="73">
+        <v>737.41</v>
+      </c>
+      <c r="R27" s="68">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="S27" s="73">
+        <v>8283.6</v>
+      </c>
+      <c r="T27" s="73">
+        <v>12190.066999999999</v>
+      </c>
+      <c r="U27" s="73">
+        <v>17151.198</v>
+      </c>
+      <c r="V27" s="73">
+        <v>12892.008</v>
+      </c>
+      <c r="W27" s="73">
+        <v>1706.4</v>
+      </c>
+      <c r="X27" s="73">
+        <v>3975.3780000000002</v>
+      </c>
+      <c r="Y27" s="73">
+        <v>6159.87</v>
+      </c>
+      <c r="Z27" s="73">
+        <v>25409.321</v>
+      </c>
+      <c r="AA27" s="73">
+        <v>31326.54</v>
+      </c>
+      <c r="AB27" s="73">
+        <v>22525.883000000002</v>
+      </c>
+      <c r="AC27" s="73">
+        <v>31550.120999999999</v>
+      </c>
+      <c r="AD27" s="70">
+        <v>26080.048999999999</v>
+      </c>
+      <c r="AE27" s="71">
+        <v>19266.432000000001</v>
+      </c>
+      <c r="AF27" s="71">
+        <v>7504.6210000000001</v>
+      </c>
+      <c r="AG27" s="73">
+        <v>3.7650000000000001</v>
+      </c>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="43"/>
+    </row>
+    <row r="28" spans="1:35">
+      <c r="A28" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="C1" s="28" t="s">
-[...68 lines deleted...]
-      <c r="B3" s="99" t="s">
+      <c r="B28" s="72">
+        <v>2832.4</v>
+      </c>
+      <c r="C28" s="72">
+        <v>3138.4</v>
+      </c>
+      <c r="D28" s="72">
+        <v>20280.001</v>
+      </c>
+      <c r="E28" s="72">
+        <v>1739.31</v>
+      </c>
+      <c r="F28" s="72">
+        <v>481.63</v>
+      </c>
+      <c r="G28" s="72">
+        <v>212.52600000000001</v>
+      </c>
+      <c r="H28" s="72">
+        <v>161.465</v>
+      </c>
+      <c r="I28" s="72">
+        <v>178.68600000000001</v>
+      </c>
+      <c r="J28" s="72">
+        <v>707.58399999999995</v>
+      </c>
+      <c r="K28" s="72">
+        <v>224.642</v>
+      </c>
+      <c r="L28" s="72">
+        <v>316.108</v>
+      </c>
+      <c r="M28" s="72">
+        <v>89.034000000000006</v>
+      </c>
+      <c r="N28" s="72">
+        <v>289.05900000000003</v>
+      </c>
+      <c r="O28" s="72">
+        <v>1772.797</v>
+      </c>
+      <c r="P28" s="72">
+        <v>1764.0650000000001</v>
+      </c>
+      <c r="Q28" s="73">
+        <v>488.72699999999998</v>
+      </c>
+      <c r="R28" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="S28" s="73">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="T28" s="73">
+        <v>3717.7979999999998</v>
+      </c>
+      <c r="U28" s="73">
+        <v>4788.9489999999996</v>
+      </c>
+      <c r="V28" s="73">
+        <v>7082.6040000000003</v>
+      </c>
+      <c r="W28" s="73">
+        <v>5571.8</v>
+      </c>
+      <c r="X28" s="73">
+        <v>5358.89</v>
+      </c>
+      <c r="Y28" s="73">
+        <v>5138.9759999999997</v>
+      </c>
+      <c r="Z28" s="73">
+        <v>11032.252</v>
+      </c>
+      <c r="AA28" s="73">
+        <v>14930.486999999999</v>
+      </c>
+      <c r="AB28" s="73">
+        <v>15599.986999999999</v>
+      </c>
+      <c r="AC28" s="73">
+        <v>15334.326999999999</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>30259.758999999998</v>
+      </c>
+      <c r="AE28" s="71">
+        <v>51136.004000000001</v>
+      </c>
+      <c r="AF28" s="71">
+        <v>52776.536</v>
+      </c>
+      <c r="AG28" s="71">
+        <v>56250.105000000003</v>
+      </c>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+    </row>
+    <row r="29" spans="1:35">
+      <c r="A29" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="72">
+        <v>6113.8</v>
+      </c>
+      <c r="C29" s="72">
+        <v>894</v>
+      </c>
+      <c r="D29" s="72">
+        <v>1648.999</v>
+      </c>
+      <c r="E29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="I29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="J29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="K29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="L29" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="M29" s="72">
+        <v>1.24</v>
+      </c>
+      <c r="N29" s="72">
+        <v>1.08</v>
+      </c>
+      <c r="O29" s="72">
+        <v>643.15899999999999</v>
+      </c>
+      <c r="P29" s="72">
+        <v>29883.946</v>
+      </c>
+      <c r="Q29" s="73">
+        <v>2035.33</v>
+      </c>
+      <c r="R29" s="68">
+        <v>1025</v>
+      </c>
+      <c r="S29" s="73">
+        <v>792.9</v>
+      </c>
+      <c r="T29" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="U29" s="73">
+        <v>1036.4549999999999</v>
+      </c>
+      <c r="V29" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="W29" s="73">
         <v>0</v>
       </c>
-      <c r="C3" s="99" t="s">
-[...68 lines deleted...]
-      <c r="Z3" s="33">
+      <c r="X29" s="73">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="73">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="73">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+    </row>
+    <row r="30" spans="1:35">
+      <c r="A30" s="55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B30" s="72">
+        <v>63391.199999999997</v>
+      </c>
+      <c r="C30" s="72">
+        <v>40967.800000000003</v>
+      </c>
+      <c r="D30" s="72">
+        <v>73550.5</v>
+      </c>
+      <c r="E30" s="72">
+        <v>83218</v>
+      </c>
+      <c r="F30" s="72">
+        <v>25581.036</v>
+      </c>
+      <c r="G30" s="72">
+        <v>52042.326000000001</v>
+      </c>
+      <c r="H30" s="72">
+        <v>79782.7</v>
+      </c>
+      <c r="I30" s="72">
+        <v>46821.85</v>
+      </c>
+      <c r="J30" s="72">
+        <v>22039.826000000001</v>
+      </c>
+      <c r="K30" s="72">
+        <v>19179.758999999998</v>
+      </c>
+      <c r="L30" s="72">
+        <v>21902.045999999998</v>
+      </c>
+      <c r="M30" s="72">
+        <v>20447.217000000001</v>
+      </c>
+      <c r="N30" s="72">
+        <v>25076.600999999999</v>
+      </c>
+      <c r="O30" s="72">
+        <v>32477.83</v>
+      </c>
+      <c r="P30" s="72">
+        <v>25105.386999999999</v>
+      </c>
+      <c r="Q30" s="73">
+        <v>37322.03</v>
+      </c>
+      <c r="R30" s="68">
+        <v>48375.1</v>
+      </c>
+      <c r="S30" s="73">
+        <v>80407.199999999997</v>
+      </c>
+      <c r="T30" s="73">
+        <v>46052.353000000003</v>
+      </c>
+      <c r="U30" s="73">
+        <v>15048.17</v>
+      </c>
+      <c r="V30" s="73">
+        <v>158.84700000000001</v>
+      </c>
+      <c r="W30" s="73">
+        <v>32</v>
+      </c>
+      <c r="X30" s="73">
+        <v>96.962999999999994</v>
+      </c>
+      <c r="Y30" s="73">
+        <v>24622.752</v>
+      </c>
+      <c r="Z30" s="73">
+        <v>16339.237999999999</v>
+      </c>
+      <c r="AA30" s="73">
+        <v>111.14</v>
+      </c>
+      <c r="AB30" s="73">
+        <v>113.124</v>
+      </c>
+      <c r="AC30" s="73">
+        <v>101.43300000000001</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>101.81100000000001</v>
+      </c>
+      <c r="AE30" s="71">
+        <v>113.437</v>
+      </c>
+      <c r="AF30" s="71">
+        <v>115.206</v>
+      </c>
+      <c r="AG30" s="71">
+        <v>4383.82</v>
+      </c>
+      <c r="AH30" s="43"/>
+      <c r="AI30" s="43"/>
+    </row>
+    <row r="31" spans="1:35">
+      <c r="A31" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="72">
+        <v>2131.1999999999998</v>
+      </c>
+      <c r="D31" s="72">
+        <v>10818.2</v>
+      </c>
+      <c r="E31" s="72">
+        <v>2015.5</v>
+      </c>
+      <c r="F31" s="72">
+        <v>3804.9</v>
+      </c>
+      <c r="G31" s="72">
+        <v>1474.127</v>
+      </c>
+      <c r="H31" s="72">
+        <v>4721.0159999999996</v>
+      </c>
+      <c r="I31" s="72">
+        <v>6084.7340000000004</v>
+      </c>
+      <c r="J31" s="72">
+        <v>17165.22</v>
+      </c>
+      <c r="K31" s="72">
+        <v>6170.06</v>
+      </c>
+      <c r="L31" s="72">
+        <v>4579.4709999999995</v>
+      </c>
+      <c r="M31" s="72">
+        <v>6453.0969999999998</v>
+      </c>
+      <c r="N31" s="72">
+        <v>8905.5949999999993</v>
+      </c>
+      <c r="O31" s="72">
+        <v>7390.18</v>
+      </c>
+      <c r="P31" s="72">
+        <v>9656.1589999999997</v>
+      </c>
+      <c r="Q31" s="73">
+        <v>1265.8579999999999</v>
+      </c>
+      <c r="R31" s="68">
+        <v>779.4</v>
+      </c>
+      <c r="S31" s="73">
+        <v>3614.8</v>
+      </c>
+      <c r="T31" s="73">
+        <v>4702.5200000000004</v>
+      </c>
+      <c r="U31" s="73">
+        <v>3332.7460000000001</v>
+      </c>
+      <c r="V31" s="73">
+        <v>3080.3809999999999</v>
+      </c>
+      <c r="W31" s="73">
+        <v>3647.5</v>
+      </c>
+      <c r="X31" s="73">
+        <v>1399.6959999999999</v>
+      </c>
+      <c r="Y31" s="73">
+        <v>1133.1869999999999</v>
+      </c>
+      <c r="Z31" s="73">
+        <v>6223.7160000000003</v>
+      </c>
+      <c r="AA31" s="73">
+        <v>3776.0820000000003</v>
+      </c>
+      <c r="AB31" s="73">
+        <v>1819.7910000000002</v>
+      </c>
+      <c r="AC31" s="73">
+        <v>860.28200000000004</v>
+      </c>
+      <c r="AD31" s="70">
+        <v>3787.3029999999999</v>
+      </c>
+      <c r="AE31" s="71">
+        <v>3207.7</v>
+      </c>
+      <c r="AF31" s="71">
+        <v>567.96100000000001</v>
+      </c>
+      <c r="AG31" s="71">
+        <v>1192.0809999999999</v>
+      </c>
+      <c r="AH31" s="43"/>
+      <c r="AI31" s="43"/>
+    </row>
+    <row r="32" spans="1:35">
+      <c r="A32" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="72">
+        <v>3140.5</v>
+      </c>
+      <c r="C32" s="72">
+        <v>1819.9</v>
+      </c>
+      <c r="D32" s="72">
+        <v>301.29199999999997</v>
+      </c>
+      <c r="E32" s="72">
+        <v>2465.6999999999998</v>
+      </c>
+      <c r="F32" s="72">
+        <v>2173.15</v>
+      </c>
+      <c r="G32" s="72">
+        <v>1099.8879999999999</v>
+      </c>
+      <c r="H32" s="72">
+        <v>1819.19</v>
+      </c>
+      <c r="I32" s="72">
+        <v>2107.6219999999998</v>
+      </c>
+      <c r="J32" s="72">
+        <v>1800.1690000000001</v>
+      </c>
+      <c r="K32" s="72">
+        <v>1581.0830000000001</v>
+      </c>
+      <c r="L32" s="72">
+        <v>1289.758</v>
+      </c>
+      <c r="M32" s="72">
+        <v>2061.462</v>
+      </c>
+      <c r="N32" s="72">
+        <v>1344.01</v>
+      </c>
+      <c r="O32" s="72">
+        <v>3478.4029999999998</v>
+      </c>
+      <c r="P32" s="72">
+        <v>1866.011</v>
+      </c>
+      <c r="Q32" s="73">
+        <v>256.98</v>
+      </c>
+      <c r="R32" s="68">
+        <v>774</v>
+      </c>
+      <c r="S32" s="73">
         <v>2016</v>
       </c>
-      <c r="AA3" s="54">
-[...656 lines deleted...]
-      <c r="T10" s="42">
+      <c r="T32" s="73">
+        <v>1536.056</v>
+      </c>
+      <c r="U32" s="73">
+        <v>2102.2840000000001</v>
+      </c>
+      <c r="V32" s="73">
+        <v>1683.749</v>
+      </c>
+      <c r="W32" s="73">
+        <v>545.70000000000005</v>
+      </c>
+      <c r="X32" s="73">
+        <v>71.132000000000005</v>
+      </c>
+      <c r="Y32" s="73">
+        <v>32.36</v>
+      </c>
+      <c r="Z32" s="73">
+        <v>112.753</v>
+      </c>
+      <c r="AA32" s="73">
+        <v>85.309000000000012</v>
+      </c>
+      <c r="AB32" s="73">
+        <v>41.08</v>
+      </c>
+      <c r="AC32" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="70">
+        <v>11.164999999999999</v>
+      </c>
+      <c r="AE32" s="71">
+        <v>12.56</v>
+      </c>
+      <c r="AF32" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG32" s="71">
+        <v>4.056</v>
+      </c>
+      <c r="AH32" s="43"/>
+      <c r="AI32" s="43"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="72">
+        <v>49614.400000000001</v>
+      </c>
+      <c r="C33" s="72">
+        <v>19173.5</v>
+      </c>
+      <c r="D33" s="72">
+        <v>490.298</v>
+      </c>
+      <c r="E33" s="72">
+        <v>3135.81</v>
+      </c>
+      <c r="F33" s="72">
+        <v>1313.3929999999998</v>
+      </c>
+      <c r="G33" s="72">
+        <v>1089.441</v>
+      </c>
+      <c r="H33" s="72">
+        <v>2117.0500000000002</v>
+      </c>
+      <c r="I33" s="72">
+        <v>1421.79</v>
+      </c>
+      <c r="J33" s="72">
+        <v>2395.9810000000002</v>
+      </c>
+      <c r="K33" s="72">
+        <v>1916.9090000000001</v>
+      </c>
+      <c r="L33" s="72">
+        <v>2530.819</v>
+      </c>
+      <c r="M33" s="72">
+        <v>2353.2260000000001</v>
+      </c>
+      <c r="N33" s="72">
+        <v>2144.0349999999999</v>
+      </c>
+      <c r="O33" s="72">
+        <v>2189.819</v>
+      </c>
+      <c r="P33" s="72">
+        <v>1565.252</v>
+      </c>
+      <c r="Q33" s="73">
+        <v>1498.0039999999999</v>
+      </c>
+      <c r="R33" s="68">
+        <v>1655.6</v>
+      </c>
+      <c r="S33" s="73">
+        <v>1138.2</v>
+      </c>
+      <c r="T33" s="73">
+        <v>638.322</v>
+      </c>
+      <c r="U33" s="73">
+        <v>1135.241</v>
+      </c>
+      <c r="V33" s="73">
+        <v>797.68100000000004</v>
+      </c>
+      <c r="W33" s="73">
+        <v>819</v>
+      </c>
+      <c r="X33" s="73">
+        <v>510.59399999999999</v>
+      </c>
+      <c r="Y33" s="73">
+        <v>695.09400000000005</v>
+      </c>
+      <c r="Z33" s="73">
+        <v>724.73099999999999</v>
+      </c>
+      <c r="AA33" s="73">
+        <v>827.91899999999998</v>
+      </c>
+      <c r="AB33" s="73">
+        <v>152.679</v>
+      </c>
+      <c r="AC33" s="73">
+        <v>846.39599999999996</v>
+      </c>
+      <c r="AD33" s="70">
+        <v>560.85799999999995</v>
+      </c>
+      <c r="AE33" s="71">
+        <v>100.529</v>
+      </c>
+      <c r="AF33" s="71">
+        <v>302.48599999999999</v>
+      </c>
+      <c r="AG33" s="71">
+        <v>187.80199999999999</v>
+      </c>
+      <c r="AH33" s="43"/>
+      <c r="AI33" s="43"/>
+    </row>
+    <row r="34" spans="1:35">
+      <c r="A34" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="72">
+        <v>340.6</v>
+      </c>
+      <c r="C34" s="72">
+        <v>4042.9</v>
+      </c>
+      <c r="D34" s="72">
+        <v>131.41499999999999</v>
+      </c>
+      <c r="E34" s="72">
+        <v>2844.7</v>
+      </c>
+      <c r="F34" s="72">
+        <v>2613.21</v>
+      </c>
+      <c r="G34" s="72">
+        <v>800.07400000000007</v>
+      </c>
+      <c r="H34" s="72">
+        <v>45.994999999999997</v>
+      </c>
+      <c r="I34" s="72">
+        <v>136.429</v>
+      </c>
+      <c r="J34" s="72">
+        <v>386.86599999999999</v>
+      </c>
+      <c r="K34" s="72">
+        <v>304.08800000000002</v>
+      </c>
+      <c r="L34" s="72">
+        <v>336.18</v>
+      </c>
+      <c r="M34" s="72">
+        <v>783.17899999999997</v>
+      </c>
+      <c r="N34" s="72">
+        <v>1429.835</v>
+      </c>
+      <c r="O34" s="72">
+        <v>3167.7649999999999</v>
+      </c>
+      <c r="P34" s="72">
+        <v>747.88699999999994</v>
+      </c>
+      <c r="Q34" s="73">
+        <v>70.358999999999995</v>
+      </c>
+      <c r="R34" s="68">
+        <v>228.2</v>
+      </c>
+      <c r="S34" s="73">
+        <v>184.6</v>
+      </c>
+      <c r="T34" s="73">
+        <v>44.566000000000003</v>
+      </c>
+      <c r="U34" s="73">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="V34" s="73">
+        <v>3.7</v>
+      </c>
+      <c r="W34" s="73">
+        <v>0</v>
+      </c>
+      <c r="X34" s="73">
+        <v>24.193999999999999</v>
+      </c>
+      <c r="Y34" s="73">
+        <v>26.507000000000001</v>
+      </c>
+      <c r="Z34" s="73">
+        <v>357.46199999999999</v>
+      </c>
+      <c r="AA34" s="73">
+        <v>113.196</v>
+      </c>
+      <c r="AB34" s="73">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AC34" s="73">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="73">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="71">
         <v>2.2000000000000002</v>
       </c>
-      <c r="U10" s="45">
-[...1018 lines deleted...]
-      <c r="D20" s="44">
+      <c r="AF34" s="71">
+        <v>8.3170000000000002</v>
+      </c>
+      <c r="AG34" s="71">
+        <v>6.601</v>
+      </c>
+      <c r="AH34" s="43"/>
+      <c r="AI34" s="43"/>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="72">
+        <v>19149.3</v>
+      </c>
+      <c r="C35" s="72"/>
+      <c r="D35" s="72">
+        <v>8468.3559999999998</v>
+      </c>
+      <c r="E35" s="72">
+        <v>27801.8</v>
+      </c>
+      <c r="F35" s="72">
+        <v>20969.63</v>
+      </c>
+      <c r="G35" s="72">
+        <v>21111.48</v>
+      </c>
+      <c r="H35" s="72">
+        <v>32344.916000000001</v>
+      </c>
+      <c r="I35" s="72">
+        <v>22115.732</v>
+      </c>
+      <c r="J35" s="72">
+        <v>45171.67</v>
+      </c>
+      <c r="K35" s="72">
+        <v>43126.523000000001</v>
+      </c>
+      <c r="L35" s="72">
+        <v>42626.911999999997</v>
+      </c>
+      <c r="M35" s="72">
+        <v>41364.563999999998</v>
+      </c>
+      <c r="N35" s="72">
+        <v>36179.864999999998</v>
+      </c>
+      <c r="O35" s="72">
+        <v>29245.828000000001</v>
+      </c>
+      <c r="P35" s="72">
+        <v>23727.702000000001</v>
+      </c>
+      <c r="Q35" s="73">
+        <v>21504.41</v>
+      </c>
+      <c r="R35" s="68">
+        <v>27792.6</v>
+      </c>
+      <c r="S35" s="73">
+        <v>31014.7</v>
+      </c>
+      <c r="T35" s="73">
+        <v>33878.177000000003</v>
+      </c>
+      <c r="U35" s="73">
+        <v>19879.035</v>
+      </c>
+      <c r="V35" s="73">
+        <v>24078.433000000001</v>
+      </c>
+      <c r="W35" s="73">
+        <v>20009.654999999999</v>
+      </c>
+      <c r="X35" s="73">
+        <v>20515.452000000001</v>
+      </c>
+      <c r="Y35" s="73">
+        <v>24692.23</v>
+      </c>
+      <c r="Z35" s="73">
+        <v>37572.303999999996</v>
+      </c>
+      <c r="AA35" s="73">
+        <v>35742.114000000001</v>
+      </c>
+      <c r="AB35" s="73">
+        <v>27586.578000000001</v>
+      </c>
+      <c r="AC35" s="73">
+        <v>35126.203999999998</v>
+      </c>
+      <c r="AD35" s="70">
+        <v>37386.343999999997</v>
+      </c>
+      <c r="AE35" s="71">
+        <v>42717.436999999998</v>
+      </c>
+      <c r="AF35" s="71">
+        <v>21010.356</v>
+      </c>
+      <c r="AG35" s="71">
+        <v>15476.481</v>
+      </c>
+      <c r="AH35" s="43"/>
+      <c r="AI35" s="43"/>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="72">
+        <v>6268.7</v>
+      </c>
+      <c r="D36" s="72">
+        <v>4094.9859999999999</v>
+      </c>
+      <c r="E36" s="72">
+        <v>3900.2</v>
+      </c>
+      <c r="F36" s="72">
+        <v>2257.4499999999998</v>
+      </c>
+      <c r="G36" s="72">
+        <v>1827.2620000000004</v>
+      </c>
+      <c r="H36" s="72">
+        <v>1238.7360000000001</v>
+      </c>
+      <c r="I36" s="72">
+        <v>306.91899999999998</v>
+      </c>
+      <c r="J36" s="72">
+        <v>498.96300000000002</v>
+      </c>
+      <c r="K36" s="72">
+        <v>187.863</v>
+      </c>
+      <c r="L36" s="72">
+        <v>121.491</v>
+      </c>
+      <c r="M36" s="72">
+        <v>86.088999999999999</v>
+      </c>
+      <c r="N36" s="72">
+        <v>160.33500000000001</v>
+      </c>
+      <c r="O36" s="72">
+        <v>182.56700000000001</v>
+      </c>
+      <c r="P36" s="72">
+        <v>706.20600000000002</v>
+      </c>
+      <c r="Q36" s="73">
+        <v>886.01599999999996</v>
+      </c>
+      <c r="R36" s="68">
+        <v>1583.3</v>
+      </c>
+      <c r="S36" s="73">
+        <v>1002.4</v>
+      </c>
+      <c r="T36" s="73">
+        <v>826.88499999999999</v>
+      </c>
+      <c r="U36" s="73">
+        <v>305.30099999999999</v>
+      </c>
+      <c r="V36" s="73">
+        <v>431.32400000000001</v>
+      </c>
+      <c r="W36" s="73">
+        <v>98.6</v>
+      </c>
+      <c r="X36" s="73">
+        <v>851.06</v>
+      </c>
+      <c r="Y36" s="73">
+        <v>1617.607</v>
+      </c>
+      <c r="Z36" s="73">
+        <v>14.720999999999998</v>
+      </c>
+      <c r="AA36" s="73">
+        <v>1448.9139999999998</v>
+      </c>
+      <c r="AB36" s="73">
+        <v>75.594999999999999</v>
+      </c>
+      <c r="AC36" s="73">
+        <v>19.251000000000001</v>
+      </c>
+      <c r="AD36" s="70">
+        <v>47961.536</v>
+      </c>
+      <c r="AE36" s="71">
+        <v>514.62300000000005</v>
+      </c>
+      <c r="AF36" s="71">
+        <v>12377.9</v>
+      </c>
+      <c r="AG36" s="71">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="AH36" s="43"/>
+      <c r="AI36" s="43"/>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="72">
+        <v>5049.3</v>
+      </c>
+      <c r="C37" s="72">
+        <v>2856.2</v>
+      </c>
+      <c r="D37" s="72">
+        <v>2522.0650000000001</v>
+      </c>
+      <c r="E37" s="72">
+        <v>608.24</v>
+      </c>
+      <c r="F37" s="72">
+        <v>296.44</v>
+      </c>
+      <c r="G37" s="72">
+        <v>33.731999999999999</v>
+      </c>
+      <c r="H37" s="72">
+        <v>1208.01</v>
+      </c>
+      <c r="I37" s="72">
+        <v>282.85399999999998</v>
+      </c>
+      <c r="J37" s="72">
+        <v>1106.9929999999999</v>
+      </c>
+      <c r="K37" s="72">
+        <v>1995.9390000000001</v>
+      </c>
+      <c r="L37" s="72">
+        <v>2112.875</v>
+      </c>
+      <c r="M37" s="72">
+        <v>527.76099999999997</v>
+      </c>
+      <c r="N37" s="72">
+        <v>184.256</v>
+      </c>
+      <c r="O37" s="72">
+        <v>122.64100000000001</v>
+      </c>
+      <c r="P37" s="72">
+        <v>111.361</v>
+      </c>
+      <c r="Q37" s="73">
+        <v>53.619</v>
+      </c>
+      <c r="R37" s="68">
+        <v>89.2</v>
+      </c>
+      <c r="S37" s="73">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="T37" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="U37" s="73">
+        <v>675.84100000000001</v>
+      </c>
+      <c r="V37" s="73">
+        <v>749.59799999999996</v>
+      </c>
+      <c r="W37" s="73">
+        <v>216.3</v>
+      </c>
+      <c r="X37" s="73">
+        <v>350.83499999999998</v>
+      </c>
+      <c r="Y37" s="73">
+        <v>263.73400000000004</v>
+      </c>
+      <c r="Z37" s="73">
+        <v>248.00599999999997</v>
+      </c>
+      <c r="AA37" s="73">
+        <v>431.2</v>
+      </c>
+      <c r="AB37" s="73">
+        <v>316.33000000000004</v>
+      </c>
+      <c r="AC37" s="73">
+        <v>576.34899999999993</v>
+      </c>
+      <c r="AD37" s="70">
+        <v>436.11099999999999</v>
+      </c>
+      <c r="AE37" s="71">
+        <v>1499.0130000000001</v>
+      </c>
+      <c r="AF37" s="71">
+        <v>583.5</v>
+      </c>
+      <c r="AG37" s="71">
+        <v>471.1</v>
+      </c>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="43"/>
+    </row>
+    <row r="38" spans="1:35">
+      <c r="A38" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="72">
+        <v>43878.2</v>
+      </c>
+      <c r="C38" s="72">
+        <v>5593.4</v>
+      </c>
+      <c r="D38" s="72">
+        <v>99.427000000000007</v>
+      </c>
+      <c r="E38" s="72">
+        <v>126.28</v>
+      </c>
+      <c r="F38" s="72">
+        <v>9749.6</v>
+      </c>
+      <c r="G38" s="72">
+        <v>16.423999999999999</v>
+      </c>
+      <c r="H38" s="72">
+        <v>246.73599999999999</v>
+      </c>
+      <c r="I38" s="72">
+        <v>90.661000000000001</v>
+      </c>
+      <c r="J38" s="72">
+        <v>67.566000000000003</v>
+      </c>
+      <c r="K38" s="72">
+        <v>131.29599999999999</v>
+      </c>
+      <c r="L38" s="72">
+        <v>429.18400000000003</v>
+      </c>
+      <c r="M38" s="72">
+        <v>123.91</v>
+      </c>
+      <c r="N38" s="72">
+        <v>75.254999999999995</v>
+      </c>
+      <c r="O38" s="72">
+        <v>78.688000000000002</v>
+      </c>
+      <c r="P38" s="72">
+        <v>632.649</v>
+      </c>
+      <c r="Q38" s="73">
+        <v>698.71500000000003</v>
+      </c>
+      <c r="R38" s="68">
         <v>340.6</v>
       </c>
-      <c r="E20" s="44">
-[...417 lines deleted...]
-      <c r="C24" s="19" t="s">
+      <c r="S38" s="73">
+        <v>6111.2</v>
+      </c>
+      <c r="T38" s="73">
+        <v>9612.6090000000004</v>
+      </c>
+      <c r="U38" s="73">
+        <v>11776.437</v>
+      </c>
+      <c r="V38" s="70">
+        <v>3433.6419999999998</v>
+      </c>
+      <c r="W38" s="70">
+        <v>2643.3</v>
+      </c>
+      <c r="X38" s="70">
+        <v>6461.7689999999993</v>
+      </c>
+      <c r="Y38" s="70">
+        <v>4161.2029999999995</v>
+      </c>
+      <c r="Z38" s="70">
+        <v>4223.6979999999994</v>
+      </c>
+      <c r="AA38" s="70">
+        <v>803.67300000000012</v>
+      </c>
+      <c r="AB38" s="70">
+        <v>812.26</v>
+      </c>
+      <c r="AC38" s="70">
+        <v>422.53400000000005</v>
+      </c>
+      <c r="AD38" s="70">
+        <v>4170.3999999999996</v>
+      </c>
+      <c r="AE38" s="71">
+        <v>5672.1049999999996</v>
+      </c>
+      <c r="AF38" s="71">
+        <v>2682</v>
+      </c>
+      <c r="AG38" s="71">
+        <v>1600.6</v>
+      </c>
+      <c r="AH38" s="43"/>
+      <c r="AI38" s="43"/>
+    </row>
+    <row r="39" spans="1:35">
+      <c r="A39" s="55" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="D24" s="44">
-[...124 lines deleted...]
-      <c r="J25" s="44">
+      <c r="C39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H39" s="72">
         <v>377.25799999999998</v>
       </c>
-      <c r="K25" s="44">
+      <c r="I39" s="72">
         <v>481.23</v>
       </c>
-      <c r="L25" s="44">
+      <c r="J39" s="72">
         <v>293.529</v>
       </c>
-      <c r="M25" s="44">
+      <c r="K39" s="72">
         <v>246.733</v>
       </c>
-      <c r="N25" s="44">
+      <c r="L39" s="72">
         <v>252.08799999999999</v>
       </c>
-      <c r="O25" s="44">
+      <c r="M39" s="72">
         <v>536.95399999999995</v>
       </c>
-      <c r="P25" s="44">
+      <c r="N39" s="72">
         <v>727.46600000000001</v>
       </c>
-      <c r="Q25" s="44">
+      <c r="O39" s="72">
         <v>1739.1769999999999</v>
       </c>
-      <c r="R25" s="44">
+      <c r="P39" s="72">
         <v>2454.0920000000001</v>
       </c>
-      <c r="S25" s="45">
+      <c r="Q39" s="73">
         <v>464.32100000000003</v>
       </c>
-      <c r="T25" s="42">
+      <c r="R39" s="68">
         <v>1068.9000000000001</v>
       </c>
-      <c r="U25" s="42">
+      <c r="S39" s="68">
         <v>1074.3</v>
       </c>
-      <c r="V25" s="42">
+      <c r="T39" s="68">
         <v>1679.1</v>
       </c>
-      <c r="W25" s="46">
+      <c r="U39" s="74">
         <v>5452.5</v>
       </c>
-      <c r="X25" s="73">
+      <c r="V39" s="70">
         <v>1069.086</v>
       </c>
-      <c r="Y25" s="73">
+      <c r="W39" s="70">
         <v>409.9</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="X39" s="70">
         <v>661.60799999999995</v>
       </c>
-      <c r="AA25" s="73">
+      <c r="Y39" s="70">
         <v>326.88799999999998</v>
       </c>
-      <c r="AB25" s="73">
+      <c r="Z39" s="70">
         <v>499.661</v>
       </c>
-      <c r="AC25" s="73">
+      <c r="AA39" s="70">
         <v>3590.471</v>
       </c>
-      <c r="AD25" s="73">
+      <c r="AB39" s="70">
         <v>2805.3829999999998</v>
       </c>
-      <c r="AE25" s="73">
+      <c r="AC39" s="70">
         <v>1602.2740000000001</v>
       </c>
-      <c r="AF25" s="73">
+      <c r="AD39" s="70">
         <v>1081.5999999999999</v>
       </c>
-      <c r="AG25" s="88">
+      <c r="AE39" s="71">
         <v>1248.4000000000001</v>
       </c>
-      <c r="AH25" s="88">
+      <c r="AF39" s="71">
         <v>306.2</v>
       </c>
-      <c r="AI25" s="88">
-[...13 lines deleted...]
-      <c r="D26" s="44">
+      <c r="AG39" s="71">
+        <v>1204.4000000000001</v>
+      </c>
+      <c r="AH39" s="43"/>
+      <c r="AI39" s="43"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="72">
         <v>6125.2</v>
       </c>
-      <c r="E26" s="44">
+      <c r="C40" s="72">
         <v>4173.7</v>
       </c>
-      <c r="F26" s="44">
+      <c r="D40" s="72">
         <v>7363.9</v>
       </c>
-      <c r="G26" s="44">
+      <c r="E40" s="72">
         <v>4932.8</v>
       </c>
-      <c r="H26" s="44">
+      <c r="F40" s="72">
         <v>3679.26</v>
       </c>
-      <c r="I26" s="44">
+      <c r="G40" s="72">
         <v>769.44399999999996</v>
       </c>
-      <c r="J26" s="44">
+      <c r="H40" s="72">
         <v>172.934</v>
       </c>
-      <c r="K26" s="44">
+      <c r="I40" s="72">
         <v>21.4</v>
       </c>
-      <c r="L26" s="44">
+      <c r="J40" s="72">
         <v>2295.058</v>
       </c>
-      <c r="M26" s="44">
+      <c r="K40" s="72">
         <v>15890.996999999999</v>
       </c>
-      <c r="N26" s="44">
+      <c r="L40" s="72">
         <v>25397.949000000001</v>
       </c>
-      <c r="O26" s="44">
+      <c r="M40" s="72">
         <v>32690.221000000001</v>
       </c>
-      <c r="P26" s="44">
+      <c r="N40" s="72">
         <v>27498.948</v>
       </c>
-      <c r="Q26" s="44">
+      <c r="O40" s="72">
         <v>38196.779000000002</v>
       </c>
-      <c r="R26" s="44">
+      <c r="P40" s="72">
         <v>32105.814999999999</v>
       </c>
-      <c r="S26" s="45">
+      <c r="Q40" s="73">
         <v>1598.242</v>
       </c>
-      <c r="T26" s="42">
+      <c r="R40" s="68">
         <v>136.69999999999999</v>
       </c>
-      <c r="U26" s="45">
+      <c r="S40" s="73">
         <v>23.4</v>
       </c>
-      <c r="V26" s="45">
+      <c r="T40" s="73">
         <v>15942.441000000001</v>
       </c>
-      <c r="W26" s="45">
+      <c r="U40" s="73">
         <v>28429.913</v>
       </c>
-      <c r="X26" s="73">
+      <c r="V40" s="70">
         <v>25264.32</v>
       </c>
-      <c r="Y26" s="73">
+      <c r="W40" s="70">
         <v>11002.617</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="X40" s="70">
         <v>29609.17</v>
       </c>
-      <c r="AA26" s="73">
+      <c r="Y40" s="70">
         <v>16594.32</v>
       </c>
-      <c r="AB26" s="73">
+      <c r="Z40" s="70">
         <v>31953.896999999997</v>
       </c>
-      <c r="AC26" s="73">
+      <c r="AA40" s="70">
         <v>30408.147000000001</v>
       </c>
-      <c r="AD26" s="73">
+      <c r="AB40" s="70">
         <v>30169.334999999999</v>
       </c>
-      <c r="AE26" s="73">
+      <c r="AC40" s="70">
         <v>87772.774000000005</v>
       </c>
-      <c r="AF26" s="73">
+      <c r="AD40" s="70">
         <v>40307.9</v>
       </c>
-      <c r="AG26" s="88">
+      <c r="AE40" s="71">
         <v>25438.221000000005</v>
       </c>
-      <c r="AH26" s="88">
+      <c r="AF40" s="71">
         <v>26729.5</v>
       </c>
-      <c r="AI26" s="88">
-[...10 lines deleted...]
-      <c r="C27" s="19" t="s">
+      <c r="AG40" s="71">
+        <v>20218.696</v>
+      </c>
+      <c r="AH40" s="43"/>
+      <c r="AI40" s="43"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="72">
+        <v>11775.2</v>
+      </c>
+      <c r="D41" s="72">
+        <v>2111.6190000000001</v>
+      </c>
+      <c r="E41" s="72">
+        <v>10197.4</v>
+      </c>
+      <c r="F41" s="72">
+        <v>4415.22</v>
+      </c>
+      <c r="G41" s="72">
+        <v>3972.9140000000002</v>
+      </c>
+      <c r="H41" s="72">
+        <v>5295.8770000000004</v>
+      </c>
+      <c r="I41" s="72">
+        <v>904.59199999999998</v>
+      </c>
+      <c r="J41" s="72">
+        <v>1457.0060000000001</v>
+      </c>
+      <c r="K41" s="72">
+        <v>533.87699999999995</v>
+      </c>
+      <c r="L41" s="72">
+        <v>737.58100000000002</v>
+      </c>
+      <c r="M41" s="72">
+        <v>379.01</v>
+      </c>
+      <c r="N41" s="72">
+        <v>2268.1790000000001</v>
+      </c>
+      <c r="O41" s="72">
+        <v>9462.8790000000008</v>
+      </c>
+      <c r="P41" s="72">
+        <v>14348.03</v>
+      </c>
+      <c r="Q41" s="73">
+        <v>886.73199999999997</v>
+      </c>
+      <c r="R41" s="68">
+        <v>2615.1999999999998</v>
+      </c>
+      <c r="S41" s="73">
+        <v>6587.1</v>
+      </c>
+      <c r="T41" s="73">
+        <v>10379.501</v>
+      </c>
+      <c r="U41" s="73">
+        <v>8362.4120000000003</v>
+      </c>
+      <c r="V41" s="73">
+        <v>8514.0390000000007</v>
+      </c>
+      <c r="W41" s="73">
+        <v>8075.2060000000001</v>
+      </c>
+      <c r="X41" s="73">
+        <v>24620.366999999998</v>
+      </c>
+      <c r="Y41" s="73">
+        <v>26874.431</v>
+      </c>
+      <c r="Z41" s="73">
+        <v>107598.85799999999</v>
+      </c>
+      <c r="AA41" s="73">
+        <v>62918.739000000001</v>
+      </c>
+      <c r="AB41" s="73">
+        <v>28941.116999999998</v>
+      </c>
+      <c r="AC41" s="73">
+        <v>103280.05</v>
+      </c>
+      <c r="AD41" s="70">
+        <v>87234.592000000004</v>
+      </c>
+      <c r="AE41" s="71">
+        <v>81009.289000000004</v>
+      </c>
+      <c r="AF41" s="71">
+        <v>63487.641000000003</v>
+      </c>
+      <c r="AG41" s="71">
+        <v>26775.133000000002</v>
+      </c>
+      <c r="AH41" s="43"/>
+      <c r="AI41" s="43"/>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="A42" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C42" s="72">
         <v>70</v>
       </c>
-      <c r="D27" s="44" t="s">
-[...112 lines deleted...]
-      <c r="F28" s="44">
+      <c r="D42" s="72">
         <v>2.33</v>
       </c>
-      <c r="G28" s="44">
+      <c r="E42" s="72">
         <v>184339.5</v>
       </c>
-      <c r="H28" s="44">
+      <c r="F42" s="72">
         <v>195819.37</v>
       </c>
-      <c r="I28" s="44">
+      <c r="G42" s="72">
         <v>183117.77599999998</v>
       </c>
-      <c r="J28" s="44">
+      <c r="H42" s="72">
         <v>195347.878</v>
       </c>
-      <c r="K28" s="44">
+      <c r="I42" s="72">
         <v>224573.30300000001</v>
       </c>
-      <c r="L28" s="44">
+      <c r="J42" s="72">
         <v>162758.883</v>
       </c>
-      <c r="M28" s="44">
+      <c r="K42" s="72">
         <v>259633.329</v>
       </c>
-      <c r="N28" s="44">
+      <c r="L42" s="72">
         <v>287389.02799999999</v>
       </c>
-      <c r="O28" s="44">
+      <c r="M42" s="72">
         <v>230692.356</v>
       </c>
-      <c r="P28" s="44">
+      <c r="N42" s="72">
         <v>205965.86300000001</v>
       </c>
-      <c r="Q28" s="44">
+      <c r="O42" s="72">
         <v>224740.63800000001</v>
       </c>
-      <c r="R28" s="44">
+      <c r="P42" s="72">
         <v>463483.13199999998</v>
       </c>
-      <c r="S28" s="45">
+      <c r="Q42" s="73">
         <v>529474.26199999999</v>
       </c>
-      <c r="T28" s="42">
+      <c r="R42" s="68">
         <v>668298</v>
       </c>
-      <c r="U28" s="45">
+      <c r="S42" s="73">
         <v>1006187.2</v>
       </c>
-      <c r="V28" s="45">
+      <c r="T42" s="73">
         <v>562311.22</v>
       </c>
-      <c r="W28" s="45">
+      <c r="U42" s="73">
         <v>736782.17</v>
       </c>
-      <c r="X28" s="45">
+      <c r="V42" s="73">
         <v>716923.27899999998</v>
       </c>
-      <c r="Y28" s="45">
+      <c r="W42" s="73">
         <v>665329.30000000005</v>
       </c>
-      <c r="Z28" s="45">
+      <c r="X42" s="73">
         <v>701584.03200000001</v>
       </c>
-      <c r="AA28" s="45">
+      <c r="Y42" s="73">
         <v>700384.48600000003</v>
       </c>
-      <c r="AB28" s="45">
+      <c r="Z42" s="73">
         <v>664193.93700000003</v>
       </c>
-      <c r="AC28" s="45">
+      <c r="AA42" s="73">
         <v>832878.07799999998</v>
       </c>
-      <c r="AD28" s="45">
+      <c r="AB42" s="73">
         <v>986997.53</v>
       </c>
-      <c r="AE28" s="45">
+      <c r="AC42" s="73">
         <v>1412999.831</v>
       </c>
-      <c r="AF28" s="73">
+      <c r="AD42" s="70">
         <v>13064.925999999999</v>
       </c>
-      <c r="AG28" s="88">
+      <c r="AE42" s="71">
         <v>1284332.757</v>
       </c>
-      <c r="AH28" s="88">
+      <c r="AF42" s="71">
         <v>2506123.5759999999</v>
       </c>
-      <c r="AI28" s="88">
+      <c r="AG42" s="71">
         <v>682865.29399999999</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J29" s="44">
+      <c r="AH42" s="43"/>
+      <c r="AI42" s="43"/>
+    </row>
+    <row r="43" spans="1:35">
+      <c r="A43" s="56" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="E43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="F43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="G43" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="H43" s="72">
         <v>2578.6480000000001</v>
       </c>
-      <c r="K29" s="44">
+      <c r="I43" s="72">
         <v>2347.011</v>
       </c>
-      <c r="L29" s="44">
+      <c r="J43" s="72">
         <v>5769.85</v>
       </c>
-      <c r="M29" s="44">
+      <c r="K43" s="72">
         <v>14866.264999999999</v>
       </c>
-      <c r="N29" s="44">
+      <c r="L43" s="72">
         <v>23189.330999999998</v>
       </c>
-      <c r="O29" s="44">
+      <c r="M43" s="72">
         <v>23223.956999999999</v>
       </c>
-      <c r="P29" s="44">
+      <c r="N43" s="72">
         <v>47716.13</v>
       </c>
-      <c r="Q29" s="44">
+      <c r="O43" s="72">
         <v>79385.894</v>
       </c>
-      <c r="R29" s="44">
+      <c r="P43" s="72">
         <v>98629.327999999994</v>
       </c>
-      <c r="S29" s="45">
+      <c r="Q43" s="73">
         <v>73115.442999999999</v>
       </c>
-      <c r="T29" s="42">
+      <c r="R43" s="68">
         <v>125641.9</v>
       </c>
-      <c r="U29" s="45">
+      <c r="S43" s="73">
         <v>141878.29999999999</v>
       </c>
-      <c r="V29" s="45">
+      <c r="T43" s="73">
         <v>156080.329</v>
       </c>
-      <c r="W29" s="45">
+      <c r="U43" s="73">
         <v>105481.86900000001</v>
       </c>
-      <c r="X29" s="45">
+      <c r="V43" s="73">
         <v>99995.554999999993</v>
       </c>
-      <c r="Y29" s="45">
+      <c r="W43" s="73">
         <v>96554.3</v>
       </c>
-      <c r="Z29" s="45">
+      <c r="X43" s="73">
         <v>72568.333000000013</v>
       </c>
-      <c r="AA29" s="45">
+      <c r="Y43" s="73">
         <v>118743.04599999999</v>
       </c>
-      <c r="AB29" s="45">
+      <c r="Z43" s="73">
         <v>149553.94099999999</v>
       </c>
-      <c r="AC29" s="45">
+      <c r="AA43" s="73">
         <v>101260.829</v>
       </c>
-      <c r="AD29" s="45">
+      <c r="AB43" s="73">
         <v>65602.454999999987</v>
       </c>
-      <c r="AE29" s="45">
+      <c r="AC43" s="73">
         <v>61058.236000000004</v>
       </c>
-      <c r="AF29" s="77">
+      <c r="AD43" s="75">
         <v>180756.78499999997</v>
       </c>
-      <c r="AG29" s="92">
+      <c r="AE43" s="76">
         <v>106783.93699999999</v>
       </c>
-      <c r="AH29" s="92">
+      <c r="AF43" s="76">
         <v>127444.2</v>
       </c>
-      <c r="AI29" s="92">
-[...13 lines deleted...]
-      <c r="D30" s="47">
+      <c r="AG43" s="76">
+        <v>119085.1</v>
+      </c>
+      <c r="AH43" s="77"/>
+      <c r="AI43" s="77"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" s="56" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="78">
         <v>4617.1000000000004</v>
       </c>
-      <c r="E30" s="47">
+      <c r="C44" s="78">
         <v>10067.5</v>
       </c>
-      <c r="F30" s="47">
+      <c r="D44" s="78">
         <v>9340.4030000000002</v>
       </c>
-      <c r="G30" s="47">
+      <c r="E44" s="78">
         <v>14666</v>
       </c>
-      <c r="H30" s="47">
+      <c r="F44" s="78">
         <v>13314.32</v>
       </c>
-      <c r="I30" s="47">
+      <c r="G44" s="78">
         <v>9637.2170000000006</v>
       </c>
-      <c r="J30" s="47">
+      <c r="H44" s="78">
         <v>11590.064</v>
       </c>
-      <c r="K30" s="47">
+      <c r="I44" s="78">
         <v>12266.134</v>
       </c>
-      <c r="L30" s="47">
+      <c r="J44" s="78">
         <v>13795.225</v>
       </c>
-      <c r="M30" s="47">
+      <c r="K44" s="78">
         <v>15578.204</v>
       </c>
-      <c r="N30" s="47">
+      <c r="L44" s="78">
         <v>21504.584999999999</v>
       </c>
-      <c r="O30" s="47">
+      <c r="M44" s="78">
         <v>15627.45</v>
       </c>
-      <c r="P30" s="47">
+      <c r="N44" s="78">
         <v>17555.781999999999</v>
       </c>
-      <c r="Q30" s="47">
+      <c r="O44" s="78">
         <v>20019.811000000002</v>
       </c>
-      <c r="R30" s="47">
+      <c r="P44" s="78">
         <v>21078.905999999999</v>
       </c>
-      <c r="S30" s="48">
+      <c r="Q44" s="79">
         <v>18448.36</v>
       </c>
-      <c r="T30" s="42">
+      <c r="R44" s="68">
         <v>19669.2</v>
       </c>
-      <c r="U30" s="48">
+      <c r="S44" s="79">
         <v>21451</v>
       </c>
-      <c r="V30" s="48">
+      <c r="T44" s="79">
         <v>21923.249</v>
       </c>
-      <c r="W30" s="45">
+      <c r="U44" s="73">
         <v>23404.420999999998</v>
       </c>
-      <c r="X30" s="48">
+      <c r="V44" s="79">
         <v>19299.146000000001</v>
       </c>
-      <c r="Y30" s="48">
+      <c r="W44" s="79">
         <v>15687.7</v>
       </c>
-      <c r="Z30" s="48">
+      <c r="X44" s="79">
         <v>8266.6530000000002</v>
       </c>
-      <c r="AA30" s="48">
+      <c r="Y44" s="79">
         <v>5981.1469999999999</v>
       </c>
-      <c r="AB30" s="48">
+      <c r="Z44" s="79">
         <v>7637.4889999999996</v>
       </c>
-      <c r="AC30" s="48">
+      <c r="AA44" s="79">
         <v>4976.3149999999996</v>
       </c>
-      <c r="AD30" s="48">
+      <c r="AB44" s="79">
         <v>4255.9880000000003</v>
       </c>
-      <c r="AE30" s="48">
+      <c r="AC44" s="79">
         <v>3844.4949999999999</v>
       </c>
-      <c r="AF30" s="77">
+      <c r="AD44" s="75">
         <v>7842.0609999999997</v>
       </c>
-      <c r="AG30" s="92">
+      <c r="AE44" s="76">
         <v>4311.5069999999996</v>
       </c>
-      <c r="AH30" s="92">
+      <c r="AF44" s="76">
         <v>3776.2</v>
       </c>
-      <c r="AI30" s="92">
-[...9826 lines deleted...]
-      <c r="C544" s="7"/>
+      <c r="AG44" s="76">
+        <v>1908.6</v>
+      </c>
+      <c r="AH44" s="77"/>
+      <c r="AI44" s="77"/>
+    </row>
+    <row r="45" spans="1:35" ht="15" thickBot="1">
+      <c r="A45" s="57"/>
+      <c r="B45" s="80"/>
+      <c r="C45" s="81"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="81"/>
+      <c r="F45" s="81"/>
+      <c r="G45" s="81"/>
+      <c r="H45" s="81"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="81"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="82"/>
+      <c r="M45" s="82"/>
+      <c r="N45" s="82"/>
+      <c r="O45" s="82"/>
+      <c r="P45" s="82"/>
+      <c r="Q45" s="82"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="82"/>
+      <c r="T45" s="82"/>
+      <c r="U45" s="82"/>
+      <c r="V45" s="38"/>
+      <c r="W45" s="84"/>
+      <c r="X45" s="47"/>
+      <c r="Y45" s="47"/>
+      <c r="Z45" s="47"/>
+      <c r="AA45" s="47"/>
+      <c r="AB45" s="47"/>
+      <c r="AC45" s="47"/>
+      <c r="AD45" s="47"/>
+      <c r="AE45" s="51"/>
+      <c r="AF45" s="51"/>
+      <c r="AG45" s="51"/>
+      <c r="AH45" s="32"/>
+      <c r="AI45" s="32"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="A46" s="56"/>
+      <c r="B46" s="85"/>
+      <c r="C46" s="86"/>
+      <c r="D46" s="86"/>
+      <c r="E46" s="86"/>
+      <c r="F46" s="86"/>
+      <c r="G46" s="86"/>
+      <c r="H46" s="86"/>
+      <c r="I46" s="86"/>
+      <c r="J46" s="86"/>
+      <c r="K46" s="86"/>
+      <c r="L46" s="87"/>
+      <c r="M46" s="87"/>
+      <c r="N46" s="87"/>
+      <c r="O46" s="87"/>
+      <c r="P46" s="87"/>
+      <c r="Q46" s="87"/>
+      <c r="R46" s="88"/>
+      <c r="S46" s="87"/>
+      <c r="T46" s="87"/>
+      <c r="U46" s="87"/>
+      <c r="V46" s="89"/>
+      <c r="W46" s="90"/>
+      <c r="X46" s="32"/>
+      <c r="Y46" s="32"/>
+      <c r="Z46" s="32"/>
+      <c r="AA46" s="32"/>
+      <c r="AB46" s="32"/>
+      <c r="AC46" s="32"/>
+      <c r="AD46" s="32"/>
+      <c r="AE46" s="33"/>
+      <c r="AF46" s="33"/>
+      <c r="AG46" s="32"/>
+      <c r="AH46" s="32"/>
+      <c r="AI46" s="32"/>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="A47" s="58" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="91"/>
+      <c r="C47" s="91"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="91"/>
+      <c r="F47" s="91"/>
+      <c r="G47" s="91"/>
+      <c r="H47" s="92"/>
+      <c r="I47" s="92"/>
+      <c r="J47" s="92"/>
+      <c r="K47" s="92"/>
+      <c r="L47" s="92"/>
+      <c r="M47" s="92"/>
+      <c r="N47" s="92"/>
+      <c r="O47" s="92"/>
+      <c r="P47" s="92"/>
+      <c r="Q47" s="92"/>
+      <c r="R47" s="92"/>
+      <c r="S47" s="92"/>
+      <c r="T47" s="92"/>
+      <c r="U47" s="92"/>
+      <c r="V47" s="93"/>
+      <c r="W47" s="94"/>
+      <c r="X47" s="91"/>
+      <c r="Y47" s="91"/>
+      <c r="Z47" s="91"/>
+      <c r="AA47" s="91"/>
+      <c r="AB47" s="91"/>
+      <c r="AC47" s="91"/>
+      <c r="AD47" s="91"/>
+      <c r="AE47" s="95"/>
+      <c r="AF47" s="95"/>
+      <c r="AG47" s="91"/>
+      <c r="AH47" s="91"/>
+      <c r="AI47" s="91"/>
+    </row>
+    <row r="48" spans="1:35" ht="22.5">
+      <c r="A48" s="59" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="59"/>
+      <c r="C48" s="59"/>
+      <c r="D48" s="59"/>
+      <c r="E48" s="59"/>
+      <c r="F48" s="59"/>
+      <c r="G48" s="91"/>
+      <c r="H48" s="92"/>
+      <c r="I48" s="92"/>
+      <c r="J48" s="92"/>
+      <c r="K48" s="92"/>
+      <c r="L48" s="92"/>
+      <c r="M48" s="92"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="92"/>
+      <c r="Q48" s="92"/>
+      <c r="R48" s="92"/>
+      <c r="S48" s="92"/>
+      <c r="T48" s="92"/>
+      <c r="U48" s="92"/>
+      <c r="V48" s="93"/>
+      <c r="W48" s="96"/>
+      <c r="X48" s="91"/>
+      <c r="Y48" s="91"/>
+      <c r="Z48" s="91"/>
+      <c r="AA48" s="91"/>
+      <c r="AB48" s="91"/>
+      <c r="AC48" s="91"/>
+      <c r="AD48" s="91"/>
+      <c r="AE48" s="95"/>
+      <c r="AF48" s="95"/>
+      <c r="AG48" s="91"/>
+      <c r="AH48" s="91"/>
+      <c r="AI48" s="91"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="60"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="35"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="35"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="35"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="35"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="35"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="35"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="35"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="35"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="35"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="X2:Y2"/>
+  <mergeCells count="12">
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>RUS</vt:lpstr>
+      <vt:lpstr>KYR</vt:lpstr>
+      <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>j2m0606@gmail.com</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>