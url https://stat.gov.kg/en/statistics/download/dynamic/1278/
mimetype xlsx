--- v0 (2026-05-15)
+++ v1 (2026-08-04)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\406\Финансы\Динамика\ССП\Гос_бюджет\Для социальной статистики\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAC8A541-1AA0-4181-807D-6BBA2622FB59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5322A887-5D8D-425F-A716-94828CA4FE7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="5.02.00.30." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
   <si>
     <t>Миллионов сомов</t>
   </si>
   <si>
     <t xml:space="preserve">Государственный бюджет </t>
   </si>
   <si>
     <t>В процентах от общего объема расходов</t>
   </si>
   <si>
     <t>В процентах к ВВП</t>
   </si>
   <si>
     <t>Мамлекеттик бюджет</t>
   </si>
   <si>
     <t>анын ичинде:</t>
   </si>
   <si>
     <t>республикалык</t>
   </si>
   <si>
     <t>жергиликтүү</t>
   </si>
   <si>
@@ -191,71 +191,59 @@
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Включая расходы на приобретение нефинансовых активов.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Including expenses for the acquisition of non-financial assets.</t>
     </r>
   </si>
-  <si>
-[...10 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
@@ -313,62 +301,50 @@
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -380,51 +356,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -460,61 +436,54 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -764,51 +733,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB25"/>
+  <dimension ref="A1:AB23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="Q4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="AB6" sqref="AB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" style="7" customWidth="1"/>
     <col min="4" max="17" width="8.7109375" style="7" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="13" t="s">
@@ -902,52 +871,52 @@
       </c>
       <c r="T3" s="15">
         <v>2017</v>
       </c>
       <c r="U3" s="15">
         <v>2018</v>
       </c>
       <c r="V3" s="15">
         <v>2019</v>
       </c>
       <c r="W3" s="15">
         <v>2020</v>
       </c>
       <c r="X3" s="15">
         <v>2021</v>
       </c>
       <c r="Y3" s="15">
         <v>2022</v>
       </c>
       <c r="Z3" s="15">
         <v>2023</v>
       </c>
       <c r="AA3" s="15">
         <v>2024</v>
       </c>
-      <c r="AB3" s="15" t="s">
-        <v>27</v>
+      <c r="AB3" s="15">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
       <c r="W4" s="20"/>
@@ -959,55 +928,55 @@
     </row>
     <row r="5" spans="1:28" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
-      <c r="R5" s="34"/>
-[...3 lines deleted...]
-      <c r="V5" s="34"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="25">
         <v>1379</v>
       </c>
       <c r="E6" s="25">
         <v>1527.2</v>
       </c>
       <c r="F6" s="25">
         <v>1629.9</v>
       </c>
       <c r="G6" s="25">
         <v>1926.5</v>
       </c>
       <c r="H6" s="25">
         <v>2283.3000000000002</v>
@@ -1048,51 +1017,51 @@
       <c r="T6" s="25">
         <v>17327.099999999999</v>
       </c>
       <c r="U6" s="25">
         <v>14594.9</v>
       </c>
       <c r="V6" s="25">
         <v>14611.7</v>
       </c>
       <c r="W6" s="4">
         <v>18782.099999999999</v>
       </c>
       <c r="X6" s="4">
         <v>23041.9</v>
       </c>
       <c r="Y6" s="4">
         <v>26684.400000000001</v>
       </c>
       <c r="Z6" s="4">
         <v>31849.599999999999</v>
       </c>
       <c r="AA6" s="4">
         <v>34960.1</v>
       </c>
       <c r="AB6" s="4">
-        <v>44081.2</v>
+        <v>43926.1</v>
       </c>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
@@ -1170,51 +1139,51 @@
       <c r="T8" s="26">
         <v>17071.8</v>
       </c>
       <c r="U8" s="26">
         <v>14321.6</v>
       </c>
       <c r="V8" s="26">
         <v>14347</v>
       </c>
       <c r="W8" s="26">
         <v>18506</v>
       </c>
       <c r="X8" s="26">
         <v>22757</v>
       </c>
       <c r="Y8" s="26">
         <v>26388.1</v>
       </c>
       <c r="Z8" s="26">
         <v>31506.1</v>
       </c>
       <c r="AA8" s="26">
         <v>34894.199999999997</v>
       </c>
       <c r="AB8" s="26">
-        <v>44010.1</v>
+        <v>43855</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="26">
         <v>949.7</v>
       </c>
       <c r="E9" s="26">
         <v>1076.5</v>
       </c>
       <c r="F9" s="26">
         <v>1130.5999999999999</v>
       </c>
       <c r="G9" s="26">
         <v>1279.9000000000001</v>
       </c>
       <c r="H9" s="26">
@@ -1764,91 +1733,91 @@
       </c>
       <c r="S18" s="25">
         <v>2.9</v>
       </c>
       <c r="T18" s="28">
         <v>3.3</v>
       </c>
       <c r="U18" s="28">
         <v>2.6</v>
       </c>
       <c r="V18" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="W18" s="28">
         <v>2.9</v>
       </c>
       <c r="X18" s="28">
         <v>2.9</v>
       </c>
       <c r="Y18" s="28">
         <v>2.6</v>
       </c>
       <c r="Z18" s="25">
         <v>2.4</v>
       </c>
-      <c r="AA18" s="32">
+      <c r="AA18" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="AB18" s="25">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26"/>
       <c r="O19" s="26"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="28"/>
       <c r="U19" s="28"/>
       <c r="V19" s="28"/>
       <c r="W19" s="27"/>
       <c r="X19" s="27"/>
       <c r="Y19" s="27"/>
       <c r="Z19" s="9"/>
-      <c r="AA19" s="33"/>
+      <c r="AA19" s="30"/>
       <c r="AB19" s="9"/>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="26">
         <v>0.6</v>
       </c>
       <c r="E20" s="26">
         <v>0.6</v>
       </c>
       <c r="F20" s="26">
         <v>0.6</v>
       </c>
       <c r="G20" s="26">
         <v>0.7</v>
       </c>
       <c r="H20" s="26">
@@ -1886,51 +1855,51 @@
       </c>
       <c r="S20" s="26">
         <v>2.9</v>
       </c>
       <c r="T20" s="27">
         <v>3.2</v>
       </c>
       <c r="U20" s="27">
         <v>2.5</v>
       </c>
       <c r="V20" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="W20" s="27">
         <v>2.9</v>
       </c>
       <c r="X20" s="27">
         <v>2.9</v>
       </c>
       <c r="Y20" s="27">
         <v>2.6</v>
       </c>
       <c r="Z20" s="26">
         <v>2.4</v>
       </c>
-      <c r="AA20" s="33">
+      <c r="AA20" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="AB20" s="26">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="26">
         <v>1.3</v>
       </c>
       <c r="E21" s="26">
         <v>1.4</v>
       </c>
       <c r="F21" s="26">
         <v>1.3</v>
       </c>
@@ -2033,72 +2002,50 @@
     </row>
     <row r="23" spans="1:28" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
-    </row>
-[...20 lines deleted...]
-      <c r="N25" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R5:V5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>