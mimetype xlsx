--- v0 (2026-05-16)
+++ v1 (2026-10-25)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.saltanat\Desktop\ССП Русск. язык\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="1.04.01.02" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t xml:space="preserve"> (млн. сом)</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
     <t>Баткен облусу</t>
   </si>
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
@@ -138,149 +138,61 @@
     <t>Osh city</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
     <t xml:space="preserve">Чүй облусу </t>
   </si>
   <si>
     <t>(mln. soms)</t>
   </si>
   <si>
     <t>(млн. сомов)</t>
   </si>
   <si>
     <t>1.04.01.02  Өнөр жай продукциясынын аймактар боюнча көлөмү</t>
   </si>
   <si>
     <t xml:space="preserve">1.04.01.02  Объем промышленной продукции по территории </t>
   </si>
   <si>
     <t>1.04.01.02  Industrial output by thr territory</t>
-  </si>
-[...86 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
@@ -320,65 +232,50 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7.5"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="7.5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...13 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -389,51 +286,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -539,53 +436,55 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal_PPI" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_80101" xfId="6"/>
     <cellStyle name="Обычный_80102" xfId="3"/>
     <cellStyle name="Обычный_stand (3)" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -862,51 +761,54 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C22" sqref="C22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="3" customWidth="1"/>
     <col min="2" max="3" width="27" style="18" customWidth="1"/>
     <col min="4" max="21" width="9.140625" style="18" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="40.5" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="32"/>
       <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:23" ht="14.25" customHeight="1">
@@ -993,52 +895,52 @@
       </c>
       <c r="O4" s="39">
         <v>2017</v>
       </c>
       <c r="P4" s="40">
         <v>2018</v>
       </c>
       <c r="Q4" s="40">
         <v>2019</v>
       </c>
       <c r="R4" s="40">
         <v>2020</v>
       </c>
       <c r="S4" s="40">
         <v>2021</v>
       </c>
       <c r="T4" s="40">
         <v>2022</v>
       </c>
       <c r="U4" s="40">
         <v>2023</v>
       </c>
       <c r="V4" s="40">
         <v>2024</v>
       </c>
-      <c r="W4" s="40" t="s">
-        <v>39</v>
+      <c r="W4" s="40">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="41"/>
       <c r="B5" s="5"/>
       <c r="C5" s="10"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="S5" s="24"/>
     </row>
     <row r="6" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="43">
         <v>54423.9</v>
       </c>
       <c r="E6" s="43">
         <v>59823.3</v>
@@ -1073,51 +975,51 @@
       <c r="O6" s="45">
         <v>237225.3</v>
       </c>
       <c r="P6" s="45">
         <v>257348.5</v>
       </c>
       <c r="Q6" s="45">
         <v>283971.70789999998</v>
       </c>
       <c r="R6" s="46">
         <v>325090.09999999998</v>
       </c>
       <c r="S6" s="22">
         <v>370533.8</v>
       </c>
       <c r="T6" s="22">
         <v>435815.6</v>
       </c>
       <c r="U6" s="22">
         <v>495344</v>
       </c>
       <c r="V6" s="22">
         <v>599755.19999999995</v>
       </c>
       <c r="W6" s="22">
-        <v>799740.6</v>
+        <v>819618.2</v>
       </c>
     </row>
     <row r="7" spans="1:23" s="3" customFormat="1" ht="9" customHeight="1">
       <c r="A7" s="42"/>
       <c r="B7" s="11"/>
       <c r="C7" s="13"/>
       <c r="D7" s="47"/>
       <c r="E7" s="47"/>
       <c r="F7" s="2"/>
       <c r="H7" s="20"/>
       <c r="L7" s="47"/>
       <c r="M7" s="44"/>
       <c r="N7" s="44"/>
       <c r="R7" s="48"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
     </row>
     <row r="8" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14" t="s">
@@ -1162,51 +1064,51 @@
       <c r="O8" s="20">
         <v>4744.5</v>
       </c>
       <c r="P8" s="20">
         <v>2810.9</v>
       </c>
       <c r="Q8" s="20">
         <v>2975.2512999999999</v>
       </c>
       <c r="R8" s="51">
         <v>3110.9</v>
       </c>
       <c r="S8" s="18">
         <v>4349.3999999999996</v>
       </c>
       <c r="T8" s="18">
         <v>4741.7</v>
       </c>
       <c r="U8" s="18">
         <v>6428.9</v>
       </c>
       <c r="V8" s="4">
         <v>9100.2999999999993</v>
       </c>
       <c r="W8" s="4">
-        <v>10478.6</v>
+        <v>11797.1</v>
       </c>
     </row>
     <row r="9" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="50">
         <v>7166.3</v>
       </c>
       <c r="E9" s="50">
         <v>7707.2</v>
       </c>
       <c r="F9" s="4">
         <v>9413.4</v>
       </c>
       <c r="G9" s="3">
         <v>9356.7999999999993</v>
       </c>
       <c r="H9" s="20">
@@ -1233,51 +1135,51 @@
       <c r="O9" s="20">
         <v>25006.5</v>
       </c>
       <c r="P9" s="20">
         <v>26808</v>
       </c>
       <c r="Q9" s="20">
         <v>28711.388600000002</v>
       </c>
       <c r="R9" s="51">
         <v>28306</v>
       </c>
       <c r="S9" s="4">
         <v>36609.199999999997</v>
       </c>
       <c r="T9" s="4">
         <v>45724.3</v>
       </c>
       <c r="U9" s="4">
         <v>51861.7</v>
       </c>
       <c r="V9" s="4">
         <v>58354.1</v>
       </c>
       <c r="W9" s="4">
-        <v>58845.5</v>
+        <v>62439.8</v>
       </c>
     </row>
     <row r="10" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="50">
         <v>8529.2000000000007</v>
       </c>
       <c r="E10" s="50">
         <v>9209.7999999999993</v>
       </c>
       <c r="F10" s="4">
         <v>19161.400000000001</v>
       </c>
       <c r="G10" s="3">
         <v>24719.200000000001</v>
       </c>
       <c r="H10" s="20">
@@ -1303,52 +1205,52 @@
       </c>
       <c r="O10" s="20">
         <v>52416.4</v>
       </c>
       <c r="P10" s="20">
         <v>49965.4</v>
       </c>
       <c r="Q10" s="20">
         <v>62280.241200000004</v>
       </c>
       <c r="R10" s="51">
         <v>78831.199999999997</v>
       </c>
       <c r="S10" s="4">
         <v>74737.600000000006</v>
       </c>
       <c r="T10" s="4">
         <v>87613.5</v>
       </c>
       <c r="U10" s="4">
         <v>81350.600000000006</v>
       </c>
       <c r="V10" s="4">
         <v>96703.6</v>
       </c>
-      <c r="W10" s="4">
-        <v>139951.6</v>
+      <c r="W10" s="59">
+        <v>139750</v>
       </c>
     </row>
     <row r="11" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="50">
         <v>695.9</v>
       </c>
       <c r="E11" s="50">
         <v>648.20000000000005</v>
       </c>
       <c r="F11" s="4">
         <v>669.5</v>
       </c>
       <c r="G11" s="3">
         <v>847.1</v>
       </c>
       <c r="H11" s="20">
@@ -1375,51 +1277,51 @@
       <c r="O11" s="20">
         <v>2388.1999999999998</v>
       </c>
       <c r="P11" s="20">
         <v>2622.8</v>
       </c>
       <c r="Q11" s="20">
         <v>2870.4548999999997</v>
       </c>
       <c r="R11" s="51">
         <v>3206.6</v>
       </c>
       <c r="S11" s="4">
         <v>3293.6</v>
       </c>
       <c r="T11" s="4">
         <v>4322.8</v>
       </c>
       <c r="U11" s="4">
         <v>4965</v>
       </c>
       <c r="V11" s="4">
         <v>7028.6</v>
       </c>
       <c r="W11" s="4">
-        <v>16800.8</v>
+        <v>16999.400000000001</v>
       </c>
     </row>
     <row r="12" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="50">
         <v>496.7</v>
       </c>
       <c r="E12" s="50">
         <v>540</v>
       </c>
       <c r="F12" s="4">
         <v>785.6</v>
       </c>
       <c r="G12" s="3">
         <v>1601.2</v>
       </c>
       <c r="H12" s="20">
@@ -1446,51 +1348,51 @@
       <c r="O12" s="20">
         <v>4772.2</v>
       </c>
       <c r="P12" s="20">
         <v>9621.1</v>
       </c>
       <c r="Q12" s="20">
         <v>10385.573699999999</v>
       </c>
       <c r="R12" s="51">
         <v>9457.7999999999993</v>
       </c>
       <c r="S12" s="4">
         <v>13516.8</v>
       </c>
       <c r="T12" s="4">
         <v>14596.5</v>
       </c>
       <c r="U12" s="4">
         <v>17317.599999999999</v>
       </c>
       <c r="V12" s="4">
         <v>18474.2</v>
       </c>
       <c r="W12" s="4">
-        <v>22839.1</v>
+        <v>23964.799999999999</v>
       </c>
     </row>
     <row r="13" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="50">
         <v>356.9</v>
       </c>
       <c r="E13" s="50">
         <v>424.3</v>
       </c>
       <c r="F13" s="4">
         <v>466.2</v>
       </c>
       <c r="G13" s="3">
         <v>428.2</v>
       </c>
       <c r="H13" s="20">
@@ -1517,51 +1419,51 @@
       <c r="O13" s="20">
         <v>1316.7</v>
       </c>
       <c r="P13" s="20">
         <v>1290.9000000000001</v>
       </c>
       <c r="Q13" s="20">
         <v>1578.3340000000001</v>
       </c>
       <c r="R13" s="51">
         <v>1899.9</v>
       </c>
       <c r="S13" s="4">
         <v>15128.8</v>
       </c>
       <c r="T13" s="4">
         <v>22789.9</v>
       </c>
       <c r="U13" s="4">
         <v>26240.3</v>
       </c>
       <c r="V13" s="4">
         <v>34164.800000000003</v>
       </c>
       <c r="W13" s="4">
-        <v>51300.5</v>
+        <v>49707</v>
       </c>
     </row>
     <row r="14" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="50">
         <v>19479.7</v>
       </c>
       <c r="E14" s="50">
         <v>21963.1</v>
       </c>
       <c r="F14" s="4">
         <v>33871.4</v>
       </c>
       <c r="G14" s="3">
         <v>38145.699999999997</v>
       </c>
       <c r="H14" s="20">
@@ -1588,51 +1490,51 @@
       <c r="O14" s="20">
         <v>102403.7</v>
       </c>
       <c r="P14" s="20">
         <v>116570.2</v>
       </c>
       <c r="Q14" s="20">
         <v>128102.5328</v>
       </c>
       <c r="R14" s="51">
         <v>155656.29999999999</v>
       </c>
       <c r="S14" s="4">
         <v>167981.4</v>
       </c>
       <c r="T14" s="4">
         <v>192441.8</v>
       </c>
       <c r="U14" s="4">
         <v>222615.1</v>
       </c>
       <c r="V14" s="4">
         <v>258345.1</v>
       </c>
       <c r="W14" s="4">
-        <v>355818.4</v>
+        <v>365051.7</v>
       </c>
     </row>
     <row r="15" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="50">
         <v>15446.9</v>
       </c>
       <c r="E15" s="50">
         <v>16326.2</v>
       </c>
       <c r="F15" s="4">
         <v>21808.1</v>
       </c>
       <c r="G15" s="3">
         <v>20745.099999999999</v>
       </c>
       <c r="H15" s="20">
@@ -1659,51 +1561,51 @@
       <c r="O15" s="20">
         <v>39876.9</v>
       </c>
       <c r="P15" s="20">
         <v>42840.7</v>
       </c>
       <c r="Q15" s="20">
         <v>42291.988700000002</v>
       </c>
       <c r="R15" s="51">
         <v>40053.9</v>
       </c>
       <c r="S15" s="4">
         <v>48978.7</v>
       </c>
       <c r="T15" s="4">
         <v>57148.9</v>
       </c>
       <c r="U15" s="4">
         <v>77162.399999999994</v>
       </c>
       <c r="V15" s="4">
         <v>106682.8</v>
       </c>
       <c r="W15" s="4">
-        <v>130390</v>
+        <v>135412.1</v>
       </c>
     </row>
     <row r="16" spans="1:23" s="3" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A16" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="54">
         <v>1412.1</v>
       </c>
       <c r="E16" s="54">
         <v>1647.8</v>
       </c>
       <c r="F16" s="27">
         <v>1805.3</v>
       </c>
       <c r="G16" s="28">
         <v>1697.5</v>
       </c>
       <c r="H16" s="29">
@@ -1729,64 +1631,58 @@
       </c>
       <c r="O16" s="29">
         <v>4300.2</v>
       </c>
       <c r="P16" s="29">
         <v>4818.5</v>
       </c>
       <c r="Q16" s="29">
         <v>4775.9427000000005</v>
       </c>
       <c r="R16" s="55">
         <v>4567.5</v>
       </c>
       <c r="S16" s="27">
         <v>5938.3</v>
       </c>
       <c r="T16" s="27">
         <v>6436.2</v>
       </c>
       <c r="U16" s="27">
         <v>7402.4</v>
       </c>
       <c r="V16" s="27">
         <v>10901.7</v>
       </c>
-      <c r="W16" s="27">
-        <v>13316.1</v>
+      <c r="W16" s="60">
+        <v>14496.3</v>
       </c>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="58" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A17" s="58"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="56"/>
       <c r="B18" s="57"/>
       <c r="C18" s="57"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>