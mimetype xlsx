--- v0 (2026-06-05)
+++ v1 (2026-08-04)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C8DB46F-FA99-4600-9DE9-9548D3B47B8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CC2C4AB-29F8-423E-BB89-F2A1DB76487B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="945" windowWidth="16050" windowHeight="15255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070008" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1070008'!$A$1:$AL$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V14" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t xml:space="preserve">1.07.00.08 Аймактар боюнча               </t>
   </si>
   <si>
     <t>1.07.00.08  Численность работников</t>
   </si>
   <si>
     <t>ишканалардын,  уюмдардын</t>
   </si>
   <si>
     <t>предприятий, организаций по территории</t>
   </si>
   <si>
     <t>organizations in the territory</t>
   </si>
   <si>
     <t xml:space="preserve">кызматкерлеринин саны </t>
   </si>
   <si>
     <t>(тыс.человек)</t>
   </si>
   <si>
     <t>(ths.persons)</t>
   </si>
   <si>
@@ -247,65 +247,62 @@
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> of development indicators: </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">1.07.00.08 Number of employees of enterprises, </t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталышы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсөткүчтөрдү иштетүүнүн  мезгилдүүлүгү: </t>
   </si>
   <si>
     <t>(миң адам)</t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
-    <t>*Без учета малых предприятий</t>
-[...1 lines deleted...]
-  <si>
     <t>Чүй облусу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
@@ -705,56 +702,59 @@
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный_wages" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="полужирный" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1057;&#1057;&#1055;-&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;\&#1064;&#1040;&#1049;&#1067;&#1056;\&#1043;&#1054;&#1044;&#1054;&#1042;&#1067;&#1045;\2011\F1_TRUD(&#1090;&#1072;&#1073;.-4).XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../&#1057;&#1057;&#1055;-&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;/&#1064;&#1040;&#1049;&#1067;&#1056;/&#1043;&#1054;&#1044;&#1054;&#1042;&#1067;&#1045;/2011/F1_TRUD(&#1090;&#1072;&#1073;.-4).XLS" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1057;&#1057;&#1055;-&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;/&#1064;&#1040;&#1049;&#1067;&#1056;/&#1043;&#1054;&#1044;&#1054;&#1042;&#1067;&#1045;/2011/F1_TRUD(&#1090;&#1072;&#1073;.-4).XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="koditab"/>
       <sheetName val="tab_1 (2)"/>
       <sheetName val="tab_1"/>
       <sheetName val="tab_2"/>
       <sheetName val="tab_3"/>
       <sheetName val="tab_4"/>
       <sheetName val="tab_4_1"/>
       <sheetName val="tab_4_2"/>
       <sheetName val="tab_5"/>
       <sheetName val="tab_6"/>
       <sheetName val="tab_7"/>
       <sheetName val="tab_8"/>
       <sheetName val="tab_9"/>
       <sheetName val="tab_10"/>
       <sheetName val="tab_11"/>
       <sheetName val="tab_12"/>
       <sheetName val="tab_13"/>
       <sheetName val="tab_14"/>
       <sheetName val="tab_15"/>
       <sheetName val="tab_16"/>
       <sheetName val="tab_17"/>
       <sheetName val="tab_18"/>
       <sheetName val="tab_19"/>
       <sheetName val="tab_20"/>
@@ -1070,298 +1070,298 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AI712"/>
+  <dimension ref="A1:AK712"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="AF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AR31" sqref="AR31"/>
+      <selection pane="topRight" activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37" style="9" customWidth="1"/>
     <col min="2" max="3" width="37" style="46" customWidth="1"/>
     <col min="4" max="24" width="9.28515625" style="9" customWidth="1"/>
     <col min="25" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.42578125" style="9" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="L1" s="4"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
     </row>
-    <row r="2" spans="1:35" s="3" customFormat="1" ht="32.25" customHeight="1">
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="L2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
     </row>
-    <row r="3" spans="1:35" s="3" customFormat="1" ht="20.25" customHeight="1">
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
     </row>
-    <row r="4" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
     </row>
-    <row r="5" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
     </row>
-    <row r="6" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>48</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
     </row>
-    <row r="7" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
     </row>
-    <row r="8" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
     </row>
-    <row r="9" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
     </row>
-    <row r="10" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="10" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
     </row>
-    <row r="11" spans="1:35" s="3" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="59"/>
       <c r="B11" s="10"/>
       <c r="C11" s="11"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="12"/>
       <c r="AA11" s="12"/>
       <c r="AB11" s="12"/>
       <c r="AE11" s="12"/>
       <c r="AG11" s="12"/>
     </row>
-    <row r="12" spans="1:35" s="19" customFormat="1" ht="18" customHeight="1" thickBot="1">
+    <row r="12" spans="1:37" s="19" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="60" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="15">
         <v>1993</v>
       </c>
       <c r="E12" s="15">
         <v>1994</v>
       </c>
       <c r="F12" s="15">
         <v>1995</v>
       </c>
       <c r="G12" s="15">
         <v>1996</v>
       </c>
       <c r="H12" s="15">
         <v>1997</v>
       </c>
       <c r="I12" s="15">
@@ -1423,78 +1423,81 @@
       </c>
       <c r="AB12" s="18">
         <v>2017</v>
       </c>
       <c r="AC12" s="13">
         <v>2018</v>
       </c>
       <c r="AD12" s="18">
         <v>2019</v>
       </c>
       <c r="AE12" s="55">
         <v>2020</v>
       </c>
       <c r="AF12" s="15">
         <v>2021</v>
       </c>
       <c r="AG12" s="55">
         <v>2022</v>
       </c>
       <c r="AH12" s="15">
         <v>2023</v>
       </c>
       <c r="AI12" s="62">
         <v>2024</v>
       </c>
-    </row>
-    <row r="13" spans="1:35" s="24" customFormat="1" ht="10.5" customHeight="1">
+      <c r="AJ12" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="24" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="40"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
     </row>
-    <row r="14" spans="1:35" s="52" customFormat="1" ht="15" customHeight="1">
+    <row r="14" spans="1:37" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="26">
         <v>1020.2</v>
       </c>
       <c r="E14" s="26">
         <v>1132.5999999999999</v>
       </c>
       <c r="F14" s="26">
         <v>867.8</v>
       </c>
       <c r="G14" s="26">
         <v>746.2</v>
       </c>
       <c r="H14" s="26">
         <v>701.3</v>
       </c>
       <c r="I14" s="27">
@@ -1557,83 +1560,89 @@
       </c>
       <c r="AB14" s="29">
         <v>594.4</v>
       </c>
       <c r="AC14" s="44">
         <v>603.79999999999995</v>
       </c>
       <c r="AD14" s="44">
         <v>613.9</v>
       </c>
       <c r="AE14" s="44">
         <v>609.9</v>
       </c>
       <c r="AF14" s="44">
         <v>622.29999999999995</v>
       </c>
       <c r="AG14" s="44">
         <v>632.29999999999995</v>
       </c>
       <c r="AH14" s="44">
         <v>668.7</v>
       </c>
       <c r="AI14" s="71">
         <v>701.32669999999996</v>
       </c>
-    </row>
-    <row r="15" spans="1:35" s="52" customFormat="1" ht="9" customHeight="1">
+      <c r="AJ14" s="71">
+        <v>742.43630000000007</v>
+      </c>
+      <c r="AK14" s="54"/>
+    </row>
+    <row r="15" spans="1:37" s="52" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="61"/>
       <c r="B15" s="32"/>
       <c r="C15" s="22"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="34"/>
       <c r="O15" s="34"/>
       <c r="P15" s="35"/>
       <c r="Q15" s="35"/>
       <c r="R15" s="35"/>
       <c r="S15" s="35"/>
       <c r="T15" s="35"/>
       <c r="U15" s="36"/>
       <c r="V15" s="37"/>
       <c r="W15" s="37"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
       <c r="AB15" s="36"/>
       <c r="AI15" s="54"/>
-    </row>
-    <row r="16" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ15" s="54"/>
+      <c r="AK15" s="54"/>
+    </row>
+    <row r="16" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34">
         <v>39</v>
       </c>
       <c r="K16" s="34">
         <v>38.9</v>
       </c>
       <c r="L16" s="34">
         <v>35.6</v>
       </c>
       <c r="M16" s="34">
@@ -1683,52 +1692,56 @@
       </c>
       <c r="AB16" s="36">
         <v>35.4</v>
       </c>
       <c r="AC16" s="52">
         <v>35.799999999999997</v>
       </c>
       <c r="AD16" s="54">
         <v>43.817699999999995</v>
       </c>
       <c r="AE16" s="54">
         <v>37</v>
       </c>
       <c r="AF16" s="52">
         <v>37.299999999999997</v>
       </c>
       <c r="AG16" s="52">
         <v>37.799999999999997</v>
       </c>
       <c r="AH16" s="52">
         <v>39.799999999999997</v>
       </c>
       <c r="AI16" s="54">
         <v>40.308</v>
       </c>
-    </row>
-    <row r="17" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ16" s="54">
+        <v>40.718499999999999</v>
+      </c>
+      <c r="AK16" s="54"/>
+    </row>
+    <row r="17" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="33">
         <v>151.5</v>
       </c>
       <c r="E17" s="33">
         <v>176</v>
       </c>
       <c r="F17" s="33">
         <v>127.8</v>
       </c>
       <c r="G17" s="33">
         <v>105.1</v>
       </c>
       <c r="H17" s="33">
         <v>100.1</v>
       </c>
       <c r="I17" s="34">
@@ -1790,52 +1803,56 @@
       </c>
       <c r="AB17" s="36">
         <v>81.900000000000006</v>
       </c>
       <c r="AC17" s="52">
         <v>81.599999999999994</v>
       </c>
       <c r="AD17" s="54">
         <v>81.442599999999999</v>
       </c>
       <c r="AE17" s="52">
         <v>81.3</v>
       </c>
       <c r="AF17" s="52">
         <v>81.7</v>
       </c>
       <c r="AG17" s="52">
         <v>83.7</v>
       </c>
       <c r="AH17" s="52">
         <v>87.9</v>
       </c>
       <c r="AI17" s="54">
         <v>90.114999999999995</v>
       </c>
-    </row>
-    <row r="18" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ17" s="54">
+        <v>92.523499999999999</v>
+      </c>
+      <c r="AK17" s="54"/>
+    </row>
+    <row r="18" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="33">
         <v>97.8</v>
       </c>
       <c r="E18" s="33">
         <v>108.5</v>
       </c>
       <c r="F18" s="33">
         <v>88.3</v>
       </c>
       <c r="G18" s="33">
         <v>69.5</v>
       </c>
       <c r="H18" s="33">
         <v>65.5</v>
       </c>
       <c r="I18" s="34">
@@ -1897,52 +1914,56 @@
       </c>
       <c r="AB18" s="36">
         <v>42.4</v>
       </c>
       <c r="AC18" s="52">
         <v>43.9</v>
       </c>
       <c r="AD18" s="54">
         <v>28.0274</v>
       </c>
       <c r="AE18" s="52">
         <v>42.8</v>
       </c>
       <c r="AF18" s="52">
         <v>44.6</v>
       </c>
       <c r="AG18" s="52">
         <v>44.2</v>
       </c>
       <c r="AH18" s="52">
         <v>46.1</v>
       </c>
       <c r="AI18" s="54">
         <v>47.451000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ18" s="54">
+        <v>48</v>
+      </c>
+      <c r="AK18" s="54"/>
+    </row>
+    <row r="19" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="33">
         <v>44.4</v>
       </c>
       <c r="E19" s="33">
         <v>43.6</v>
       </c>
       <c r="F19" s="33">
         <v>30.2</v>
       </c>
       <c r="G19" s="33">
         <v>27</v>
       </c>
       <c r="H19" s="33">
         <v>27</v>
       </c>
       <c r="I19" s="34">
@@ -2004,52 +2025,56 @@
       </c>
       <c r="AB19" s="36">
         <v>27.7</v>
       </c>
       <c r="AC19" s="52">
         <v>27.8</v>
       </c>
       <c r="AD19" s="54">
         <v>36.646599999999999</v>
       </c>
       <c r="AE19" s="54">
         <v>28</v>
       </c>
       <c r="AF19" s="52">
         <v>28.1</v>
       </c>
       <c r="AG19" s="54">
         <v>28</v>
       </c>
       <c r="AH19" s="54">
         <v>27.9</v>
       </c>
       <c r="AI19" s="54">
         <v>29.523</v>
       </c>
-    </row>
-    <row r="20" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ19" s="54">
+        <v>31.0778</v>
+      </c>
+      <c r="AK19" s="54"/>
+    </row>
+    <row r="20" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="34">
         <v>271.10000000000002</v>
       </c>
       <c r="E20" s="34">
         <v>335.3</v>
       </c>
       <c r="F20" s="34">
         <v>213.1</v>
       </c>
       <c r="G20" s="34">
         <v>174.9</v>
       </c>
       <c r="H20" s="34">
         <v>164.5</v>
       </c>
       <c r="I20" s="34">
@@ -2111,52 +2136,56 @@
       </c>
       <c r="AB20" s="36">
         <v>61.6</v>
       </c>
       <c r="AC20" s="52">
         <v>62.9</v>
       </c>
       <c r="AD20" s="54">
         <v>63.930699999999995</v>
       </c>
       <c r="AE20" s="52">
         <v>63.7</v>
       </c>
       <c r="AF20" s="54">
         <v>65</v>
       </c>
       <c r="AG20" s="52">
         <v>64.7</v>
       </c>
       <c r="AH20" s="52">
         <v>67.8</v>
       </c>
       <c r="AI20" s="54">
         <v>67.200999999999993</v>
       </c>
-    </row>
-    <row r="21" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ20" s="54">
+        <v>67.763000000000005</v>
+      </c>
+      <c r="AK20" s="54"/>
+    </row>
+    <row r="21" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="33">
         <v>37.6</v>
       </c>
       <c r="E21" s="33">
         <v>45.2</v>
       </c>
       <c r="F21" s="33">
         <v>28.3</v>
       </c>
       <c r="G21" s="33">
         <v>25.9</v>
       </c>
       <c r="H21" s="33">
         <v>24.2</v>
       </c>
       <c r="I21" s="34">
@@ -2218,54 +2247,58 @@
       </c>
       <c r="AB21" s="37">
         <v>20</v>
       </c>
       <c r="AC21" s="52">
         <v>20.9</v>
       </c>
       <c r="AD21" s="54">
         <v>21.058299999999999</v>
       </c>
       <c r="AE21" s="52">
         <v>21.4</v>
       </c>
       <c r="AF21" s="52">
         <v>21.3</v>
       </c>
       <c r="AG21" s="54">
         <v>22</v>
       </c>
       <c r="AH21" s="54">
         <v>22.4</v>
       </c>
       <c r="AI21" s="54">
         <v>22.725999999999999</v>
       </c>
-    </row>
-    <row r="22" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ21" s="54">
+        <v>23.052</v>
+      </c>
+      <c r="AK21" s="54"/>
+    </row>
+    <row r="22" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="33">
         <v>182.7</v>
       </c>
       <c r="E22" s="33">
         <v>200.5</v>
       </c>
       <c r="F22" s="33">
         <v>181.7</v>
       </c>
       <c r="G22" s="33">
         <v>155.69999999999999</v>
       </c>
       <c r="H22" s="33">
         <v>143.19999999999999</v>
       </c>
       <c r="I22" s="34">
         <v>130.30000000000001</v>
       </c>
@@ -2325,52 +2358,56 @@
       </c>
       <c r="AB22" s="36">
         <v>79.5</v>
       </c>
       <c r="AC22" s="52">
         <v>80.5</v>
       </c>
       <c r="AD22" s="54">
         <v>81.967100000000002</v>
       </c>
       <c r="AE22" s="52">
         <v>81.599999999999994</v>
       </c>
       <c r="AF22" s="52">
         <v>83.7</v>
       </c>
       <c r="AG22" s="52">
         <v>83.9</v>
       </c>
       <c r="AH22" s="52">
         <v>90.2</v>
       </c>
       <c r="AI22" s="54">
         <v>78.424999999999997</v>
       </c>
-    </row>
-    <row r="23" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ22" s="54">
+        <v>81.819399999999987</v>
+      </c>
+      <c r="AK22" s="54"/>
+    </row>
+    <row r="23" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="33">
         <v>235.1</v>
       </c>
       <c r="E23" s="33">
         <v>223.5</v>
       </c>
       <c r="F23" s="33">
         <v>198.4</v>
       </c>
       <c r="G23" s="33">
         <v>188.1</v>
       </c>
       <c r="H23" s="33">
         <v>176.8</v>
       </c>
       <c r="I23" s="34">
@@ -2432,52 +2469,56 @@
       </c>
       <c r="AB23" s="36">
         <v>206.7</v>
       </c>
       <c r="AC23" s="52">
         <v>211.9</v>
       </c>
       <c r="AD23" s="54">
         <v>218.06489999999999</v>
       </c>
       <c r="AE23" s="52">
         <v>215.2</v>
       </c>
       <c r="AF23" s="52">
         <v>221.2</v>
       </c>
       <c r="AG23" s="52">
         <v>227.8</v>
       </c>
       <c r="AH23" s="52">
         <v>244.4</v>
       </c>
       <c r="AI23" s="54">
         <v>279.8467</v>
       </c>
-    </row>
-    <row r="24" spans="1:35" s="52" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="AJ23" s="54">
+        <v>306.25790000000001</v>
+      </c>
+      <c r="AK23" s="54"/>
+    </row>
+    <row r="24" spans="1:37" s="52" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="63" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="63" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65">
         <v>48.7</v>
       </c>
       <c r="M24" s="65">
         <v>46.508000000000003</v>
       </c>
       <c r="N24" s="65">
         <v>46</v>
@@ -2523,3019 +2564,3021 @@
       </c>
       <c r="AB24" s="67">
         <v>39.200000000000003</v>
       </c>
       <c r="AC24" s="69">
         <v>38.5</v>
       </c>
       <c r="AD24" s="70">
         <v>38.982399999999998</v>
       </c>
       <c r="AE24" s="69">
         <v>38.9</v>
       </c>
       <c r="AF24" s="69">
         <v>39.4</v>
       </c>
       <c r="AG24" s="69">
         <v>40.200000000000003</v>
       </c>
       <c r="AH24" s="69">
         <v>42.2</v>
       </c>
       <c r="AI24" s="70">
         <v>45.731000000000002</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="AJ24" s="70">
+        <v>51.224199999999996</v>
+      </c>
+      <c r="AK24" s="54"/>
+    </row>
+    <row r="25" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
       <c r="N25" s="34"/>
       <c r="O25" s="34"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="35"/>
       <c r="U25" s="36"/>
       <c r="V25" s="37"/>
       <c r="W25" s="37"/>
       <c r="X25" s="36"/>
       <c r="AC25" s="53"/>
     </row>
-    <row r="26" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="26" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="41"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="AE26" s="56"/>
     </row>
-    <row r="27" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="27" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
     </row>
-    <row r="28" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="28" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="41"/>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
     </row>
-    <row r="29" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="29" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="41"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
     </row>
-    <row r="30" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
     </row>
-    <row r="31" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="41"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
     </row>
-    <row r="32" spans="1:35" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:37" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="41"/>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
     </row>
-    <row r="33" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="41"/>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
     </row>
-    <row r="34" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="41"/>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
     </row>
-    <row r="35" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="41"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
     </row>
-    <row r="36" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="41"/>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
     </row>
-    <row r="37" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="41"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
     </row>
-    <row r="38" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="41"/>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
     </row>
-    <row r="39" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="41"/>
       <c r="B39" s="42"/>
       <c r="C39" s="42"/>
     </row>
-    <row r="40" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="41"/>
       <c r="B40" s="42"/>
       <c r="C40" s="42"/>
     </row>
-    <row r="41" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:3" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="43"/>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
     </row>
-    <row r="42" spans="1:3" s="31" customFormat="1">
+    <row r="42" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="43"/>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
     </row>
-    <row r="43" spans="1:3" s="31" customFormat="1">
+    <row r="43" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="43"/>
       <c r="B43" s="44"/>
       <c r="C43" s="44"/>
     </row>
-    <row r="44" spans="1:3" s="31" customFormat="1">
+    <row r="44" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="43"/>
       <c r="B44" s="44"/>
       <c r="C44" s="44"/>
     </row>
-    <row r="45" spans="1:3" s="31" customFormat="1">
+    <row r="45" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="43"/>
       <c r="B45" s="44"/>
       <c r="C45" s="44"/>
     </row>
-    <row r="46" spans="1:3" s="31" customFormat="1">
+    <row r="46" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="43"/>
       <c r="B46" s="44"/>
       <c r="C46" s="44"/>
     </row>
-    <row r="47" spans="1:3" s="31" customFormat="1">
+    <row r="47" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
     </row>
-    <row r="48" spans="1:3" s="31" customFormat="1">
+    <row r="48" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="43"/>
       <c r="B48" s="44"/>
       <c r="C48" s="44"/>
     </row>
-    <row r="49" spans="1:3" s="31" customFormat="1">
+    <row r="49" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="43"/>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
     </row>
-    <row r="50" spans="1:3" s="31" customFormat="1">
+    <row r="50" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="43"/>
       <c r="B50" s="44"/>
       <c r="C50" s="44"/>
     </row>
-    <row r="51" spans="1:3" s="31" customFormat="1">
+    <row r="51" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="43"/>
       <c r="B51" s="44"/>
       <c r="C51" s="44"/>
     </row>
-    <row r="52" spans="1:3" s="31" customFormat="1">
+    <row r="52" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="43"/>
       <c r="B52" s="44"/>
       <c r="C52" s="44"/>
     </row>
-    <row r="53" spans="1:3" s="31" customFormat="1">
+    <row r="53" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="43"/>
       <c r="B53" s="44"/>
       <c r="C53" s="44"/>
     </row>
-    <row r="54" spans="1:3" s="31" customFormat="1">
+    <row r="54" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="43"/>
       <c r="B54" s="44"/>
       <c r="C54" s="44"/>
     </row>
-    <row r="55" spans="1:3" s="31" customFormat="1">
+    <row r="55" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="43"/>
       <c r="B55" s="44"/>
       <c r="C55" s="44"/>
     </row>
-    <row r="56" spans="1:3" s="31" customFormat="1">
+    <row r="56" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="43"/>
       <c r="B56" s="44"/>
       <c r="C56" s="44"/>
     </row>
-    <row r="57" spans="1:3" s="31" customFormat="1">
+    <row r="57" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="43"/>
       <c r="B57" s="44"/>
       <c r="C57" s="44"/>
     </row>
-    <row r="58" spans="1:3" s="31" customFormat="1">
+    <row r="58" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="43"/>
       <c r="B58" s="44"/>
       <c r="C58" s="44"/>
     </row>
-    <row r="59" spans="1:3" s="31" customFormat="1">
+    <row r="59" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="43"/>
       <c r="B59" s="44"/>
       <c r="C59" s="44"/>
     </row>
-    <row r="60" spans="1:3" s="31" customFormat="1">
+    <row r="60" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="43"/>
       <c r="B60" s="44"/>
       <c r="C60" s="44"/>
     </row>
-    <row r="61" spans="1:3" s="31" customFormat="1">
+    <row r="61" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="43"/>
       <c r="B61" s="44"/>
       <c r="C61" s="44"/>
     </row>
-    <row r="62" spans="1:3" s="31" customFormat="1">
+    <row r="62" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="43"/>
       <c r="B62" s="44"/>
       <c r="C62" s="44"/>
     </row>
-    <row r="63" spans="1:3" s="31" customFormat="1">
+    <row r="63" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="43"/>
       <c r="B63" s="44"/>
       <c r="C63" s="44"/>
     </row>
-    <row r="64" spans="1:3" s="31" customFormat="1">
+    <row r="64" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="43"/>
       <c r="B64" s="44"/>
       <c r="C64" s="44"/>
     </row>
-    <row r="65" spans="1:3" s="31" customFormat="1">
+    <row r="65" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="43"/>
       <c r="B65" s="44"/>
       <c r="C65" s="44"/>
     </row>
-    <row r="66" spans="1:3" s="31" customFormat="1">
+    <row r="66" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="43"/>
       <c r="B66" s="44"/>
       <c r="C66" s="44"/>
     </row>
-    <row r="67" spans="1:3" s="31" customFormat="1">
+    <row r="67" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="43"/>
       <c r="B67" s="44"/>
       <c r="C67" s="44"/>
     </row>
-    <row r="68" spans="1:3" s="31" customFormat="1">
+    <row r="68" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="43"/>
       <c r="B68" s="44"/>
       <c r="C68" s="44"/>
     </row>
-    <row r="69" spans="1:3" s="31" customFormat="1">
+    <row r="69" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="43"/>
       <c r="B69" s="44"/>
       <c r="C69" s="44"/>
     </row>
-    <row r="70" spans="1:3" s="31" customFormat="1">
+    <row r="70" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="43"/>
       <c r="B70" s="44"/>
       <c r="C70" s="44"/>
     </row>
-    <row r="71" spans="1:3" s="31" customFormat="1">
+    <row r="71" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="43"/>
       <c r="B71" s="44"/>
       <c r="C71" s="44"/>
     </row>
-    <row r="72" spans="1:3" s="31" customFormat="1">
+    <row r="72" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="43"/>
       <c r="B72" s="44"/>
       <c r="C72" s="44"/>
     </row>
-    <row r="73" spans="1:3" s="31" customFormat="1">
+    <row r="73" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="43"/>
       <c r="B73" s="44"/>
       <c r="C73" s="44"/>
     </row>
-    <row r="74" spans="1:3" s="31" customFormat="1">
+    <row r="74" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="43"/>
       <c r="B74" s="44"/>
       <c r="C74" s="44"/>
     </row>
-    <row r="75" spans="1:3" s="31" customFormat="1">
+    <row r="75" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="43"/>
       <c r="B75" s="44"/>
       <c r="C75" s="44"/>
     </row>
-    <row r="76" spans="1:3" s="31" customFormat="1">
+    <row r="76" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="43"/>
       <c r="B76" s="44"/>
       <c r="C76" s="44"/>
     </row>
-    <row r="77" spans="1:3" s="31" customFormat="1">
+    <row r="77" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="43"/>
       <c r="B77" s="44"/>
       <c r="C77" s="44"/>
     </row>
-    <row r="78" spans="1:3" s="31" customFormat="1">
+    <row r="78" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="43"/>
       <c r="B78" s="44"/>
       <c r="C78" s="44"/>
     </row>
-    <row r="79" spans="1:3" s="31" customFormat="1">
+    <row r="79" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="43"/>
       <c r="B79" s="44"/>
       <c r="C79" s="44"/>
     </row>
-    <row r="80" spans="1:3" s="31" customFormat="1">
+    <row r="80" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="43"/>
       <c r="B80" s="44"/>
       <c r="C80" s="44"/>
     </row>
-    <row r="81" spans="1:3" s="31" customFormat="1">
+    <row r="81" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="43"/>
       <c r="B81" s="44"/>
       <c r="C81" s="44"/>
     </row>
-    <row r="82" spans="1:3" s="31" customFormat="1">
+    <row r="82" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="43"/>
       <c r="B82" s="44"/>
       <c r="C82" s="44"/>
     </row>
-    <row r="83" spans="1:3" s="31" customFormat="1">
+    <row r="83" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="43"/>
       <c r="B83" s="44"/>
       <c r="C83" s="44"/>
     </row>
-    <row r="84" spans="1:3" s="31" customFormat="1">
+    <row r="84" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="43"/>
       <c r="B84" s="44"/>
       <c r="C84" s="44"/>
     </row>
-    <row r="85" spans="1:3" s="31" customFormat="1">
+    <row r="85" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="43"/>
       <c r="B85" s="44"/>
       <c r="C85" s="44"/>
     </row>
-    <row r="86" spans="1:3" s="31" customFormat="1">
+    <row r="86" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="43"/>
       <c r="B86" s="44"/>
       <c r="C86" s="44"/>
     </row>
-    <row r="87" spans="1:3" s="31" customFormat="1">
+    <row r="87" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="43"/>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
     </row>
-    <row r="88" spans="1:3" s="31" customFormat="1">
+    <row r="88" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="43"/>
       <c r="B88" s="44"/>
       <c r="C88" s="44"/>
     </row>
-    <row r="89" spans="1:3" s="31" customFormat="1">
+    <row r="89" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="43"/>
       <c r="B89" s="44"/>
       <c r="C89" s="44"/>
     </row>
-    <row r="90" spans="1:3" s="31" customFormat="1">
+    <row r="90" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="43"/>
       <c r="B90" s="44"/>
       <c r="C90" s="44"/>
     </row>
-    <row r="91" spans="1:3" s="31" customFormat="1">
+    <row r="91" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="43"/>
       <c r="B91" s="44"/>
       <c r="C91" s="44"/>
     </row>
-    <row r="92" spans="1:3" s="31" customFormat="1">
+    <row r="92" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="43"/>
       <c r="B92" s="44"/>
       <c r="C92" s="44"/>
     </row>
-    <row r="93" spans="1:3" s="31" customFormat="1">
+    <row r="93" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="43"/>
       <c r="B93" s="44"/>
       <c r="C93" s="44"/>
     </row>
-    <row r="94" spans="1:3" s="31" customFormat="1">
+    <row r="94" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="43"/>
       <c r="B94" s="44"/>
       <c r="C94" s="44"/>
     </row>
-    <row r="95" spans="1:3" s="31" customFormat="1">
+    <row r="95" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="43"/>
       <c r="B95" s="44"/>
       <c r="C95" s="44"/>
     </row>
-    <row r="96" spans="1:3" s="31" customFormat="1">
+    <row r="96" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="43"/>
       <c r="B96" s="44"/>
       <c r="C96" s="44"/>
     </row>
-    <row r="97" spans="1:3" s="31" customFormat="1">
+    <row r="97" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="43"/>
       <c r="B97" s="44"/>
       <c r="C97" s="44"/>
     </row>
-    <row r="98" spans="1:3" s="31" customFormat="1">
+    <row r="98" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="43"/>
       <c r="B98" s="44"/>
       <c r="C98" s="44"/>
     </row>
-    <row r="99" spans="1:3" s="31" customFormat="1">
+    <row r="99" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="43"/>
       <c r="B99" s="44"/>
       <c r="C99" s="44"/>
     </row>
-    <row r="100" spans="1:3" s="31" customFormat="1">
+    <row r="100" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="43"/>
       <c r="B100" s="44"/>
       <c r="C100" s="44"/>
     </row>
-    <row r="101" spans="1:3" s="31" customFormat="1">
+    <row r="101" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="43"/>
       <c r="B101" s="44"/>
       <c r="C101" s="44"/>
     </row>
-    <row r="102" spans="1:3" s="31" customFormat="1">
+    <row r="102" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="43"/>
       <c r="B102" s="44"/>
       <c r="C102" s="44"/>
     </row>
-    <row r="103" spans="1:3" s="31" customFormat="1">
+    <row r="103" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="43"/>
       <c r="B103" s="44"/>
       <c r="C103" s="44"/>
     </row>
-    <row r="104" spans="1:3" s="31" customFormat="1">
+    <row r="104" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="43"/>
       <c r="B104" s="44"/>
       <c r="C104" s="44"/>
     </row>
-    <row r="105" spans="1:3" s="31" customFormat="1">
+    <row r="105" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="43"/>
       <c r="B105" s="44"/>
       <c r="C105" s="44"/>
     </row>
-    <row r="106" spans="1:3" s="31" customFormat="1">
+    <row r="106" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="43"/>
       <c r="B106" s="44"/>
       <c r="C106" s="44"/>
     </row>
-    <row r="107" spans="1:3" s="31" customFormat="1">
+    <row r="107" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="43"/>
       <c r="B107" s="44"/>
       <c r="C107" s="44"/>
     </row>
-    <row r="108" spans="1:3" s="31" customFormat="1">
+    <row r="108" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="43"/>
       <c r="B108" s="44"/>
       <c r="C108" s="44"/>
     </row>
-    <row r="109" spans="1:3" s="31" customFormat="1">
+    <row r="109" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="43"/>
       <c r="B109" s="44"/>
       <c r="C109" s="44"/>
     </row>
-    <row r="110" spans="1:3" s="31" customFormat="1">
+    <row r="110" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="43"/>
       <c r="B110" s="44"/>
       <c r="C110" s="44"/>
     </row>
-    <row r="111" spans="1:3" s="31" customFormat="1">
+    <row r="111" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="43"/>
       <c r="B111" s="44"/>
       <c r="C111" s="44"/>
     </row>
-    <row r="112" spans="1:3" s="31" customFormat="1">
+    <row r="112" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="43"/>
       <c r="B112" s="44"/>
       <c r="C112" s="44"/>
     </row>
-    <row r="113" spans="1:3" s="31" customFormat="1">
+    <row r="113" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="43"/>
       <c r="B113" s="44"/>
       <c r="C113" s="44"/>
     </row>
-    <row r="114" spans="1:3" s="31" customFormat="1">
+    <row r="114" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="43"/>
       <c r="B114" s="44"/>
       <c r="C114" s="44"/>
     </row>
-    <row r="115" spans="1:3" s="31" customFormat="1">
+    <row r="115" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="43"/>
       <c r="B115" s="44"/>
       <c r="C115" s="44"/>
     </row>
-    <row r="116" spans="1:3" s="31" customFormat="1">
+    <row r="116" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="43"/>
       <c r="B116" s="44"/>
       <c r="C116" s="44"/>
     </row>
-    <row r="117" spans="1:3" s="31" customFormat="1">
+    <row r="117" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="43"/>
       <c r="B117" s="44"/>
       <c r="C117" s="44"/>
     </row>
-    <row r="118" spans="1:3" s="31" customFormat="1">
+    <row r="118" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="43"/>
       <c r="B118" s="44"/>
       <c r="C118" s="44"/>
     </row>
-    <row r="119" spans="1:3" s="31" customFormat="1">
+    <row r="119" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="43"/>
       <c r="B119" s="44"/>
       <c r="C119" s="44"/>
     </row>
-    <row r="120" spans="1:3" s="31" customFormat="1">
+    <row r="120" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="43"/>
       <c r="B120" s="44"/>
       <c r="C120" s="44"/>
     </row>
-    <row r="121" spans="1:3" s="31" customFormat="1">
+    <row r="121" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="43"/>
       <c r="B121" s="44"/>
       <c r="C121" s="44"/>
     </row>
-    <row r="122" spans="1:3" s="31" customFormat="1">
+    <row r="122" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="43"/>
       <c r="B122" s="44"/>
       <c r="C122" s="44"/>
     </row>
-    <row r="123" spans="1:3" s="31" customFormat="1">
+    <row r="123" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="43"/>
       <c r="B123" s="44"/>
       <c r="C123" s="44"/>
     </row>
-    <row r="124" spans="1:3" s="31" customFormat="1">
+    <row r="124" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="43"/>
       <c r="B124" s="44"/>
       <c r="C124" s="44"/>
     </row>
-    <row r="125" spans="1:3" s="31" customFormat="1">
+    <row r="125" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="43"/>
       <c r="B125" s="44"/>
       <c r="C125" s="44"/>
     </row>
-    <row r="126" spans="1:3" s="31" customFormat="1">
+    <row r="126" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="43"/>
       <c r="B126" s="44"/>
       <c r="C126" s="44"/>
     </row>
-    <row r="127" spans="1:3" s="31" customFormat="1">
+    <row r="127" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="43"/>
       <c r="B127" s="44"/>
       <c r="C127" s="44"/>
     </row>
-    <row r="128" spans="1:3" s="31" customFormat="1">
+    <row r="128" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="43"/>
       <c r="B128" s="44"/>
       <c r="C128" s="44"/>
     </row>
-    <row r="129" spans="1:3" s="31" customFormat="1">
+    <row r="129" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="43"/>
       <c r="B129" s="44"/>
       <c r="C129" s="44"/>
     </row>
-    <row r="130" spans="1:3" s="31" customFormat="1">
+    <row r="130" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="43"/>
       <c r="B130" s="44"/>
       <c r="C130" s="44"/>
     </row>
-    <row r="131" spans="1:3" s="31" customFormat="1">
+    <row r="131" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="43"/>
       <c r="B131" s="44"/>
       <c r="C131" s="44"/>
     </row>
-    <row r="132" spans="1:3" s="31" customFormat="1">
+    <row r="132" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="43"/>
       <c r="B132" s="44"/>
       <c r="C132" s="44"/>
     </row>
-    <row r="133" spans="1:3" s="31" customFormat="1">
+    <row r="133" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="43"/>
       <c r="B133" s="44"/>
       <c r="C133" s="44"/>
     </row>
-    <row r="134" spans="1:3" s="31" customFormat="1">
+    <row r="134" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="43"/>
       <c r="B134" s="44"/>
       <c r="C134" s="44"/>
     </row>
-    <row r="135" spans="1:3" s="31" customFormat="1">
+    <row r="135" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="43"/>
       <c r="B135" s="44"/>
       <c r="C135" s="44"/>
     </row>
-    <row r="136" spans="1:3" s="31" customFormat="1">
+    <row r="136" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="43"/>
       <c r="B136" s="44"/>
       <c r="C136" s="44"/>
     </row>
-    <row r="137" spans="1:3" s="31" customFormat="1">
+    <row r="137" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="43"/>
       <c r="B137" s="44"/>
       <c r="C137" s="44"/>
     </row>
-    <row r="138" spans="1:3" s="31" customFormat="1">
+    <row r="138" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="43"/>
       <c r="B138" s="44"/>
       <c r="C138" s="44"/>
     </row>
-    <row r="139" spans="1:3" s="31" customFormat="1">
+    <row r="139" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="43"/>
       <c r="B139" s="44"/>
       <c r="C139" s="44"/>
     </row>
-    <row r="140" spans="1:3" s="31" customFormat="1">
+    <row r="140" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="43"/>
       <c r="B140" s="44"/>
       <c r="C140" s="44"/>
     </row>
-    <row r="141" spans="1:3" s="31" customFormat="1">
+    <row r="141" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="43"/>
       <c r="B141" s="44"/>
       <c r="C141" s="44"/>
     </row>
-    <row r="142" spans="1:3" s="31" customFormat="1">
+    <row r="142" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="43"/>
       <c r="B142" s="44"/>
       <c r="C142" s="44"/>
     </row>
-    <row r="143" spans="1:3" s="31" customFormat="1">
+    <row r="143" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="43"/>
       <c r="B143" s="44"/>
       <c r="C143" s="44"/>
     </row>
-    <row r="144" spans="1:3" s="31" customFormat="1">
+    <row r="144" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="43"/>
       <c r="B144" s="44"/>
       <c r="C144" s="44"/>
     </row>
-    <row r="145" spans="1:3" s="31" customFormat="1">
+    <row r="145" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="43"/>
       <c r="B145" s="44"/>
       <c r="C145" s="44"/>
     </row>
-    <row r="146" spans="1:3" s="31" customFormat="1">
+    <row r="146" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="43"/>
       <c r="B146" s="44"/>
       <c r="C146" s="44"/>
     </row>
-    <row r="147" spans="1:3" s="31" customFormat="1">
+    <row r="147" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="43"/>
       <c r="B147" s="44"/>
       <c r="C147" s="44"/>
     </row>
-    <row r="148" spans="1:3" s="31" customFormat="1">
+    <row r="148" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="43"/>
       <c r="B148" s="44"/>
       <c r="C148" s="44"/>
     </row>
-    <row r="149" spans="1:3" s="31" customFormat="1">
+    <row r="149" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="43"/>
       <c r="B149" s="44"/>
       <c r="C149" s="44"/>
     </row>
-    <row r="150" spans="1:3" s="31" customFormat="1">
+    <row r="150" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="43"/>
       <c r="B150" s="44"/>
       <c r="C150" s="44"/>
     </row>
-    <row r="151" spans="1:3" s="31" customFormat="1">
+    <row r="151" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="43"/>
       <c r="B151" s="44"/>
       <c r="C151" s="44"/>
     </row>
-    <row r="152" spans="1:3" s="31" customFormat="1">
+    <row r="152" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="43"/>
       <c r="B152" s="44"/>
       <c r="C152" s="44"/>
     </row>
-    <row r="153" spans="1:3" s="31" customFormat="1">
+    <row r="153" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="43"/>
       <c r="B153" s="44"/>
       <c r="C153" s="44"/>
     </row>
-    <row r="154" spans="1:3" s="31" customFormat="1">
+    <row r="154" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="43"/>
       <c r="B154" s="44"/>
       <c r="C154" s="44"/>
     </row>
-    <row r="155" spans="1:3" s="31" customFormat="1">
+    <row r="155" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="43"/>
       <c r="B155" s="44"/>
       <c r="C155" s="44"/>
     </row>
-    <row r="156" spans="1:3" s="31" customFormat="1">
+    <row r="156" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="43"/>
       <c r="B156" s="44"/>
       <c r="C156" s="44"/>
     </row>
-    <row r="157" spans="1:3" s="31" customFormat="1">
+    <row r="157" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="43"/>
       <c r="B157" s="44"/>
       <c r="C157" s="44"/>
     </row>
-    <row r="158" spans="1:3" s="31" customFormat="1">
+    <row r="158" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="43"/>
       <c r="B158" s="44"/>
       <c r="C158" s="44"/>
     </row>
-    <row r="159" spans="1:3" s="31" customFormat="1">
+    <row r="159" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="43"/>
       <c r="B159" s="44"/>
       <c r="C159" s="44"/>
     </row>
-    <row r="160" spans="1:3" s="31" customFormat="1">
+    <row r="160" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="43"/>
       <c r="B160" s="44"/>
       <c r="C160" s="44"/>
     </row>
-    <row r="161" spans="1:3" s="31" customFormat="1">
+    <row r="161" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="43"/>
       <c r="B161" s="44"/>
       <c r="C161" s="44"/>
     </row>
-    <row r="162" spans="1:3" s="31" customFormat="1">
+    <row r="162" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="43"/>
       <c r="B162" s="44"/>
       <c r="C162" s="44"/>
     </row>
-    <row r="163" spans="1:3" s="31" customFormat="1">
+    <row r="163" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="43"/>
       <c r="B163" s="44"/>
       <c r="C163" s="44"/>
     </row>
-    <row r="164" spans="1:3" s="31" customFormat="1">
+    <row r="164" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="43"/>
       <c r="B164" s="44"/>
       <c r="C164" s="44"/>
     </row>
-    <row r="165" spans="1:3" s="31" customFormat="1">
+    <row r="165" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="43"/>
       <c r="B165" s="44"/>
       <c r="C165" s="44"/>
     </row>
-    <row r="166" spans="1:3" s="31" customFormat="1">
+    <row r="166" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="43"/>
       <c r="B166" s="44"/>
       <c r="C166" s="44"/>
     </row>
-    <row r="167" spans="1:3" s="31" customFormat="1">
+    <row r="167" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="43"/>
       <c r="B167" s="44"/>
       <c r="C167" s="44"/>
     </row>
-    <row r="168" spans="1:3" s="31" customFormat="1">
+    <row r="168" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="43"/>
       <c r="B168" s="44"/>
       <c r="C168" s="44"/>
     </row>
-    <row r="169" spans="1:3" s="31" customFormat="1">
+    <row r="169" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="43"/>
       <c r="B169" s="44"/>
       <c r="C169" s="44"/>
     </row>
-    <row r="170" spans="1:3" s="31" customFormat="1">
+    <row r="170" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="43"/>
       <c r="B170" s="44"/>
       <c r="C170" s="44"/>
     </row>
-    <row r="171" spans="1:3" s="31" customFormat="1">
+    <row r="171" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="43"/>
       <c r="B171" s="44"/>
       <c r="C171" s="44"/>
     </row>
-    <row r="172" spans="1:3" s="31" customFormat="1">
+    <row r="172" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="43"/>
       <c r="B172" s="44"/>
       <c r="C172" s="44"/>
     </row>
-    <row r="173" spans="1:3" s="31" customFormat="1">
+    <row r="173" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="43"/>
       <c r="B173" s="44"/>
       <c r="C173" s="44"/>
     </row>
-    <row r="174" spans="1:3" s="31" customFormat="1">
+    <row r="174" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="43"/>
       <c r="B174" s="44"/>
       <c r="C174" s="44"/>
     </row>
-    <row r="175" spans="1:3" s="31" customFormat="1">
+    <row r="175" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="43"/>
       <c r="B175" s="44"/>
       <c r="C175" s="44"/>
     </row>
-    <row r="176" spans="1:3" s="31" customFormat="1">
+    <row r="176" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="43"/>
       <c r="B176" s="44"/>
       <c r="C176" s="44"/>
     </row>
-    <row r="177" spans="1:3" s="31" customFormat="1">
+    <row r="177" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="43"/>
       <c r="B177" s="44"/>
       <c r="C177" s="44"/>
     </row>
-    <row r="178" spans="1:3" s="31" customFormat="1">
+    <row r="178" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="43"/>
       <c r="B178" s="44"/>
       <c r="C178" s="44"/>
     </row>
-    <row r="179" spans="1:3" s="31" customFormat="1">
+    <row r="179" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="43"/>
       <c r="B179" s="44"/>
       <c r="C179" s="44"/>
     </row>
-    <row r="180" spans="1:3" s="31" customFormat="1">
+    <row r="180" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="43"/>
       <c r="B180" s="44"/>
       <c r="C180" s="44"/>
     </row>
-    <row r="181" spans="1:3" s="31" customFormat="1">
+    <row r="181" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="43"/>
       <c r="B181" s="44"/>
       <c r="C181" s="44"/>
     </row>
-    <row r="182" spans="1:3" s="31" customFormat="1">
+    <row r="182" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="43"/>
       <c r="B182" s="44"/>
       <c r="C182" s="44"/>
     </row>
-    <row r="183" spans="1:3" s="31" customFormat="1">
+    <row r="183" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="43"/>
       <c r="B183" s="44"/>
       <c r="C183" s="44"/>
     </row>
-    <row r="184" spans="1:3" s="31" customFormat="1">
+    <row r="184" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="43"/>
       <c r="B184" s="44"/>
       <c r="C184" s="44"/>
     </row>
-    <row r="185" spans="1:3" s="31" customFormat="1">
+    <row r="185" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="43"/>
       <c r="B185" s="44"/>
       <c r="C185" s="44"/>
     </row>
-    <row r="186" spans="1:3" s="31" customFormat="1">
+    <row r="186" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B186" s="45"/>
       <c r="C186" s="45"/>
     </row>
-    <row r="187" spans="1:3" s="31" customFormat="1">
+    <row r="187" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B187" s="45"/>
       <c r="C187" s="45"/>
     </row>
-    <row r="188" spans="1:3" s="31" customFormat="1">
+    <row r="188" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B188" s="45"/>
       <c r="C188" s="45"/>
     </row>
-    <row r="189" spans="1:3" s="31" customFormat="1">
+    <row r="189" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B189" s="45"/>
       <c r="C189" s="45"/>
     </row>
-    <row r="190" spans="1:3" s="31" customFormat="1">
+    <row r="190" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B190" s="45"/>
       <c r="C190" s="45"/>
     </row>
-    <row r="191" spans="1:3" s="31" customFormat="1">
+    <row r="191" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B191" s="45"/>
       <c r="C191" s="45"/>
     </row>
-    <row r="192" spans="1:3" s="31" customFormat="1">
+    <row r="192" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B192" s="45"/>
       <c r="C192" s="45"/>
     </row>
-    <row r="193" spans="2:3" s="31" customFormat="1">
+    <row r="193" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B193" s="45"/>
       <c r="C193" s="45"/>
     </row>
-    <row r="194" spans="2:3" s="31" customFormat="1">
+    <row r="194" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B194" s="45"/>
       <c r="C194" s="45"/>
     </row>
-    <row r="195" spans="2:3" s="31" customFormat="1">
+    <row r="195" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B195" s="45"/>
       <c r="C195" s="45"/>
     </row>
-    <row r="196" spans="2:3" s="31" customFormat="1">
+    <row r="196" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B196" s="45"/>
       <c r="C196" s="45"/>
     </row>
-    <row r="197" spans="2:3" s="31" customFormat="1">
+    <row r="197" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B197" s="45"/>
       <c r="C197" s="45"/>
     </row>
-    <row r="198" spans="2:3" s="31" customFormat="1">
+    <row r="198" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B198" s="45"/>
       <c r="C198" s="45"/>
     </row>
-    <row r="199" spans="2:3" s="31" customFormat="1">
+    <row r="199" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B199" s="45"/>
       <c r="C199" s="45"/>
     </row>
-    <row r="200" spans="2:3" s="31" customFormat="1">
+    <row r="200" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B200" s="45"/>
       <c r="C200" s="45"/>
     </row>
-    <row r="201" spans="2:3" s="31" customFormat="1">
+    <row r="201" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B201" s="45"/>
       <c r="C201" s="45"/>
     </row>
-    <row r="202" spans="2:3" s="31" customFormat="1">
+    <row r="202" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B202" s="45"/>
       <c r="C202" s="45"/>
     </row>
-    <row r="203" spans="2:3" s="31" customFormat="1">
+    <row r="203" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B203" s="45"/>
       <c r="C203" s="45"/>
     </row>
-    <row r="204" spans="2:3" s="31" customFormat="1">
+    <row r="204" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B204" s="45"/>
       <c r="C204" s="45"/>
     </row>
-    <row r="205" spans="2:3" s="31" customFormat="1">
+    <row r="205" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B205" s="45"/>
       <c r="C205" s="45"/>
     </row>
-    <row r="206" spans="2:3" s="31" customFormat="1">
+    <row r="206" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B206" s="45"/>
       <c r="C206" s="45"/>
     </row>
-    <row r="207" spans="2:3" s="31" customFormat="1">
+    <row r="207" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B207" s="45"/>
       <c r="C207" s="45"/>
     </row>
-    <row r="208" spans="2:3" s="31" customFormat="1">
+    <row r="208" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B208" s="45"/>
       <c r="C208" s="45"/>
     </row>
-    <row r="209" spans="2:3" s="31" customFormat="1">
+    <row r="209" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B209" s="45"/>
       <c r="C209" s="45"/>
     </row>
-    <row r="210" spans="2:3" s="31" customFormat="1">
+    <row r="210" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B210" s="45"/>
       <c r="C210" s="45"/>
     </row>
-    <row r="211" spans="2:3" s="31" customFormat="1">
+    <row r="211" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B211" s="45"/>
       <c r="C211" s="45"/>
     </row>
-    <row r="212" spans="2:3" s="31" customFormat="1">
+    <row r="212" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B212" s="45"/>
       <c r="C212" s="45"/>
     </row>
-    <row r="213" spans="2:3" s="31" customFormat="1">
+    <row r="213" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B213" s="45"/>
       <c r="C213" s="45"/>
     </row>
-    <row r="214" spans="2:3" s="31" customFormat="1">
+    <row r="214" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B214" s="45"/>
       <c r="C214" s="45"/>
     </row>
-    <row r="215" spans="2:3" s="31" customFormat="1">
+    <row r="215" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B215" s="45"/>
       <c r="C215" s="45"/>
     </row>
-    <row r="216" spans="2:3" s="31" customFormat="1">
+    <row r="216" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B216" s="45"/>
       <c r="C216" s="45"/>
     </row>
-    <row r="217" spans="2:3" s="31" customFormat="1">
+    <row r="217" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B217" s="45"/>
       <c r="C217" s="45"/>
     </row>
-    <row r="218" spans="2:3" s="31" customFormat="1">
+    <row r="218" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B218" s="45"/>
       <c r="C218" s="45"/>
     </row>
-    <row r="219" spans="2:3" s="31" customFormat="1">
+    <row r="219" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B219" s="45"/>
       <c r="C219" s="45"/>
     </row>
-    <row r="220" spans="2:3" s="31" customFormat="1">
+    <row r="220" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B220" s="45"/>
       <c r="C220" s="45"/>
     </row>
-    <row r="221" spans="2:3" s="31" customFormat="1">
+    <row r="221" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B221" s="45"/>
       <c r="C221" s="45"/>
     </row>
-    <row r="222" spans="2:3" s="31" customFormat="1">
+    <row r="222" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B222" s="45"/>
       <c r="C222" s="45"/>
     </row>
-    <row r="223" spans="2:3" s="31" customFormat="1">
+    <row r="223" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B223" s="45"/>
       <c r="C223" s="45"/>
     </row>
-    <row r="224" spans="2:3" s="31" customFormat="1">
+    <row r="224" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B224" s="45"/>
       <c r="C224" s="45"/>
     </row>
-    <row r="225" spans="2:3" s="31" customFormat="1">
+    <row r="225" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B225" s="45"/>
       <c r="C225" s="45"/>
     </row>
-    <row r="226" spans="2:3" s="31" customFormat="1">
+    <row r="226" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B226" s="45"/>
       <c r="C226" s="45"/>
     </row>
-    <row r="227" spans="2:3" s="31" customFormat="1">
+    <row r="227" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B227" s="45"/>
       <c r="C227" s="45"/>
     </row>
-    <row r="228" spans="2:3" s="31" customFormat="1">
+    <row r="228" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B228" s="45"/>
       <c r="C228" s="45"/>
     </row>
-    <row r="229" spans="2:3" s="31" customFormat="1">
+    <row r="229" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B229" s="45"/>
       <c r="C229" s="45"/>
     </row>
-    <row r="230" spans="2:3" s="31" customFormat="1">
+    <row r="230" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B230" s="45"/>
       <c r="C230" s="45"/>
     </row>
-    <row r="231" spans="2:3" s="31" customFormat="1">
+    <row r="231" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B231" s="45"/>
       <c r="C231" s="45"/>
     </row>
-    <row r="232" spans="2:3" s="31" customFormat="1">
+    <row r="232" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B232" s="45"/>
       <c r="C232" s="45"/>
     </row>
-    <row r="233" spans="2:3" s="31" customFormat="1">
+    <row r="233" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B233" s="45"/>
       <c r="C233" s="45"/>
     </row>
-    <row r="234" spans="2:3" s="31" customFormat="1">
+    <row r="234" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B234" s="45"/>
       <c r="C234" s="45"/>
     </row>
-    <row r="235" spans="2:3" s="31" customFormat="1">
+    <row r="235" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B235" s="45"/>
       <c r="C235" s="45"/>
     </row>
-    <row r="236" spans="2:3" s="31" customFormat="1">
+    <row r="236" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B236" s="45"/>
       <c r="C236" s="45"/>
     </row>
-    <row r="237" spans="2:3" s="31" customFormat="1">
+    <row r="237" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B237" s="45"/>
       <c r="C237" s="45"/>
     </row>
-    <row r="238" spans="2:3" s="31" customFormat="1">
+    <row r="238" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B238" s="45"/>
       <c r="C238" s="45"/>
     </row>
-    <row r="239" spans="2:3" s="31" customFormat="1">
+    <row r="239" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B239" s="45"/>
       <c r="C239" s="45"/>
     </row>
-    <row r="240" spans="2:3" s="31" customFormat="1">
+    <row r="240" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B240" s="45"/>
       <c r="C240" s="45"/>
     </row>
-    <row r="241" spans="2:3" s="31" customFormat="1">
+    <row r="241" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B241" s="45"/>
       <c r="C241" s="45"/>
     </row>
-    <row r="242" spans="2:3" s="31" customFormat="1">
+    <row r="242" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B242" s="45"/>
       <c r="C242" s="45"/>
     </row>
-    <row r="243" spans="2:3" s="31" customFormat="1">
+    <row r="243" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B243" s="45"/>
       <c r="C243" s="45"/>
     </row>
-    <row r="244" spans="2:3" s="31" customFormat="1">
+    <row r="244" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B244" s="45"/>
       <c r="C244" s="45"/>
     </row>
-    <row r="245" spans="2:3" s="31" customFormat="1">
+    <row r="245" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B245" s="45"/>
       <c r="C245" s="45"/>
     </row>
-    <row r="246" spans="2:3" s="31" customFormat="1">
+    <row r="246" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B246" s="45"/>
       <c r="C246" s="45"/>
     </row>
-    <row r="247" spans="2:3" s="31" customFormat="1">
+    <row r="247" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B247" s="45"/>
       <c r="C247" s="45"/>
     </row>
-    <row r="248" spans="2:3" s="31" customFormat="1">
+    <row r="248" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B248" s="45"/>
       <c r="C248" s="45"/>
     </row>
-    <row r="249" spans="2:3" s="31" customFormat="1">
+    <row r="249" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B249" s="45"/>
       <c r="C249" s="45"/>
     </row>
-    <row r="250" spans="2:3" s="31" customFormat="1">
+    <row r="250" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B250" s="45"/>
       <c r="C250" s="45"/>
     </row>
-    <row r="251" spans="2:3" s="31" customFormat="1">
+    <row r="251" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B251" s="45"/>
       <c r="C251" s="45"/>
     </row>
-    <row r="252" spans="2:3" s="31" customFormat="1">
+    <row r="252" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B252" s="45"/>
       <c r="C252" s="45"/>
     </row>
-    <row r="253" spans="2:3" s="31" customFormat="1">
+    <row r="253" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B253" s="45"/>
       <c r="C253" s="45"/>
     </row>
-    <row r="254" spans="2:3" s="31" customFormat="1">
+    <row r="254" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B254" s="45"/>
       <c r="C254" s="45"/>
     </row>
-    <row r="255" spans="2:3" s="31" customFormat="1">
+    <row r="255" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B255" s="45"/>
       <c r="C255" s="45"/>
     </row>
-    <row r="256" spans="2:3" s="31" customFormat="1">
+    <row r="256" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B256" s="45"/>
       <c r="C256" s="45"/>
     </row>
-    <row r="257" spans="2:3" s="31" customFormat="1">
+    <row r="257" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B257" s="45"/>
       <c r="C257" s="45"/>
     </row>
-    <row r="258" spans="2:3" s="31" customFormat="1">
+    <row r="258" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B258" s="45"/>
       <c r="C258" s="45"/>
     </row>
-    <row r="259" spans="2:3" s="31" customFormat="1">
+    <row r="259" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B259" s="45"/>
       <c r="C259" s="45"/>
     </row>
-    <row r="260" spans="2:3" s="31" customFormat="1">
+    <row r="260" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B260" s="45"/>
       <c r="C260" s="45"/>
     </row>
-    <row r="261" spans="2:3" s="31" customFormat="1">
+    <row r="261" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B261" s="45"/>
       <c r="C261" s="45"/>
     </row>
-    <row r="262" spans="2:3" s="31" customFormat="1">
+    <row r="262" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B262" s="45"/>
       <c r="C262" s="45"/>
     </row>
-    <row r="263" spans="2:3" s="31" customFormat="1">
+    <row r="263" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B263" s="45"/>
       <c r="C263" s="45"/>
     </row>
-    <row r="264" spans="2:3" s="31" customFormat="1">
+    <row r="264" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B264" s="45"/>
       <c r="C264" s="45"/>
     </row>
-    <row r="265" spans="2:3" s="31" customFormat="1">
+    <row r="265" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B265" s="45"/>
       <c r="C265" s="45"/>
     </row>
-    <row r="266" spans="2:3" s="31" customFormat="1">
+    <row r="266" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B266" s="45"/>
       <c r="C266" s="45"/>
     </row>
-    <row r="267" spans="2:3" s="31" customFormat="1">
+    <row r="267" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B267" s="45"/>
       <c r="C267" s="45"/>
     </row>
-    <row r="268" spans="2:3" s="31" customFormat="1">
+    <row r="268" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B268" s="45"/>
       <c r="C268" s="45"/>
     </row>
-    <row r="269" spans="2:3" s="31" customFormat="1">
+    <row r="269" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B269" s="45"/>
       <c r="C269" s="45"/>
     </row>
-    <row r="270" spans="2:3" s="31" customFormat="1">
+    <row r="270" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B270" s="45"/>
       <c r="C270" s="45"/>
     </row>
-    <row r="271" spans="2:3" s="31" customFormat="1">
+    <row r="271" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B271" s="45"/>
       <c r="C271" s="45"/>
     </row>
-    <row r="272" spans="2:3" s="31" customFormat="1">
+    <row r="272" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B272" s="45"/>
       <c r="C272" s="45"/>
     </row>
-    <row r="273" spans="2:3" s="31" customFormat="1">
+    <row r="273" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B273" s="45"/>
       <c r="C273" s="45"/>
     </row>
-    <row r="274" spans="2:3" s="31" customFormat="1">
+    <row r="274" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B274" s="45"/>
       <c r="C274" s="45"/>
     </row>
-    <row r="275" spans="2:3" s="31" customFormat="1">
+    <row r="275" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B275" s="45"/>
       <c r="C275" s="45"/>
     </row>
-    <row r="276" spans="2:3" s="31" customFormat="1">
+    <row r="276" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B276" s="45"/>
       <c r="C276" s="45"/>
     </row>
-    <row r="277" spans="2:3" s="31" customFormat="1">
+    <row r="277" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B277" s="45"/>
       <c r="C277" s="45"/>
     </row>
-    <row r="278" spans="2:3" s="31" customFormat="1">
+    <row r="278" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B278" s="45"/>
       <c r="C278" s="45"/>
     </row>
-    <row r="279" spans="2:3" s="31" customFormat="1">
+    <row r="279" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B279" s="45"/>
       <c r="C279" s="45"/>
     </row>
-    <row r="280" spans="2:3" s="31" customFormat="1">
+    <row r="280" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B280" s="45"/>
       <c r="C280" s="45"/>
     </row>
-    <row r="281" spans="2:3" s="31" customFormat="1">
+    <row r="281" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B281" s="45"/>
       <c r="C281" s="45"/>
     </row>
-    <row r="282" spans="2:3" s="31" customFormat="1">
+    <row r="282" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B282" s="45"/>
       <c r="C282" s="45"/>
     </row>
-    <row r="283" spans="2:3" s="31" customFormat="1">
+    <row r="283" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B283" s="45"/>
       <c r="C283" s="45"/>
     </row>
-    <row r="284" spans="2:3" s="31" customFormat="1">
+    <row r="284" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B284" s="45"/>
       <c r="C284" s="45"/>
     </row>
-    <row r="285" spans="2:3" s="31" customFormat="1">
+    <row r="285" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B285" s="45"/>
       <c r="C285" s="45"/>
     </row>
-    <row r="286" spans="2:3" s="31" customFormat="1">
+    <row r="286" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B286" s="45"/>
       <c r="C286" s="45"/>
     </row>
-    <row r="287" spans="2:3" s="31" customFormat="1">
+    <row r="287" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B287" s="45"/>
       <c r="C287" s="45"/>
     </row>
-    <row r="288" spans="2:3" s="31" customFormat="1">
+    <row r="288" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B288" s="45"/>
       <c r="C288" s="45"/>
     </row>
-    <row r="289" spans="2:3" s="31" customFormat="1">
+    <row r="289" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B289" s="45"/>
       <c r="C289" s="45"/>
     </row>
-    <row r="290" spans="2:3" s="31" customFormat="1">
+    <row r="290" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B290" s="45"/>
       <c r="C290" s="45"/>
     </row>
-    <row r="291" spans="2:3" s="31" customFormat="1">
+    <row r="291" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B291" s="45"/>
       <c r="C291" s="45"/>
     </row>
-    <row r="292" spans="2:3" s="31" customFormat="1">
+    <row r="292" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B292" s="45"/>
       <c r="C292" s="45"/>
     </row>
-    <row r="293" spans="2:3" s="31" customFormat="1">
+    <row r="293" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B293" s="45"/>
       <c r="C293" s="45"/>
     </row>
-    <row r="294" spans="2:3" s="31" customFormat="1">
+    <row r="294" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B294" s="45"/>
       <c r="C294" s="45"/>
     </row>
-    <row r="295" spans="2:3" s="31" customFormat="1">
+    <row r="295" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B295" s="45"/>
       <c r="C295" s="45"/>
     </row>
-    <row r="296" spans="2:3" s="31" customFormat="1">
+    <row r="296" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B296" s="45"/>
       <c r="C296" s="45"/>
     </row>
-    <row r="297" spans="2:3" s="31" customFormat="1">
+    <row r="297" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B297" s="45"/>
       <c r="C297" s="45"/>
     </row>
-    <row r="298" spans="2:3" s="31" customFormat="1">
+    <row r="298" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B298" s="45"/>
       <c r="C298" s="45"/>
     </row>
-    <row r="299" spans="2:3" s="31" customFormat="1">
+    <row r="299" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B299" s="45"/>
       <c r="C299" s="45"/>
     </row>
-    <row r="300" spans="2:3" s="31" customFormat="1">
+    <row r="300" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B300" s="45"/>
       <c r="C300" s="45"/>
     </row>
-    <row r="301" spans="2:3" s="31" customFormat="1">
+    <row r="301" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B301" s="45"/>
       <c r="C301" s="45"/>
     </row>
-    <row r="302" spans="2:3" s="31" customFormat="1">
+    <row r="302" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B302" s="45"/>
       <c r="C302" s="45"/>
     </row>
-    <row r="303" spans="2:3" s="31" customFormat="1">
+    <row r="303" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B303" s="45"/>
       <c r="C303" s="45"/>
     </row>
-    <row r="304" spans="2:3" s="31" customFormat="1">
+    <row r="304" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B304" s="45"/>
       <c r="C304" s="45"/>
     </row>
-    <row r="305" spans="2:3" s="31" customFormat="1">
+    <row r="305" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B305" s="45"/>
       <c r="C305" s="45"/>
     </row>
-    <row r="306" spans="2:3" s="31" customFormat="1">
+    <row r="306" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B306" s="45"/>
       <c r="C306" s="45"/>
     </row>
-    <row r="307" spans="2:3" s="31" customFormat="1">
+    <row r="307" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B307" s="45"/>
       <c r="C307" s="45"/>
     </row>
-    <row r="308" spans="2:3" s="31" customFormat="1">
+    <row r="308" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B308" s="45"/>
       <c r="C308" s="45"/>
     </row>
-    <row r="309" spans="2:3" s="31" customFormat="1">
+    <row r="309" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B309" s="45"/>
       <c r="C309" s="45"/>
     </row>
-    <row r="310" spans="2:3" s="31" customFormat="1">
+    <row r="310" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B310" s="45"/>
       <c r="C310" s="45"/>
     </row>
-    <row r="311" spans="2:3" s="31" customFormat="1">
+    <row r="311" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B311" s="45"/>
       <c r="C311" s="45"/>
     </row>
-    <row r="312" spans="2:3" s="31" customFormat="1">
+    <row r="312" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B312" s="45"/>
       <c r="C312" s="45"/>
     </row>
-    <row r="313" spans="2:3" s="31" customFormat="1">
+    <row r="313" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B313" s="45"/>
       <c r="C313" s="45"/>
     </row>
-    <row r="314" spans="2:3" s="31" customFormat="1">
+    <row r="314" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B314" s="45"/>
       <c r="C314" s="45"/>
     </row>
-    <row r="315" spans="2:3" s="31" customFormat="1">
+    <row r="315" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B315" s="45"/>
       <c r="C315" s="45"/>
     </row>
-    <row r="316" spans="2:3" s="31" customFormat="1">
+    <row r="316" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B316" s="45"/>
       <c r="C316" s="45"/>
     </row>
-    <row r="317" spans="2:3" s="31" customFormat="1">
+    <row r="317" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B317" s="45"/>
       <c r="C317" s="45"/>
     </row>
-    <row r="318" spans="2:3" s="31" customFormat="1">
+    <row r="318" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B318" s="45"/>
       <c r="C318" s="45"/>
     </row>
-    <row r="319" spans="2:3" s="31" customFormat="1">
+    <row r="319" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B319" s="45"/>
       <c r="C319" s="45"/>
     </row>
-    <row r="320" spans="2:3" s="31" customFormat="1">
+    <row r="320" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B320" s="45"/>
       <c r="C320" s="45"/>
     </row>
-    <row r="321" spans="2:3" s="31" customFormat="1">
+    <row r="321" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B321" s="45"/>
       <c r="C321" s="45"/>
     </row>
-    <row r="322" spans="2:3" s="31" customFormat="1">
+    <row r="322" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B322" s="45"/>
       <c r="C322" s="45"/>
     </row>
-    <row r="323" spans="2:3" s="31" customFormat="1">
+    <row r="323" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B323" s="45"/>
       <c r="C323" s="45"/>
     </row>
-    <row r="324" spans="2:3" s="31" customFormat="1">
+    <row r="324" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B324" s="45"/>
       <c r="C324" s="45"/>
     </row>
-    <row r="325" spans="2:3" s="31" customFormat="1">
+    <row r="325" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B325" s="45"/>
       <c r="C325" s="45"/>
     </row>
-    <row r="326" spans="2:3" s="31" customFormat="1">
+    <row r="326" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B326" s="45"/>
       <c r="C326" s="45"/>
     </row>
-    <row r="327" spans="2:3" s="31" customFormat="1">
+    <row r="327" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B327" s="45"/>
       <c r="C327" s="45"/>
     </row>
-    <row r="328" spans="2:3" s="31" customFormat="1">
+    <row r="328" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B328" s="45"/>
       <c r="C328" s="45"/>
     </row>
-    <row r="329" spans="2:3" s="31" customFormat="1">
+    <row r="329" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B329" s="45"/>
       <c r="C329" s="45"/>
     </row>
-    <row r="330" spans="2:3" s="31" customFormat="1">
+    <row r="330" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B330" s="45"/>
       <c r="C330" s="45"/>
     </row>
-    <row r="331" spans="2:3" s="31" customFormat="1">
+    <row r="331" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B331" s="45"/>
       <c r="C331" s="45"/>
     </row>
-    <row r="332" spans="2:3" s="31" customFormat="1">
+    <row r="332" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B332" s="45"/>
       <c r="C332" s="45"/>
     </row>
-    <row r="333" spans="2:3" s="31" customFormat="1">
+    <row r="333" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B333" s="45"/>
       <c r="C333" s="45"/>
     </row>
-    <row r="334" spans="2:3" s="31" customFormat="1">
+    <row r="334" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B334" s="45"/>
       <c r="C334" s="45"/>
     </row>
-    <row r="335" spans="2:3" s="31" customFormat="1">
+    <row r="335" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B335" s="45"/>
       <c r="C335" s="45"/>
     </row>
-    <row r="336" spans="2:3" s="31" customFormat="1">
+    <row r="336" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B336" s="45"/>
       <c r="C336" s="45"/>
     </row>
-    <row r="337" spans="2:3" s="31" customFormat="1">
+    <row r="337" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B337" s="45"/>
       <c r="C337" s="45"/>
     </row>
-    <row r="338" spans="2:3" s="31" customFormat="1">
+    <row r="338" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B338" s="45"/>
       <c r="C338" s="45"/>
     </row>
-    <row r="339" spans="2:3" s="31" customFormat="1">
+    <row r="339" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B339" s="45"/>
       <c r="C339" s="45"/>
     </row>
-    <row r="340" spans="2:3" s="31" customFormat="1">
+    <row r="340" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B340" s="45"/>
       <c r="C340" s="45"/>
     </row>
-    <row r="341" spans="2:3" s="31" customFormat="1">
+    <row r="341" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B341" s="45"/>
       <c r="C341" s="45"/>
     </row>
-    <row r="342" spans="2:3" s="31" customFormat="1">
+    <row r="342" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B342" s="45"/>
       <c r="C342" s="45"/>
     </row>
-    <row r="343" spans="2:3" s="31" customFormat="1">
+    <row r="343" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B343" s="45"/>
       <c r="C343" s="45"/>
     </row>
-    <row r="344" spans="2:3" s="31" customFormat="1">
+    <row r="344" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B344" s="45"/>
       <c r="C344" s="45"/>
     </row>
-    <row r="345" spans="2:3" s="31" customFormat="1">
+    <row r="345" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B345" s="45"/>
       <c r="C345" s="45"/>
     </row>
-    <row r="346" spans="2:3" s="31" customFormat="1">
+    <row r="346" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B346" s="45"/>
       <c r="C346" s="45"/>
     </row>
-    <row r="347" spans="2:3" s="31" customFormat="1">
+    <row r="347" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B347" s="45"/>
       <c r="C347" s="45"/>
     </row>
-    <row r="348" spans="2:3" s="31" customFormat="1">
+    <row r="348" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B348" s="45"/>
       <c r="C348" s="45"/>
     </row>
-    <row r="349" spans="2:3" s="31" customFormat="1">
+    <row r="349" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B349" s="45"/>
       <c r="C349" s="45"/>
     </row>
-    <row r="350" spans="2:3" s="31" customFormat="1">
+    <row r="350" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B350" s="45"/>
       <c r="C350" s="45"/>
     </row>
-    <row r="351" spans="2:3" s="31" customFormat="1">
+    <row r="351" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B351" s="45"/>
       <c r="C351" s="45"/>
     </row>
-    <row r="352" spans="2:3" s="31" customFormat="1">
+    <row r="352" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B352" s="45"/>
       <c r="C352" s="45"/>
     </row>
-    <row r="353" spans="2:3" s="31" customFormat="1">
+    <row r="353" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B353" s="45"/>
       <c r="C353" s="45"/>
     </row>
-    <row r="354" spans="2:3" s="31" customFormat="1">
+    <row r="354" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B354" s="45"/>
       <c r="C354" s="45"/>
     </row>
-    <row r="355" spans="2:3" s="31" customFormat="1">
+    <row r="355" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B355" s="45"/>
       <c r="C355" s="45"/>
     </row>
-    <row r="356" spans="2:3" s="31" customFormat="1">
+    <row r="356" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B356" s="45"/>
       <c r="C356" s="45"/>
     </row>
-    <row r="357" spans="2:3" s="31" customFormat="1">
+    <row r="357" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B357" s="45"/>
       <c r="C357" s="45"/>
     </row>
-    <row r="358" spans="2:3" s="31" customFormat="1">
+    <row r="358" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B358" s="45"/>
       <c r="C358" s="45"/>
     </row>
-    <row r="359" spans="2:3" s="31" customFormat="1">
+    <row r="359" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B359" s="45"/>
       <c r="C359" s="45"/>
     </row>
-    <row r="360" spans="2:3" s="31" customFormat="1">
+    <row r="360" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B360" s="45"/>
       <c r="C360" s="45"/>
     </row>
-    <row r="361" spans="2:3" s="31" customFormat="1">
+    <row r="361" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B361" s="45"/>
       <c r="C361" s="45"/>
     </row>
-    <row r="362" spans="2:3" s="31" customFormat="1">
+    <row r="362" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B362" s="45"/>
       <c r="C362" s="45"/>
     </row>
-    <row r="363" spans="2:3" s="31" customFormat="1">
+    <row r="363" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B363" s="45"/>
       <c r="C363" s="45"/>
     </row>
-    <row r="364" spans="2:3" s="31" customFormat="1">
+    <row r="364" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B364" s="45"/>
       <c r="C364" s="45"/>
     </row>
-    <row r="365" spans="2:3" s="31" customFormat="1">
+    <row r="365" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B365" s="45"/>
       <c r="C365" s="45"/>
     </row>
-    <row r="366" spans="2:3" s="31" customFormat="1">
+    <row r="366" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B366" s="45"/>
       <c r="C366" s="45"/>
     </row>
-    <row r="367" spans="2:3" s="31" customFormat="1">
+    <row r="367" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B367" s="45"/>
       <c r="C367" s="45"/>
     </row>
-    <row r="368" spans="2:3" s="31" customFormat="1">
+    <row r="368" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B368" s="45"/>
       <c r="C368" s="45"/>
     </row>
-    <row r="369" spans="2:3" s="31" customFormat="1">
+    <row r="369" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B369" s="45"/>
       <c r="C369" s="45"/>
     </row>
-    <row r="370" spans="2:3" s="31" customFormat="1">
+    <row r="370" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B370" s="45"/>
       <c r="C370" s="45"/>
     </row>
-    <row r="371" spans="2:3" s="31" customFormat="1">
+    <row r="371" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B371" s="45"/>
       <c r="C371" s="45"/>
     </row>
-    <row r="372" spans="2:3" s="31" customFormat="1">
+    <row r="372" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B372" s="45"/>
       <c r="C372" s="45"/>
     </row>
-    <row r="373" spans="2:3" s="31" customFormat="1">
+    <row r="373" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B373" s="45"/>
       <c r="C373" s="45"/>
     </row>
-    <row r="374" spans="2:3" s="31" customFormat="1">
+    <row r="374" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B374" s="45"/>
       <c r="C374" s="45"/>
     </row>
-    <row r="375" spans="2:3" s="31" customFormat="1">
+    <row r="375" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B375" s="45"/>
       <c r="C375" s="45"/>
     </row>
-    <row r="376" spans="2:3" s="31" customFormat="1">
+    <row r="376" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B376" s="45"/>
       <c r="C376" s="45"/>
     </row>
-    <row r="377" spans="2:3" s="31" customFormat="1">
+    <row r="377" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B377" s="45"/>
       <c r="C377" s="45"/>
     </row>
-    <row r="378" spans="2:3" s="31" customFormat="1">
+    <row r="378" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B378" s="45"/>
       <c r="C378" s="45"/>
     </row>
-    <row r="379" spans="2:3" s="31" customFormat="1">
+    <row r="379" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B379" s="45"/>
       <c r="C379" s="45"/>
     </row>
-    <row r="380" spans="2:3" s="31" customFormat="1">
+    <row r="380" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B380" s="45"/>
       <c r="C380" s="45"/>
     </row>
-    <row r="381" spans="2:3" s="31" customFormat="1">
+    <row r="381" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B381" s="45"/>
       <c r="C381" s="45"/>
     </row>
-    <row r="382" spans="2:3" s="31" customFormat="1">
+    <row r="382" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B382" s="45"/>
       <c r="C382" s="45"/>
     </row>
-    <row r="383" spans="2:3" s="31" customFormat="1">
+    <row r="383" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B383" s="45"/>
       <c r="C383" s="45"/>
     </row>
-    <row r="384" spans="2:3" s="31" customFormat="1">
+    <row r="384" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B384" s="45"/>
       <c r="C384" s="45"/>
     </row>
-    <row r="385" spans="2:3" s="31" customFormat="1">
+    <row r="385" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B385" s="45"/>
       <c r="C385" s="45"/>
     </row>
-    <row r="386" spans="2:3" s="31" customFormat="1">
+    <row r="386" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B386" s="45"/>
       <c r="C386" s="45"/>
     </row>
-    <row r="387" spans="2:3" s="31" customFormat="1">
+    <row r="387" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B387" s="45"/>
       <c r="C387" s="45"/>
     </row>
-    <row r="388" spans="2:3" s="31" customFormat="1">
+    <row r="388" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B388" s="45"/>
       <c r="C388" s="45"/>
     </row>
-    <row r="389" spans="2:3" s="31" customFormat="1">
+    <row r="389" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B389" s="45"/>
       <c r="C389" s="45"/>
     </row>
-    <row r="390" spans="2:3" s="31" customFormat="1">
+    <row r="390" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B390" s="45"/>
       <c r="C390" s="45"/>
     </row>
-    <row r="391" spans="2:3" s="31" customFormat="1">
+    <row r="391" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B391" s="45"/>
       <c r="C391" s="45"/>
     </row>
-    <row r="392" spans="2:3" s="31" customFormat="1">
+    <row r="392" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B392" s="45"/>
       <c r="C392" s="45"/>
     </row>
-    <row r="393" spans="2:3" s="31" customFormat="1">
+    <row r="393" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B393" s="45"/>
       <c r="C393" s="45"/>
     </row>
-    <row r="394" spans="2:3" s="31" customFormat="1">
+    <row r="394" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B394" s="45"/>
       <c r="C394" s="45"/>
     </row>
-    <row r="395" spans="2:3" s="31" customFormat="1">
+    <row r="395" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B395" s="45"/>
       <c r="C395" s="45"/>
     </row>
-    <row r="396" spans="2:3" s="31" customFormat="1">
+    <row r="396" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B396" s="45"/>
       <c r="C396" s="45"/>
     </row>
-    <row r="397" spans="2:3" s="31" customFormat="1">
+    <row r="397" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B397" s="45"/>
       <c r="C397" s="45"/>
     </row>
-    <row r="398" spans="2:3" s="31" customFormat="1">
+    <row r="398" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B398" s="45"/>
       <c r="C398" s="45"/>
     </row>
-    <row r="399" spans="2:3" s="31" customFormat="1">
+    <row r="399" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B399" s="45"/>
       <c r="C399" s="45"/>
     </row>
-    <row r="400" spans="2:3" s="31" customFormat="1">
+    <row r="400" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B400" s="45"/>
       <c r="C400" s="45"/>
     </row>
-    <row r="401" spans="2:3" s="31" customFormat="1">
+    <row r="401" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B401" s="45"/>
       <c r="C401" s="45"/>
     </row>
-    <row r="402" spans="2:3" s="31" customFormat="1">
+    <row r="402" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B402" s="45"/>
       <c r="C402" s="45"/>
     </row>
-    <row r="403" spans="2:3" s="31" customFormat="1">
+    <row r="403" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B403" s="45"/>
       <c r="C403" s="45"/>
     </row>
-    <row r="404" spans="2:3" s="31" customFormat="1">
+    <row r="404" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B404" s="45"/>
       <c r="C404" s="45"/>
     </row>
-    <row r="405" spans="2:3" s="31" customFormat="1">
+    <row r="405" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B405" s="45"/>
       <c r="C405" s="45"/>
     </row>
-    <row r="406" spans="2:3" s="31" customFormat="1">
+    <row r="406" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B406" s="45"/>
       <c r="C406" s="45"/>
     </row>
-    <row r="407" spans="2:3" s="31" customFormat="1">
+    <row r="407" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B407" s="45"/>
       <c r="C407" s="45"/>
     </row>
-    <row r="408" spans="2:3" s="31" customFormat="1">
+    <row r="408" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B408" s="45"/>
       <c r="C408" s="45"/>
     </row>
-    <row r="409" spans="2:3" s="31" customFormat="1">
+    <row r="409" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B409" s="45"/>
       <c r="C409" s="45"/>
     </row>
-    <row r="410" spans="2:3" s="31" customFormat="1">
+    <row r="410" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B410" s="45"/>
       <c r="C410" s="45"/>
     </row>
-    <row r="411" spans="2:3" s="31" customFormat="1">
+    <row r="411" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B411" s="45"/>
       <c r="C411" s="45"/>
     </row>
-    <row r="412" spans="2:3" s="31" customFormat="1">
+    <row r="412" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B412" s="45"/>
       <c r="C412" s="45"/>
     </row>
-    <row r="413" spans="2:3" s="31" customFormat="1">
+    <row r="413" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B413" s="45"/>
       <c r="C413" s="45"/>
     </row>
-    <row r="414" spans="2:3" s="31" customFormat="1">
+    <row r="414" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B414" s="45"/>
       <c r="C414" s="45"/>
     </row>
-    <row r="415" spans="2:3" s="31" customFormat="1">
+    <row r="415" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B415" s="45"/>
       <c r="C415" s="45"/>
     </row>
-    <row r="416" spans="2:3" s="31" customFormat="1">
+    <row r="416" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B416" s="45"/>
       <c r="C416" s="45"/>
     </row>
-    <row r="417" spans="2:3" s="31" customFormat="1">
+    <row r="417" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B417" s="45"/>
       <c r="C417" s="45"/>
     </row>
-    <row r="418" spans="2:3" s="31" customFormat="1">
+    <row r="418" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B418" s="45"/>
       <c r="C418" s="45"/>
     </row>
-    <row r="419" spans="2:3" s="31" customFormat="1">
+    <row r="419" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B419" s="45"/>
       <c r="C419" s="45"/>
     </row>
-    <row r="420" spans="2:3" s="31" customFormat="1">
+    <row r="420" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B420" s="45"/>
       <c r="C420" s="45"/>
     </row>
-    <row r="421" spans="2:3" s="31" customFormat="1">
+    <row r="421" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B421" s="45"/>
       <c r="C421" s="45"/>
     </row>
-    <row r="422" spans="2:3" s="31" customFormat="1">
+    <row r="422" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B422" s="45"/>
       <c r="C422" s="45"/>
     </row>
-    <row r="423" spans="2:3" s="31" customFormat="1">
+    <row r="423" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B423" s="45"/>
       <c r="C423" s="45"/>
     </row>
-    <row r="424" spans="2:3" s="31" customFormat="1">
+    <row r="424" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B424" s="45"/>
       <c r="C424" s="45"/>
     </row>
-    <row r="425" spans="2:3" s="31" customFormat="1">
+    <row r="425" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B425" s="45"/>
       <c r="C425" s="45"/>
     </row>
-    <row r="426" spans="2:3" s="31" customFormat="1">
+    <row r="426" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B426" s="45"/>
       <c r="C426" s="45"/>
     </row>
-    <row r="427" spans="2:3" s="31" customFormat="1">
+    <row r="427" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B427" s="45"/>
       <c r="C427" s="45"/>
     </row>
-    <row r="428" spans="2:3" s="31" customFormat="1">
+    <row r="428" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B428" s="45"/>
       <c r="C428" s="45"/>
     </row>
-    <row r="429" spans="2:3" s="31" customFormat="1">
+    <row r="429" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B429" s="45"/>
       <c r="C429" s="45"/>
     </row>
-    <row r="430" spans="2:3" s="31" customFormat="1">
+    <row r="430" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B430" s="45"/>
       <c r="C430" s="45"/>
     </row>
-    <row r="431" spans="2:3" s="31" customFormat="1">
+    <row r="431" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B431" s="45"/>
       <c r="C431" s="45"/>
     </row>
-    <row r="432" spans="2:3" s="31" customFormat="1">
+    <row r="432" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B432" s="45"/>
       <c r="C432" s="45"/>
     </row>
-    <row r="433" spans="2:3" s="31" customFormat="1">
+    <row r="433" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B433" s="45"/>
       <c r="C433" s="45"/>
     </row>
-    <row r="434" spans="2:3" s="31" customFormat="1">
+    <row r="434" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B434" s="45"/>
       <c r="C434" s="45"/>
     </row>
-    <row r="435" spans="2:3" s="31" customFormat="1">
+    <row r="435" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B435" s="45"/>
       <c r="C435" s="45"/>
     </row>
-    <row r="436" spans="2:3" s="31" customFormat="1">
+    <row r="436" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B436" s="45"/>
       <c r="C436" s="45"/>
     </row>
-    <row r="437" spans="2:3" s="31" customFormat="1">
+    <row r="437" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B437" s="45"/>
       <c r="C437" s="45"/>
     </row>
-    <row r="438" spans="2:3" s="31" customFormat="1">
+    <row r="438" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B438" s="45"/>
       <c r="C438" s="45"/>
     </row>
-    <row r="439" spans="2:3" s="31" customFormat="1">
+    <row r="439" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B439" s="45"/>
       <c r="C439" s="45"/>
     </row>
-    <row r="440" spans="2:3" s="31" customFormat="1">
+    <row r="440" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B440" s="45"/>
       <c r="C440" s="45"/>
     </row>
-    <row r="441" spans="2:3" s="31" customFormat="1">
+    <row r="441" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B441" s="45"/>
       <c r="C441" s="45"/>
     </row>
-    <row r="442" spans="2:3" s="31" customFormat="1">
+    <row r="442" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B442" s="45"/>
       <c r="C442" s="45"/>
     </row>
-    <row r="443" spans="2:3" s="31" customFormat="1">
+    <row r="443" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B443" s="45"/>
       <c r="C443" s="45"/>
     </row>
-    <row r="444" spans="2:3" s="31" customFormat="1">
+    <row r="444" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B444" s="45"/>
       <c r="C444" s="45"/>
     </row>
-    <row r="445" spans="2:3" s="31" customFormat="1">
+    <row r="445" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B445" s="45"/>
       <c r="C445" s="45"/>
     </row>
-    <row r="446" spans="2:3" s="31" customFormat="1">
+    <row r="446" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B446" s="45"/>
       <c r="C446" s="45"/>
     </row>
-    <row r="447" spans="2:3" s="31" customFormat="1">
+    <row r="447" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B447" s="45"/>
       <c r="C447" s="45"/>
     </row>
-    <row r="448" spans="2:3" s="31" customFormat="1">
+    <row r="448" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B448" s="45"/>
       <c r="C448" s="45"/>
     </row>
-    <row r="449" spans="2:3" s="31" customFormat="1">
+    <row r="449" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B449" s="45"/>
       <c r="C449" s="45"/>
     </row>
-    <row r="450" spans="2:3" s="31" customFormat="1">
+    <row r="450" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B450" s="45"/>
       <c r="C450" s="45"/>
     </row>
-    <row r="451" spans="2:3" s="31" customFormat="1">
+    <row r="451" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B451" s="45"/>
       <c r="C451" s="45"/>
     </row>
-    <row r="452" spans="2:3" s="31" customFormat="1">
+    <row r="452" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B452" s="45"/>
       <c r="C452" s="45"/>
     </row>
-    <row r="453" spans="2:3" s="31" customFormat="1">
+    <row r="453" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B453" s="45"/>
       <c r="C453" s="45"/>
     </row>
-    <row r="454" spans="2:3" s="31" customFormat="1">
+    <row r="454" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B454" s="45"/>
       <c r="C454" s="45"/>
     </row>
-    <row r="455" spans="2:3" s="31" customFormat="1">
+    <row r="455" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B455" s="45"/>
       <c r="C455" s="45"/>
     </row>
-    <row r="456" spans="2:3" s="31" customFormat="1">
+    <row r="456" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B456" s="45"/>
       <c r="C456" s="45"/>
     </row>
-    <row r="457" spans="2:3" s="31" customFormat="1">
+    <row r="457" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B457" s="45"/>
       <c r="C457" s="45"/>
     </row>
-    <row r="458" spans="2:3" s="31" customFormat="1">
+    <row r="458" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B458" s="45"/>
       <c r="C458" s="45"/>
     </row>
-    <row r="459" spans="2:3" s="31" customFormat="1">
+    <row r="459" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B459" s="45"/>
       <c r="C459" s="45"/>
     </row>
-    <row r="460" spans="2:3" s="31" customFormat="1">
+    <row r="460" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B460" s="45"/>
       <c r="C460" s="45"/>
     </row>
-    <row r="461" spans="2:3" s="31" customFormat="1">
+    <row r="461" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B461" s="45"/>
       <c r="C461" s="45"/>
     </row>
-    <row r="462" spans="2:3" s="31" customFormat="1">
+    <row r="462" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B462" s="45"/>
       <c r="C462" s="45"/>
     </row>
-    <row r="463" spans="2:3" s="31" customFormat="1">
+    <row r="463" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B463" s="45"/>
       <c r="C463" s="45"/>
     </row>
-    <row r="464" spans="2:3" s="31" customFormat="1">
+    <row r="464" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B464" s="45"/>
       <c r="C464" s="45"/>
     </row>
-    <row r="465" spans="2:3" s="31" customFormat="1">
+    <row r="465" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B465" s="45"/>
       <c r="C465" s="45"/>
     </row>
-    <row r="466" spans="2:3" s="31" customFormat="1">
+    <row r="466" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B466" s="45"/>
       <c r="C466" s="45"/>
     </row>
-    <row r="467" spans="2:3" s="31" customFormat="1">
+    <row r="467" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B467" s="45"/>
       <c r="C467" s="45"/>
     </row>
-    <row r="468" spans="2:3" s="31" customFormat="1">
+    <row r="468" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B468" s="45"/>
       <c r="C468" s="45"/>
     </row>
-    <row r="469" spans="2:3" s="31" customFormat="1">
+    <row r="469" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B469" s="45"/>
       <c r="C469" s="45"/>
     </row>
-    <row r="470" spans="2:3" s="31" customFormat="1">
+    <row r="470" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B470" s="45"/>
       <c r="C470" s="45"/>
     </row>
-    <row r="471" spans="2:3" s="31" customFormat="1">
+    <row r="471" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B471" s="45"/>
       <c r="C471" s="45"/>
     </row>
-    <row r="472" spans="2:3" s="31" customFormat="1">
+    <row r="472" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B472" s="45"/>
       <c r="C472" s="45"/>
     </row>
-    <row r="473" spans="2:3" s="31" customFormat="1">
+    <row r="473" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B473" s="45"/>
       <c r="C473" s="45"/>
     </row>
-    <row r="474" spans="2:3" s="31" customFormat="1">
+    <row r="474" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B474" s="45"/>
       <c r="C474" s="45"/>
     </row>
-    <row r="475" spans="2:3" s="31" customFormat="1">
+    <row r="475" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B475" s="45"/>
       <c r="C475" s="45"/>
     </row>
-    <row r="476" spans="2:3" s="31" customFormat="1">
+    <row r="476" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B476" s="45"/>
       <c r="C476" s="45"/>
     </row>
-    <row r="477" spans="2:3" s="31" customFormat="1">
+    <row r="477" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B477" s="45"/>
       <c r="C477" s="45"/>
     </row>
-    <row r="478" spans="2:3" s="31" customFormat="1">
+    <row r="478" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B478" s="45"/>
       <c r="C478" s="45"/>
     </row>
-    <row r="479" spans="2:3" s="31" customFormat="1">
+    <row r="479" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B479" s="45"/>
       <c r="C479" s="45"/>
     </row>
-    <row r="480" spans="2:3" s="31" customFormat="1">
+    <row r="480" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B480" s="45"/>
       <c r="C480" s="45"/>
     </row>
-    <row r="481" spans="2:3" s="31" customFormat="1">
+    <row r="481" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B481" s="45"/>
       <c r="C481" s="45"/>
     </row>
-    <row r="482" spans="2:3" s="31" customFormat="1">
+    <row r="482" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B482" s="45"/>
       <c r="C482" s="45"/>
     </row>
-    <row r="483" spans="2:3" s="31" customFormat="1">
+    <row r="483" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B483" s="45"/>
       <c r="C483" s="45"/>
     </row>
-    <row r="484" spans="2:3" s="31" customFormat="1">
+    <row r="484" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B484" s="45"/>
       <c r="C484" s="45"/>
     </row>
-    <row r="485" spans="2:3" s="31" customFormat="1">
+    <row r="485" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B485" s="45"/>
       <c r="C485" s="45"/>
     </row>
-    <row r="486" spans="2:3" s="31" customFormat="1">
+    <row r="486" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B486" s="45"/>
       <c r="C486" s="45"/>
     </row>
-    <row r="487" spans="2:3" s="31" customFormat="1">
+    <row r="487" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B487" s="45"/>
       <c r="C487" s="45"/>
     </row>
-    <row r="488" spans="2:3" s="31" customFormat="1">
+    <row r="488" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B488" s="45"/>
       <c r="C488" s="45"/>
     </row>
-    <row r="489" spans="2:3" s="31" customFormat="1">
+    <row r="489" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B489" s="45"/>
       <c r="C489" s="45"/>
     </row>
-    <row r="490" spans="2:3" s="31" customFormat="1">
+    <row r="490" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B490" s="45"/>
       <c r="C490" s="45"/>
     </row>
-    <row r="491" spans="2:3" s="31" customFormat="1">
+    <row r="491" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B491" s="45"/>
       <c r="C491" s="45"/>
     </row>
-    <row r="492" spans="2:3" s="31" customFormat="1">
+    <row r="492" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B492" s="45"/>
       <c r="C492" s="45"/>
     </row>
-    <row r="493" spans="2:3" s="31" customFormat="1">
+    <row r="493" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B493" s="45"/>
       <c r="C493" s="45"/>
     </row>
-    <row r="494" spans="2:3" s="31" customFormat="1">
+    <row r="494" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B494" s="45"/>
       <c r="C494" s="45"/>
     </row>
-    <row r="495" spans="2:3" s="31" customFormat="1">
+    <row r="495" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B495" s="45"/>
       <c r="C495" s="45"/>
     </row>
-    <row r="496" spans="2:3" s="31" customFormat="1">
+    <row r="496" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B496" s="45"/>
       <c r="C496" s="45"/>
     </row>
-    <row r="497" spans="2:3" s="31" customFormat="1">
+    <row r="497" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B497" s="45"/>
       <c r="C497" s="45"/>
     </row>
-    <row r="498" spans="2:3" s="31" customFormat="1">
+    <row r="498" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B498" s="45"/>
       <c r="C498" s="45"/>
     </row>
-    <row r="499" spans="2:3" s="31" customFormat="1">
+    <row r="499" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B499" s="45"/>
       <c r="C499" s="45"/>
     </row>
-    <row r="500" spans="2:3" s="31" customFormat="1">
+    <row r="500" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B500" s="45"/>
       <c r="C500" s="45"/>
     </row>
-    <row r="501" spans="2:3" s="31" customFormat="1">
+    <row r="501" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B501" s="45"/>
       <c r="C501" s="45"/>
     </row>
-    <row r="502" spans="2:3" s="31" customFormat="1">
+    <row r="502" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B502" s="45"/>
       <c r="C502" s="45"/>
     </row>
-    <row r="503" spans="2:3" s="31" customFormat="1">
+    <row r="503" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B503" s="45"/>
       <c r="C503" s="45"/>
     </row>
-    <row r="504" spans="2:3" s="31" customFormat="1">
+    <row r="504" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B504" s="45"/>
       <c r="C504" s="45"/>
     </row>
-    <row r="505" spans="2:3" s="31" customFormat="1">
+    <row r="505" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B505" s="45"/>
       <c r="C505" s="45"/>
     </row>
-    <row r="506" spans="2:3" s="31" customFormat="1">
+    <row r="506" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B506" s="45"/>
       <c r="C506" s="45"/>
     </row>
-    <row r="507" spans="2:3" s="31" customFormat="1">
+    <row r="507" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B507" s="45"/>
       <c r="C507" s="45"/>
     </row>
-    <row r="508" spans="2:3" s="31" customFormat="1">
+    <row r="508" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B508" s="45"/>
       <c r="C508" s="45"/>
     </row>
-    <row r="509" spans="2:3" s="31" customFormat="1">
+    <row r="509" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B509" s="45"/>
       <c r="C509" s="45"/>
     </row>
-    <row r="510" spans="2:3" s="31" customFormat="1">
+    <row r="510" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B510" s="45"/>
       <c r="C510" s="45"/>
     </row>
-    <row r="511" spans="2:3" s="31" customFormat="1">
+    <row r="511" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B511" s="45"/>
       <c r="C511" s="45"/>
     </row>
-    <row r="512" spans="2:3" s="31" customFormat="1">
+    <row r="512" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B512" s="45"/>
       <c r="C512" s="45"/>
     </row>
-    <row r="513" spans="2:3" s="31" customFormat="1">
+    <row r="513" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B513" s="45"/>
       <c r="C513" s="45"/>
     </row>
-    <row r="514" spans="2:3" s="31" customFormat="1">
+    <row r="514" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B514" s="45"/>
       <c r="C514" s="45"/>
     </row>
-    <row r="515" spans="2:3" s="31" customFormat="1">
+    <row r="515" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B515" s="45"/>
       <c r="C515" s="45"/>
     </row>
-    <row r="516" spans="2:3" s="31" customFormat="1">
+    <row r="516" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B516" s="45"/>
       <c r="C516" s="45"/>
     </row>
-    <row r="517" spans="2:3" s="31" customFormat="1">
+    <row r="517" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B517" s="45"/>
       <c r="C517" s="45"/>
     </row>
-    <row r="518" spans="2:3" s="31" customFormat="1">
+    <row r="518" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B518" s="45"/>
       <c r="C518" s="45"/>
     </row>
-    <row r="519" spans="2:3" s="31" customFormat="1">
+    <row r="519" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B519" s="45"/>
       <c r="C519" s="45"/>
     </row>
-    <row r="520" spans="2:3" s="31" customFormat="1">
+    <row r="520" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B520" s="45"/>
       <c r="C520" s="45"/>
     </row>
-    <row r="521" spans="2:3" s="31" customFormat="1">
+    <row r="521" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B521" s="45"/>
       <c r="C521" s="45"/>
     </row>
-    <row r="522" spans="2:3" s="31" customFormat="1">
+    <row r="522" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B522" s="45"/>
       <c r="C522" s="45"/>
     </row>
-    <row r="523" spans="2:3" s="31" customFormat="1">
+    <row r="523" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B523" s="45"/>
       <c r="C523" s="45"/>
     </row>
-    <row r="524" spans="2:3" s="31" customFormat="1">
+    <row r="524" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B524" s="45"/>
       <c r="C524" s="45"/>
     </row>
-    <row r="525" spans="2:3" s="31" customFormat="1">
+    <row r="525" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B525" s="45"/>
       <c r="C525" s="45"/>
     </row>
-    <row r="526" spans="2:3" s="31" customFormat="1">
+    <row r="526" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B526" s="45"/>
       <c r="C526" s="45"/>
     </row>
-    <row r="527" spans="2:3" s="31" customFormat="1">
+    <row r="527" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B527" s="45"/>
       <c r="C527" s="45"/>
     </row>
-    <row r="528" spans="2:3" s="31" customFormat="1">
+    <row r="528" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B528" s="45"/>
       <c r="C528" s="45"/>
     </row>
-    <row r="529" spans="2:3" s="31" customFormat="1">
+    <row r="529" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B529" s="45"/>
       <c r="C529" s="45"/>
     </row>
-    <row r="530" spans="2:3" s="31" customFormat="1">
+    <row r="530" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B530" s="45"/>
       <c r="C530" s="45"/>
     </row>
-    <row r="531" spans="2:3" s="31" customFormat="1">
+    <row r="531" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B531" s="45"/>
       <c r="C531" s="45"/>
     </row>
-    <row r="532" spans="2:3" s="31" customFormat="1">
+    <row r="532" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B532" s="45"/>
       <c r="C532" s="45"/>
     </row>
-    <row r="533" spans="2:3" s="31" customFormat="1">
+    <row r="533" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B533" s="45"/>
       <c r="C533" s="45"/>
     </row>
-    <row r="534" spans="2:3" s="31" customFormat="1">
+    <row r="534" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B534" s="45"/>
       <c r="C534" s="45"/>
     </row>
-    <row r="535" spans="2:3" s="31" customFormat="1">
+    <row r="535" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B535" s="45"/>
       <c r="C535" s="45"/>
     </row>
-    <row r="536" spans="2:3" s="31" customFormat="1">
+    <row r="536" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B536" s="45"/>
       <c r="C536" s="45"/>
     </row>
-    <row r="537" spans="2:3" s="31" customFormat="1">
+    <row r="537" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B537" s="45"/>
       <c r="C537" s="45"/>
     </row>
-    <row r="538" spans="2:3" s="31" customFormat="1">
+    <row r="538" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B538" s="45"/>
       <c r="C538" s="45"/>
     </row>
-    <row r="539" spans="2:3" s="31" customFormat="1">
+    <row r="539" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B539" s="45"/>
       <c r="C539" s="45"/>
     </row>
-    <row r="540" spans="2:3" s="31" customFormat="1">
+    <row r="540" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B540" s="45"/>
       <c r="C540" s="45"/>
     </row>
-    <row r="541" spans="2:3" s="31" customFormat="1">
+    <row r="541" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B541" s="45"/>
       <c r="C541" s="45"/>
     </row>
-    <row r="542" spans="2:3" s="31" customFormat="1">
+    <row r="542" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B542" s="45"/>
       <c r="C542" s="45"/>
     </row>
-    <row r="543" spans="2:3" s="31" customFormat="1">
+    <row r="543" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B543" s="45"/>
       <c r="C543" s="45"/>
     </row>
-    <row r="544" spans="2:3" s="31" customFormat="1">
+    <row r="544" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B544" s="45"/>
       <c r="C544" s="45"/>
     </row>
-    <row r="545" spans="2:3" s="31" customFormat="1">
+    <row r="545" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B545" s="45"/>
       <c r="C545" s="45"/>
     </row>
-    <row r="546" spans="2:3" s="31" customFormat="1">
+    <row r="546" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B546" s="45"/>
       <c r="C546" s="45"/>
     </row>
-    <row r="547" spans="2:3" s="31" customFormat="1">
+    <row r="547" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B547" s="45"/>
       <c r="C547" s="45"/>
     </row>
-    <row r="548" spans="2:3" s="31" customFormat="1">
+    <row r="548" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B548" s="45"/>
       <c r="C548" s="45"/>
     </row>
-    <row r="549" spans="2:3" s="31" customFormat="1">
+    <row r="549" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B549" s="45"/>
       <c r="C549" s="45"/>
     </row>
-    <row r="550" spans="2:3" s="31" customFormat="1">
+    <row r="550" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B550" s="45"/>
       <c r="C550" s="45"/>
     </row>
-    <row r="551" spans="2:3" s="31" customFormat="1">
+    <row r="551" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B551" s="45"/>
       <c r="C551" s="45"/>
     </row>
-    <row r="552" spans="2:3" s="31" customFormat="1">
+    <row r="552" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B552" s="45"/>
       <c r="C552" s="45"/>
     </row>
-    <row r="553" spans="2:3" s="31" customFormat="1">
+    <row r="553" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B553" s="45"/>
       <c r="C553" s="45"/>
     </row>
-    <row r="554" spans="2:3" s="31" customFormat="1">
+    <row r="554" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B554" s="45"/>
       <c r="C554" s="45"/>
     </row>
-    <row r="555" spans="2:3" s="31" customFormat="1">
+    <row r="555" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B555" s="45"/>
       <c r="C555" s="45"/>
     </row>
-    <row r="556" spans="2:3" s="31" customFormat="1">
+    <row r="556" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B556" s="45"/>
       <c r="C556" s="45"/>
     </row>
-    <row r="557" spans="2:3" s="31" customFormat="1">
+    <row r="557" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B557" s="45"/>
       <c r="C557" s="45"/>
     </row>
-    <row r="558" spans="2:3" s="31" customFormat="1">
+    <row r="558" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B558" s="45"/>
       <c r="C558" s="45"/>
     </row>
-    <row r="559" spans="2:3" s="31" customFormat="1">
+    <row r="559" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B559" s="45"/>
       <c r="C559" s="45"/>
     </row>
-    <row r="560" spans="2:3" s="31" customFormat="1">
+    <row r="560" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B560" s="45"/>
       <c r="C560" s="45"/>
     </row>
-    <row r="561" spans="2:3" s="31" customFormat="1">
+    <row r="561" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B561" s="45"/>
       <c r="C561" s="45"/>
     </row>
-    <row r="562" spans="2:3" s="31" customFormat="1">
+    <row r="562" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B562" s="45"/>
       <c r="C562" s="45"/>
     </row>
-    <row r="563" spans="2:3" s="31" customFormat="1">
+    <row r="563" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B563" s="45"/>
       <c r="C563" s="45"/>
     </row>
-    <row r="564" spans="2:3" s="31" customFormat="1">
+    <row r="564" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B564" s="45"/>
       <c r="C564" s="45"/>
     </row>
-    <row r="565" spans="2:3" s="31" customFormat="1">
+    <row r="565" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B565" s="45"/>
       <c r="C565" s="45"/>
     </row>
-    <row r="566" spans="2:3" s="31" customFormat="1">
+    <row r="566" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B566" s="45"/>
       <c r="C566" s="45"/>
     </row>
-    <row r="567" spans="2:3" s="31" customFormat="1">
+    <row r="567" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B567" s="45"/>
       <c r="C567" s="45"/>
     </row>
-    <row r="568" spans="2:3" s="31" customFormat="1">
+    <row r="568" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B568" s="45"/>
       <c r="C568" s="45"/>
     </row>
-    <row r="569" spans="2:3" s="31" customFormat="1">
+    <row r="569" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B569" s="45"/>
       <c r="C569" s="45"/>
     </row>
-    <row r="570" spans="2:3" s="31" customFormat="1">
+    <row r="570" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B570" s="45"/>
       <c r="C570" s="45"/>
     </row>
-    <row r="571" spans="2:3" s="31" customFormat="1">
+    <row r="571" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B571" s="45"/>
       <c r="C571" s="45"/>
     </row>
-    <row r="572" spans="2:3" s="31" customFormat="1">
+    <row r="572" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B572" s="45"/>
       <c r="C572" s="45"/>
     </row>
-    <row r="573" spans="2:3" s="31" customFormat="1">
+    <row r="573" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B573" s="45"/>
       <c r="C573" s="45"/>
     </row>
-    <row r="574" spans="2:3" s="31" customFormat="1">
+    <row r="574" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B574" s="45"/>
       <c r="C574" s="45"/>
     </row>
-    <row r="575" spans="2:3" s="31" customFormat="1">
+    <row r="575" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B575" s="45"/>
       <c r="C575" s="45"/>
     </row>
-    <row r="576" spans="2:3" s="31" customFormat="1">
+    <row r="576" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B576" s="45"/>
       <c r="C576" s="45"/>
     </row>
-    <row r="577" spans="2:3" s="31" customFormat="1">
+    <row r="577" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B577" s="45"/>
       <c r="C577" s="45"/>
     </row>
-    <row r="578" spans="2:3" s="31" customFormat="1">
+    <row r="578" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B578" s="45"/>
       <c r="C578" s="45"/>
     </row>
-    <row r="579" spans="2:3" s="31" customFormat="1">
+    <row r="579" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B579" s="45"/>
       <c r="C579" s="45"/>
     </row>
-    <row r="580" spans="2:3" s="31" customFormat="1">
+    <row r="580" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B580" s="45"/>
       <c r="C580" s="45"/>
     </row>
-    <row r="581" spans="2:3" s="31" customFormat="1">
+    <row r="581" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B581" s="45"/>
       <c r="C581" s="45"/>
     </row>
-    <row r="582" spans="2:3" s="31" customFormat="1">
+    <row r="582" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B582" s="45"/>
       <c r="C582" s="45"/>
     </row>
-    <row r="583" spans="2:3" s="31" customFormat="1">
+    <row r="583" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B583" s="45"/>
       <c r="C583" s="45"/>
     </row>
-    <row r="584" spans="2:3" s="31" customFormat="1">
+    <row r="584" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B584" s="45"/>
       <c r="C584" s="45"/>
     </row>
-    <row r="585" spans="2:3" s="31" customFormat="1">
+    <row r="585" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B585" s="45"/>
       <c r="C585" s="45"/>
     </row>
-    <row r="586" spans="2:3" s="31" customFormat="1">
+    <row r="586" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B586" s="45"/>
       <c r="C586" s="45"/>
     </row>
-    <row r="587" spans="2:3" s="31" customFormat="1">
+    <row r="587" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B587" s="45"/>
       <c r="C587" s="45"/>
     </row>
-    <row r="588" spans="2:3" s="31" customFormat="1">
+    <row r="588" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B588" s="45"/>
       <c r="C588" s="45"/>
     </row>
-    <row r="589" spans="2:3" s="31" customFormat="1">
+    <row r="589" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B589" s="45"/>
       <c r="C589" s="45"/>
     </row>
-    <row r="590" spans="2:3" s="31" customFormat="1">
+    <row r="590" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B590" s="45"/>
       <c r="C590" s="45"/>
     </row>
-    <row r="591" spans="2:3" s="31" customFormat="1">
+    <row r="591" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B591" s="45"/>
       <c r="C591" s="45"/>
     </row>
-    <row r="592" spans="2:3" s="31" customFormat="1">
+    <row r="592" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B592" s="45"/>
       <c r="C592" s="45"/>
     </row>
-    <row r="593" spans="2:3" s="31" customFormat="1">
+    <row r="593" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B593" s="45"/>
       <c r="C593" s="45"/>
     </row>
-    <row r="594" spans="2:3" s="31" customFormat="1">
+    <row r="594" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B594" s="45"/>
       <c r="C594" s="45"/>
     </row>
-    <row r="595" spans="2:3" s="31" customFormat="1">
+    <row r="595" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B595" s="45"/>
       <c r="C595" s="45"/>
     </row>
-    <row r="596" spans="2:3" s="31" customFormat="1">
+    <row r="596" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B596" s="45"/>
       <c r="C596" s="45"/>
     </row>
-    <row r="597" spans="2:3" s="31" customFormat="1">
+    <row r="597" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B597" s="45"/>
       <c r="C597" s="45"/>
     </row>
-    <row r="598" spans="2:3" s="31" customFormat="1">
+    <row r="598" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B598" s="45"/>
       <c r="C598" s="45"/>
     </row>
-    <row r="599" spans="2:3" s="31" customFormat="1">
+    <row r="599" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B599" s="45"/>
       <c r="C599" s="45"/>
     </row>
-    <row r="600" spans="2:3" s="31" customFormat="1">
+    <row r="600" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B600" s="45"/>
       <c r="C600" s="45"/>
     </row>
-    <row r="601" spans="2:3" s="31" customFormat="1">
+    <row r="601" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B601" s="45"/>
       <c r="C601" s="45"/>
     </row>
-    <row r="602" spans="2:3" s="31" customFormat="1">
+    <row r="602" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B602" s="45"/>
       <c r="C602" s="45"/>
     </row>
-    <row r="603" spans="2:3" s="31" customFormat="1">
+    <row r="603" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B603" s="45"/>
       <c r="C603" s="45"/>
     </row>
-    <row r="604" spans="2:3" s="31" customFormat="1">
+    <row r="604" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B604" s="45"/>
       <c r="C604" s="45"/>
     </row>
-    <row r="605" spans="2:3" s="31" customFormat="1">
+    <row r="605" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B605" s="45"/>
       <c r="C605" s="45"/>
     </row>
-    <row r="606" spans="2:3" s="31" customFormat="1">
+    <row r="606" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B606" s="45"/>
       <c r="C606" s="45"/>
     </row>
-    <row r="607" spans="2:3" s="31" customFormat="1">
+    <row r="607" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B607" s="45"/>
       <c r="C607" s="45"/>
     </row>
-    <row r="608" spans="2:3" s="31" customFormat="1">
+    <row r="608" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B608" s="45"/>
       <c r="C608" s="45"/>
     </row>
-    <row r="609" spans="2:3" s="31" customFormat="1">
+    <row r="609" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B609" s="45"/>
       <c r="C609" s="45"/>
     </row>
-    <row r="610" spans="2:3" s="31" customFormat="1">
+    <row r="610" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B610" s="45"/>
       <c r="C610" s="45"/>
     </row>
-    <row r="611" spans="2:3" s="31" customFormat="1">
+    <row r="611" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B611" s="45"/>
       <c r="C611" s="45"/>
     </row>
-    <row r="612" spans="2:3" s="31" customFormat="1">
+    <row r="612" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B612" s="45"/>
       <c r="C612" s="45"/>
     </row>
-    <row r="613" spans="2:3" s="31" customFormat="1">
+    <row r="613" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B613" s="45"/>
       <c r="C613" s="45"/>
     </row>
-    <row r="614" spans="2:3" s="31" customFormat="1">
+    <row r="614" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B614" s="45"/>
       <c r="C614" s="45"/>
     </row>
-    <row r="615" spans="2:3" s="31" customFormat="1">
+    <row r="615" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B615" s="45"/>
       <c r="C615" s="45"/>
     </row>
-    <row r="616" spans="2:3" s="31" customFormat="1">
+    <row r="616" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B616" s="45"/>
       <c r="C616" s="45"/>
     </row>
-    <row r="617" spans="2:3" s="31" customFormat="1">
+    <row r="617" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B617" s="45"/>
       <c r="C617" s="45"/>
     </row>
-    <row r="618" spans="2:3" s="31" customFormat="1">
+    <row r="618" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B618" s="45"/>
       <c r="C618" s="45"/>
     </row>
-    <row r="619" spans="2:3" s="31" customFormat="1">
+    <row r="619" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B619" s="45"/>
       <c r="C619" s="45"/>
     </row>
-    <row r="620" spans="2:3" s="31" customFormat="1">
+    <row r="620" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B620" s="45"/>
       <c r="C620" s="45"/>
     </row>
-    <row r="621" spans="2:3" s="31" customFormat="1">
+    <row r="621" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B621" s="45"/>
       <c r="C621" s="45"/>
     </row>
-    <row r="622" spans="2:3" s="31" customFormat="1">
+    <row r="622" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B622" s="45"/>
       <c r="C622" s="45"/>
     </row>
-    <row r="623" spans="2:3" s="31" customFormat="1">
+    <row r="623" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B623" s="45"/>
       <c r="C623" s="45"/>
     </row>
-    <row r="624" spans="2:3" s="31" customFormat="1">
+    <row r="624" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B624" s="45"/>
       <c r="C624" s="45"/>
     </row>
-    <row r="625" spans="2:3" s="31" customFormat="1">
+    <row r="625" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B625" s="45"/>
       <c r="C625" s="45"/>
     </row>
-    <row r="626" spans="2:3" s="31" customFormat="1">
+    <row r="626" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B626" s="45"/>
       <c r="C626" s="45"/>
     </row>
-    <row r="627" spans="2:3" s="31" customFormat="1">
+    <row r="627" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B627" s="45"/>
       <c r="C627" s="45"/>
     </row>
-    <row r="628" spans="2:3" s="31" customFormat="1">
+    <row r="628" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B628" s="45"/>
       <c r="C628" s="45"/>
     </row>
-    <row r="629" spans="2:3" s="31" customFormat="1">
+    <row r="629" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B629" s="45"/>
       <c r="C629" s="45"/>
     </row>
-    <row r="630" spans="2:3" s="31" customFormat="1">
+    <row r="630" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B630" s="45"/>
       <c r="C630" s="45"/>
     </row>
-    <row r="631" spans="2:3" s="31" customFormat="1">
+    <row r="631" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B631" s="45"/>
       <c r="C631" s="45"/>
     </row>
-    <row r="632" spans="2:3" s="31" customFormat="1">
+    <row r="632" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B632" s="45"/>
       <c r="C632" s="45"/>
     </row>
-    <row r="633" spans="2:3" s="31" customFormat="1">
+    <row r="633" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B633" s="45"/>
       <c r="C633" s="45"/>
     </row>
-    <row r="634" spans="2:3" s="31" customFormat="1">
+    <row r="634" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B634" s="45"/>
       <c r="C634" s="45"/>
     </row>
-    <row r="635" spans="2:3" s="31" customFormat="1">
+    <row r="635" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B635" s="45"/>
       <c r="C635" s="45"/>
     </row>
-    <row r="636" spans="2:3" s="31" customFormat="1">
+    <row r="636" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B636" s="45"/>
       <c r="C636" s="45"/>
     </row>
-    <row r="637" spans="2:3" s="31" customFormat="1">
+    <row r="637" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B637" s="45"/>
       <c r="C637" s="45"/>
     </row>
-    <row r="638" spans="2:3" s="31" customFormat="1">
+    <row r="638" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B638" s="45"/>
       <c r="C638" s="45"/>
     </row>
-    <row r="639" spans="2:3" s="31" customFormat="1">
+    <row r="639" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B639" s="45"/>
       <c r="C639" s="45"/>
     </row>
-    <row r="640" spans="2:3" s="31" customFormat="1">
+    <row r="640" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B640" s="45"/>
       <c r="C640" s="45"/>
     </row>
-    <row r="641" spans="2:3" s="31" customFormat="1">
+    <row r="641" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B641" s="45"/>
       <c r="C641" s="45"/>
     </row>
-    <row r="642" spans="2:3" s="31" customFormat="1">
+    <row r="642" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B642" s="45"/>
       <c r="C642" s="45"/>
     </row>
-    <row r="643" spans="2:3" s="31" customFormat="1">
+    <row r="643" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B643" s="45"/>
       <c r="C643" s="45"/>
     </row>
-    <row r="644" spans="2:3" s="31" customFormat="1">
+    <row r="644" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B644" s="45"/>
       <c r="C644" s="45"/>
     </row>
-    <row r="645" spans="2:3" s="31" customFormat="1">
+    <row r="645" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B645" s="45"/>
       <c r="C645" s="45"/>
     </row>
-    <row r="646" spans="2:3" s="31" customFormat="1">
+    <row r="646" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B646" s="45"/>
       <c r="C646" s="45"/>
     </row>
-    <row r="647" spans="2:3" s="31" customFormat="1">
+    <row r="647" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B647" s="45"/>
       <c r="C647" s="45"/>
     </row>
-    <row r="648" spans="2:3" s="31" customFormat="1">
+    <row r="648" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B648" s="45"/>
       <c r="C648" s="45"/>
     </row>
-    <row r="649" spans="2:3" s="31" customFormat="1">
+    <row r="649" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B649" s="45"/>
       <c r="C649" s="45"/>
     </row>
-    <row r="650" spans="2:3" s="31" customFormat="1">
+    <row r="650" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B650" s="45"/>
       <c r="C650" s="45"/>
     </row>
-    <row r="651" spans="2:3" s="31" customFormat="1">
+    <row r="651" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B651" s="45"/>
       <c r="C651" s="45"/>
     </row>
-    <row r="652" spans="2:3" s="31" customFormat="1">
+    <row r="652" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B652" s="45"/>
       <c r="C652" s="45"/>
     </row>
-    <row r="653" spans="2:3" s="31" customFormat="1">
+    <row r="653" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B653" s="45"/>
       <c r="C653" s="45"/>
     </row>
-    <row r="654" spans="2:3" s="31" customFormat="1">
+    <row r="654" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B654" s="45"/>
       <c r="C654" s="45"/>
     </row>
-    <row r="655" spans="2:3" s="31" customFormat="1">
+    <row r="655" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B655" s="45"/>
       <c r="C655" s="45"/>
     </row>
-    <row r="656" spans="2:3" s="31" customFormat="1">
+    <row r="656" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B656" s="45"/>
       <c r="C656" s="45"/>
     </row>
-    <row r="657" spans="2:3" s="31" customFormat="1">
+    <row r="657" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B657" s="45"/>
       <c r="C657" s="45"/>
     </row>
-    <row r="658" spans="2:3" s="31" customFormat="1">
+    <row r="658" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B658" s="45"/>
       <c r="C658" s="45"/>
     </row>
-    <row r="659" spans="2:3" s="31" customFormat="1">
+    <row r="659" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B659" s="45"/>
       <c r="C659" s="45"/>
     </row>
-    <row r="660" spans="2:3" s="31" customFormat="1">
+    <row r="660" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B660" s="45"/>
       <c r="C660" s="45"/>
     </row>
-    <row r="661" spans="2:3" s="31" customFormat="1">
+    <row r="661" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B661" s="45"/>
       <c r="C661" s="45"/>
     </row>
-    <row r="662" spans="2:3" s="31" customFormat="1">
+    <row r="662" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B662" s="45"/>
       <c r="C662" s="45"/>
     </row>
-    <row r="663" spans="2:3" s="31" customFormat="1">
+    <row r="663" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B663" s="45"/>
       <c r="C663" s="45"/>
     </row>
-    <row r="664" spans="2:3" s="31" customFormat="1">
+    <row r="664" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B664" s="45"/>
       <c r="C664" s="45"/>
     </row>
-    <row r="665" spans="2:3" s="31" customFormat="1">
+    <row r="665" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B665" s="45"/>
       <c r="C665" s="45"/>
     </row>
-    <row r="666" spans="2:3" s="31" customFormat="1">
+    <row r="666" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B666" s="45"/>
       <c r="C666" s="45"/>
     </row>
-    <row r="667" spans="2:3" s="31" customFormat="1">
+    <row r="667" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B667" s="45"/>
       <c r="C667" s="45"/>
     </row>
-    <row r="668" spans="2:3" s="31" customFormat="1">
+    <row r="668" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B668" s="45"/>
       <c r="C668" s="45"/>
     </row>
-    <row r="669" spans="2:3" s="31" customFormat="1">
+    <row r="669" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B669" s="45"/>
       <c r="C669" s="45"/>
     </row>
-    <row r="670" spans="2:3" s="31" customFormat="1">
+    <row r="670" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B670" s="45"/>
       <c r="C670" s="45"/>
     </row>
-    <row r="671" spans="2:3" s="31" customFormat="1">
+    <row r="671" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B671" s="45"/>
       <c r="C671" s="45"/>
     </row>
-    <row r="672" spans="2:3" s="31" customFormat="1">
+    <row r="672" spans="2:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B672" s="45"/>
       <c r="C672" s="45"/>
     </row>
-    <row r="673" spans="1:3" s="31" customFormat="1">
+    <row r="673" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B673" s="45"/>
       <c r="C673" s="45"/>
     </row>
-    <row r="674" spans="1:3" s="31" customFormat="1">
+    <row r="674" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B674" s="45"/>
       <c r="C674" s="45"/>
     </row>
-    <row r="675" spans="1:3" s="31" customFormat="1">
+    <row r="675" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B675" s="45"/>
       <c r="C675" s="45"/>
     </row>
-    <row r="676" spans="1:3" s="31" customFormat="1">
+    <row r="676" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B676" s="45"/>
       <c r="C676" s="45"/>
     </row>
-    <row r="677" spans="1:3" s="31" customFormat="1">
+    <row r="677" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B677" s="45"/>
       <c r="C677" s="45"/>
     </row>
-    <row r="678" spans="1:3" s="31" customFormat="1">
+    <row r="678" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B678" s="45"/>
       <c r="C678" s="45"/>
     </row>
-    <row r="679" spans="1:3">
+    <row r="679" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A679" s="31"/>
       <c r="B679" s="45"/>
       <c r="C679" s="45"/>
     </row>
-    <row r="680" spans="1:3">
+    <row r="680" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A680" s="31"/>
       <c r="B680" s="45"/>
       <c r="C680" s="45"/>
     </row>
-    <row r="681" spans="1:3">
+    <row r="681" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A681" s="31"/>
       <c r="B681" s="45"/>
       <c r="C681" s="45"/>
     </row>
-    <row r="682" spans="1:3">
+    <row r="682" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A682" s="31"/>
       <c r="B682" s="45"/>
       <c r="C682" s="45"/>
     </row>
-    <row r="683" spans="1:3">
+    <row r="683" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A683" s="31"/>
       <c r="B683" s="45"/>
       <c r="C683" s="45"/>
     </row>
-    <row r="684" spans="1:3">
+    <row r="684" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A684" s="31"/>
       <c r="B684" s="45"/>
       <c r="C684" s="45"/>
     </row>
-    <row r="685" spans="1:3">
+    <row r="685" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A685" s="31"/>
       <c r="B685" s="45"/>
       <c r="C685" s="45"/>
     </row>
-    <row r="686" spans="1:3">
+    <row r="686" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A686" s="31"/>
       <c r="B686" s="45"/>
       <c r="C686" s="45"/>
     </row>
-    <row r="687" spans="1:3">
+    <row r="687" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A687" s="31"/>
       <c r="B687" s="45"/>
       <c r="C687" s="45"/>
     </row>
-    <row r="688" spans="1:3">
+    <row r="688" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A688" s="31"/>
       <c r="B688" s="45"/>
       <c r="C688" s="45"/>
     </row>
-    <row r="689" spans="1:3">
+    <row r="689" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A689" s="31"/>
       <c r="B689" s="45"/>
       <c r="C689" s="45"/>
     </row>
-    <row r="690" spans="1:3">
+    <row r="690" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A690" s="31"/>
       <c r="B690" s="45"/>
       <c r="C690" s="45"/>
     </row>
-    <row r="691" spans="1:3">
+    <row r="691" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A691" s="31"/>
       <c r="B691" s="45"/>
       <c r="C691" s="45"/>
     </row>
-    <row r="692" spans="1:3">
+    <row r="692" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A692" s="31"/>
       <c r="B692" s="45"/>
       <c r="C692" s="45"/>
     </row>
-    <row r="693" spans="1:3">
+    <row r="693" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A693" s="31"/>
       <c r="B693" s="45"/>
       <c r="C693" s="45"/>
     </row>
-    <row r="694" spans="1:3">
+    <row r="694" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A694" s="31"/>
       <c r="B694" s="45"/>
       <c r="C694" s="45"/>
     </row>
-    <row r="695" spans="1:3">
+    <row r="695" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A695" s="31"/>
       <c r="B695" s="45"/>
       <c r="C695" s="45"/>
     </row>
-    <row r="696" spans="1:3">
+    <row r="696" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A696" s="31"/>
       <c r="B696" s="45"/>
       <c r="C696" s="45"/>
     </row>
-    <row r="697" spans="1:3">
+    <row r="697" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A697" s="31"/>
       <c r="B697" s="45"/>
       <c r="C697" s="45"/>
     </row>
-    <row r="698" spans="1:3">
+    <row r="698" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A698" s="31"/>
       <c r="B698" s="45"/>
       <c r="C698" s="45"/>
     </row>
-    <row r="699" spans="1:3">
+    <row r="699" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A699" s="31"/>
       <c r="B699" s="45"/>
       <c r="C699" s="45"/>
     </row>
-    <row r="700" spans="1:3">
+    <row r="700" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A700" s="31"/>
       <c r="B700" s="45"/>
       <c r="C700" s="45"/>
     </row>
-    <row r="701" spans="1:3">
+    <row r="701" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A701" s="31"/>
       <c r="B701" s="45"/>
       <c r="C701" s="45"/>
     </row>
-    <row r="702" spans="1:3">
+    <row r="702" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A702" s="31"/>
       <c r="B702" s="45"/>
       <c r="C702" s="45"/>
     </row>
-    <row r="703" spans="1:3">
+    <row r="703" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A703" s="31"/>
       <c r="B703" s="45"/>
       <c r="C703" s="45"/>
     </row>
-    <row r="704" spans="1:3">
+    <row r="704" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A704" s="31"/>
       <c r="B704" s="45"/>
       <c r="C704" s="45"/>
     </row>
-    <row r="705" spans="1:3">
+    <row r="705" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A705" s="31"/>
       <c r="B705" s="45"/>
       <c r="C705" s="45"/>
     </row>
-    <row r="706" spans="1:3">
+    <row r="706" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A706" s="31"/>
       <c r="B706" s="45"/>
       <c r="C706" s="45"/>
     </row>
-    <row r="707" spans="1:3">
+    <row r="707" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A707" s="31"/>
       <c r="B707" s="45"/>
       <c r="C707" s="45"/>
     </row>
-    <row r="708" spans="1:3">
+    <row r="708" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A708" s="31"/>
       <c r="B708" s="45"/>
       <c r="C708" s="45"/>
     </row>
-    <row r="709" spans="1:3">
+    <row r="709" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A709" s="31"/>
       <c r="B709" s="45"/>
       <c r="C709" s="45"/>
     </row>
-    <row r="710" spans="1:3">
+    <row r="710" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A710" s="31"/>
       <c r="B710" s="45"/>
       <c r="C710" s="45"/>
     </row>
-    <row r="711" spans="1:3">
+    <row r="711" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A711" s="31"/>
       <c r="B711" s="45"/>
       <c r="C711" s="45"/>
     </row>
-    <row r="712" spans="1:3">
+    <row r="712" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A712" s="31"/>
       <c r="B712" s="45"/>
       <c r="C712" s="45"/>
     </row>
   </sheetData>
   <pageMargins left="0.18" right="0.39370078740157483" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>