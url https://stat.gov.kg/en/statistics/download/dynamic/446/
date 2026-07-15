--- v0 (2026-06-05)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE6E8879-7C0B-4B62-AEF3-21F7308B85D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5C2D2E0-6D7E-4589-B804-EE5D167AA3F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9930" yWindow="0" windowWidth="18885" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-255" yWindow="210" windowWidth="15645" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070013" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -236,51 +236,51 @@
     </r>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталышы</t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдү иштетүүнүн  мезгилдүүлүгү</t>
   </si>
   <si>
     <t>Чүй облусу</t>
   </si>
   <si>
     <t>*Без учета малых предприятий</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -1018,376 +1018,376 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AL692"/>
+  <dimension ref="A1:AM692"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="10" topLeftCell="AI11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="10" topLeftCell="AK11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="AK34" sqref="AK34"/>
+      <selection pane="bottomRight" activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="73" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" style="8" customWidth="1"/>
     <col min="4" max="7" width="6.28515625" style="8" customWidth="1"/>
     <col min="8" max="9" width="6.7109375" style="8" customWidth="1"/>
     <col min="10" max="23" width="6.5703125" style="8" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="61" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" style="61" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="61"/>
     <col min="32" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="1" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="X1" s="50"/>
       <c r="Y1" s="50"/>
       <c r="Z1" s="50"/>
       <c r="AA1" s="50"/>
       <c r="AB1" s="50"/>
       <c r="AC1" s="50"/>
       <c r="AD1" s="50"/>
       <c r="AE1" s="50"/>
     </row>
-    <row r="2" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="2" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="N2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="8"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="X2" s="50"/>
       <c r="Y2" s="50"/>
       <c r="Z2" s="50"/>
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
     </row>
-    <row r="3" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="3" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="66"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="N3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="8"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
     </row>
-    <row r="4" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>46</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="N4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="8"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
     </row>
-    <row r="5" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="5" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="N5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="8"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="X5" s="50"/>
       <c r="Y5" s="50"/>
       <c r="Z5" s="50"/>
       <c r="AA5" s="50"/>
       <c r="AB5" s="50"/>
       <c r="AC5" s="50"/>
       <c r="AD5" s="50"/>
       <c r="AE5" s="50"/>
     </row>
-    <row r="6" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="N6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="8"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="X6" s="50"/>
       <c r="Y6" s="50"/>
       <c r="Z6" s="50"/>
       <c r="AA6" s="50"/>
       <c r="AB6" s="50"/>
       <c r="AC6" s="50"/>
       <c r="AD6" s="50"/>
       <c r="AE6" s="50"/>
     </row>
-    <row r="7" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="67" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="46"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="N7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="8"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="X7" s="50"/>
       <c r="Y7" s="50"/>
       <c r="Z7" s="50"/>
       <c r="AA7" s="50"/>
       <c r="AB7" s="50"/>
       <c r="AC7" s="50"/>
       <c r="AD7" s="50"/>
       <c r="AE7" s="50"/>
     </row>
-    <row r="8" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="8" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="N8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="8"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="X8" s="50"/>
       <c r="Y8" s="50"/>
       <c r="Z8" s="50"/>
       <c r="AA8" s="50"/>
       <c r="AB8" s="50"/>
       <c r="AC8" s="50"/>
       <c r="AD8" s="50"/>
       <c r="AE8" s="50"/>
     </row>
-    <row r="9" spans="1:38" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+    <row r="9" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="N9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="13"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="14"/>
       <c r="X9" s="51"/>
       <c r="Y9" s="51"/>
       <c r="Z9" s="51"/>
       <c r="AA9" s="51"/>
       <c r="AB9" s="51"/>
       <c r="AC9" s="51"/>
       <c r="AD9" s="51"/>
       <c r="AE9" s="51"/>
       <c r="AF9" s="51"/>
       <c r="AG9" s="51"/>
       <c r="AH9" s="14"/>
       <c r="AI9" s="14"/>
       <c r="AJ9" s="14"/>
       <c r="AK9" s="14"/>
     </row>
-    <row r="10" spans="1:38" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1">
+    <row r="10" spans="1:39" s="19" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="68" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="17">
         <v>1990</v>
       </c>
       <c r="E10" s="17">
         <v>1991</v>
       </c>
       <c r="F10" s="17">
         <v>1992</v>
       </c>
       <c r="G10" s="17">
         <v>1993</v>
       </c>
       <c r="H10" s="17">
         <v>1994</v>
       </c>
       <c r="I10" s="17">
@@ -1458,75 +1458,78 @@
       </c>
       <c r="AE10" s="18">
         <v>2017</v>
       </c>
       <c r="AF10" s="18">
         <v>2018</v>
       </c>
       <c r="AG10" s="18">
         <v>2019</v>
       </c>
       <c r="AH10" s="18">
         <v>2020</v>
       </c>
       <c r="AI10" s="18">
         <v>2021</v>
       </c>
       <c r="AJ10" s="18">
         <v>2022</v>
       </c>
       <c r="AK10" s="18">
         <v>2023</v>
       </c>
       <c r="AL10" s="17">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:38" s="20" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AM10" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69"/>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
-    <row r="12" spans="1:38" s="28" customFormat="1" ht="15" customHeight="1">
+    <row r="12" spans="1:39" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="70" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.75</v>
       </c>
       <c r="F12" s="25">
         <v>11.5</v>
       </c>
       <c r="G12" s="26">
         <v>83.8</v>
       </c>
       <c r="H12" s="26">
         <v>233.4</v>
       </c>
       <c r="I12" s="26">
@@ -1597,92 +1600,96 @@
       </c>
       <c r="AE12" s="79">
         <v>15670</v>
       </c>
       <c r="AF12" s="79">
         <v>16427</v>
       </c>
       <c r="AG12" s="79">
         <v>17232</v>
       </c>
       <c r="AH12" s="79">
         <v>18940</v>
       </c>
       <c r="AI12" s="79">
         <v>19330</v>
       </c>
       <c r="AJ12" s="79">
         <v>26540</v>
       </c>
       <c r="AK12" s="79">
         <v>31604</v>
       </c>
       <c r="AL12" s="79">
         <v>36047</v>
       </c>
-    </row>
-    <row r="13" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM12" s="79">
+        <v>42377.064205357201</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="70"/>
       <c r="B13" s="29"/>
       <c r="C13" s="23"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="80"/>
       <c r="M13" s="80"/>
       <c r="N13" s="80"/>
       <c r="O13" s="80"/>
       <c r="P13" s="80"/>
       <c r="Q13" s="80"/>
       <c r="R13" s="81"/>
       <c r="S13" s="82"/>
       <c r="T13" s="80"/>
       <c r="U13" s="83"/>
       <c r="V13" s="57"/>
       <c r="W13" s="80"/>
       <c r="X13" s="80"/>
       <c r="Y13" s="80"/>
       <c r="Z13" s="53"/>
       <c r="AA13" s="80"/>
       <c r="AB13" s="49"/>
       <c r="AC13" s="84"/>
       <c r="AD13" s="84"/>
       <c r="AE13" s="84"/>
       <c r="AF13" s="85"/>
       <c r="AG13" s="84"/>
       <c r="AH13" s="85"/>
       <c r="AI13" s="85"/>
       <c r="AJ13" s="85"/>
       <c r="AK13" s="85"/>
       <c r="AL13" s="85"/>
-    </row>
-    <row r="14" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM13" s="85"/>
+    </row>
+    <row r="14" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="35"/>
       <c r="E14" s="35">
         <v>1.69</v>
       </c>
       <c r="F14" s="35">
         <v>11.9</v>
       </c>
       <c r="G14" s="32">
         <v>67.599999999999994</v>
       </c>
       <c r="H14" s="32">
         <v>167.9</v>
       </c>
       <c r="I14" s="32">
         <v>226.1</v>
       </c>
@@ -1751,52 +1758,55 @@
       </c>
       <c r="AE14" s="84">
         <v>10486</v>
       </c>
       <c r="AF14" s="85">
         <v>11026</v>
       </c>
       <c r="AG14" s="84">
         <v>11582.5</v>
       </c>
       <c r="AH14" s="85">
         <v>13017</v>
       </c>
       <c r="AI14" s="85">
         <v>13009.9</v>
       </c>
       <c r="AJ14" s="85">
         <v>20439</v>
       </c>
       <c r="AK14" s="85">
         <v>25554</v>
       </c>
       <c r="AL14" s="85">
         <v>26662</v>
       </c>
-    </row>
-    <row r="15" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM14" s="85">
+        <v>30689.045708712329</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="35">
         <v>1.01</v>
       </c>
       <c r="E15" s="36">
         <v>1.6</v>
       </c>
       <c r="F15" s="36">
         <v>10.69</v>
       </c>
       <c r="G15" s="37">
         <v>82.8</v>
       </c>
       <c r="H15" s="37">
         <v>194.2</v>
       </c>
       <c r="I15" s="37">
@@ -1867,52 +1877,55 @@
       </c>
       <c r="AE15" s="84">
         <v>13939</v>
       </c>
       <c r="AF15" s="85">
         <v>14600</v>
       </c>
       <c r="AG15" s="84">
         <v>15842.8</v>
       </c>
       <c r="AH15" s="85">
         <v>17580</v>
       </c>
       <c r="AI15" s="85">
         <v>17477.8</v>
       </c>
       <c r="AJ15" s="85">
         <v>24869</v>
       </c>
       <c r="AK15" s="85">
         <v>28764</v>
       </c>
       <c r="AL15" s="85">
         <v>31229</v>
       </c>
-    </row>
-    <row r="16" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM15" s="85">
+        <v>32436.628603984795</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="35">
         <v>0.99</v>
       </c>
       <c r="E16" s="36">
         <v>1.43</v>
       </c>
       <c r="F16" s="36">
         <v>8.1199999999999992</v>
       </c>
       <c r="G16" s="37">
         <v>61.4</v>
       </c>
       <c r="H16" s="37">
         <v>188.3</v>
       </c>
       <c r="I16" s="37">
@@ -1983,52 +1996,55 @@
       </c>
       <c r="AE16" s="84">
         <v>21543</v>
       </c>
       <c r="AF16" s="85">
         <v>21397</v>
       </c>
       <c r="AG16" s="84">
         <v>22207.599999999999</v>
       </c>
       <c r="AH16" s="85">
         <v>26860</v>
       </c>
       <c r="AI16" s="85">
         <v>30172.1</v>
       </c>
       <c r="AJ16" s="85">
         <v>34669</v>
       </c>
       <c r="AK16" s="85">
         <v>38743</v>
       </c>
       <c r="AL16" s="85">
         <v>41084</v>
       </c>
-    </row>
-    <row r="17" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM16" s="85">
+        <v>45243.666152880061</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="35">
         <v>1</v>
       </c>
       <c r="E17" s="36">
         <v>1.48</v>
       </c>
       <c r="F17" s="36">
         <v>9.43</v>
       </c>
       <c r="G17" s="37">
         <v>63.5</v>
       </c>
       <c r="H17" s="37">
         <v>207.4</v>
       </c>
       <c r="I17" s="37">
@@ -2099,52 +2115,55 @@
       </c>
       <c r="AE17" s="84">
         <v>14339</v>
       </c>
       <c r="AF17" s="85">
         <v>14925</v>
       </c>
       <c r="AG17" s="84">
         <v>15944.9</v>
       </c>
       <c r="AH17" s="85">
         <v>18071</v>
       </c>
       <c r="AI17" s="85">
         <v>17940.5</v>
       </c>
       <c r="AJ17" s="85">
         <v>26031</v>
       </c>
       <c r="AK17" s="85">
         <v>33011</v>
       </c>
       <c r="AL17" s="85">
         <v>35205</v>
       </c>
-    </row>
-    <row r="18" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM17" s="85">
+        <v>39695.932083542328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="35">
         <v>0.97</v>
       </c>
       <c r="E18" s="35">
         <v>1.63</v>
       </c>
       <c r="F18" s="32">
         <v>11.4</v>
       </c>
       <c r="G18" s="32">
         <v>64.3</v>
       </c>
       <c r="H18" s="32">
         <v>157.30000000000001</v>
       </c>
       <c r="I18" s="32">
@@ -2215,52 +2234,55 @@
       </c>
       <c r="AE18" s="84">
         <v>10180</v>
       </c>
       <c r="AF18" s="85">
         <v>10307</v>
       </c>
       <c r="AG18" s="84">
         <v>11368</v>
       </c>
       <c r="AH18" s="85">
         <v>12712</v>
       </c>
       <c r="AI18" s="85">
         <v>12556.6</v>
       </c>
       <c r="AJ18" s="85">
         <v>19762</v>
       </c>
       <c r="AK18" s="85">
         <v>23134</v>
       </c>
       <c r="AL18" s="85">
         <v>25200</v>
       </c>
-    </row>
-    <row r="19" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM18" s="85">
+        <v>25553.33131328435</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="35">
         <v>0.96</v>
       </c>
       <c r="E19" s="36">
         <v>1.48</v>
       </c>
       <c r="F19" s="36">
         <v>8.6300000000000008</v>
       </c>
       <c r="G19" s="37">
         <v>63.7</v>
       </c>
       <c r="H19" s="37">
         <v>186.5</v>
       </c>
       <c r="I19" s="37">
@@ -2331,52 +2353,55 @@
       </c>
       <c r="AE19" s="84">
         <v>11295</v>
       </c>
       <c r="AF19" s="85">
         <v>12511</v>
       </c>
       <c r="AG19" s="84">
         <v>12968.5</v>
       </c>
       <c r="AH19" s="85">
         <v>16156</v>
       </c>
       <c r="AI19" s="85">
         <v>16399.5</v>
       </c>
       <c r="AJ19" s="85">
         <v>25092</v>
       </c>
       <c r="AK19" s="85">
         <v>30689</v>
       </c>
       <c r="AL19" s="85">
         <v>34068</v>
       </c>
-    </row>
-    <row r="20" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM19" s="85">
+        <v>37099.070501448754</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="35">
         <v>1.19</v>
       </c>
       <c r="E20" s="36">
         <v>1.84</v>
       </c>
       <c r="F20" s="36">
         <v>12.1</v>
       </c>
       <c r="G20" s="37">
         <v>94.4</v>
       </c>
       <c r="H20" s="37">
         <v>283.10000000000002</v>
       </c>
       <c r="I20" s="37">
@@ -2447,52 +2472,55 @@
       </c>
       <c r="AE20" s="84">
         <v>13391</v>
       </c>
       <c r="AF20" s="85">
         <v>14114</v>
       </c>
       <c r="AG20" s="84">
         <v>14723.6</v>
       </c>
       <c r="AH20" s="85">
         <v>16051</v>
       </c>
       <c r="AI20" s="85">
         <v>15957.7</v>
       </c>
       <c r="AJ20" s="85">
         <v>21641</v>
       </c>
       <c r="AK20" s="85">
         <v>25562.6</v>
       </c>
       <c r="AL20" s="85">
         <v>27818.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM20" s="85">
+        <v>30769.007185152444</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="34" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="35">
         <v>1.3</v>
       </c>
       <c r="E21" s="36">
         <v>2.11</v>
       </c>
       <c r="F21" s="36">
         <v>13.55</v>
       </c>
       <c r="G21" s="37">
         <v>113.9</v>
       </c>
       <c r="H21" s="37">
         <v>366.3</v>
       </c>
       <c r="I21" s="37">
@@ -2563,52 +2591,55 @@
       </c>
       <c r="AE21" s="84">
         <v>19336</v>
       </c>
       <c r="AF21" s="85">
         <v>20517</v>
       </c>
       <c r="AG21" s="84">
         <v>21081.8</v>
       </c>
       <c r="AH21" s="85">
         <v>22677</v>
       </c>
       <c r="AI21" s="85">
         <v>23085</v>
       </c>
       <c r="AJ21" s="85">
         <v>30757</v>
       </c>
       <c r="AK21" s="85">
         <v>37454.699999999997</v>
       </c>
       <c r="AL21" s="85">
         <v>44074</v>
       </c>
-    </row>
-    <row r="22" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM21" s="85">
+        <v>55364.732258931814</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="82"/>
       <c r="M22" s="82"/>
       <c r="N22" s="82"/>
       <c r="O22" s="82"/>
       <c r="P22" s="82">
         <v>1446.6</v>
       </c>
       <c r="Q22" s="82">
@@ -2655,7516 +2686,7520 @@
       </c>
       <c r="AE22" s="84">
         <v>13274</v>
       </c>
       <c r="AF22" s="85">
         <v>13804</v>
       </c>
       <c r="AG22" s="84">
         <v>14866.4</v>
       </c>
       <c r="AH22" s="85">
         <v>15726</v>
       </c>
       <c r="AI22" s="85">
         <v>15674.3</v>
       </c>
       <c r="AJ22" s="85">
         <v>23459</v>
       </c>
       <c r="AK22" s="85">
         <v>26960.5</v>
       </c>
       <c r="AL22" s="85">
         <v>30039.4</v>
       </c>
-    </row>
-    <row r="23" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="AM22" s="85">
+        <v>32679.371070415535</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
       <c r="N23" s="39"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
       <c r="Q23" s="39"/>
       <c r="R23" s="39"/>
       <c r="S23" s="39"/>
       <c r="T23" s="39"/>
       <c r="U23" s="39"/>
       <c r="V23" s="39"/>
       <c r="W23" s="39"/>
       <c r="X23" s="59"/>
       <c r="Y23" s="59"/>
       <c r="Z23" s="60"/>
       <c r="AA23" s="60"/>
       <c r="AB23" s="60"/>
       <c r="AC23" s="47"/>
       <c r="AD23" s="59"/>
       <c r="AE23" s="59"/>
       <c r="AF23" s="59"/>
       <c r="AG23" s="59"/>
       <c r="AH23" s="39"/>
       <c r="AI23" s="39"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
       <c r="AL23" s="39"/>
-    </row>
-    <row r="24" spans="1:38" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="AM23" s="39"/>
+    </row>
+    <row r="24" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="86" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="X24" s="54"/>
       <c r="Y24" s="54"/>
       <c r="Z24" s="56"/>
       <c r="AA24" s="54"/>
       <c r="AB24" s="54"/>
       <c r="AC24" s="54"/>
       <c r="AD24" s="54"/>
       <c r="AE24" s="54"/>
       <c r="AF24" s="62"/>
       <c r="AG24" s="63"/>
       <c r="AH24" s="64"/>
     </row>
-    <row r="25" spans="1:38" s="28" customFormat="1">
+    <row r="25" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="72"/>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="X25" s="54"/>
       <c r="Y25" s="54"/>
       <c r="Z25" s="54"/>
       <c r="AA25" s="54"/>
       <c r="AB25" s="54"/>
       <c r="AC25" s="54"/>
       <c r="AD25" s="54"/>
       <c r="AE25" s="54"/>
     </row>
-    <row r="26" spans="1:38" s="28" customFormat="1">
+    <row r="26" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="72"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="X26" s="54"/>
       <c r="Y26" s="54"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="54"/>
       <c r="AB26" s="54"/>
       <c r="AC26" s="54"/>
       <c r="AD26" s="54"/>
       <c r="AE26" s="54"/>
     </row>
-    <row r="27" spans="1:38" s="28" customFormat="1">
+    <row r="27" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="72"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="X27" s="54"/>
       <c r="Y27" s="54"/>
       <c r="Z27" s="54"/>
       <c r="AA27" s="54"/>
       <c r="AB27" s="54"/>
       <c r="AC27" s="54"/>
       <c r="AD27" s="54"/>
       <c r="AE27" s="54"/>
     </row>
-    <row r="28" spans="1:38" s="28" customFormat="1">
+    <row r="28" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="72"/>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="X28" s="54"/>
       <c r="Y28" s="54"/>
       <c r="Z28" s="54"/>
       <c r="AA28" s="54"/>
       <c r="AB28" s="54"/>
       <c r="AC28" s="54"/>
       <c r="AD28" s="54"/>
       <c r="AE28" s="54"/>
     </row>
-    <row r="29" spans="1:38" s="28" customFormat="1">
+    <row r="29" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="72"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="X29" s="54"/>
       <c r="Y29" s="54"/>
       <c r="Z29" s="54"/>
       <c r="AA29" s="54"/>
       <c r="AB29" s="54"/>
       <c r="AC29" s="54"/>
       <c r="AD29" s="54"/>
       <c r="AE29" s="54"/>
     </row>
-    <row r="30" spans="1:38" s="28" customFormat="1">
+    <row r="30" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="72"/>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="X30" s="54"/>
       <c r="Y30" s="54"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="54"/>
       <c r="AB30" s="54"/>
       <c r="AC30" s="54"/>
       <c r="AD30" s="54"/>
       <c r="AE30" s="54"/>
     </row>
-    <row r="31" spans="1:38" s="28" customFormat="1">
+    <row r="31" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="72"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="X31" s="54"/>
       <c r="Y31" s="54"/>
       <c r="Z31" s="54"/>
       <c r="AA31" s="54"/>
       <c r="AB31" s="54"/>
       <c r="AC31" s="54"/>
       <c r="AD31" s="54"/>
       <c r="AE31" s="54"/>
     </row>
-    <row r="32" spans="1:38" s="28" customFormat="1">
+    <row r="32" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="72"/>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="54"/>
       <c r="AC32" s="54"/>
       <c r="AD32" s="54"/>
       <c r="AE32" s="54"/>
     </row>
-    <row r="33" spans="1:31" s="28" customFormat="1">
+    <row r="33" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="72"/>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="X33" s="54"/>
       <c r="Y33" s="54"/>
       <c r="Z33" s="54"/>
       <c r="AA33" s="54"/>
       <c r="AB33" s="54"/>
       <c r="AC33" s="54"/>
       <c r="AD33" s="54"/>
       <c r="AE33" s="54"/>
     </row>
-    <row r="34" spans="1:31" s="28" customFormat="1">
+    <row r="34" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="72"/>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="X34" s="54"/>
       <c r="Y34" s="54"/>
       <c r="Z34" s="54"/>
       <c r="AA34" s="54"/>
       <c r="AB34" s="54"/>
       <c r="AC34" s="54"/>
       <c r="AD34" s="54"/>
       <c r="AE34" s="54"/>
     </row>
-    <row r="35" spans="1:31" s="28" customFormat="1">
+    <row r="35" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="72"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="X35" s="54"/>
       <c r="Y35" s="54"/>
       <c r="Z35" s="54"/>
       <c r="AA35" s="54"/>
       <c r="AB35" s="54"/>
       <c r="AC35" s="54"/>
       <c r="AD35" s="54"/>
       <c r="AE35" s="54"/>
     </row>
-    <row r="36" spans="1:31" s="28" customFormat="1">
+    <row r="36" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="72"/>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="X36" s="54"/>
       <c r="Y36" s="54"/>
       <c r="Z36" s="54"/>
       <c r="AA36" s="54"/>
       <c r="AB36" s="54"/>
       <c r="AC36" s="54"/>
       <c r="AD36" s="54"/>
       <c r="AE36" s="54"/>
     </row>
-    <row r="37" spans="1:31" s="28" customFormat="1">
+    <row r="37" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="72"/>
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="X37" s="54"/>
       <c r="Y37" s="54"/>
       <c r="Z37" s="54"/>
       <c r="AA37" s="54"/>
       <c r="AB37" s="54"/>
       <c r="AC37" s="54"/>
       <c r="AD37" s="54"/>
       <c r="AE37" s="54"/>
     </row>
-    <row r="38" spans="1:31" s="28" customFormat="1">
+    <row r="38" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="72"/>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="X38" s="54"/>
       <c r="Y38" s="54"/>
       <c r="Z38" s="54"/>
       <c r="AA38" s="54"/>
       <c r="AB38" s="54"/>
       <c r="AC38" s="54"/>
       <c r="AD38" s="54"/>
       <c r="AE38" s="54"/>
     </row>
-    <row r="39" spans="1:31" s="28" customFormat="1">
+    <row r="39" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="72"/>
       <c r="B39" s="42"/>
       <c r="C39" s="42"/>
       <c r="X39" s="54"/>
       <c r="Y39" s="54"/>
       <c r="Z39" s="54"/>
       <c r="AA39" s="54"/>
       <c r="AB39" s="54"/>
       <c r="AC39" s="54"/>
       <c r="AD39" s="54"/>
       <c r="AE39" s="54"/>
     </row>
-    <row r="40" spans="1:31" s="28" customFormat="1">
+    <row r="40" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="72"/>
       <c r="B40" s="42"/>
       <c r="C40" s="42"/>
       <c r="X40" s="54"/>
       <c r="Y40" s="54"/>
       <c r="Z40" s="54"/>
       <c r="AA40" s="54"/>
       <c r="AB40" s="54"/>
       <c r="AC40" s="54"/>
       <c r="AD40" s="54"/>
       <c r="AE40" s="54"/>
     </row>
-    <row r="41" spans="1:31" s="28" customFormat="1">
+    <row r="41" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="72"/>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="X41" s="54"/>
       <c r="Y41" s="54"/>
       <c r="Z41" s="54"/>
       <c r="AA41" s="54"/>
       <c r="AB41" s="54"/>
       <c r="AC41" s="54"/>
       <c r="AD41" s="54"/>
       <c r="AE41" s="54"/>
     </row>
-    <row r="42" spans="1:31" s="28" customFormat="1">
+    <row r="42" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="72"/>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="X42" s="54"/>
       <c r="Y42" s="54"/>
       <c r="Z42" s="54"/>
       <c r="AA42" s="54"/>
       <c r="AB42" s="54"/>
       <c r="AC42" s="54"/>
       <c r="AD42" s="54"/>
       <c r="AE42" s="54"/>
     </row>
-    <row r="43" spans="1:31" s="28" customFormat="1">
+    <row r="43" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="72"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="X43" s="54"/>
       <c r="Y43" s="54"/>
       <c r="Z43" s="54"/>
       <c r="AA43" s="54"/>
       <c r="AB43" s="54"/>
       <c r="AC43" s="54"/>
       <c r="AD43" s="54"/>
       <c r="AE43" s="54"/>
     </row>
-    <row r="44" spans="1:31" s="28" customFormat="1">
+    <row r="44" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72"/>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="X44" s="54"/>
       <c r="Y44" s="54"/>
       <c r="Z44" s="54"/>
       <c r="AA44" s="54"/>
       <c r="AB44" s="54"/>
       <c r="AC44" s="54"/>
       <c r="AD44" s="54"/>
       <c r="AE44" s="54"/>
     </row>
-    <row r="45" spans="1:31" s="28" customFormat="1">
+    <row r="45" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="72"/>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="X45" s="54"/>
       <c r="Y45" s="54"/>
       <c r="Z45" s="54"/>
       <c r="AA45" s="54"/>
       <c r="AB45" s="54"/>
       <c r="AC45" s="54"/>
       <c r="AD45" s="54"/>
       <c r="AE45" s="54"/>
     </row>
-    <row r="46" spans="1:31" s="28" customFormat="1">
+    <row r="46" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="72"/>
       <c r="B46" s="42"/>
       <c r="C46" s="42"/>
       <c r="X46" s="54"/>
       <c r="Y46" s="54"/>
       <c r="Z46" s="54"/>
       <c r="AA46" s="54"/>
       <c r="AB46" s="54"/>
       <c r="AC46" s="54"/>
       <c r="AD46" s="54"/>
       <c r="AE46" s="54"/>
     </row>
-    <row r="47" spans="1:31" s="28" customFormat="1">
+    <row r="47" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="72"/>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="X47" s="54"/>
       <c r="Y47" s="54"/>
       <c r="Z47" s="54"/>
       <c r="AA47" s="54"/>
       <c r="AB47" s="54"/>
       <c r="AC47" s="54"/>
       <c r="AD47" s="54"/>
       <c r="AE47" s="54"/>
     </row>
-    <row r="48" spans="1:31" s="28" customFormat="1">
+    <row r="48" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="72"/>
       <c r="B48" s="42"/>
       <c r="C48" s="42"/>
       <c r="X48" s="54"/>
       <c r="Y48" s="54"/>
       <c r="Z48" s="54"/>
       <c r="AA48" s="54"/>
       <c r="AB48" s="54"/>
       <c r="AC48" s="54"/>
       <c r="AD48" s="54"/>
       <c r="AE48" s="54"/>
     </row>
-    <row r="49" spans="1:31" s="28" customFormat="1">
+    <row r="49" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="72"/>
       <c r="B49" s="42"/>
       <c r="C49" s="42"/>
       <c r="X49" s="54"/>
       <c r="Y49" s="54"/>
       <c r="Z49" s="54"/>
       <c r="AA49" s="54"/>
       <c r="AB49" s="54"/>
       <c r="AC49" s="54"/>
       <c r="AD49" s="54"/>
       <c r="AE49" s="54"/>
     </row>
-    <row r="50" spans="1:31" s="28" customFormat="1">
+    <row r="50" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="72"/>
       <c r="B50" s="42"/>
       <c r="C50" s="42"/>
       <c r="X50" s="54"/>
       <c r="Y50" s="54"/>
       <c r="Z50" s="54"/>
       <c r="AA50" s="54"/>
       <c r="AB50" s="54"/>
       <c r="AC50" s="54"/>
       <c r="AD50" s="54"/>
       <c r="AE50" s="54"/>
     </row>
-    <row r="51" spans="1:31" s="28" customFormat="1">
+    <row r="51" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="72"/>
       <c r="B51" s="42"/>
       <c r="C51" s="42"/>
       <c r="X51" s="54"/>
       <c r="Y51" s="54"/>
       <c r="Z51" s="54"/>
       <c r="AA51" s="54"/>
       <c r="AB51" s="54"/>
       <c r="AC51" s="54"/>
       <c r="AD51" s="54"/>
       <c r="AE51" s="54"/>
     </row>
-    <row r="52" spans="1:31" s="28" customFormat="1">
+    <row r="52" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="72"/>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="X52" s="54"/>
       <c r="Y52" s="54"/>
       <c r="Z52" s="54"/>
       <c r="AA52" s="54"/>
       <c r="AB52" s="54"/>
       <c r="AC52" s="54"/>
       <c r="AD52" s="54"/>
       <c r="AE52" s="54"/>
     </row>
-    <row r="53" spans="1:31" s="28" customFormat="1">
+    <row r="53" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="72"/>
       <c r="B53" s="42"/>
       <c r="C53" s="42"/>
       <c r="X53" s="54"/>
       <c r="Y53" s="54"/>
       <c r="Z53" s="54"/>
       <c r="AA53" s="54"/>
       <c r="AB53" s="54"/>
       <c r="AC53" s="54"/>
       <c r="AD53" s="54"/>
       <c r="AE53" s="54"/>
     </row>
-    <row r="54" spans="1:31" s="28" customFormat="1">
+    <row r="54" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="72"/>
       <c r="B54" s="42"/>
       <c r="C54" s="42"/>
       <c r="X54" s="54"/>
       <c r="Y54" s="54"/>
       <c r="Z54" s="54"/>
       <c r="AA54" s="54"/>
       <c r="AB54" s="54"/>
       <c r="AC54" s="54"/>
       <c r="AD54" s="54"/>
       <c r="AE54" s="54"/>
     </row>
-    <row r="55" spans="1:31" s="28" customFormat="1">
+    <row r="55" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="72"/>
       <c r="B55" s="42"/>
       <c r="C55" s="42"/>
       <c r="X55" s="54"/>
       <c r="Y55" s="54"/>
       <c r="Z55" s="54"/>
       <c r="AA55" s="54"/>
       <c r="AB55" s="54"/>
       <c r="AC55" s="54"/>
       <c r="AD55" s="54"/>
       <c r="AE55" s="54"/>
     </row>
-    <row r="56" spans="1:31" s="28" customFormat="1">
+    <row r="56" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="72"/>
       <c r="B56" s="42"/>
       <c r="C56" s="42"/>
       <c r="X56" s="54"/>
       <c r="Y56" s="54"/>
       <c r="Z56" s="54"/>
       <c r="AA56" s="54"/>
       <c r="AB56" s="54"/>
       <c r="AC56" s="54"/>
       <c r="AD56" s="54"/>
       <c r="AE56" s="54"/>
     </row>
-    <row r="57" spans="1:31" s="28" customFormat="1">
+    <row r="57" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="72"/>
       <c r="B57" s="42"/>
       <c r="C57" s="42"/>
       <c r="X57" s="54"/>
       <c r="Y57" s="54"/>
       <c r="Z57" s="54"/>
       <c r="AA57" s="54"/>
       <c r="AB57" s="54"/>
       <c r="AC57" s="54"/>
       <c r="AD57" s="54"/>
       <c r="AE57" s="54"/>
     </row>
-    <row r="58" spans="1:31" s="28" customFormat="1">
+    <row r="58" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="72"/>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="X58" s="54"/>
       <c r="Y58" s="54"/>
       <c r="Z58" s="54"/>
       <c r="AA58" s="54"/>
       <c r="AB58" s="54"/>
       <c r="AC58" s="54"/>
       <c r="AD58" s="54"/>
       <c r="AE58" s="54"/>
     </row>
-    <row r="59" spans="1:31" s="28" customFormat="1">
+    <row r="59" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="72"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="X59" s="54"/>
       <c r="Y59" s="54"/>
       <c r="Z59" s="54"/>
       <c r="AA59" s="54"/>
       <c r="AB59" s="54"/>
       <c r="AC59" s="54"/>
       <c r="AD59" s="54"/>
       <c r="AE59" s="54"/>
     </row>
-    <row r="60" spans="1:31" s="28" customFormat="1">
+    <row r="60" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="72"/>
       <c r="B60" s="42"/>
       <c r="C60" s="42"/>
       <c r="X60" s="54"/>
       <c r="Y60" s="54"/>
       <c r="Z60" s="54"/>
       <c r="AA60" s="54"/>
       <c r="AB60" s="54"/>
       <c r="AC60" s="54"/>
       <c r="AD60" s="54"/>
       <c r="AE60" s="54"/>
     </row>
-    <row r="61" spans="1:31" s="28" customFormat="1">
+    <row r="61" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="72"/>
       <c r="B61" s="42"/>
       <c r="C61" s="42"/>
       <c r="X61" s="54"/>
       <c r="Y61" s="54"/>
       <c r="Z61" s="54"/>
       <c r="AA61" s="54"/>
       <c r="AB61" s="54"/>
       <c r="AC61" s="54"/>
       <c r="AD61" s="54"/>
       <c r="AE61" s="54"/>
     </row>
-    <row r="62" spans="1:31" s="28" customFormat="1">
+    <row r="62" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="72"/>
       <c r="B62" s="42"/>
       <c r="C62" s="42"/>
       <c r="X62" s="54"/>
       <c r="Y62" s="54"/>
       <c r="Z62" s="54"/>
       <c r="AA62" s="54"/>
       <c r="AB62" s="54"/>
       <c r="AC62" s="54"/>
       <c r="AD62" s="54"/>
       <c r="AE62" s="54"/>
     </row>
-    <row r="63" spans="1:31" s="28" customFormat="1">
+    <row r="63" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="72"/>
       <c r="B63" s="42"/>
       <c r="C63" s="42"/>
       <c r="X63" s="54"/>
       <c r="Y63" s="54"/>
       <c r="Z63" s="54"/>
       <c r="AA63" s="54"/>
       <c r="AB63" s="54"/>
       <c r="AC63" s="54"/>
       <c r="AD63" s="54"/>
       <c r="AE63" s="54"/>
     </row>
-    <row r="64" spans="1:31" s="28" customFormat="1">
+    <row r="64" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="72"/>
       <c r="B64" s="42"/>
       <c r="C64" s="42"/>
       <c r="X64" s="54"/>
       <c r="Y64" s="54"/>
       <c r="Z64" s="54"/>
       <c r="AA64" s="54"/>
       <c r="AB64" s="54"/>
       <c r="AC64" s="54"/>
       <c r="AD64" s="54"/>
       <c r="AE64" s="54"/>
     </row>
-    <row r="65" spans="1:31" s="28" customFormat="1">
+    <row r="65" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="72"/>
       <c r="B65" s="42"/>
       <c r="C65" s="42"/>
       <c r="X65" s="54"/>
       <c r="Y65" s="54"/>
       <c r="Z65" s="54"/>
       <c r="AA65" s="54"/>
       <c r="AB65" s="54"/>
       <c r="AC65" s="54"/>
       <c r="AD65" s="54"/>
       <c r="AE65" s="54"/>
     </row>
-    <row r="66" spans="1:31" s="28" customFormat="1">
+    <row r="66" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="72"/>
       <c r="B66" s="42"/>
       <c r="C66" s="42"/>
       <c r="X66" s="54"/>
       <c r="Y66" s="54"/>
       <c r="Z66" s="54"/>
       <c r="AA66" s="54"/>
       <c r="AB66" s="54"/>
       <c r="AC66" s="54"/>
       <c r="AD66" s="54"/>
       <c r="AE66" s="54"/>
     </row>
-    <row r="67" spans="1:31" s="28" customFormat="1">
+    <row r="67" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="72"/>
       <c r="B67" s="42"/>
       <c r="C67" s="42"/>
       <c r="X67" s="54"/>
       <c r="Y67" s="54"/>
       <c r="Z67" s="54"/>
       <c r="AA67" s="54"/>
       <c r="AB67" s="54"/>
       <c r="AC67" s="54"/>
       <c r="AD67" s="54"/>
       <c r="AE67" s="54"/>
     </row>
-    <row r="68" spans="1:31" s="28" customFormat="1">
+    <row r="68" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="72"/>
       <c r="B68" s="42"/>
       <c r="C68" s="42"/>
       <c r="X68" s="54"/>
       <c r="Y68" s="54"/>
       <c r="Z68" s="54"/>
       <c r="AA68" s="54"/>
       <c r="AB68" s="54"/>
       <c r="AC68" s="54"/>
       <c r="AD68" s="54"/>
       <c r="AE68" s="54"/>
     </row>
-    <row r="69" spans="1:31" s="28" customFormat="1">
+    <row r="69" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="72"/>
       <c r="B69" s="42"/>
       <c r="C69" s="42"/>
       <c r="X69" s="54"/>
       <c r="Y69" s="54"/>
       <c r="Z69" s="54"/>
       <c r="AA69" s="54"/>
       <c r="AB69" s="54"/>
       <c r="AC69" s="54"/>
       <c r="AD69" s="54"/>
       <c r="AE69" s="54"/>
     </row>
-    <row r="70" spans="1:31" s="28" customFormat="1">
+    <row r="70" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="72"/>
       <c r="B70" s="42"/>
       <c r="C70" s="42"/>
       <c r="X70" s="54"/>
       <c r="Y70" s="54"/>
       <c r="Z70" s="54"/>
       <c r="AA70" s="54"/>
       <c r="AB70" s="54"/>
       <c r="AC70" s="54"/>
       <c r="AD70" s="54"/>
       <c r="AE70" s="54"/>
     </row>
-    <row r="71" spans="1:31" s="28" customFormat="1">
+    <row r="71" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="72"/>
       <c r="B71" s="42"/>
       <c r="C71" s="42"/>
       <c r="X71" s="54"/>
       <c r="Y71" s="54"/>
       <c r="Z71" s="54"/>
       <c r="AA71" s="54"/>
       <c r="AB71" s="54"/>
       <c r="AC71" s="54"/>
       <c r="AD71" s="54"/>
       <c r="AE71" s="54"/>
     </row>
-    <row r="72" spans="1:31" s="28" customFormat="1">
+    <row r="72" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="72"/>
       <c r="B72" s="42"/>
       <c r="C72" s="42"/>
       <c r="X72" s="54"/>
       <c r="Y72" s="54"/>
       <c r="Z72" s="54"/>
       <c r="AA72" s="54"/>
       <c r="AB72" s="54"/>
       <c r="AC72" s="54"/>
       <c r="AD72" s="54"/>
       <c r="AE72" s="54"/>
     </row>
-    <row r="73" spans="1:31" s="28" customFormat="1">
+    <row r="73" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="72"/>
       <c r="B73" s="42"/>
       <c r="C73" s="42"/>
       <c r="X73" s="54"/>
       <c r="Y73" s="54"/>
       <c r="Z73" s="54"/>
       <c r="AA73" s="54"/>
       <c r="AB73" s="54"/>
       <c r="AC73" s="54"/>
       <c r="AD73" s="54"/>
       <c r="AE73" s="54"/>
     </row>
-    <row r="74" spans="1:31" s="28" customFormat="1">
+    <row r="74" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="72"/>
       <c r="B74" s="42"/>
       <c r="C74" s="42"/>
       <c r="X74" s="54"/>
       <c r="Y74" s="54"/>
       <c r="Z74" s="54"/>
       <c r="AA74" s="54"/>
       <c r="AB74" s="54"/>
       <c r="AC74" s="54"/>
       <c r="AD74" s="54"/>
       <c r="AE74" s="54"/>
     </row>
-    <row r="75" spans="1:31" s="28" customFormat="1">
+    <row r="75" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="72"/>
       <c r="B75" s="42"/>
       <c r="C75" s="42"/>
       <c r="X75" s="54"/>
       <c r="Y75" s="54"/>
       <c r="Z75" s="54"/>
       <c r="AA75" s="54"/>
       <c r="AB75" s="54"/>
       <c r="AC75" s="54"/>
       <c r="AD75" s="54"/>
       <c r="AE75" s="54"/>
     </row>
-    <row r="76" spans="1:31" s="28" customFormat="1">
+    <row r="76" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="72"/>
       <c r="B76" s="42"/>
       <c r="C76" s="42"/>
       <c r="X76" s="54"/>
       <c r="Y76" s="54"/>
       <c r="Z76" s="54"/>
       <c r="AA76" s="54"/>
       <c r="AB76" s="54"/>
       <c r="AC76" s="54"/>
       <c r="AD76" s="54"/>
       <c r="AE76" s="54"/>
     </row>
-    <row r="77" spans="1:31" s="28" customFormat="1">
+    <row r="77" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="72"/>
       <c r="B77" s="42"/>
       <c r="C77" s="42"/>
       <c r="X77" s="54"/>
       <c r="Y77" s="54"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="54"/>
       <c r="AB77" s="54"/>
       <c r="AC77" s="54"/>
       <c r="AD77" s="54"/>
       <c r="AE77" s="54"/>
     </row>
-    <row r="78" spans="1:31" s="28" customFormat="1">
+    <row r="78" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="72"/>
       <c r="B78" s="42"/>
       <c r="C78" s="42"/>
       <c r="X78" s="54"/>
       <c r="Y78" s="54"/>
       <c r="Z78" s="54"/>
       <c r="AA78" s="54"/>
       <c r="AB78" s="54"/>
       <c r="AC78" s="54"/>
       <c r="AD78" s="54"/>
       <c r="AE78" s="54"/>
     </row>
-    <row r="79" spans="1:31" s="28" customFormat="1">
+    <row r="79" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="72"/>
       <c r="B79" s="42"/>
       <c r="C79" s="42"/>
       <c r="X79" s="54"/>
       <c r="Y79" s="54"/>
       <c r="Z79" s="54"/>
       <c r="AA79" s="54"/>
       <c r="AB79" s="54"/>
       <c r="AC79" s="54"/>
       <c r="AD79" s="54"/>
       <c r="AE79" s="54"/>
     </row>
-    <row r="80" spans="1:31" s="28" customFormat="1">
+    <row r="80" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="72"/>
       <c r="B80" s="42"/>
       <c r="C80" s="42"/>
       <c r="X80" s="54"/>
       <c r="Y80" s="54"/>
       <c r="Z80" s="54"/>
       <c r="AA80" s="54"/>
       <c r="AB80" s="54"/>
       <c r="AC80" s="54"/>
       <c r="AD80" s="54"/>
       <c r="AE80" s="54"/>
     </row>
-    <row r="81" spans="1:31" s="28" customFormat="1">
+    <row r="81" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="72"/>
       <c r="B81" s="42"/>
       <c r="C81" s="42"/>
       <c r="X81" s="54"/>
       <c r="Y81" s="54"/>
       <c r="Z81" s="54"/>
       <c r="AA81" s="54"/>
       <c r="AB81" s="54"/>
       <c r="AC81" s="54"/>
       <c r="AD81" s="54"/>
       <c r="AE81" s="54"/>
     </row>
-    <row r="82" spans="1:31" s="28" customFormat="1">
+    <row r="82" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="72"/>
       <c r="B82" s="42"/>
       <c r="C82" s="42"/>
       <c r="X82" s="54"/>
       <c r="Y82" s="54"/>
       <c r="Z82" s="54"/>
       <c r="AA82" s="54"/>
       <c r="AB82" s="54"/>
       <c r="AC82" s="54"/>
       <c r="AD82" s="54"/>
       <c r="AE82" s="54"/>
     </row>
-    <row r="83" spans="1:31" s="28" customFormat="1">
+    <row r="83" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="72"/>
       <c r="B83" s="42"/>
       <c r="C83" s="42"/>
       <c r="X83" s="54"/>
       <c r="Y83" s="54"/>
       <c r="Z83" s="54"/>
       <c r="AA83" s="54"/>
       <c r="AB83" s="54"/>
       <c r="AC83" s="54"/>
       <c r="AD83" s="54"/>
       <c r="AE83" s="54"/>
     </row>
-    <row r="84" spans="1:31" s="28" customFormat="1">
+    <row r="84" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="72"/>
       <c r="B84" s="42"/>
       <c r="C84" s="42"/>
       <c r="X84" s="54"/>
       <c r="Y84" s="54"/>
       <c r="Z84" s="54"/>
       <c r="AA84" s="54"/>
       <c r="AB84" s="54"/>
       <c r="AC84" s="54"/>
       <c r="AD84" s="54"/>
       <c r="AE84" s="54"/>
     </row>
-    <row r="85" spans="1:31" s="28" customFormat="1">
+    <row r="85" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="72"/>
       <c r="B85" s="42"/>
       <c r="C85" s="42"/>
       <c r="X85" s="54"/>
       <c r="Y85" s="54"/>
       <c r="Z85" s="54"/>
       <c r="AA85" s="54"/>
       <c r="AB85" s="54"/>
       <c r="AC85" s="54"/>
       <c r="AD85" s="54"/>
       <c r="AE85" s="54"/>
     </row>
-    <row r="86" spans="1:31" s="28" customFormat="1">
+    <row r="86" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="72"/>
       <c r="B86" s="42"/>
       <c r="C86" s="42"/>
       <c r="X86" s="54"/>
       <c r="Y86" s="54"/>
       <c r="Z86" s="54"/>
       <c r="AA86" s="54"/>
       <c r="AB86" s="54"/>
       <c r="AC86" s="54"/>
       <c r="AD86" s="54"/>
       <c r="AE86" s="54"/>
     </row>
-    <row r="87" spans="1:31" s="28" customFormat="1">
+    <row r="87" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="72"/>
       <c r="B87" s="42"/>
       <c r="C87" s="42"/>
       <c r="X87" s="54"/>
       <c r="Y87" s="54"/>
       <c r="Z87" s="54"/>
       <c r="AA87" s="54"/>
       <c r="AB87" s="54"/>
       <c r="AC87" s="54"/>
       <c r="AD87" s="54"/>
       <c r="AE87" s="54"/>
     </row>
-    <row r="88" spans="1:31" s="28" customFormat="1">
+    <row r="88" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="72"/>
       <c r="B88" s="42"/>
       <c r="C88" s="42"/>
       <c r="X88" s="54"/>
       <c r="Y88" s="54"/>
       <c r="Z88" s="54"/>
       <c r="AA88" s="54"/>
       <c r="AB88" s="54"/>
       <c r="AC88" s="54"/>
       <c r="AD88" s="54"/>
       <c r="AE88" s="54"/>
     </row>
-    <row r="89" spans="1:31" s="28" customFormat="1">
+    <row r="89" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="72"/>
       <c r="B89" s="42"/>
       <c r="C89" s="42"/>
       <c r="X89" s="54"/>
       <c r="Y89" s="54"/>
       <c r="Z89" s="54"/>
       <c r="AA89" s="54"/>
       <c r="AB89" s="54"/>
       <c r="AC89" s="54"/>
       <c r="AD89" s="54"/>
       <c r="AE89" s="54"/>
     </row>
-    <row r="90" spans="1:31" s="28" customFormat="1">
+    <row r="90" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="72"/>
       <c r="B90" s="42"/>
       <c r="C90" s="42"/>
       <c r="X90" s="54"/>
       <c r="Y90" s="54"/>
       <c r="Z90" s="54"/>
       <c r="AA90" s="54"/>
       <c r="AB90" s="54"/>
       <c r="AC90" s="54"/>
       <c r="AD90" s="54"/>
       <c r="AE90" s="54"/>
     </row>
-    <row r="91" spans="1:31" s="28" customFormat="1">
+    <row r="91" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="72"/>
       <c r="B91" s="42"/>
       <c r="C91" s="42"/>
       <c r="X91" s="54"/>
       <c r="Y91" s="54"/>
       <c r="Z91" s="54"/>
       <c r="AA91" s="54"/>
       <c r="AB91" s="54"/>
       <c r="AC91" s="54"/>
       <c r="AD91" s="54"/>
       <c r="AE91" s="54"/>
     </row>
-    <row r="92" spans="1:31" s="28" customFormat="1">
+    <row r="92" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="72"/>
       <c r="B92" s="42"/>
       <c r="C92" s="42"/>
       <c r="X92" s="54"/>
       <c r="Y92" s="54"/>
       <c r="Z92" s="54"/>
       <c r="AA92" s="54"/>
       <c r="AB92" s="54"/>
       <c r="AC92" s="54"/>
       <c r="AD92" s="54"/>
       <c r="AE92" s="54"/>
     </row>
-    <row r="93" spans="1:31" s="28" customFormat="1">
+    <row r="93" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="72"/>
       <c r="B93" s="42"/>
       <c r="C93" s="42"/>
       <c r="X93" s="54"/>
       <c r="Y93" s="54"/>
       <c r="Z93" s="54"/>
       <c r="AA93" s="54"/>
       <c r="AB93" s="54"/>
       <c r="AC93" s="54"/>
       <c r="AD93" s="54"/>
       <c r="AE93" s="54"/>
     </row>
-    <row r="94" spans="1:31" s="28" customFormat="1">
+    <row r="94" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="72"/>
       <c r="B94" s="42"/>
       <c r="C94" s="42"/>
       <c r="X94" s="54"/>
       <c r="Y94" s="54"/>
       <c r="Z94" s="54"/>
       <c r="AA94" s="54"/>
       <c r="AB94" s="54"/>
       <c r="AC94" s="54"/>
       <c r="AD94" s="54"/>
       <c r="AE94" s="54"/>
     </row>
-    <row r="95" spans="1:31" s="28" customFormat="1">
+    <row r="95" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="72"/>
       <c r="B95" s="42"/>
       <c r="C95" s="42"/>
       <c r="X95" s="54"/>
       <c r="Y95" s="54"/>
       <c r="Z95" s="54"/>
       <c r="AA95" s="54"/>
       <c r="AB95" s="54"/>
       <c r="AC95" s="54"/>
       <c r="AD95" s="54"/>
       <c r="AE95" s="54"/>
     </row>
-    <row r="96" spans="1:31" s="28" customFormat="1">
+    <row r="96" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="72"/>
       <c r="B96" s="42"/>
       <c r="C96" s="42"/>
       <c r="X96" s="54"/>
       <c r="Y96" s="54"/>
       <c r="Z96" s="54"/>
       <c r="AA96" s="54"/>
       <c r="AB96" s="54"/>
       <c r="AC96" s="54"/>
       <c r="AD96" s="54"/>
       <c r="AE96" s="54"/>
     </row>
-    <row r="97" spans="1:31" s="28" customFormat="1">
+    <row r="97" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="72"/>
       <c r="B97" s="42"/>
       <c r="C97" s="42"/>
       <c r="X97" s="54"/>
       <c r="Y97" s="54"/>
       <c r="Z97" s="54"/>
       <c r="AA97" s="54"/>
       <c r="AB97" s="54"/>
       <c r="AC97" s="54"/>
       <c r="AD97" s="54"/>
       <c r="AE97" s="54"/>
     </row>
-    <row r="98" spans="1:31" s="28" customFormat="1">
+    <row r="98" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="72"/>
       <c r="B98" s="42"/>
       <c r="C98" s="42"/>
       <c r="X98" s="54"/>
       <c r="Y98" s="54"/>
       <c r="Z98" s="54"/>
       <c r="AA98" s="54"/>
       <c r="AB98" s="54"/>
       <c r="AC98" s="54"/>
       <c r="AD98" s="54"/>
       <c r="AE98" s="54"/>
     </row>
-    <row r="99" spans="1:31" s="28" customFormat="1">
+    <row r="99" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="72"/>
       <c r="B99" s="42"/>
       <c r="C99" s="42"/>
       <c r="X99" s="54"/>
       <c r="Y99" s="54"/>
       <c r="Z99" s="54"/>
       <c r="AA99" s="54"/>
       <c r="AB99" s="54"/>
       <c r="AC99" s="54"/>
       <c r="AD99" s="54"/>
       <c r="AE99" s="54"/>
     </row>
-    <row r="100" spans="1:31" s="28" customFormat="1">
+    <row r="100" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="72"/>
       <c r="B100" s="42"/>
       <c r="C100" s="42"/>
       <c r="X100" s="54"/>
       <c r="Y100" s="54"/>
       <c r="Z100" s="54"/>
       <c r="AA100" s="54"/>
       <c r="AB100" s="54"/>
       <c r="AC100" s="54"/>
       <c r="AD100" s="54"/>
       <c r="AE100" s="54"/>
     </row>
-    <row r="101" spans="1:31" s="28" customFormat="1">
+    <row r="101" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="72"/>
       <c r="B101" s="42"/>
       <c r="C101" s="42"/>
       <c r="X101" s="54"/>
       <c r="Y101" s="54"/>
       <c r="Z101" s="54"/>
       <c r="AA101" s="54"/>
       <c r="AB101" s="54"/>
       <c r="AC101" s="54"/>
       <c r="AD101" s="54"/>
       <c r="AE101" s="54"/>
     </row>
-    <row r="102" spans="1:31" s="28" customFormat="1">
+    <row r="102" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="72"/>
       <c r="B102" s="42"/>
       <c r="C102" s="42"/>
       <c r="X102" s="54"/>
       <c r="Y102" s="54"/>
       <c r="Z102" s="54"/>
       <c r="AA102" s="54"/>
       <c r="AB102" s="54"/>
       <c r="AC102" s="54"/>
       <c r="AD102" s="54"/>
       <c r="AE102" s="54"/>
     </row>
-    <row r="103" spans="1:31" s="28" customFormat="1">
+    <row r="103" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="72"/>
       <c r="B103" s="42"/>
       <c r="C103" s="42"/>
       <c r="X103" s="54"/>
       <c r="Y103" s="54"/>
       <c r="Z103" s="54"/>
       <c r="AA103" s="54"/>
       <c r="AB103" s="54"/>
       <c r="AC103" s="54"/>
       <c r="AD103" s="54"/>
       <c r="AE103" s="54"/>
     </row>
-    <row r="104" spans="1:31" s="28" customFormat="1">
+    <row r="104" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="72"/>
       <c r="B104" s="42"/>
       <c r="C104" s="42"/>
       <c r="X104" s="54"/>
       <c r="Y104" s="54"/>
       <c r="Z104" s="54"/>
       <c r="AA104" s="54"/>
       <c r="AB104" s="54"/>
       <c r="AC104" s="54"/>
       <c r="AD104" s="54"/>
       <c r="AE104" s="54"/>
     </row>
-    <row r="105" spans="1:31" s="28" customFormat="1">
+    <row r="105" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="72"/>
       <c r="B105" s="42"/>
       <c r="C105" s="42"/>
       <c r="X105" s="54"/>
       <c r="Y105" s="54"/>
       <c r="Z105" s="54"/>
       <c r="AA105" s="54"/>
       <c r="AB105" s="54"/>
       <c r="AC105" s="54"/>
       <c r="AD105" s="54"/>
       <c r="AE105" s="54"/>
     </row>
-    <row r="106" spans="1:31" s="28" customFormat="1">
+    <row r="106" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="72"/>
       <c r="B106" s="42"/>
       <c r="C106" s="42"/>
       <c r="X106" s="54"/>
       <c r="Y106" s="54"/>
       <c r="Z106" s="54"/>
       <c r="AA106" s="54"/>
       <c r="AB106" s="54"/>
       <c r="AC106" s="54"/>
       <c r="AD106" s="54"/>
       <c r="AE106" s="54"/>
     </row>
-    <row r="107" spans="1:31" s="28" customFormat="1">
+    <row r="107" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="72"/>
       <c r="B107" s="42"/>
       <c r="C107" s="42"/>
       <c r="X107" s="54"/>
       <c r="Y107" s="54"/>
       <c r="Z107" s="54"/>
       <c r="AA107" s="54"/>
       <c r="AB107" s="54"/>
       <c r="AC107" s="54"/>
       <c r="AD107" s="54"/>
       <c r="AE107" s="54"/>
     </row>
-    <row r="108" spans="1:31" s="28" customFormat="1">
+    <row r="108" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="72"/>
       <c r="B108" s="42"/>
       <c r="C108" s="42"/>
       <c r="X108" s="54"/>
       <c r="Y108" s="54"/>
       <c r="Z108" s="54"/>
       <c r="AA108" s="54"/>
       <c r="AB108" s="54"/>
       <c r="AC108" s="54"/>
       <c r="AD108" s="54"/>
       <c r="AE108" s="54"/>
     </row>
-    <row r="109" spans="1:31" s="28" customFormat="1">
+    <row r="109" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="72"/>
       <c r="B109" s="42"/>
       <c r="C109" s="42"/>
       <c r="X109" s="54"/>
       <c r="Y109" s="54"/>
       <c r="Z109" s="54"/>
       <c r="AA109" s="54"/>
       <c r="AB109" s="54"/>
       <c r="AC109" s="54"/>
       <c r="AD109" s="54"/>
       <c r="AE109" s="54"/>
     </row>
-    <row r="110" spans="1:31" s="28" customFormat="1">
+    <row r="110" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="72"/>
       <c r="B110" s="42"/>
       <c r="C110" s="42"/>
       <c r="X110" s="54"/>
       <c r="Y110" s="54"/>
       <c r="Z110" s="54"/>
       <c r="AA110" s="54"/>
       <c r="AB110" s="54"/>
       <c r="AC110" s="54"/>
       <c r="AD110" s="54"/>
       <c r="AE110" s="54"/>
     </row>
-    <row r="111" spans="1:31" s="28" customFormat="1">
+    <row r="111" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="72"/>
       <c r="B111" s="42"/>
       <c r="C111" s="42"/>
       <c r="X111" s="54"/>
       <c r="Y111" s="54"/>
       <c r="Z111" s="54"/>
       <c r="AA111" s="54"/>
       <c r="AB111" s="54"/>
       <c r="AC111" s="54"/>
       <c r="AD111" s="54"/>
       <c r="AE111" s="54"/>
     </row>
-    <row r="112" spans="1:31" s="28" customFormat="1">
+    <row r="112" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="72"/>
       <c r="B112" s="42"/>
       <c r="C112" s="42"/>
       <c r="X112" s="54"/>
       <c r="Y112" s="54"/>
       <c r="Z112" s="54"/>
       <c r="AA112" s="54"/>
       <c r="AB112" s="54"/>
       <c r="AC112" s="54"/>
       <c r="AD112" s="54"/>
       <c r="AE112" s="54"/>
     </row>
-    <row r="113" spans="1:31" s="28" customFormat="1">
+    <row r="113" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="72"/>
       <c r="B113" s="42"/>
       <c r="C113" s="42"/>
       <c r="X113" s="54"/>
       <c r="Y113" s="54"/>
       <c r="Z113" s="54"/>
       <c r="AA113" s="54"/>
       <c r="AB113" s="54"/>
       <c r="AC113" s="54"/>
       <c r="AD113" s="54"/>
       <c r="AE113" s="54"/>
     </row>
-    <row r="114" spans="1:31" s="28" customFormat="1">
+    <row r="114" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="72"/>
       <c r="B114" s="42"/>
       <c r="C114" s="42"/>
       <c r="X114" s="54"/>
       <c r="Y114" s="54"/>
       <c r="Z114" s="54"/>
       <c r="AA114" s="54"/>
       <c r="AB114" s="54"/>
       <c r="AC114" s="54"/>
       <c r="AD114" s="54"/>
       <c r="AE114" s="54"/>
     </row>
-    <row r="115" spans="1:31" s="28" customFormat="1">
+    <row r="115" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="72"/>
       <c r="B115" s="42"/>
       <c r="C115" s="42"/>
       <c r="X115" s="54"/>
       <c r="Y115" s="54"/>
       <c r="Z115" s="54"/>
       <c r="AA115" s="54"/>
       <c r="AB115" s="54"/>
       <c r="AC115" s="54"/>
       <c r="AD115" s="54"/>
       <c r="AE115" s="54"/>
     </row>
-    <row r="116" spans="1:31" s="28" customFormat="1">
+    <row r="116" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="72"/>
       <c r="B116" s="42"/>
       <c r="C116" s="42"/>
       <c r="X116" s="54"/>
       <c r="Y116" s="54"/>
       <c r="Z116" s="54"/>
       <c r="AA116" s="54"/>
       <c r="AB116" s="54"/>
       <c r="AC116" s="54"/>
       <c r="AD116" s="54"/>
       <c r="AE116" s="54"/>
     </row>
-    <row r="117" spans="1:31" s="28" customFormat="1">
+    <row r="117" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="72"/>
       <c r="B117" s="42"/>
       <c r="C117" s="42"/>
       <c r="X117" s="54"/>
       <c r="Y117" s="54"/>
       <c r="Z117" s="54"/>
       <c r="AA117" s="54"/>
       <c r="AB117" s="54"/>
       <c r="AC117" s="54"/>
       <c r="AD117" s="54"/>
       <c r="AE117" s="54"/>
     </row>
-    <row r="118" spans="1:31" s="28" customFormat="1">
+    <row r="118" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="72"/>
       <c r="B118" s="42"/>
       <c r="C118" s="42"/>
       <c r="X118" s="54"/>
       <c r="Y118" s="54"/>
       <c r="Z118" s="54"/>
       <c r="AA118" s="54"/>
       <c r="AB118" s="54"/>
       <c r="AC118" s="54"/>
       <c r="AD118" s="54"/>
       <c r="AE118" s="54"/>
     </row>
-    <row r="119" spans="1:31" s="28" customFormat="1">
+    <row r="119" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="72"/>
       <c r="B119" s="42"/>
       <c r="C119" s="42"/>
       <c r="X119" s="54"/>
       <c r="Y119" s="54"/>
       <c r="Z119" s="54"/>
       <c r="AA119" s="54"/>
       <c r="AB119" s="54"/>
       <c r="AC119" s="54"/>
       <c r="AD119" s="54"/>
       <c r="AE119" s="54"/>
     </row>
-    <row r="120" spans="1:31" s="28" customFormat="1">
+    <row r="120" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="72"/>
       <c r="B120" s="42"/>
       <c r="C120" s="42"/>
       <c r="X120" s="54"/>
       <c r="Y120" s="54"/>
       <c r="Z120" s="54"/>
       <c r="AA120" s="54"/>
       <c r="AB120" s="54"/>
       <c r="AC120" s="54"/>
       <c r="AD120" s="54"/>
       <c r="AE120" s="54"/>
     </row>
-    <row r="121" spans="1:31" s="28" customFormat="1">
+    <row r="121" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="72"/>
       <c r="B121" s="42"/>
       <c r="C121" s="42"/>
       <c r="X121" s="54"/>
       <c r="Y121" s="54"/>
       <c r="Z121" s="54"/>
       <c r="AA121" s="54"/>
       <c r="AB121" s="54"/>
       <c r="AC121" s="54"/>
       <c r="AD121" s="54"/>
       <c r="AE121" s="54"/>
     </row>
-    <row r="122" spans="1:31" s="28" customFormat="1">
+    <row r="122" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="72"/>
       <c r="B122" s="42"/>
       <c r="C122" s="42"/>
       <c r="X122" s="54"/>
       <c r="Y122" s="54"/>
       <c r="Z122" s="54"/>
       <c r="AA122" s="54"/>
       <c r="AB122" s="54"/>
       <c r="AC122" s="54"/>
       <c r="AD122" s="54"/>
       <c r="AE122" s="54"/>
     </row>
-    <row r="123" spans="1:31" s="28" customFormat="1">
+    <row r="123" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="72"/>
       <c r="B123" s="42"/>
       <c r="C123" s="42"/>
       <c r="X123" s="54"/>
       <c r="Y123" s="54"/>
       <c r="Z123" s="54"/>
       <c r="AA123" s="54"/>
       <c r="AB123" s="54"/>
       <c r="AC123" s="54"/>
       <c r="AD123" s="54"/>
       <c r="AE123" s="54"/>
     </row>
-    <row r="124" spans="1:31" s="28" customFormat="1">
+    <row r="124" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="72"/>
       <c r="B124" s="42"/>
       <c r="C124" s="42"/>
       <c r="X124" s="54"/>
       <c r="Y124" s="54"/>
       <c r="Z124" s="54"/>
       <c r="AA124" s="54"/>
       <c r="AB124" s="54"/>
       <c r="AC124" s="54"/>
       <c r="AD124" s="54"/>
       <c r="AE124" s="54"/>
     </row>
-    <row r="125" spans="1:31" s="28" customFormat="1">
+    <row r="125" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="72"/>
       <c r="B125" s="42"/>
       <c r="C125" s="42"/>
       <c r="X125" s="54"/>
       <c r="Y125" s="54"/>
       <c r="Z125" s="54"/>
       <c r="AA125" s="54"/>
       <c r="AB125" s="54"/>
       <c r="AC125" s="54"/>
       <c r="AD125" s="54"/>
       <c r="AE125" s="54"/>
     </row>
-    <row r="126" spans="1:31" s="28" customFormat="1">
+    <row r="126" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="72"/>
       <c r="B126" s="42"/>
       <c r="C126" s="42"/>
       <c r="X126" s="54"/>
       <c r="Y126" s="54"/>
       <c r="Z126" s="54"/>
       <c r="AA126" s="54"/>
       <c r="AB126" s="54"/>
       <c r="AC126" s="54"/>
       <c r="AD126" s="54"/>
       <c r="AE126" s="54"/>
     </row>
-    <row r="127" spans="1:31" s="28" customFormat="1">
+    <row r="127" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="72"/>
       <c r="B127" s="42"/>
       <c r="C127" s="42"/>
       <c r="X127" s="54"/>
       <c r="Y127" s="54"/>
       <c r="Z127" s="54"/>
       <c r="AA127" s="54"/>
       <c r="AB127" s="54"/>
       <c r="AC127" s="54"/>
       <c r="AD127" s="54"/>
       <c r="AE127" s="54"/>
     </row>
-    <row r="128" spans="1:31" s="28" customFormat="1">
+    <row r="128" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="72"/>
       <c r="B128" s="42"/>
       <c r="C128" s="42"/>
       <c r="X128" s="54"/>
       <c r="Y128" s="54"/>
       <c r="Z128" s="54"/>
       <c r="AA128" s="54"/>
       <c r="AB128" s="54"/>
       <c r="AC128" s="54"/>
       <c r="AD128" s="54"/>
       <c r="AE128" s="54"/>
     </row>
-    <row r="129" spans="1:31" s="28" customFormat="1">
+    <row r="129" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="72"/>
       <c r="B129" s="42"/>
       <c r="C129" s="42"/>
       <c r="X129" s="54"/>
       <c r="Y129" s="54"/>
       <c r="Z129" s="54"/>
       <c r="AA129" s="54"/>
       <c r="AB129" s="54"/>
       <c r="AC129" s="54"/>
       <c r="AD129" s="54"/>
       <c r="AE129" s="54"/>
     </row>
-    <row r="130" spans="1:31" s="28" customFormat="1">
+    <row r="130" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="72"/>
       <c r="B130" s="42"/>
       <c r="C130" s="42"/>
       <c r="X130" s="54"/>
       <c r="Y130" s="54"/>
       <c r="Z130" s="54"/>
       <c r="AA130" s="54"/>
       <c r="AB130" s="54"/>
       <c r="AC130" s="54"/>
       <c r="AD130" s="54"/>
       <c r="AE130" s="54"/>
     </row>
-    <row r="131" spans="1:31" s="28" customFormat="1">
+    <row r="131" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="72"/>
       <c r="B131" s="42"/>
       <c r="C131" s="42"/>
       <c r="X131" s="54"/>
       <c r="Y131" s="54"/>
       <c r="Z131" s="54"/>
       <c r="AA131" s="54"/>
       <c r="AB131" s="54"/>
       <c r="AC131" s="54"/>
       <c r="AD131" s="54"/>
       <c r="AE131" s="54"/>
     </row>
-    <row r="132" spans="1:31" s="28" customFormat="1">
+    <row r="132" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="72"/>
       <c r="B132" s="42"/>
       <c r="C132" s="42"/>
       <c r="X132" s="54"/>
       <c r="Y132" s="54"/>
       <c r="Z132" s="54"/>
       <c r="AA132" s="54"/>
       <c r="AB132" s="54"/>
       <c r="AC132" s="54"/>
       <c r="AD132" s="54"/>
       <c r="AE132" s="54"/>
     </row>
-    <row r="133" spans="1:31" s="28" customFormat="1">
+    <row r="133" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="72"/>
       <c r="B133" s="42"/>
       <c r="C133" s="42"/>
       <c r="X133" s="54"/>
       <c r="Y133" s="54"/>
       <c r="Z133" s="54"/>
       <c r="AA133" s="54"/>
       <c r="AB133" s="54"/>
       <c r="AC133" s="54"/>
       <c r="AD133" s="54"/>
       <c r="AE133" s="54"/>
     </row>
-    <row r="134" spans="1:31" s="28" customFormat="1">
+    <row r="134" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="72"/>
       <c r="B134" s="42"/>
       <c r="C134" s="42"/>
       <c r="X134" s="54"/>
       <c r="Y134" s="54"/>
       <c r="Z134" s="54"/>
       <c r="AA134" s="54"/>
       <c r="AB134" s="54"/>
       <c r="AC134" s="54"/>
       <c r="AD134" s="54"/>
       <c r="AE134" s="54"/>
     </row>
-    <row r="135" spans="1:31" s="28" customFormat="1">
+    <row r="135" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="72"/>
       <c r="B135" s="42"/>
       <c r="C135" s="42"/>
       <c r="X135" s="54"/>
       <c r="Y135" s="54"/>
       <c r="Z135" s="54"/>
       <c r="AA135" s="54"/>
       <c r="AB135" s="54"/>
       <c r="AC135" s="54"/>
       <c r="AD135" s="54"/>
       <c r="AE135" s="54"/>
     </row>
-    <row r="136" spans="1:31" s="28" customFormat="1">
+    <row r="136" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="72"/>
       <c r="B136" s="42"/>
       <c r="C136" s="42"/>
       <c r="X136" s="54"/>
       <c r="Y136" s="54"/>
       <c r="Z136" s="54"/>
       <c r="AA136" s="54"/>
       <c r="AB136" s="54"/>
       <c r="AC136" s="54"/>
       <c r="AD136" s="54"/>
       <c r="AE136" s="54"/>
     </row>
-    <row r="137" spans="1:31" s="28" customFormat="1">
+    <row r="137" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="72"/>
       <c r="B137" s="42"/>
       <c r="C137" s="42"/>
       <c r="X137" s="54"/>
       <c r="Y137" s="54"/>
       <c r="Z137" s="54"/>
       <c r="AA137" s="54"/>
       <c r="AB137" s="54"/>
       <c r="AC137" s="54"/>
       <c r="AD137" s="54"/>
       <c r="AE137" s="54"/>
     </row>
-    <row r="138" spans="1:31" s="28" customFormat="1">
+    <row r="138" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="72"/>
       <c r="B138" s="42"/>
       <c r="C138" s="42"/>
       <c r="X138" s="54"/>
       <c r="Y138" s="54"/>
       <c r="Z138" s="54"/>
       <c r="AA138" s="54"/>
       <c r="AB138" s="54"/>
       <c r="AC138" s="54"/>
       <c r="AD138" s="54"/>
       <c r="AE138" s="54"/>
     </row>
-    <row r="139" spans="1:31" s="28" customFormat="1">
+    <row r="139" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="72"/>
       <c r="B139" s="42"/>
       <c r="C139" s="42"/>
       <c r="X139" s="54"/>
       <c r="Y139" s="54"/>
       <c r="Z139" s="54"/>
       <c r="AA139" s="54"/>
       <c r="AB139" s="54"/>
       <c r="AC139" s="54"/>
       <c r="AD139" s="54"/>
       <c r="AE139" s="54"/>
     </row>
-    <row r="140" spans="1:31" s="28" customFormat="1">
+    <row r="140" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="72"/>
       <c r="B140" s="42"/>
       <c r="C140" s="42"/>
       <c r="X140" s="54"/>
       <c r="Y140" s="54"/>
       <c r="Z140" s="54"/>
       <c r="AA140" s="54"/>
       <c r="AB140" s="54"/>
       <c r="AC140" s="54"/>
       <c r="AD140" s="54"/>
       <c r="AE140" s="54"/>
     </row>
-    <row r="141" spans="1:31" s="28" customFormat="1">
+    <row r="141" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="72"/>
       <c r="B141" s="42"/>
       <c r="C141" s="42"/>
       <c r="X141" s="54"/>
       <c r="Y141" s="54"/>
       <c r="Z141" s="54"/>
       <c r="AA141" s="54"/>
       <c r="AB141" s="54"/>
       <c r="AC141" s="54"/>
       <c r="AD141" s="54"/>
       <c r="AE141" s="54"/>
     </row>
-    <row r="142" spans="1:31" s="28" customFormat="1">
+    <row r="142" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="72"/>
       <c r="B142" s="42"/>
       <c r="C142" s="42"/>
       <c r="X142" s="54"/>
       <c r="Y142" s="54"/>
       <c r="Z142" s="54"/>
       <c r="AA142" s="54"/>
       <c r="AB142" s="54"/>
       <c r="AC142" s="54"/>
       <c r="AD142" s="54"/>
       <c r="AE142" s="54"/>
     </row>
-    <row r="143" spans="1:31" s="28" customFormat="1">
+    <row r="143" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="72"/>
       <c r="B143" s="42"/>
       <c r="C143" s="42"/>
       <c r="X143" s="54"/>
       <c r="Y143" s="54"/>
       <c r="Z143" s="54"/>
       <c r="AA143" s="54"/>
       <c r="AB143" s="54"/>
       <c r="AC143" s="54"/>
       <c r="AD143" s="54"/>
       <c r="AE143" s="54"/>
     </row>
-    <row r="144" spans="1:31" s="28" customFormat="1">
+    <row r="144" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="72"/>
       <c r="B144" s="42"/>
       <c r="C144" s="42"/>
       <c r="X144" s="54"/>
       <c r="Y144" s="54"/>
       <c r="Z144" s="54"/>
       <c r="AA144" s="54"/>
       <c r="AB144" s="54"/>
       <c r="AC144" s="54"/>
       <c r="AD144" s="54"/>
       <c r="AE144" s="54"/>
     </row>
-    <row r="145" spans="1:31" s="28" customFormat="1">
+    <row r="145" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="72"/>
       <c r="B145" s="42"/>
       <c r="C145" s="42"/>
       <c r="X145" s="54"/>
       <c r="Y145" s="54"/>
       <c r="Z145" s="54"/>
       <c r="AA145" s="54"/>
       <c r="AB145" s="54"/>
       <c r="AC145" s="54"/>
       <c r="AD145" s="54"/>
       <c r="AE145" s="54"/>
     </row>
-    <row r="146" spans="1:31" s="28" customFormat="1">
+    <row r="146" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="72"/>
       <c r="B146" s="42"/>
       <c r="C146" s="42"/>
       <c r="X146" s="54"/>
       <c r="Y146" s="54"/>
       <c r="Z146" s="54"/>
       <c r="AA146" s="54"/>
       <c r="AB146" s="54"/>
       <c r="AC146" s="54"/>
       <c r="AD146" s="54"/>
       <c r="AE146" s="54"/>
     </row>
-    <row r="147" spans="1:31" s="28" customFormat="1">
+    <row r="147" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="72"/>
       <c r="B147" s="42"/>
       <c r="C147" s="42"/>
       <c r="X147" s="54"/>
       <c r="Y147" s="54"/>
       <c r="Z147" s="54"/>
       <c r="AA147" s="54"/>
       <c r="AB147" s="54"/>
       <c r="AC147" s="54"/>
       <c r="AD147" s="54"/>
       <c r="AE147" s="54"/>
     </row>
-    <row r="148" spans="1:31" s="28" customFormat="1">
+    <row r="148" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="72"/>
       <c r="B148" s="42"/>
       <c r="C148" s="42"/>
       <c r="X148" s="54"/>
       <c r="Y148" s="54"/>
       <c r="Z148" s="54"/>
       <c r="AA148" s="54"/>
       <c r="AB148" s="54"/>
       <c r="AC148" s="54"/>
       <c r="AD148" s="54"/>
       <c r="AE148" s="54"/>
     </row>
-    <row r="149" spans="1:31" s="28" customFormat="1">
+    <row r="149" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="72"/>
       <c r="B149" s="42"/>
       <c r="C149" s="42"/>
       <c r="X149" s="54"/>
       <c r="Y149" s="54"/>
       <c r="Z149" s="54"/>
       <c r="AA149" s="54"/>
       <c r="AB149" s="54"/>
       <c r="AC149" s="54"/>
       <c r="AD149" s="54"/>
       <c r="AE149" s="54"/>
     </row>
-    <row r="150" spans="1:31" s="28" customFormat="1">
+    <row r="150" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="72"/>
       <c r="B150" s="42"/>
       <c r="C150" s="42"/>
       <c r="X150" s="54"/>
       <c r="Y150" s="54"/>
       <c r="Z150" s="54"/>
       <c r="AA150" s="54"/>
       <c r="AB150" s="54"/>
       <c r="AC150" s="54"/>
       <c r="AD150" s="54"/>
       <c r="AE150" s="54"/>
     </row>
-    <row r="151" spans="1:31" s="28" customFormat="1">
+    <row r="151" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="72"/>
       <c r="B151" s="42"/>
       <c r="C151" s="42"/>
       <c r="X151" s="54"/>
       <c r="Y151" s="54"/>
       <c r="Z151" s="54"/>
       <c r="AA151" s="54"/>
       <c r="AB151" s="54"/>
       <c r="AC151" s="54"/>
       <c r="AD151" s="54"/>
       <c r="AE151" s="54"/>
     </row>
-    <row r="152" spans="1:31" s="28" customFormat="1">
+    <row r="152" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="72"/>
       <c r="B152" s="42"/>
       <c r="C152" s="42"/>
       <c r="X152" s="54"/>
       <c r="Y152" s="54"/>
       <c r="Z152" s="54"/>
       <c r="AA152" s="54"/>
       <c r="AB152" s="54"/>
       <c r="AC152" s="54"/>
       <c r="AD152" s="54"/>
       <c r="AE152" s="54"/>
     </row>
-    <row r="153" spans="1:31" s="28" customFormat="1">
+    <row r="153" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="72"/>
       <c r="B153" s="42"/>
       <c r="C153" s="42"/>
       <c r="X153" s="54"/>
       <c r="Y153" s="54"/>
       <c r="Z153" s="54"/>
       <c r="AA153" s="54"/>
       <c r="AB153" s="54"/>
       <c r="AC153" s="54"/>
       <c r="AD153" s="54"/>
       <c r="AE153" s="54"/>
     </row>
-    <row r="154" spans="1:31" s="28" customFormat="1">
+    <row r="154" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="72"/>
       <c r="B154" s="42"/>
       <c r="C154" s="42"/>
       <c r="X154" s="54"/>
       <c r="Y154" s="54"/>
       <c r="Z154" s="54"/>
       <c r="AA154" s="54"/>
       <c r="AB154" s="54"/>
       <c r="AC154" s="54"/>
       <c r="AD154" s="54"/>
       <c r="AE154" s="54"/>
     </row>
-    <row r="155" spans="1:31" s="28" customFormat="1">
+    <row r="155" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="72"/>
       <c r="B155" s="42"/>
       <c r="C155" s="42"/>
       <c r="X155" s="54"/>
       <c r="Y155" s="54"/>
       <c r="Z155" s="54"/>
       <c r="AA155" s="54"/>
       <c r="AB155" s="54"/>
       <c r="AC155" s="54"/>
       <c r="AD155" s="54"/>
       <c r="AE155" s="54"/>
     </row>
-    <row r="156" spans="1:31" s="28" customFormat="1">
+    <row r="156" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="72"/>
       <c r="B156" s="42"/>
       <c r="C156" s="42"/>
       <c r="X156" s="54"/>
       <c r="Y156" s="54"/>
       <c r="Z156" s="54"/>
       <c r="AA156" s="54"/>
       <c r="AB156" s="54"/>
       <c r="AC156" s="54"/>
       <c r="AD156" s="54"/>
       <c r="AE156" s="54"/>
     </row>
-    <row r="157" spans="1:31" s="28" customFormat="1">
+    <row r="157" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="72"/>
       <c r="B157" s="42"/>
       <c r="C157" s="42"/>
       <c r="X157" s="54"/>
       <c r="Y157" s="54"/>
       <c r="Z157" s="54"/>
       <c r="AA157" s="54"/>
       <c r="AB157" s="54"/>
       <c r="AC157" s="54"/>
       <c r="AD157" s="54"/>
       <c r="AE157" s="54"/>
     </row>
-    <row r="158" spans="1:31" s="28" customFormat="1">
+    <row r="158" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="72"/>
       <c r="B158" s="42"/>
       <c r="C158" s="42"/>
       <c r="X158" s="54"/>
       <c r="Y158" s="54"/>
       <c r="Z158" s="54"/>
       <c r="AA158" s="54"/>
       <c r="AB158" s="54"/>
       <c r="AC158" s="54"/>
       <c r="AD158" s="54"/>
       <c r="AE158" s="54"/>
     </row>
-    <row r="159" spans="1:31" s="28" customFormat="1">
+    <row r="159" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="72"/>
       <c r="B159" s="42"/>
       <c r="C159" s="42"/>
       <c r="X159" s="54"/>
       <c r="Y159" s="54"/>
       <c r="Z159" s="54"/>
       <c r="AA159" s="54"/>
       <c r="AB159" s="54"/>
       <c r="AC159" s="54"/>
       <c r="AD159" s="54"/>
       <c r="AE159" s="54"/>
     </row>
-    <row r="160" spans="1:31" s="28" customFormat="1">
+    <row r="160" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="72"/>
       <c r="B160" s="42"/>
       <c r="C160" s="42"/>
       <c r="X160" s="54"/>
       <c r="Y160" s="54"/>
       <c r="Z160" s="54"/>
       <c r="AA160" s="54"/>
       <c r="AB160" s="54"/>
       <c r="AC160" s="54"/>
       <c r="AD160" s="54"/>
       <c r="AE160" s="54"/>
     </row>
-    <row r="161" spans="1:31" s="28" customFormat="1">
+    <row r="161" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="72"/>
       <c r="B161" s="42"/>
       <c r="C161" s="42"/>
       <c r="X161" s="54"/>
       <c r="Y161" s="54"/>
       <c r="Z161" s="54"/>
       <c r="AA161" s="54"/>
       <c r="AB161" s="54"/>
       <c r="AC161" s="54"/>
       <c r="AD161" s="54"/>
       <c r="AE161" s="54"/>
     </row>
-    <row r="162" spans="1:31" s="28" customFormat="1">
+    <row r="162" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="72"/>
       <c r="B162" s="42"/>
       <c r="C162" s="42"/>
       <c r="X162" s="54"/>
       <c r="Y162" s="54"/>
       <c r="Z162" s="54"/>
       <c r="AA162" s="54"/>
       <c r="AB162" s="54"/>
       <c r="AC162" s="54"/>
       <c r="AD162" s="54"/>
       <c r="AE162" s="54"/>
     </row>
-    <row r="163" spans="1:31" s="28" customFormat="1">
+    <row r="163" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="72"/>
       <c r="B163" s="42"/>
       <c r="C163" s="42"/>
       <c r="X163" s="54"/>
       <c r="Y163" s="54"/>
       <c r="Z163" s="54"/>
       <c r="AA163" s="54"/>
       <c r="AB163" s="54"/>
       <c r="AC163" s="54"/>
       <c r="AD163" s="54"/>
       <c r="AE163" s="54"/>
     </row>
-    <row r="164" spans="1:31" s="28" customFormat="1">
+    <row r="164" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="72"/>
       <c r="B164" s="42"/>
       <c r="C164" s="42"/>
       <c r="X164" s="54"/>
       <c r="Y164" s="54"/>
       <c r="Z164" s="54"/>
       <c r="AA164" s="54"/>
       <c r="AB164" s="54"/>
       <c r="AC164" s="54"/>
       <c r="AD164" s="54"/>
       <c r="AE164" s="54"/>
     </row>
-    <row r="165" spans="1:31" s="28" customFormat="1">
+    <row r="165" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="72"/>
       <c r="B165" s="42"/>
       <c r="C165" s="42"/>
       <c r="X165" s="54"/>
       <c r="Y165" s="54"/>
       <c r="Z165" s="54"/>
       <c r="AA165" s="54"/>
       <c r="AB165" s="54"/>
       <c r="AC165" s="54"/>
       <c r="AD165" s="54"/>
       <c r="AE165" s="54"/>
     </row>
-    <row r="166" spans="1:31" s="28" customFormat="1">
+    <row r="166" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="72"/>
       <c r="X166" s="54"/>
       <c r="Y166" s="54"/>
       <c r="Z166" s="54"/>
       <c r="AA166" s="54"/>
       <c r="AB166" s="54"/>
       <c r="AC166" s="54"/>
       <c r="AD166" s="54"/>
       <c r="AE166" s="54"/>
     </row>
-    <row r="167" spans="1:31" s="28" customFormat="1">
+    <row r="167" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="72"/>
       <c r="X167" s="54"/>
       <c r="Y167" s="54"/>
       <c r="Z167" s="54"/>
       <c r="AA167" s="54"/>
       <c r="AB167" s="54"/>
       <c r="AC167" s="54"/>
       <c r="AD167" s="54"/>
       <c r="AE167" s="54"/>
     </row>
-    <row r="168" spans="1:31" s="28" customFormat="1">
+    <row r="168" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="72"/>
       <c r="X168" s="54"/>
       <c r="Y168" s="54"/>
       <c r="Z168" s="54"/>
       <c r="AA168" s="54"/>
       <c r="AB168" s="54"/>
       <c r="AC168" s="54"/>
       <c r="AD168" s="54"/>
       <c r="AE168" s="54"/>
     </row>
-    <row r="169" spans="1:31" s="28" customFormat="1">
+    <row r="169" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="72"/>
       <c r="X169" s="54"/>
       <c r="Y169" s="54"/>
       <c r="Z169" s="54"/>
       <c r="AA169" s="54"/>
       <c r="AB169" s="54"/>
       <c r="AC169" s="54"/>
       <c r="AD169" s="54"/>
       <c r="AE169" s="54"/>
     </row>
-    <row r="170" spans="1:31" s="28" customFormat="1">
+    <row r="170" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="72"/>
       <c r="X170" s="54"/>
       <c r="Y170" s="54"/>
       <c r="Z170" s="54"/>
       <c r="AA170" s="54"/>
       <c r="AB170" s="54"/>
       <c r="AC170" s="54"/>
       <c r="AD170" s="54"/>
       <c r="AE170" s="54"/>
     </row>
-    <row r="171" spans="1:31" s="28" customFormat="1">
+    <row r="171" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="72"/>
       <c r="X171" s="54"/>
       <c r="Y171" s="54"/>
       <c r="Z171" s="54"/>
       <c r="AA171" s="54"/>
       <c r="AB171" s="54"/>
       <c r="AC171" s="54"/>
       <c r="AD171" s="54"/>
       <c r="AE171" s="54"/>
     </row>
-    <row r="172" spans="1:31" s="28" customFormat="1">
+    <row r="172" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="72"/>
       <c r="X172" s="54"/>
       <c r="Y172" s="54"/>
       <c r="Z172" s="54"/>
       <c r="AA172" s="54"/>
       <c r="AB172" s="54"/>
       <c r="AC172" s="54"/>
       <c r="AD172" s="54"/>
       <c r="AE172" s="54"/>
     </row>
-    <row r="173" spans="1:31" s="28" customFormat="1">
+    <row r="173" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="72"/>
       <c r="X173" s="54"/>
       <c r="Y173" s="54"/>
       <c r="Z173" s="54"/>
       <c r="AA173" s="54"/>
       <c r="AB173" s="54"/>
       <c r="AC173" s="54"/>
       <c r="AD173" s="54"/>
       <c r="AE173" s="54"/>
     </row>
-    <row r="174" spans="1:31" s="28" customFormat="1">
+    <row r="174" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="72"/>
       <c r="X174" s="54"/>
       <c r="Y174" s="54"/>
       <c r="Z174" s="54"/>
       <c r="AA174" s="54"/>
       <c r="AB174" s="54"/>
       <c r="AC174" s="54"/>
       <c r="AD174" s="54"/>
       <c r="AE174" s="54"/>
     </row>
-    <row r="175" spans="1:31" s="28" customFormat="1">
+    <row r="175" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="72"/>
       <c r="X175" s="54"/>
       <c r="Y175" s="54"/>
       <c r="Z175" s="54"/>
       <c r="AA175" s="54"/>
       <c r="AB175" s="54"/>
       <c r="AC175" s="54"/>
       <c r="AD175" s="54"/>
       <c r="AE175" s="54"/>
     </row>
-    <row r="176" spans="1:31" s="28" customFormat="1">
+    <row r="176" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="72"/>
       <c r="X176" s="54"/>
       <c r="Y176" s="54"/>
       <c r="Z176" s="54"/>
       <c r="AA176" s="54"/>
       <c r="AB176" s="54"/>
       <c r="AC176" s="54"/>
       <c r="AD176" s="54"/>
       <c r="AE176" s="54"/>
     </row>
-    <row r="177" spans="1:31" s="28" customFormat="1">
+    <row r="177" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="72"/>
       <c r="X177" s="54"/>
       <c r="Y177" s="54"/>
       <c r="Z177" s="54"/>
       <c r="AA177" s="54"/>
       <c r="AB177" s="54"/>
       <c r="AC177" s="54"/>
       <c r="AD177" s="54"/>
       <c r="AE177" s="54"/>
     </row>
-    <row r="178" spans="1:31" s="28" customFormat="1">
+    <row r="178" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="72"/>
       <c r="X178" s="54"/>
       <c r="Y178" s="54"/>
       <c r="Z178" s="54"/>
       <c r="AA178" s="54"/>
       <c r="AB178" s="54"/>
       <c r="AC178" s="54"/>
       <c r="AD178" s="54"/>
       <c r="AE178" s="54"/>
     </row>
-    <row r="179" spans="1:31" s="28" customFormat="1">
+    <row r="179" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="72"/>
       <c r="X179" s="54"/>
       <c r="Y179" s="54"/>
       <c r="Z179" s="54"/>
       <c r="AA179" s="54"/>
       <c r="AB179" s="54"/>
       <c r="AC179" s="54"/>
       <c r="AD179" s="54"/>
       <c r="AE179" s="54"/>
     </row>
-    <row r="180" spans="1:31" s="28" customFormat="1">
+    <row r="180" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="72"/>
       <c r="X180" s="54"/>
       <c r="Y180" s="54"/>
       <c r="Z180" s="54"/>
       <c r="AA180" s="54"/>
       <c r="AB180" s="54"/>
       <c r="AC180" s="54"/>
       <c r="AD180" s="54"/>
       <c r="AE180" s="54"/>
     </row>
-    <row r="181" spans="1:31" s="28" customFormat="1">
+    <row r="181" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="72"/>
       <c r="X181" s="54"/>
       <c r="Y181" s="54"/>
       <c r="Z181" s="54"/>
       <c r="AA181" s="54"/>
       <c r="AB181" s="54"/>
       <c r="AC181" s="54"/>
       <c r="AD181" s="54"/>
       <c r="AE181" s="54"/>
     </row>
-    <row r="182" spans="1:31" s="28" customFormat="1">
+    <row r="182" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="72"/>
       <c r="X182" s="54"/>
       <c r="Y182" s="54"/>
       <c r="Z182" s="54"/>
       <c r="AA182" s="54"/>
       <c r="AB182" s="54"/>
       <c r="AC182" s="54"/>
       <c r="AD182" s="54"/>
       <c r="AE182" s="54"/>
     </row>
-    <row r="183" spans="1:31" s="28" customFormat="1">
+    <row r="183" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="72"/>
       <c r="X183" s="54"/>
       <c r="Y183" s="54"/>
       <c r="Z183" s="54"/>
       <c r="AA183" s="54"/>
       <c r="AB183" s="54"/>
       <c r="AC183" s="54"/>
       <c r="AD183" s="54"/>
       <c r="AE183" s="54"/>
     </row>
-    <row r="184" spans="1:31" s="28" customFormat="1">
+    <row r="184" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="72"/>
       <c r="X184" s="54"/>
       <c r="Y184" s="54"/>
       <c r="Z184" s="54"/>
       <c r="AA184" s="54"/>
       <c r="AB184" s="54"/>
       <c r="AC184" s="54"/>
       <c r="AD184" s="54"/>
       <c r="AE184" s="54"/>
     </row>
-    <row r="185" spans="1:31" s="28" customFormat="1">
+    <row r="185" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="72"/>
       <c r="X185" s="54"/>
       <c r="Y185" s="54"/>
       <c r="Z185" s="54"/>
       <c r="AA185" s="54"/>
       <c r="AB185" s="54"/>
       <c r="AC185" s="54"/>
       <c r="AD185" s="54"/>
       <c r="AE185" s="54"/>
     </row>
-    <row r="186" spans="1:31" s="28" customFormat="1">
+    <row r="186" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="72"/>
       <c r="X186" s="54"/>
       <c r="Y186" s="54"/>
       <c r="Z186" s="54"/>
       <c r="AA186" s="54"/>
       <c r="AB186" s="54"/>
       <c r="AC186" s="54"/>
       <c r="AD186" s="54"/>
       <c r="AE186" s="54"/>
     </row>
-    <row r="187" spans="1:31" s="28" customFormat="1">
+    <row r="187" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="72"/>
       <c r="X187" s="54"/>
       <c r="Y187" s="54"/>
       <c r="Z187" s="54"/>
       <c r="AA187" s="54"/>
       <c r="AB187" s="54"/>
       <c r="AC187" s="54"/>
       <c r="AD187" s="54"/>
       <c r="AE187" s="54"/>
     </row>
-    <row r="188" spans="1:31" s="28" customFormat="1">
+    <row r="188" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="72"/>
       <c r="X188" s="54"/>
       <c r="Y188" s="54"/>
       <c r="Z188" s="54"/>
       <c r="AA188" s="54"/>
       <c r="AB188" s="54"/>
       <c r="AC188" s="54"/>
       <c r="AD188" s="54"/>
       <c r="AE188" s="54"/>
     </row>
-    <row r="189" spans="1:31" s="28" customFormat="1">
+    <row r="189" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="72"/>
       <c r="X189" s="54"/>
       <c r="Y189" s="54"/>
       <c r="Z189" s="54"/>
       <c r="AA189" s="54"/>
       <c r="AB189" s="54"/>
       <c r="AC189" s="54"/>
       <c r="AD189" s="54"/>
       <c r="AE189" s="54"/>
     </row>
-    <row r="190" spans="1:31" s="28" customFormat="1">
+    <row r="190" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="72"/>
       <c r="X190" s="54"/>
       <c r="Y190" s="54"/>
       <c r="Z190" s="54"/>
       <c r="AA190" s="54"/>
       <c r="AB190" s="54"/>
       <c r="AC190" s="54"/>
       <c r="AD190" s="54"/>
       <c r="AE190" s="54"/>
     </row>
-    <row r="191" spans="1:31" s="28" customFormat="1">
+    <row r="191" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="72"/>
       <c r="X191" s="54"/>
       <c r="Y191" s="54"/>
       <c r="Z191" s="54"/>
       <c r="AA191" s="54"/>
       <c r="AB191" s="54"/>
       <c r="AC191" s="54"/>
       <c r="AD191" s="54"/>
       <c r="AE191" s="54"/>
     </row>
-    <row r="192" spans="1:31" s="28" customFormat="1">
+    <row r="192" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A192" s="72"/>
       <c r="X192" s="54"/>
       <c r="Y192" s="54"/>
       <c r="Z192" s="54"/>
       <c r="AA192" s="54"/>
       <c r="AB192" s="54"/>
       <c r="AC192" s="54"/>
       <c r="AD192" s="54"/>
       <c r="AE192" s="54"/>
     </row>
-    <row r="193" spans="1:31" s="28" customFormat="1">
+    <row r="193" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="72"/>
       <c r="X193" s="54"/>
       <c r="Y193" s="54"/>
       <c r="Z193" s="54"/>
       <c r="AA193" s="54"/>
       <c r="AB193" s="54"/>
       <c r="AC193" s="54"/>
       <c r="AD193" s="54"/>
       <c r="AE193" s="54"/>
     </row>
-    <row r="194" spans="1:31" s="28" customFormat="1">
+    <row r="194" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A194" s="72"/>
       <c r="X194" s="54"/>
       <c r="Y194" s="54"/>
       <c r="Z194" s="54"/>
       <c r="AA194" s="54"/>
       <c r="AB194" s="54"/>
       <c r="AC194" s="54"/>
       <c r="AD194" s="54"/>
       <c r="AE194" s="54"/>
     </row>
-    <row r="195" spans="1:31" s="28" customFormat="1">
+    <row r="195" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="72"/>
       <c r="X195" s="54"/>
       <c r="Y195" s="54"/>
       <c r="Z195" s="54"/>
       <c r="AA195" s="54"/>
       <c r="AB195" s="54"/>
       <c r="AC195" s="54"/>
       <c r="AD195" s="54"/>
       <c r="AE195" s="54"/>
     </row>
-    <row r="196" spans="1:31" s="28" customFormat="1">
+    <row r="196" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="72"/>
       <c r="X196" s="54"/>
       <c r="Y196" s="54"/>
       <c r="Z196" s="54"/>
       <c r="AA196" s="54"/>
       <c r="AB196" s="54"/>
       <c r="AC196" s="54"/>
       <c r="AD196" s="54"/>
       <c r="AE196" s="54"/>
     </row>
-    <row r="197" spans="1:31" s="28" customFormat="1">
+    <row r="197" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="72"/>
       <c r="X197" s="54"/>
       <c r="Y197" s="54"/>
       <c r="Z197" s="54"/>
       <c r="AA197" s="54"/>
       <c r="AB197" s="54"/>
       <c r="AC197" s="54"/>
       <c r="AD197" s="54"/>
       <c r="AE197" s="54"/>
     </row>
-    <row r="198" spans="1:31" s="28" customFormat="1">
+    <row r="198" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="72"/>
       <c r="X198" s="54"/>
       <c r="Y198" s="54"/>
       <c r="Z198" s="54"/>
       <c r="AA198" s="54"/>
       <c r="AB198" s="54"/>
       <c r="AC198" s="54"/>
       <c r="AD198" s="54"/>
       <c r="AE198" s="54"/>
     </row>
-    <row r="199" spans="1:31" s="28" customFormat="1">
+    <row r="199" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="72"/>
       <c r="X199" s="54"/>
       <c r="Y199" s="54"/>
       <c r="Z199" s="54"/>
       <c r="AA199" s="54"/>
       <c r="AB199" s="54"/>
       <c r="AC199" s="54"/>
       <c r="AD199" s="54"/>
       <c r="AE199" s="54"/>
     </row>
-    <row r="200" spans="1:31" s="28" customFormat="1">
+    <row r="200" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A200" s="72"/>
       <c r="X200" s="54"/>
       <c r="Y200" s="54"/>
       <c r="Z200" s="54"/>
       <c r="AA200" s="54"/>
       <c r="AB200" s="54"/>
       <c r="AC200" s="54"/>
       <c r="AD200" s="54"/>
       <c r="AE200" s="54"/>
     </row>
-    <row r="201" spans="1:31" s="28" customFormat="1">
+    <row r="201" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="72"/>
       <c r="X201" s="54"/>
       <c r="Y201" s="54"/>
       <c r="Z201" s="54"/>
       <c r="AA201" s="54"/>
       <c r="AB201" s="54"/>
       <c r="AC201" s="54"/>
       <c r="AD201" s="54"/>
       <c r="AE201" s="54"/>
     </row>
-    <row r="202" spans="1:31" s="28" customFormat="1">
+    <row r="202" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="72"/>
       <c r="X202" s="54"/>
       <c r="Y202" s="54"/>
       <c r="Z202" s="54"/>
       <c r="AA202" s="54"/>
       <c r="AB202" s="54"/>
       <c r="AC202" s="54"/>
       <c r="AD202" s="54"/>
       <c r="AE202" s="54"/>
     </row>
-    <row r="203" spans="1:31" s="28" customFormat="1">
+    <row r="203" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="72"/>
       <c r="X203" s="54"/>
       <c r="Y203" s="54"/>
       <c r="Z203" s="54"/>
       <c r="AA203" s="54"/>
       <c r="AB203" s="54"/>
       <c r="AC203" s="54"/>
       <c r="AD203" s="54"/>
       <c r="AE203" s="54"/>
     </row>
-    <row r="204" spans="1:31" s="28" customFormat="1">
+    <row r="204" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A204" s="72"/>
       <c r="X204" s="54"/>
       <c r="Y204" s="54"/>
       <c r="Z204" s="54"/>
       <c r="AA204" s="54"/>
       <c r="AB204" s="54"/>
       <c r="AC204" s="54"/>
       <c r="AD204" s="54"/>
       <c r="AE204" s="54"/>
     </row>
-    <row r="205" spans="1:31" s="28" customFormat="1">
+    <row r="205" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="72"/>
       <c r="X205" s="54"/>
       <c r="Y205" s="54"/>
       <c r="Z205" s="54"/>
       <c r="AA205" s="54"/>
       <c r="AB205" s="54"/>
       <c r="AC205" s="54"/>
       <c r="AD205" s="54"/>
       <c r="AE205" s="54"/>
     </row>
-    <row r="206" spans="1:31" s="28" customFormat="1">
+    <row r="206" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="72"/>
       <c r="X206" s="54"/>
       <c r="Y206" s="54"/>
       <c r="Z206" s="54"/>
       <c r="AA206" s="54"/>
       <c r="AB206" s="54"/>
       <c r="AC206" s="54"/>
       <c r="AD206" s="54"/>
       <c r="AE206" s="54"/>
     </row>
-    <row r="207" spans="1:31" s="28" customFormat="1">
+    <row r="207" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="72"/>
       <c r="X207" s="54"/>
       <c r="Y207" s="54"/>
       <c r="Z207" s="54"/>
       <c r="AA207" s="54"/>
       <c r="AB207" s="54"/>
       <c r="AC207" s="54"/>
       <c r="AD207" s="54"/>
       <c r="AE207" s="54"/>
     </row>
-    <row r="208" spans="1:31" s="28" customFormat="1">
+    <row r="208" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="72"/>
       <c r="X208" s="54"/>
       <c r="Y208" s="54"/>
       <c r="Z208" s="54"/>
       <c r="AA208" s="54"/>
       <c r="AB208" s="54"/>
       <c r="AC208" s="54"/>
       <c r="AD208" s="54"/>
       <c r="AE208" s="54"/>
     </row>
-    <row r="209" spans="1:31" s="28" customFormat="1">
+    <row r="209" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="72"/>
       <c r="X209" s="54"/>
       <c r="Y209" s="54"/>
       <c r="Z209" s="54"/>
       <c r="AA209" s="54"/>
       <c r="AB209" s="54"/>
       <c r="AC209" s="54"/>
       <c r="AD209" s="54"/>
       <c r="AE209" s="54"/>
     </row>
-    <row r="210" spans="1:31" s="28" customFormat="1">
+    <row r="210" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="72"/>
       <c r="X210" s="54"/>
       <c r="Y210" s="54"/>
       <c r="Z210" s="54"/>
       <c r="AA210" s="54"/>
       <c r="AB210" s="54"/>
       <c r="AC210" s="54"/>
       <c r="AD210" s="54"/>
       <c r="AE210" s="54"/>
     </row>
-    <row r="211" spans="1:31" s="28" customFormat="1">
+    <row r="211" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="72"/>
       <c r="X211" s="54"/>
       <c r="Y211" s="54"/>
       <c r="Z211" s="54"/>
       <c r="AA211" s="54"/>
       <c r="AB211" s="54"/>
       <c r="AC211" s="54"/>
       <c r="AD211" s="54"/>
       <c r="AE211" s="54"/>
     </row>
-    <row r="212" spans="1:31" s="28" customFormat="1">
+    <row r="212" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="72"/>
       <c r="X212" s="54"/>
       <c r="Y212" s="54"/>
       <c r="Z212" s="54"/>
       <c r="AA212" s="54"/>
       <c r="AB212" s="54"/>
       <c r="AC212" s="54"/>
       <c r="AD212" s="54"/>
       <c r="AE212" s="54"/>
     </row>
-    <row r="213" spans="1:31" s="28" customFormat="1">
+    <row r="213" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="72"/>
       <c r="X213" s="54"/>
       <c r="Y213" s="54"/>
       <c r="Z213" s="54"/>
       <c r="AA213" s="54"/>
       <c r="AB213" s="54"/>
       <c r="AC213" s="54"/>
       <c r="AD213" s="54"/>
       <c r="AE213" s="54"/>
     </row>
-    <row r="214" spans="1:31" s="28" customFormat="1">
+    <row r="214" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A214" s="72"/>
       <c r="X214" s="54"/>
       <c r="Y214" s="54"/>
       <c r="Z214" s="54"/>
       <c r="AA214" s="54"/>
       <c r="AB214" s="54"/>
       <c r="AC214" s="54"/>
       <c r="AD214" s="54"/>
       <c r="AE214" s="54"/>
     </row>
-    <row r="215" spans="1:31" s="28" customFormat="1">
+    <row r="215" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="72"/>
       <c r="X215" s="54"/>
       <c r="Y215" s="54"/>
       <c r="Z215" s="54"/>
       <c r="AA215" s="54"/>
       <c r="AB215" s="54"/>
       <c r="AC215" s="54"/>
       <c r="AD215" s="54"/>
       <c r="AE215" s="54"/>
     </row>
-    <row r="216" spans="1:31" s="28" customFormat="1">
+    <row r="216" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="72"/>
       <c r="X216" s="54"/>
       <c r="Y216" s="54"/>
       <c r="Z216" s="54"/>
       <c r="AA216" s="54"/>
       <c r="AB216" s="54"/>
       <c r="AC216" s="54"/>
       <c r="AD216" s="54"/>
       <c r="AE216" s="54"/>
     </row>
-    <row r="217" spans="1:31" s="28" customFormat="1">
+    <row r="217" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="72"/>
       <c r="X217" s="54"/>
       <c r="Y217" s="54"/>
       <c r="Z217" s="54"/>
       <c r="AA217" s="54"/>
       <c r="AB217" s="54"/>
       <c r="AC217" s="54"/>
       <c r="AD217" s="54"/>
       <c r="AE217" s="54"/>
     </row>
-    <row r="218" spans="1:31" s="28" customFormat="1">
+    <row r="218" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="72"/>
       <c r="X218" s="54"/>
       <c r="Y218" s="54"/>
       <c r="Z218" s="54"/>
       <c r="AA218" s="54"/>
       <c r="AB218" s="54"/>
       <c r="AC218" s="54"/>
       <c r="AD218" s="54"/>
       <c r="AE218" s="54"/>
     </row>
-    <row r="219" spans="1:31" s="28" customFormat="1">
+    <row r="219" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="72"/>
       <c r="X219" s="54"/>
       <c r="Y219" s="54"/>
       <c r="Z219" s="54"/>
       <c r="AA219" s="54"/>
       <c r="AB219" s="54"/>
       <c r="AC219" s="54"/>
       <c r="AD219" s="54"/>
       <c r="AE219" s="54"/>
     </row>
-    <row r="220" spans="1:31" s="28" customFormat="1">
+    <row r="220" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="72"/>
       <c r="X220" s="54"/>
       <c r="Y220" s="54"/>
       <c r="Z220" s="54"/>
       <c r="AA220" s="54"/>
       <c r="AB220" s="54"/>
       <c r="AC220" s="54"/>
       <c r="AD220" s="54"/>
       <c r="AE220" s="54"/>
     </row>
-    <row r="221" spans="1:31" s="28" customFormat="1">
+    <row r="221" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="72"/>
       <c r="X221" s="54"/>
       <c r="Y221" s="54"/>
       <c r="Z221" s="54"/>
       <c r="AA221" s="54"/>
       <c r="AB221" s="54"/>
       <c r="AC221" s="54"/>
       <c r="AD221" s="54"/>
       <c r="AE221" s="54"/>
     </row>
-    <row r="222" spans="1:31" s="28" customFormat="1">
+    <row r="222" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="72"/>
       <c r="X222" s="54"/>
       <c r="Y222" s="54"/>
       <c r="Z222" s="54"/>
       <c r="AA222" s="54"/>
       <c r="AB222" s="54"/>
       <c r="AC222" s="54"/>
       <c r="AD222" s="54"/>
       <c r="AE222" s="54"/>
     </row>
-    <row r="223" spans="1:31" s="28" customFormat="1">
+    <row r="223" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="72"/>
       <c r="X223" s="54"/>
       <c r="Y223" s="54"/>
       <c r="Z223" s="54"/>
       <c r="AA223" s="54"/>
       <c r="AB223" s="54"/>
       <c r="AC223" s="54"/>
       <c r="AD223" s="54"/>
       <c r="AE223" s="54"/>
     </row>
-    <row r="224" spans="1:31" s="28" customFormat="1">
+    <row r="224" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="72"/>
       <c r="X224" s="54"/>
       <c r="Y224" s="54"/>
       <c r="Z224" s="54"/>
       <c r="AA224" s="54"/>
       <c r="AB224" s="54"/>
       <c r="AC224" s="54"/>
       <c r="AD224" s="54"/>
       <c r="AE224" s="54"/>
     </row>
-    <row r="225" spans="1:31" s="28" customFormat="1">
+    <row r="225" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="72"/>
       <c r="X225" s="54"/>
       <c r="Y225" s="54"/>
       <c r="Z225" s="54"/>
       <c r="AA225" s="54"/>
       <c r="AB225" s="54"/>
       <c r="AC225" s="54"/>
       <c r="AD225" s="54"/>
       <c r="AE225" s="54"/>
     </row>
-    <row r="226" spans="1:31" s="28" customFormat="1">
+    <row r="226" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="72"/>
       <c r="X226" s="54"/>
       <c r="Y226" s="54"/>
       <c r="Z226" s="54"/>
       <c r="AA226" s="54"/>
       <c r="AB226" s="54"/>
       <c r="AC226" s="54"/>
       <c r="AD226" s="54"/>
       <c r="AE226" s="54"/>
     </row>
-    <row r="227" spans="1:31" s="28" customFormat="1">
+    <row r="227" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="72"/>
       <c r="X227" s="54"/>
       <c r="Y227" s="54"/>
       <c r="Z227" s="54"/>
       <c r="AA227" s="54"/>
       <c r="AB227" s="54"/>
       <c r="AC227" s="54"/>
       <c r="AD227" s="54"/>
       <c r="AE227" s="54"/>
     </row>
-    <row r="228" spans="1:31" s="28" customFormat="1">
+    <row r="228" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="72"/>
       <c r="X228" s="54"/>
       <c r="Y228" s="54"/>
       <c r="Z228" s="54"/>
       <c r="AA228" s="54"/>
       <c r="AB228" s="54"/>
       <c r="AC228" s="54"/>
       <c r="AD228" s="54"/>
       <c r="AE228" s="54"/>
     </row>
-    <row r="229" spans="1:31" s="28" customFormat="1">
+    <row r="229" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="72"/>
       <c r="X229" s="54"/>
       <c r="Y229" s="54"/>
       <c r="Z229" s="54"/>
       <c r="AA229" s="54"/>
       <c r="AB229" s="54"/>
       <c r="AC229" s="54"/>
       <c r="AD229" s="54"/>
       <c r="AE229" s="54"/>
     </row>
-    <row r="230" spans="1:31" s="28" customFormat="1">
+    <row r="230" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A230" s="72"/>
       <c r="X230" s="54"/>
       <c r="Y230" s="54"/>
       <c r="Z230" s="54"/>
       <c r="AA230" s="54"/>
       <c r="AB230" s="54"/>
       <c r="AC230" s="54"/>
       <c r="AD230" s="54"/>
       <c r="AE230" s="54"/>
     </row>
-    <row r="231" spans="1:31" s="28" customFormat="1">
+    <row r="231" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="72"/>
       <c r="X231" s="54"/>
       <c r="Y231" s="54"/>
       <c r="Z231" s="54"/>
       <c r="AA231" s="54"/>
       <c r="AB231" s="54"/>
       <c r="AC231" s="54"/>
       <c r="AD231" s="54"/>
       <c r="AE231" s="54"/>
     </row>
-    <row r="232" spans="1:31" s="28" customFormat="1">
+    <row r="232" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="72"/>
       <c r="X232" s="54"/>
       <c r="Y232" s="54"/>
       <c r="Z232" s="54"/>
       <c r="AA232" s="54"/>
       <c r="AB232" s="54"/>
       <c r="AC232" s="54"/>
       <c r="AD232" s="54"/>
       <c r="AE232" s="54"/>
     </row>
-    <row r="233" spans="1:31" s="28" customFormat="1">
+    <row r="233" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="72"/>
       <c r="X233" s="54"/>
       <c r="Y233" s="54"/>
       <c r="Z233" s="54"/>
       <c r="AA233" s="54"/>
       <c r="AB233" s="54"/>
       <c r="AC233" s="54"/>
       <c r="AD233" s="54"/>
       <c r="AE233" s="54"/>
     </row>
-    <row r="234" spans="1:31" s="28" customFormat="1">
+    <row r="234" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="72"/>
       <c r="X234" s="54"/>
       <c r="Y234" s="54"/>
       <c r="Z234" s="54"/>
       <c r="AA234" s="54"/>
       <c r="AB234" s="54"/>
       <c r="AC234" s="54"/>
       <c r="AD234" s="54"/>
       <c r="AE234" s="54"/>
     </row>
-    <row r="235" spans="1:31" s="28" customFormat="1">
+    <row r="235" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="72"/>
       <c r="X235" s="54"/>
       <c r="Y235" s="54"/>
       <c r="Z235" s="54"/>
       <c r="AA235" s="54"/>
       <c r="AB235" s="54"/>
       <c r="AC235" s="54"/>
       <c r="AD235" s="54"/>
       <c r="AE235" s="54"/>
     </row>
-    <row r="236" spans="1:31" s="28" customFormat="1">
+    <row r="236" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="72"/>
       <c r="X236" s="54"/>
       <c r="Y236" s="54"/>
       <c r="Z236" s="54"/>
       <c r="AA236" s="54"/>
       <c r="AB236" s="54"/>
       <c r="AC236" s="54"/>
       <c r="AD236" s="54"/>
       <c r="AE236" s="54"/>
     </row>
-    <row r="237" spans="1:31" s="28" customFormat="1">
+    <row r="237" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="72"/>
       <c r="X237" s="54"/>
       <c r="Y237" s="54"/>
       <c r="Z237" s="54"/>
       <c r="AA237" s="54"/>
       <c r="AB237" s="54"/>
       <c r="AC237" s="54"/>
       <c r="AD237" s="54"/>
       <c r="AE237" s="54"/>
     </row>
-    <row r="238" spans="1:31" s="28" customFormat="1">
+    <row r="238" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="72"/>
       <c r="X238" s="54"/>
       <c r="Y238" s="54"/>
       <c r="Z238" s="54"/>
       <c r="AA238" s="54"/>
       <c r="AB238" s="54"/>
       <c r="AC238" s="54"/>
       <c r="AD238" s="54"/>
       <c r="AE238" s="54"/>
     </row>
-    <row r="239" spans="1:31" s="28" customFormat="1">
+    <row r="239" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="72"/>
       <c r="X239" s="54"/>
       <c r="Y239" s="54"/>
       <c r="Z239" s="54"/>
       <c r="AA239" s="54"/>
       <c r="AB239" s="54"/>
       <c r="AC239" s="54"/>
       <c r="AD239" s="54"/>
       <c r="AE239" s="54"/>
     </row>
-    <row r="240" spans="1:31" s="28" customFormat="1">
+    <row r="240" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="72"/>
       <c r="X240" s="54"/>
       <c r="Y240" s="54"/>
       <c r="Z240" s="54"/>
       <c r="AA240" s="54"/>
       <c r="AB240" s="54"/>
       <c r="AC240" s="54"/>
       <c r="AD240" s="54"/>
       <c r="AE240" s="54"/>
     </row>
-    <row r="241" spans="1:31" s="28" customFormat="1">
+    <row r="241" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="72"/>
       <c r="X241" s="54"/>
       <c r="Y241" s="54"/>
       <c r="Z241" s="54"/>
       <c r="AA241" s="54"/>
       <c r="AB241" s="54"/>
       <c r="AC241" s="54"/>
       <c r="AD241" s="54"/>
       <c r="AE241" s="54"/>
     </row>
-    <row r="242" spans="1:31" s="28" customFormat="1">
+    <row r="242" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="72"/>
       <c r="X242" s="54"/>
       <c r="Y242" s="54"/>
       <c r="Z242" s="54"/>
       <c r="AA242" s="54"/>
       <c r="AB242" s="54"/>
       <c r="AC242" s="54"/>
       <c r="AD242" s="54"/>
       <c r="AE242" s="54"/>
     </row>
-    <row r="243" spans="1:31" s="28" customFormat="1">
+    <row r="243" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="72"/>
       <c r="X243" s="54"/>
       <c r="Y243" s="54"/>
       <c r="Z243" s="54"/>
       <c r="AA243" s="54"/>
       <c r="AB243" s="54"/>
       <c r="AC243" s="54"/>
       <c r="AD243" s="54"/>
       <c r="AE243" s="54"/>
     </row>
-    <row r="244" spans="1:31" s="28" customFormat="1">
+    <row r="244" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="72"/>
       <c r="X244" s="54"/>
       <c r="Y244" s="54"/>
       <c r="Z244" s="54"/>
       <c r="AA244" s="54"/>
       <c r="AB244" s="54"/>
       <c r="AC244" s="54"/>
       <c r="AD244" s="54"/>
       <c r="AE244" s="54"/>
     </row>
-    <row r="245" spans="1:31" s="28" customFormat="1">
+    <row r="245" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="72"/>
       <c r="X245" s="54"/>
       <c r="Y245" s="54"/>
       <c r="Z245" s="54"/>
       <c r="AA245" s="54"/>
       <c r="AB245" s="54"/>
       <c r="AC245" s="54"/>
       <c r="AD245" s="54"/>
       <c r="AE245" s="54"/>
     </row>
-    <row r="246" spans="1:31" s="28" customFormat="1">
+    <row r="246" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="72"/>
       <c r="X246" s="54"/>
       <c r="Y246" s="54"/>
       <c r="Z246" s="54"/>
       <c r="AA246" s="54"/>
       <c r="AB246" s="54"/>
       <c r="AC246" s="54"/>
       <c r="AD246" s="54"/>
       <c r="AE246" s="54"/>
     </row>
-    <row r="247" spans="1:31" s="28" customFormat="1">
+    <row r="247" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="72"/>
       <c r="X247" s="54"/>
       <c r="Y247" s="54"/>
       <c r="Z247" s="54"/>
       <c r="AA247" s="54"/>
       <c r="AB247" s="54"/>
       <c r="AC247" s="54"/>
       <c r="AD247" s="54"/>
       <c r="AE247" s="54"/>
     </row>
-    <row r="248" spans="1:31" s="28" customFormat="1">
+    <row r="248" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="72"/>
       <c r="X248" s="54"/>
       <c r="Y248" s="54"/>
       <c r="Z248" s="54"/>
       <c r="AA248" s="54"/>
       <c r="AB248" s="54"/>
       <c r="AC248" s="54"/>
       <c r="AD248" s="54"/>
       <c r="AE248" s="54"/>
     </row>
-    <row r="249" spans="1:31" s="28" customFormat="1">
+    <row r="249" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="72"/>
       <c r="X249" s="54"/>
       <c r="Y249" s="54"/>
       <c r="Z249" s="54"/>
       <c r="AA249" s="54"/>
       <c r="AB249" s="54"/>
       <c r="AC249" s="54"/>
       <c r="AD249" s="54"/>
       <c r="AE249" s="54"/>
     </row>
-    <row r="250" spans="1:31" s="28" customFormat="1">
+    <row r="250" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="72"/>
       <c r="X250" s="54"/>
       <c r="Y250" s="54"/>
       <c r="Z250" s="54"/>
       <c r="AA250" s="54"/>
       <c r="AB250" s="54"/>
       <c r="AC250" s="54"/>
       <c r="AD250" s="54"/>
       <c r="AE250" s="54"/>
     </row>
-    <row r="251" spans="1:31" s="28" customFormat="1">
+    <row r="251" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="72"/>
       <c r="X251" s="54"/>
       <c r="Y251" s="54"/>
       <c r="Z251" s="54"/>
       <c r="AA251" s="54"/>
       <c r="AB251" s="54"/>
       <c r="AC251" s="54"/>
       <c r="AD251" s="54"/>
       <c r="AE251" s="54"/>
     </row>
-    <row r="252" spans="1:31" s="28" customFormat="1">
+    <row r="252" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A252" s="72"/>
       <c r="X252" s="54"/>
       <c r="Y252" s="54"/>
       <c r="Z252" s="54"/>
       <c r="AA252" s="54"/>
       <c r="AB252" s="54"/>
       <c r="AC252" s="54"/>
       <c r="AD252" s="54"/>
       <c r="AE252" s="54"/>
     </row>
-    <row r="253" spans="1:31" s="28" customFormat="1">
+    <row r="253" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="72"/>
       <c r="X253" s="54"/>
       <c r="Y253" s="54"/>
       <c r="Z253" s="54"/>
       <c r="AA253" s="54"/>
       <c r="AB253" s="54"/>
       <c r="AC253" s="54"/>
       <c r="AD253" s="54"/>
       <c r="AE253" s="54"/>
     </row>
-    <row r="254" spans="1:31" s="28" customFormat="1">
+    <row r="254" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A254" s="72"/>
       <c r="X254" s="54"/>
       <c r="Y254" s="54"/>
       <c r="Z254" s="54"/>
       <c r="AA254" s="54"/>
       <c r="AB254" s="54"/>
       <c r="AC254" s="54"/>
       <c r="AD254" s="54"/>
       <c r="AE254" s="54"/>
     </row>
-    <row r="255" spans="1:31" s="28" customFormat="1">
+    <row r="255" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A255" s="72"/>
       <c r="X255" s="54"/>
       <c r="Y255" s="54"/>
       <c r="Z255" s="54"/>
       <c r="AA255" s="54"/>
       <c r="AB255" s="54"/>
       <c r="AC255" s="54"/>
       <c r="AD255" s="54"/>
       <c r="AE255" s="54"/>
     </row>
-    <row r="256" spans="1:31" s="28" customFormat="1">
+    <row r="256" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A256" s="72"/>
       <c r="X256" s="54"/>
       <c r="Y256" s="54"/>
       <c r="Z256" s="54"/>
       <c r="AA256" s="54"/>
       <c r="AB256" s="54"/>
       <c r="AC256" s="54"/>
       <c r="AD256" s="54"/>
       <c r="AE256" s="54"/>
     </row>
-    <row r="257" spans="1:31" s="28" customFormat="1">
+    <row r="257" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="72"/>
       <c r="X257" s="54"/>
       <c r="Y257" s="54"/>
       <c r="Z257" s="54"/>
       <c r="AA257" s="54"/>
       <c r="AB257" s="54"/>
       <c r="AC257" s="54"/>
       <c r="AD257" s="54"/>
       <c r="AE257" s="54"/>
     </row>
-    <row r="258" spans="1:31" s="28" customFormat="1">
+    <row r="258" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="72"/>
       <c r="X258" s="54"/>
       <c r="Y258" s="54"/>
       <c r="Z258" s="54"/>
       <c r="AA258" s="54"/>
       <c r="AB258" s="54"/>
       <c r="AC258" s="54"/>
       <c r="AD258" s="54"/>
       <c r="AE258" s="54"/>
     </row>
-    <row r="259" spans="1:31" s="28" customFormat="1">
+    <row r="259" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="72"/>
       <c r="X259" s="54"/>
       <c r="Y259" s="54"/>
       <c r="Z259" s="54"/>
       <c r="AA259" s="54"/>
       <c r="AB259" s="54"/>
       <c r="AC259" s="54"/>
       <c r="AD259" s="54"/>
       <c r="AE259" s="54"/>
     </row>
-    <row r="260" spans="1:31" s="28" customFormat="1">
+    <row r="260" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="72"/>
       <c r="X260" s="54"/>
       <c r="Y260" s="54"/>
       <c r="Z260" s="54"/>
       <c r="AA260" s="54"/>
       <c r="AB260" s="54"/>
       <c r="AC260" s="54"/>
       <c r="AD260" s="54"/>
       <c r="AE260" s="54"/>
     </row>
-    <row r="261" spans="1:31" s="28" customFormat="1">
+    <row r="261" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="72"/>
       <c r="X261" s="54"/>
       <c r="Y261" s="54"/>
       <c r="Z261" s="54"/>
       <c r="AA261" s="54"/>
       <c r="AB261" s="54"/>
       <c r="AC261" s="54"/>
       <c r="AD261" s="54"/>
       <c r="AE261" s="54"/>
     </row>
-    <row r="262" spans="1:31" s="28" customFormat="1">
+    <row r="262" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A262" s="72"/>
       <c r="X262" s="54"/>
       <c r="Y262" s="54"/>
       <c r="Z262" s="54"/>
       <c r="AA262" s="54"/>
       <c r="AB262" s="54"/>
       <c r="AC262" s="54"/>
       <c r="AD262" s="54"/>
       <c r="AE262" s="54"/>
     </row>
-    <row r="263" spans="1:31" s="28" customFormat="1">
+    <row r="263" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A263" s="72"/>
       <c r="X263" s="54"/>
       <c r="Y263" s="54"/>
       <c r="Z263" s="54"/>
       <c r="AA263" s="54"/>
       <c r="AB263" s="54"/>
       <c r="AC263" s="54"/>
       <c r="AD263" s="54"/>
       <c r="AE263" s="54"/>
     </row>
-    <row r="264" spans="1:31" s="28" customFormat="1">
+    <row r="264" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="72"/>
       <c r="X264" s="54"/>
       <c r="Y264" s="54"/>
       <c r="Z264" s="54"/>
       <c r="AA264" s="54"/>
       <c r="AB264" s="54"/>
       <c r="AC264" s="54"/>
       <c r="AD264" s="54"/>
       <c r="AE264" s="54"/>
     </row>
-    <row r="265" spans="1:31" s="28" customFormat="1">
+    <row r="265" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A265" s="72"/>
       <c r="X265" s="54"/>
       <c r="Y265" s="54"/>
       <c r="Z265" s="54"/>
       <c r="AA265" s="54"/>
       <c r="AB265" s="54"/>
       <c r="AC265" s="54"/>
       <c r="AD265" s="54"/>
       <c r="AE265" s="54"/>
     </row>
-    <row r="266" spans="1:31" s="28" customFormat="1">
+    <row r="266" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="72"/>
       <c r="X266" s="54"/>
       <c r="Y266" s="54"/>
       <c r="Z266" s="54"/>
       <c r="AA266" s="54"/>
       <c r="AB266" s="54"/>
       <c r="AC266" s="54"/>
       <c r="AD266" s="54"/>
       <c r="AE266" s="54"/>
     </row>
-    <row r="267" spans="1:31" s="28" customFormat="1">
+    <row r="267" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="72"/>
       <c r="X267" s="54"/>
       <c r="Y267" s="54"/>
       <c r="Z267" s="54"/>
       <c r="AA267" s="54"/>
       <c r="AB267" s="54"/>
       <c r="AC267" s="54"/>
       <c r="AD267" s="54"/>
       <c r="AE267" s="54"/>
     </row>
-    <row r="268" spans="1:31" s="28" customFormat="1">
+    <row r="268" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A268" s="72"/>
       <c r="X268" s="54"/>
       <c r="Y268" s="54"/>
       <c r="Z268" s="54"/>
       <c r="AA268" s="54"/>
       <c r="AB268" s="54"/>
       <c r="AC268" s="54"/>
       <c r="AD268" s="54"/>
       <c r="AE268" s="54"/>
     </row>
-    <row r="269" spans="1:31" s="28" customFormat="1">
+    <row r="269" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A269" s="72"/>
       <c r="X269" s="54"/>
       <c r="Y269" s="54"/>
       <c r="Z269" s="54"/>
       <c r="AA269" s="54"/>
       <c r="AB269" s="54"/>
       <c r="AC269" s="54"/>
       <c r="AD269" s="54"/>
       <c r="AE269" s="54"/>
     </row>
-    <row r="270" spans="1:31" s="28" customFormat="1">
+    <row r="270" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="72"/>
       <c r="X270" s="54"/>
       <c r="Y270" s="54"/>
       <c r="Z270" s="54"/>
       <c r="AA270" s="54"/>
       <c r="AB270" s="54"/>
       <c r="AC270" s="54"/>
       <c r="AD270" s="54"/>
       <c r="AE270" s="54"/>
     </row>
-    <row r="271" spans="1:31" s="28" customFormat="1">
+    <row r="271" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="72"/>
       <c r="X271" s="54"/>
       <c r="Y271" s="54"/>
       <c r="Z271" s="54"/>
       <c r="AA271" s="54"/>
       <c r="AB271" s="54"/>
       <c r="AC271" s="54"/>
       <c r="AD271" s="54"/>
       <c r="AE271" s="54"/>
     </row>
-    <row r="272" spans="1:31" s="28" customFormat="1">
+    <row r="272" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A272" s="72"/>
       <c r="X272" s="54"/>
       <c r="Y272" s="54"/>
       <c r="Z272" s="54"/>
       <c r="AA272" s="54"/>
       <c r="AB272" s="54"/>
       <c r="AC272" s="54"/>
       <c r="AD272" s="54"/>
       <c r="AE272" s="54"/>
     </row>
-    <row r="273" spans="1:31" s="28" customFormat="1">
+    <row r="273" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A273" s="72"/>
       <c r="X273" s="54"/>
       <c r="Y273" s="54"/>
       <c r="Z273" s="54"/>
       <c r="AA273" s="54"/>
       <c r="AB273" s="54"/>
       <c r="AC273" s="54"/>
       <c r="AD273" s="54"/>
       <c r="AE273" s="54"/>
     </row>
-    <row r="274" spans="1:31" s="28" customFormat="1">
+    <row r="274" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A274" s="72"/>
       <c r="X274" s="54"/>
       <c r="Y274" s="54"/>
       <c r="Z274" s="54"/>
       <c r="AA274" s="54"/>
       <c r="AB274" s="54"/>
       <c r="AC274" s="54"/>
       <c r="AD274" s="54"/>
       <c r="AE274" s="54"/>
     </row>
-    <row r="275" spans="1:31" s="28" customFormat="1">
+    <row r="275" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A275" s="72"/>
       <c r="X275" s="54"/>
       <c r="Y275" s="54"/>
       <c r="Z275" s="54"/>
       <c r="AA275" s="54"/>
       <c r="AB275" s="54"/>
       <c r="AC275" s="54"/>
       <c r="AD275" s="54"/>
       <c r="AE275" s="54"/>
     </row>
-    <row r="276" spans="1:31" s="28" customFormat="1">
+    <row r="276" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A276" s="72"/>
       <c r="X276" s="54"/>
       <c r="Y276" s="54"/>
       <c r="Z276" s="54"/>
       <c r="AA276" s="54"/>
       <c r="AB276" s="54"/>
       <c r="AC276" s="54"/>
       <c r="AD276" s="54"/>
       <c r="AE276" s="54"/>
     </row>
-    <row r="277" spans="1:31" s="28" customFormat="1">
+    <row r="277" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A277" s="72"/>
       <c r="X277" s="54"/>
       <c r="Y277" s="54"/>
       <c r="Z277" s="54"/>
       <c r="AA277" s="54"/>
       <c r="AB277" s="54"/>
       <c r="AC277" s="54"/>
       <c r="AD277" s="54"/>
       <c r="AE277" s="54"/>
     </row>
-    <row r="278" spans="1:31" s="28" customFormat="1">
+    <row r="278" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A278" s="72"/>
       <c r="X278" s="54"/>
       <c r="Y278" s="54"/>
       <c r="Z278" s="54"/>
       <c r="AA278" s="54"/>
       <c r="AB278" s="54"/>
       <c r="AC278" s="54"/>
       <c r="AD278" s="54"/>
       <c r="AE278" s="54"/>
     </row>
-    <row r="279" spans="1:31" s="28" customFormat="1">
+    <row r="279" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A279" s="72"/>
       <c r="X279" s="54"/>
       <c r="Y279" s="54"/>
       <c r="Z279" s="54"/>
       <c r="AA279" s="54"/>
       <c r="AB279" s="54"/>
       <c r="AC279" s="54"/>
       <c r="AD279" s="54"/>
       <c r="AE279" s="54"/>
     </row>
-    <row r="280" spans="1:31" s="28" customFormat="1">
+    <row r="280" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A280" s="72"/>
       <c r="X280" s="54"/>
       <c r="Y280" s="54"/>
       <c r="Z280" s="54"/>
       <c r="AA280" s="54"/>
       <c r="AB280" s="54"/>
       <c r="AC280" s="54"/>
       <c r="AD280" s="54"/>
       <c r="AE280" s="54"/>
     </row>
-    <row r="281" spans="1:31" s="28" customFormat="1">
+    <row r="281" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A281" s="72"/>
       <c r="X281" s="54"/>
       <c r="Y281" s="54"/>
       <c r="Z281" s="54"/>
       <c r="AA281" s="54"/>
       <c r="AB281" s="54"/>
       <c r="AC281" s="54"/>
       <c r="AD281" s="54"/>
       <c r="AE281" s="54"/>
     </row>
-    <row r="282" spans="1:31" s="28" customFormat="1">
+    <row r="282" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A282" s="72"/>
       <c r="X282" s="54"/>
       <c r="Y282" s="54"/>
       <c r="Z282" s="54"/>
       <c r="AA282" s="54"/>
       <c r="AB282" s="54"/>
       <c r="AC282" s="54"/>
       <c r="AD282" s="54"/>
       <c r="AE282" s="54"/>
     </row>
-    <row r="283" spans="1:31" s="28" customFormat="1">
+    <row r="283" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A283" s="72"/>
       <c r="X283" s="54"/>
       <c r="Y283" s="54"/>
       <c r="Z283" s="54"/>
       <c r="AA283" s="54"/>
       <c r="AB283" s="54"/>
       <c r="AC283" s="54"/>
       <c r="AD283" s="54"/>
       <c r="AE283" s="54"/>
     </row>
-    <row r="284" spans="1:31" s="28" customFormat="1">
+    <row r="284" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A284" s="72"/>
       <c r="X284" s="54"/>
       <c r="Y284" s="54"/>
       <c r="Z284" s="54"/>
       <c r="AA284" s="54"/>
       <c r="AB284" s="54"/>
       <c r="AC284" s="54"/>
       <c r="AD284" s="54"/>
       <c r="AE284" s="54"/>
     </row>
-    <row r="285" spans="1:31" s="28" customFormat="1">
+    <row r="285" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A285" s="72"/>
       <c r="X285" s="54"/>
       <c r="Y285" s="54"/>
       <c r="Z285" s="54"/>
       <c r="AA285" s="54"/>
       <c r="AB285" s="54"/>
       <c r="AC285" s="54"/>
       <c r="AD285" s="54"/>
       <c r="AE285" s="54"/>
     </row>
-    <row r="286" spans="1:31" s="28" customFormat="1">
+    <row r="286" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A286" s="72"/>
       <c r="X286" s="54"/>
       <c r="Y286" s="54"/>
       <c r="Z286" s="54"/>
       <c r="AA286" s="54"/>
       <c r="AB286" s="54"/>
       <c r="AC286" s="54"/>
       <c r="AD286" s="54"/>
       <c r="AE286" s="54"/>
     </row>
-    <row r="287" spans="1:31" s="28" customFormat="1">
+    <row r="287" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A287" s="72"/>
       <c r="X287" s="54"/>
       <c r="Y287" s="54"/>
       <c r="Z287" s="54"/>
       <c r="AA287" s="54"/>
       <c r="AB287" s="54"/>
       <c r="AC287" s="54"/>
       <c r="AD287" s="54"/>
       <c r="AE287" s="54"/>
     </row>
-    <row r="288" spans="1:31" s="28" customFormat="1">
+    <row r="288" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A288" s="72"/>
       <c r="X288" s="54"/>
       <c r="Y288" s="54"/>
       <c r="Z288" s="54"/>
       <c r="AA288" s="54"/>
       <c r="AB288" s="54"/>
       <c r="AC288" s="54"/>
       <c r="AD288" s="54"/>
       <c r="AE288" s="54"/>
     </row>
-    <row r="289" spans="1:31" s="28" customFormat="1">
+    <row r="289" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A289" s="72"/>
       <c r="X289" s="54"/>
       <c r="Y289" s="54"/>
       <c r="Z289" s="54"/>
       <c r="AA289" s="54"/>
       <c r="AB289" s="54"/>
       <c r="AC289" s="54"/>
       <c r="AD289" s="54"/>
       <c r="AE289" s="54"/>
     </row>
-    <row r="290" spans="1:31" s="28" customFormat="1">
+    <row r="290" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A290" s="72"/>
       <c r="X290" s="54"/>
       <c r="Y290" s="54"/>
       <c r="Z290" s="54"/>
       <c r="AA290" s="54"/>
       <c r="AB290" s="54"/>
       <c r="AC290" s="54"/>
       <c r="AD290" s="54"/>
       <c r="AE290" s="54"/>
     </row>
-    <row r="291" spans="1:31" s="28" customFormat="1">
+    <row r="291" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A291" s="72"/>
       <c r="X291" s="54"/>
       <c r="Y291" s="54"/>
       <c r="Z291" s="54"/>
       <c r="AA291" s="54"/>
       <c r="AB291" s="54"/>
       <c r="AC291" s="54"/>
       <c r="AD291" s="54"/>
       <c r="AE291" s="54"/>
     </row>
-    <row r="292" spans="1:31" s="28" customFormat="1">
+    <row r="292" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A292" s="72"/>
       <c r="X292" s="54"/>
       <c r="Y292" s="54"/>
       <c r="Z292" s="54"/>
       <c r="AA292" s="54"/>
       <c r="AB292" s="54"/>
       <c r="AC292" s="54"/>
       <c r="AD292" s="54"/>
       <c r="AE292" s="54"/>
     </row>
-    <row r="293" spans="1:31" s="28" customFormat="1">
+    <row r="293" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A293" s="72"/>
       <c r="X293" s="54"/>
       <c r="Y293" s="54"/>
       <c r="Z293" s="54"/>
       <c r="AA293" s="54"/>
       <c r="AB293" s="54"/>
       <c r="AC293" s="54"/>
       <c r="AD293" s="54"/>
       <c r="AE293" s="54"/>
     </row>
-    <row r="294" spans="1:31" s="28" customFormat="1">
+    <row r="294" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A294" s="72"/>
       <c r="X294" s="54"/>
       <c r="Y294" s="54"/>
       <c r="Z294" s="54"/>
       <c r="AA294" s="54"/>
       <c r="AB294" s="54"/>
       <c r="AC294" s="54"/>
       <c r="AD294" s="54"/>
       <c r="AE294" s="54"/>
     </row>
-    <row r="295" spans="1:31" s="28" customFormat="1">
+    <row r="295" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A295" s="72"/>
       <c r="X295" s="54"/>
       <c r="Y295" s="54"/>
       <c r="Z295" s="54"/>
       <c r="AA295" s="54"/>
       <c r="AB295" s="54"/>
       <c r="AC295" s="54"/>
       <c r="AD295" s="54"/>
       <c r="AE295" s="54"/>
     </row>
-    <row r="296" spans="1:31" s="28" customFormat="1">
+    <row r="296" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A296" s="72"/>
       <c r="X296" s="54"/>
       <c r="Y296" s="54"/>
       <c r="Z296" s="54"/>
       <c r="AA296" s="54"/>
       <c r="AB296" s="54"/>
       <c r="AC296" s="54"/>
       <c r="AD296" s="54"/>
       <c r="AE296" s="54"/>
     </row>
-    <row r="297" spans="1:31" s="28" customFormat="1">
+    <row r="297" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A297" s="72"/>
       <c r="X297" s="54"/>
       <c r="Y297" s="54"/>
       <c r="Z297" s="54"/>
       <c r="AA297" s="54"/>
       <c r="AB297" s="54"/>
       <c r="AC297" s="54"/>
       <c r="AD297" s="54"/>
       <c r="AE297" s="54"/>
     </row>
-    <row r="298" spans="1:31" s="28" customFormat="1">
+    <row r="298" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A298" s="72"/>
       <c r="X298" s="54"/>
       <c r="Y298" s="54"/>
       <c r="Z298" s="54"/>
       <c r="AA298" s="54"/>
       <c r="AB298" s="54"/>
       <c r="AC298" s="54"/>
       <c r="AD298" s="54"/>
       <c r="AE298" s="54"/>
     </row>
-    <row r="299" spans="1:31" s="28" customFormat="1">
+    <row r="299" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A299" s="72"/>
       <c r="X299" s="54"/>
       <c r="Y299" s="54"/>
       <c r="Z299" s="54"/>
       <c r="AA299" s="54"/>
       <c r="AB299" s="54"/>
       <c r="AC299" s="54"/>
       <c r="AD299" s="54"/>
       <c r="AE299" s="54"/>
     </row>
-    <row r="300" spans="1:31" s="28" customFormat="1">
+    <row r="300" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A300" s="72"/>
       <c r="X300" s="54"/>
       <c r="Y300" s="54"/>
       <c r="Z300" s="54"/>
       <c r="AA300" s="54"/>
       <c r="AB300" s="54"/>
       <c r="AC300" s="54"/>
       <c r="AD300" s="54"/>
       <c r="AE300" s="54"/>
     </row>
-    <row r="301" spans="1:31" s="28" customFormat="1">
+    <row r="301" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A301" s="72"/>
       <c r="X301" s="54"/>
       <c r="Y301" s="54"/>
       <c r="Z301" s="54"/>
       <c r="AA301" s="54"/>
       <c r="AB301" s="54"/>
       <c r="AC301" s="54"/>
       <c r="AD301" s="54"/>
       <c r="AE301" s="54"/>
     </row>
-    <row r="302" spans="1:31" s="28" customFormat="1">
+    <row r="302" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A302" s="72"/>
       <c r="X302" s="54"/>
       <c r="Y302" s="54"/>
       <c r="Z302" s="54"/>
       <c r="AA302" s="54"/>
       <c r="AB302" s="54"/>
       <c r="AC302" s="54"/>
       <c r="AD302" s="54"/>
       <c r="AE302" s="54"/>
     </row>
-    <row r="303" spans="1:31" s="28" customFormat="1">
+    <row r="303" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A303" s="72"/>
       <c r="X303" s="54"/>
       <c r="Y303" s="54"/>
       <c r="Z303" s="54"/>
       <c r="AA303" s="54"/>
       <c r="AB303" s="54"/>
       <c r="AC303" s="54"/>
       <c r="AD303" s="54"/>
       <c r="AE303" s="54"/>
     </row>
-    <row r="304" spans="1:31" s="28" customFormat="1">
+    <row r="304" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A304" s="72"/>
       <c r="X304" s="54"/>
       <c r="Y304" s="54"/>
       <c r="Z304" s="54"/>
       <c r="AA304" s="54"/>
       <c r="AB304" s="54"/>
       <c r="AC304" s="54"/>
       <c r="AD304" s="54"/>
       <c r="AE304" s="54"/>
     </row>
-    <row r="305" spans="1:31" s="28" customFormat="1">
+    <row r="305" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A305" s="72"/>
       <c r="X305" s="54"/>
       <c r="Y305" s="54"/>
       <c r="Z305" s="54"/>
       <c r="AA305" s="54"/>
       <c r="AB305" s="54"/>
       <c r="AC305" s="54"/>
       <c r="AD305" s="54"/>
       <c r="AE305" s="54"/>
     </row>
-    <row r="306" spans="1:31" s="28" customFormat="1">
+    <row r="306" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A306" s="72"/>
       <c r="X306" s="54"/>
       <c r="Y306" s="54"/>
       <c r="Z306" s="54"/>
       <c r="AA306" s="54"/>
       <c r="AB306" s="54"/>
       <c r="AC306" s="54"/>
       <c r="AD306" s="54"/>
       <c r="AE306" s="54"/>
     </row>
-    <row r="307" spans="1:31" s="28" customFormat="1">
+    <row r="307" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A307" s="72"/>
       <c r="X307" s="54"/>
       <c r="Y307" s="54"/>
       <c r="Z307" s="54"/>
       <c r="AA307" s="54"/>
       <c r="AB307" s="54"/>
       <c r="AC307" s="54"/>
       <c r="AD307" s="54"/>
       <c r="AE307" s="54"/>
     </row>
-    <row r="308" spans="1:31" s="28" customFormat="1">
+    <row r="308" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A308" s="72"/>
       <c r="X308" s="54"/>
       <c r="Y308" s="54"/>
       <c r="Z308" s="54"/>
       <c r="AA308" s="54"/>
       <c r="AB308" s="54"/>
       <c r="AC308" s="54"/>
       <c r="AD308" s="54"/>
       <c r="AE308" s="54"/>
     </row>
-    <row r="309" spans="1:31" s="28" customFormat="1">
+    <row r="309" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A309" s="72"/>
       <c r="X309" s="54"/>
       <c r="Y309" s="54"/>
       <c r="Z309" s="54"/>
       <c r="AA309" s="54"/>
       <c r="AB309" s="54"/>
       <c r="AC309" s="54"/>
       <c r="AD309" s="54"/>
       <c r="AE309" s="54"/>
     </row>
-    <row r="310" spans="1:31" s="28" customFormat="1">
+    <row r="310" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A310" s="72"/>
       <c r="X310" s="54"/>
       <c r="Y310" s="54"/>
       <c r="Z310" s="54"/>
       <c r="AA310" s="54"/>
       <c r="AB310" s="54"/>
       <c r="AC310" s="54"/>
       <c r="AD310" s="54"/>
       <c r="AE310" s="54"/>
     </row>
-    <row r="311" spans="1:31" s="28" customFormat="1">
+    <row r="311" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A311" s="72"/>
       <c r="X311" s="54"/>
       <c r="Y311" s="54"/>
       <c r="Z311" s="54"/>
       <c r="AA311" s="54"/>
       <c r="AB311" s="54"/>
       <c r="AC311" s="54"/>
       <c r="AD311" s="54"/>
       <c r="AE311" s="54"/>
     </row>
-    <row r="312" spans="1:31" s="28" customFormat="1">
+    <row r="312" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="72"/>
       <c r="X312" s="54"/>
       <c r="Y312" s="54"/>
       <c r="Z312" s="54"/>
       <c r="AA312" s="54"/>
       <c r="AB312" s="54"/>
       <c r="AC312" s="54"/>
       <c r="AD312" s="54"/>
       <c r="AE312" s="54"/>
     </row>
-    <row r="313" spans="1:31" s="28" customFormat="1">
+    <row r="313" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A313" s="72"/>
       <c r="X313" s="54"/>
       <c r="Y313" s="54"/>
       <c r="Z313" s="54"/>
       <c r="AA313" s="54"/>
       <c r="AB313" s="54"/>
       <c r="AC313" s="54"/>
       <c r="AD313" s="54"/>
       <c r="AE313" s="54"/>
     </row>
-    <row r="314" spans="1:31" s="28" customFormat="1">
+    <row r="314" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A314" s="72"/>
       <c r="X314" s="54"/>
       <c r="Y314" s="54"/>
       <c r="Z314" s="54"/>
       <c r="AA314" s="54"/>
       <c r="AB314" s="54"/>
       <c r="AC314" s="54"/>
       <c r="AD314" s="54"/>
       <c r="AE314" s="54"/>
     </row>
-    <row r="315" spans="1:31" s="28" customFormat="1">
+    <row r="315" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A315" s="72"/>
       <c r="X315" s="54"/>
       <c r="Y315" s="54"/>
       <c r="Z315" s="54"/>
       <c r="AA315" s="54"/>
       <c r="AB315" s="54"/>
       <c r="AC315" s="54"/>
       <c r="AD315" s="54"/>
       <c r="AE315" s="54"/>
     </row>
-    <row r="316" spans="1:31" s="28" customFormat="1">
+    <row r="316" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A316" s="72"/>
       <c r="X316" s="54"/>
       <c r="Y316" s="54"/>
       <c r="Z316" s="54"/>
       <c r="AA316" s="54"/>
       <c r="AB316" s="54"/>
       <c r="AC316" s="54"/>
       <c r="AD316" s="54"/>
       <c r="AE316" s="54"/>
     </row>
-    <row r="317" spans="1:31" s="28" customFormat="1">
+    <row r="317" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A317" s="72"/>
       <c r="X317" s="54"/>
       <c r="Y317" s="54"/>
       <c r="Z317" s="54"/>
       <c r="AA317" s="54"/>
       <c r="AB317" s="54"/>
       <c r="AC317" s="54"/>
       <c r="AD317" s="54"/>
       <c r="AE317" s="54"/>
     </row>
-    <row r="318" spans="1:31" s="28" customFormat="1">
+    <row r="318" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A318" s="72"/>
       <c r="X318" s="54"/>
       <c r="Y318" s="54"/>
       <c r="Z318" s="54"/>
       <c r="AA318" s="54"/>
       <c r="AB318" s="54"/>
       <c r="AC318" s="54"/>
       <c r="AD318" s="54"/>
       <c r="AE318" s="54"/>
     </row>
-    <row r="319" spans="1:31" s="28" customFormat="1">
+    <row r="319" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A319" s="72"/>
       <c r="X319" s="54"/>
       <c r="Y319" s="54"/>
       <c r="Z319" s="54"/>
       <c r="AA319" s="54"/>
       <c r="AB319" s="54"/>
       <c r="AC319" s="54"/>
       <c r="AD319" s="54"/>
       <c r="AE319" s="54"/>
     </row>
-    <row r="320" spans="1:31" s="28" customFormat="1">
+    <row r="320" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A320" s="72"/>
       <c r="X320" s="54"/>
       <c r="Y320" s="54"/>
       <c r="Z320" s="54"/>
       <c r="AA320" s="54"/>
       <c r="AB320" s="54"/>
       <c r="AC320" s="54"/>
       <c r="AD320" s="54"/>
       <c r="AE320" s="54"/>
     </row>
-    <row r="321" spans="1:31" s="28" customFormat="1">
+    <row r="321" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A321" s="72"/>
       <c r="X321" s="54"/>
       <c r="Y321" s="54"/>
       <c r="Z321" s="54"/>
       <c r="AA321" s="54"/>
       <c r="AB321" s="54"/>
       <c r="AC321" s="54"/>
       <c r="AD321" s="54"/>
       <c r="AE321" s="54"/>
     </row>
-    <row r="322" spans="1:31" s="28" customFormat="1">
+    <row r="322" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A322" s="72"/>
       <c r="X322" s="54"/>
       <c r="Y322" s="54"/>
       <c r="Z322" s="54"/>
       <c r="AA322" s="54"/>
       <c r="AB322" s="54"/>
       <c r="AC322" s="54"/>
       <c r="AD322" s="54"/>
       <c r="AE322" s="54"/>
     </row>
-    <row r="323" spans="1:31" s="28" customFormat="1">
+    <row r="323" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A323" s="72"/>
       <c r="X323" s="54"/>
       <c r="Y323" s="54"/>
       <c r="Z323" s="54"/>
       <c r="AA323" s="54"/>
       <c r="AB323" s="54"/>
       <c r="AC323" s="54"/>
       <c r="AD323" s="54"/>
       <c r="AE323" s="54"/>
     </row>
-    <row r="324" spans="1:31" s="28" customFormat="1">
+    <row r="324" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A324" s="72"/>
       <c r="X324" s="54"/>
       <c r="Y324" s="54"/>
       <c r="Z324" s="54"/>
       <c r="AA324" s="54"/>
       <c r="AB324" s="54"/>
       <c r="AC324" s="54"/>
       <c r="AD324" s="54"/>
       <c r="AE324" s="54"/>
     </row>
-    <row r="325" spans="1:31" s="28" customFormat="1">
+    <row r="325" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A325" s="72"/>
       <c r="X325" s="54"/>
       <c r="Y325" s="54"/>
       <c r="Z325" s="54"/>
       <c r="AA325" s="54"/>
       <c r="AB325" s="54"/>
       <c r="AC325" s="54"/>
       <c r="AD325" s="54"/>
       <c r="AE325" s="54"/>
     </row>
-    <row r="326" spans="1:31" s="28" customFormat="1">
+    <row r="326" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A326" s="72"/>
       <c r="X326" s="54"/>
       <c r="Y326" s="54"/>
       <c r="Z326" s="54"/>
       <c r="AA326" s="54"/>
       <c r="AB326" s="54"/>
       <c r="AC326" s="54"/>
       <c r="AD326" s="54"/>
       <c r="AE326" s="54"/>
     </row>
-    <row r="327" spans="1:31" s="28" customFormat="1">
+    <row r="327" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A327" s="72"/>
       <c r="X327" s="54"/>
       <c r="Y327" s="54"/>
       <c r="Z327" s="54"/>
       <c r="AA327" s="54"/>
       <c r="AB327" s="54"/>
       <c r="AC327" s="54"/>
       <c r="AD327" s="54"/>
       <c r="AE327" s="54"/>
     </row>
-    <row r="328" spans="1:31" s="28" customFormat="1">
+    <row r="328" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A328" s="72"/>
       <c r="X328" s="54"/>
       <c r="Y328" s="54"/>
       <c r="Z328" s="54"/>
       <c r="AA328" s="54"/>
       <c r="AB328" s="54"/>
       <c r="AC328" s="54"/>
       <c r="AD328" s="54"/>
       <c r="AE328" s="54"/>
     </row>
-    <row r="329" spans="1:31" s="28" customFormat="1">
+    <row r="329" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A329" s="72"/>
       <c r="X329" s="54"/>
       <c r="Y329" s="54"/>
       <c r="Z329" s="54"/>
       <c r="AA329" s="54"/>
       <c r="AB329" s="54"/>
       <c r="AC329" s="54"/>
       <c r="AD329" s="54"/>
       <c r="AE329" s="54"/>
     </row>
-    <row r="330" spans="1:31" s="28" customFormat="1">
+    <row r="330" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A330" s="72"/>
       <c r="X330" s="54"/>
       <c r="Y330" s="54"/>
       <c r="Z330" s="54"/>
       <c r="AA330" s="54"/>
       <c r="AB330" s="54"/>
       <c r="AC330" s="54"/>
       <c r="AD330" s="54"/>
       <c r="AE330" s="54"/>
     </row>
-    <row r="331" spans="1:31" s="28" customFormat="1">
+    <row r="331" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A331" s="72"/>
       <c r="X331" s="54"/>
       <c r="Y331" s="54"/>
       <c r="Z331" s="54"/>
       <c r="AA331" s="54"/>
       <c r="AB331" s="54"/>
       <c r="AC331" s="54"/>
       <c r="AD331" s="54"/>
       <c r="AE331" s="54"/>
     </row>
-    <row r="332" spans="1:31" s="28" customFormat="1">
+    <row r="332" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A332" s="72"/>
       <c r="X332" s="54"/>
       <c r="Y332" s="54"/>
       <c r="Z332" s="54"/>
       <c r="AA332" s="54"/>
       <c r="AB332" s="54"/>
       <c r="AC332" s="54"/>
       <c r="AD332" s="54"/>
       <c r="AE332" s="54"/>
     </row>
-    <row r="333" spans="1:31" s="28" customFormat="1">
+    <row r="333" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A333" s="72"/>
       <c r="X333" s="54"/>
       <c r="Y333" s="54"/>
       <c r="Z333" s="54"/>
       <c r="AA333" s="54"/>
       <c r="AB333" s="54"/>
       <c r="AC333" s="54"/>
       <c r="AD333" s="54"/>
       <c r="AE333" s="54"/>
     </row>
-    <row r="334" spans="1:31" s="28" customFormat="1">
+    <row r="334" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A334" s="72"/>
       <c r="X334" s="54"/>
       <c r="Y334" s="54"/>
       <c r="Z334" s="54"/>
       <c r="AA334" s="54"/>
       <c r="AB334" s="54"/>
       <c r="AC334" s="54"/>
       <c r="AD334" s="54"/>
       <c r="AE334" s="54"/>
     </row>
-    <row r="335" spans="1:31" s="28" customFormat="1">
+    <row r="335" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A335" s="72"/>
       <c r="X335" s="54"/>
       <c r="Y335" s="54"/>
       <c r="Z335" s="54"/>
       <c r="AA335" s="54"/>
       <c r="AB335" s="54"/>
       <c r="AC335" s="54"/>
       <c r="AD335" s="54"/>
       <c r="AE335" s="54"/>
     </row>
-    <row r="336" spans="1:31" s="28" customFormat="1">
+    <row r="336" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="72"/>
       <c r="X336" s="54"/>
       <c r="Y336" s="54"/>
       <c r="Z336" s="54"/>
       <c r="AA336" s="54"/>
       <c r="AB336" s="54"/>
       <c r="AC336" s="54"/>
       <c r="AD336" s="54"/>
       <c r="AE336" s="54"/>
     </row>
-    <row r="337" spans="1:31" s="28" customFormat="1">
+    <row r="337" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A337" s="72"/>
       <c r="X337" s="54"/>
       <c r="Y337" s="54"/>
       <c r="Z337" s="54"/>
       <c r="AA337" s="54"/>
       <c r="AB337" s="54"/>
       <c r="AC337" s="54"/>
       <c r="AD337" s="54"/>
       <c r="AE337" s="54"/>
     </row>
-    <row r="338" spans="1:31" s="28" customFormat="1">
+    <row r="338" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A338" s="72"/>
       <c r="X338" s="54"/>
       <c r="Y338" s="54"/>
       <c r="Z338" s="54"/>
       <c r="AA338" s="54"/>
       <c r="AB338" s="54"/>
       <c r="AC338" s="54"/>
       <c r="AD338" s="54"/>
       <c r="AE338" s="54"/>
     </row>
-    <row r="339" spans="1:31" s="28" customFormat="1">
+    <row r="339" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A339" s="72"/>
       <c r="X339" s="54"/>
       <c r="Y339" s="54"/>
       <c r="Z339" s="54"/>
       <c r="AA339" s="54"/>
       <c r="AB339" s="54"/>
       <c r="AC339" s="54"/>
       <c r="AD339" s="54"/>
       <c r="AE339" s="54"/>
     </row>
-    <row r="340" spans="1:31" s="28" customFormat="1">
+    <row r="340" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A340" s="72"/>
       <c r="X340" s="54"/>
       <c r="Y340" s="54"/>
       <c r="Z340" s="54"/>
       <c r="AA340" s="54"/>
       <c r="AB340" s="54"/>
       <c r="AC340" s="54"/>
       <c r="AD340" s="54"/>
       <c r="AE340" s="54"/>
     </row>
-    <row r="341" spans="1:31" s="28" customFormat="1">
+    <row r="341" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A341" s="72"/>
       <c r="X341" s="54"/>
       <c r="Y341" s="54"/>
       <c r="Z341" s="54"/>
       <c r="AA341" s="54"/>
       <c r="AB341" s="54"/>
       <c r="AC341" s="54"/>
       <c r="AD341" s="54"/>
       <c r="AE341" s="54"/>
     </row>
-    <row r="342" spans="1:31" s="28" customFormat="1">
+    <row r="342" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A342" s="72"/>
       <c r="X342" s="54"/>
       <c r="Y342" s="54"/>
       <c r="Z342" s="54"/>
       <c r="AA342" s="54"/>
       <c r="AB342" s="54"/>
       <c r="AC342" s="54"/>
       <c r="AD342" s="54"/>
       <c r="AE342" s="54"/>
     </row>
-    <row r="343" spans="1:31" s="28" customFormat="1">
+    <row r="343" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A343" s="72"/>
       <c r="X343" s="54"/>
       <c r="Y343" s="54"/>
       <c r="Z343" s="54"/>
       <c r="AA343" s="54"/>
       <c r="AB343" s="54"/>
       <c r="AC343" s="54"/>
       <c r="AD343" s="54"/>
       <c r="AE343" s="54"/>
     </row>
-    <row r="344" spans="1:31" s="28" customFormat="1">
+    <row r="344" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A344" s="72"/>
       <c r="X344" s="54"/>
       <c r="Y344" s="54"/>
       <c r="Z344" s="54"/>
       <c r="AA344" s="54"/>
       <c r="AB344" s="54"/>
       <c r="AC344" s="54"/>
       <c r="AD344" s="54"/>
       <c r="AE344" s="54"/>
     </row>
-    <row r="345" spans="1:31" s="28" customFormat="1">
+    <row r="345" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A345" s="72"/>
       <c r="X345" s="54"/>
       <c r="Y345" s="54"/>
       <c r="Z345" s="54"/>
       <c r="AA345" s="54"/>
       <c r="AB345" s="54"/>
       <c r="AC345" s="54"/>
       <c r="AD345" s="54"/>
       <c r="AE345" s="54"/>
     </row>
-    <row r="346" spans="1:31" s="28" customFormat="1">
+    <row r="346" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A346" s="72"/>
       <c r="X346" s="54"/>
       <c r="Y346" s="54"/>
       <c r="Z346" s="54"/>
       <c r="AA346" s="54"/>
       <c r="AB346" s="54"/>
       <c r="AC346" s="54"/>
       <c r="AD346" s="54"/>
       <c r="AE346" s="54"/>
     </row>
-    <row r="347" spans="1:31" s="28" customFormat="1">
+    <row r="347" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A347" s="72"/>
       <c r="X347" s="54"/>
       <c r="Y347" s="54"/>
       <c r="Z347" s="54"/>
       <c r="AA347" s="54"/>
       <c r="AB347" s="54"/>
       <c r="AC347" s="54"/>
       <c r="AD347" s="54"/>
       <c r="AE347" s="54"/>
     </row>
-    <row r="348" spans="1:31" s="28" customFormat="1">
+    <row r="348" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A348" s="72"/>
       <c r="X348" s="54"/>
       <c r="Y348" s="54"/>
       <c r="Z348" s="54"/>
       <c r="AA348" s="54"/>
       <c r="AB348" s="54"/>
       <c r="AC348" s="54"/>
       <c r="AD348" s="54"/>
       <c r="AE348" s="54"/>
     </row>
-    <row r="349" spans="1:31" s="28" customFormat="1">
+    <row r="349" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A349" s="72"/>
       <c r="X349" s="54"/>
       <c r="Y349" s="54"/>
       <c r="Z349" s="54"/>
       <c r="AA349" s="54"/>
       <c r="AB349" s="54"/>
       <c r="AC349" s="54"/>
       <c r="AD349" s="54"/>
       <c r="AE349" s="54"/>
     </row>
-    <row r="350" spans="1:31" s="28" customFormat="1">
+    <row r="350" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A350" s="72"/>
       <c r="X350" s="54"/>
       <c r="Y350" s="54"/>
       <c r="Z350" s="54"/>
       <c r="AA350" s="54"/>
       <c r="AB350" s="54"/>
       <c r="AC350" s="54"/>
       <c r="AD350" s="54"/>
       <c r="AE350" s="54"/>
     </row>
-    <row r="351" spans="1:31" s="28" customFormat="1">
+    <row r="351" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A351" s="72"/>
       <c r="X351" s="54"/>
       <c r="Y351" s="54"/>
       <c r="Z351" s="54"/>
       <c r="AA351" s="54"/>
       <c r="AB351" s="54"/>
       <c r="AC351" s="54"/>
       <c r="AD351" s="54"/>
       <c r="AE351" s="54"/>
     </row>
-    <row r="352" spans="1:31" s="28" customFormat="1">
+    <row r="352" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A352" s="72"/>
       <c r="X352" s="54"/>
       <c r="Y352" s="54"/>
       <c r="Z352" s="54"/>
       <c r="AA352" s="54"/>
       <c r="AB352" s="54"/>
       <c r="AC352" s="54"/>
       <c r="AD352" s="54"/>
       <c r="AE352" s="54"/>
     </row>
-    <row r="353" spans="1:31" s="28" customFormat="1">
+    <row r="353" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A353" s="72"/>
       <c r="X353" s="54"/>
       <c r="Y353" s="54"/>
       <c r="Z353" s="54"/>
       <c r="AA353" s="54"/>
       <c r="AB353" s="54"/>
       <c r="AC353" s="54"/>
       <c r="AD353" s="54"/>
       <c r="AE353" s="54"/>
     </row>
-    <row r="354" spans="1:31" s="28" customFormat="1">
+    <row r="354" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A354" s="72"/>
       <c r="X354" s="54"/>
       <c r="Y354" s="54"/>
       <c r="Z354" s="54"/>
       <c r="AA354" s="54"/>
       <c r="AB354" s="54"/>
       <c r="AC354" s="54"/>
       <c r="AD354" s="54"/>
       <c r="AE354" s="54"/>
     </row>
-    <row r="355" spans="1:31" s="28" customFormat="1">
+    <row r="355" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A355" s="72"/>
       <c r="X355" s="54"/>
       <c r="Y355" s="54"/>
       <c r="Z355" s="54"/>
       <c r="AA355" s="54"/>
       <c r="AB355" s="54"/>
       <c r="AC355" s="54"/>
       <c r="AD355" s="54"/>
       <c r="AE355" s="54"/>
     </row>
-    <row r="356" spans="1:31" s="28" customFormat="1">
+    <row r="356" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A356" s="72"/>
       <c r="X356" s="54"/>
       <c r="Y356" s="54"/>
       <c r="Z356" s="54"/>
       <c r="AA356" s="54"/>
       <c r="AB356" s="54"/>
       <c r="AC356" s="54"/>
       <c r="AD356" s="54"/>
       <c r="AE356" s="54"/>
     </row>
-    <row r="357" spans="1:31" s="28" customFormat="1">
+    <row r="357" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A357" s="72"/>
       <c r="X357" s="54"/>
       <c r="Y357" s="54"/>
       <c r="Z357" s="54"/>
       <c r="AA357" s="54"/>
       <c r="AB357" s="54"/>
       <c r="AC357" s="54"/>
       <c r="AD357" s="54"/>
       <c r="AE357" s="54"/>
     </row>
-    <row r="358" spans="1:31" s="28" customFormat="1">
+    <row r="358" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A358" s="72"/>
       <c r="X358" s="54"/>
       <c r="Y358" s="54"/>
       <c r="Z358" s="54"/>
       <c r="AA358" s="54"/>
       <c r="AB358" s="54"/>
       <c r="AC358" s="54"/>
       <c r="AD358" s="54"/>
       <c r="AE358" s="54"/>
     </row>
-    <row r="359" spans="1:31" s="28" customFormat="1">
+    <row r="359" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A359" s="72"/>
       <c r="X359" s="54"/>
       <c r="Y359" s="54"/>
       <c r="Z359" s="54"/>
       <c r="AA359" s="54"/>
       <c r="AB359" s="54"/>
       <c r="AC359" s="54"/>
       <c r="AD359" s="54"/>
       <c r="AE359" s="54"/>
     </row>
-    <row r="360" spans="1:31" s="28" customFormat="1">
+    <row r="360" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A360" s="72"/>
       <c r="X360" s="54"/>
       <c r="Y360" s="54"/>
       <c r="Z360" s="54"/>
       <c r="AA360" s="54"/>
       <c r="AB360" s="54"/>
       <c r="AC360" s="54"/>
       <c r="AD360" s="54"/>
       <c r="AE360" s="54"/>
     </row>
-    <row r="361" spans="1:31" s="28" customFormat="1">
+    <row r="361" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A361" s="72"/>
       <c r="X361" s="54"/>
       <c r="Y361" s="54"/>
       <c r="Z361" s="54"/>
       <c r="AA361" s="54"/>
       <c r="AB361" s="54"/>
       <c r="AC361" s="54"/>
       <c r="AD361" s="54"/>
       <c r="AE361" s="54"/>
     </row>
-    <row r="362" spans="1:31" s="28" customFormat="1">
+    <row r="362" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A362" s="72"/>
       <c r="X362" s="54"/>
       <c r="Y362" s="54"/>
       <c r="Z362" s="54"/>
       <c r="AA362" s="54"/>
       <c r="AB362" s="54"/>
       <c r="AC362" s="54"/>
       <c r="AD362" s="54"/>
       <c r="AE362" s="54"/>
     </row>
-    <row r="363" spans="1:31" s="28" customFormat="1">
+    <row r="363" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A363" s="72"/>
       <c r="X363" s="54"/>
       <c r="Y363" s="54"/>
       <c r="Z363" s="54"/>
       <c r="AA363" s="54"/>
       <c r="AB363" s="54"/>
       <c r="AC363" s="54"/>
       <c r="AD363" s="54"/>
       <c r="AE363" s="54"/>
     </row>
-    <row r="364" spans="1:31" s="28" customFormat="1">
+    <row r="364" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A364" s="72"/>
       <c r="X364" s="54"/>
       <c r="Y364" s="54"/>
       <c r="Z364" s="54"/>
       <c r="AA364" s="54"/>
       <c r="AB364" s="54"/>
       <c r="AC364" s="54"/>
       <c r="AD364" s="54"/>
       <c r="AE364" s="54"/>
     </row>
-    <row r="365" spans="1:31" s="28" customFormat="1">
+    <row r="365" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A365" s="72"/>
       <c r="X365" s="54"/>
       <c r="Y365" s="54"/>
       <c r="Z365" s="54"/>
       <c r="AA365" s="54"/>
       <c r="AB365" s="54"/>
       <c r="AC365" s="54"/>
       <c r="AD365" s="54"/>
       <c r="AE365" s="54"/>
     </row>
-    <row r="366" spans="1:31" s="28" customFormat="1">
+    <row r="366" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A366" s="72"/>
       <c r="X366" s="54"/>
       <c r="Y366" s="54"/>
       <c r="Z366" s="54"/>
       <c r="AA366" s="54"/>
       <c r="AB366" s="54"/>
       <c r="AC366" s="54"/>
       <c r="AD366" s="54"/>
       <c r="AE366" s="54"/>
     </row>
-    <row r="367" spans="1:31" s="28" customFormat="1">
+    <row r="367" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A367" s="72"/>
       <c r="X367" s="54"/>
       <c r="Y367" s="54"/>
       <c r="Z367" s="54"/>
       <c r="AA367" s="54"/>
       <c r="AB367" s="54"/>
       <c r="AC367" s="54"/>
       <c r="AD367" s="54"/>
       <c r="AE367" s="54"/>
     </row>
-    <row r="368" spans="1:31" s="28" customFormat="1">
+    <row r="368" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A368" s="72"/>
       <c r="X368" s="54"/>
       <c r="Y368" s="54"/>
       <c r="Z368" s="54"/>
       <c r="AA368" s="54"/>
       <c r="AB368" s="54"/>
       <c r="AC368" s="54"/>
       <c r="AD368" s="54"/>
       <c r="AE368" s="54"/>
     </row>
-    <row r="369" spans="1:31" s="28" customFormat="1">
+    <row r="369" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A369" s="72"/>
       <c r="X369" s="54"/>
       <c r="Y369" s="54"/>
       <c r="Z369" s="54"/>
       <c r="AA369" s="54"/>
       <c r="AB369" s="54"/>
       <c r="AC369" s="54"/>
       <c r="AD369" s="54"/>
       <c r="AE369" s="54"/>
     </row>
-    <row r="370" spans="1:31" s="28" customFormat="1">
+    <row r="370" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A370" s="72"/>
       <c r="X370" s="54"/>
       <c r="Y370" s="54"/>
       <c r="Z370" s="54"/>
       <c r="AA370" s="54"/>
       <c r="AB370" s="54"/>
       <c r="AC370" s="54"/>
       <c r="AD370" s="54"/>
       <c r="AE370" s="54"/>
     </row>
-    <row r="371" spans="1:31" s="28" customFormat="1">
+    <row r="371" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A371" s="72"/>
       <c r="X371" s="54"/>
       <c r="Y371" s="54"/>
       <c r="Z371" s="54"/>
       <c r="AA371" s="54"/>
       <c r="AB371" s="54"/>
       <c r="AC371" s="54"/>
       <c r="AD371" s="54"/>
       <c r="AE371" s="54"/>
     </row>
-    <row r="372" spans="1:31" s="28" customFormat="1">
+    <row r="372" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A372" s="72"/>
       <c r="X372" s="54"/>
       <c r="Y372" s="54"/>
       <c r="Z372" s="54"/>
       <c r="AA372" s="54"/>
       <c r="AB372" s="54"/>
       <c r="AC372" s="54"/>
       <c r="AD372" s="54"/>
       <c r="AE372" s="54"/>
     </row>
-    <row r="373" spans="1:31" s="28" customFormat="1">
+    <row r="373" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A373" s="72"/>
       <c r="X373" s="54"/>
       <c r="Y373" s="54"/>
       <c r="Z373" s="54"/>
       <c r="AA373" s="54"/>
       <c r="AB373" s="54"/>
       <c r="AC373" s="54"/>
       <c r="AD373" s="54"/>
       <c r="AE373" s="54"/>
     </row>
-    <row r="374" spans="1:31" s="28" customFormat="1">
+    <row r="374" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A374" s="72"/>
       <c r="X374" s="54"/>
       <c r="Y374" s="54"/>
       <c r="Z374" s="54"/>
       <c r="AA374" s="54"/>
       <c r="AB374" s="54"/>
       <c r="AC374" s="54"/>
       <c r="AD374" s="54"/>
       <c r="AE374" s="54"/>
     </row>
-    <row r="375" spans="1:31" s="28" customFormat="1">
+    <row r="375" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A375" s="72"/>
       <c r="X375" s="54"/>
       <c r="Y375" s="54"/>
       <c r="Z375" s="54"/>
       <c r="AA375" s="54"/>
       <c r="AB375" s="54"/>
       <c r="AC375" s="54"/>
       <c r="AD375" s="54"/>
       <c r="AE375" s="54"/>
     </row>
-    <row r="376" spans="1:31" s="28" customFormat="1">
+    <row r="376" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A376" s="72"/>
       <c r="X376" s="54"/>
       <c r="Y376" s="54"/>
       <c r="Z376" s="54"/>
       <c r="AA376" s="54"/>
       <c r="AB376" s="54"/>
       <c r="AC376" s="54"/>
       <c r="AD376" s="54"/>
       <c r="AE376" s="54"/>
     </row>
-    <row r="377" spans="1:31" s="28" customFormat="1">
+    <row r="377" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A377" s="72"/>
       <c r="X377" s="54"/>
       <c r="Y377" s="54"/>
       <c r="Z377" s="54"/>
       <c r="AA377" s="54"/>
       <c r="AB377" s="54"/>
       <c r="AC377" s="54"/>
       <c r="AD377" s="54"/>
       <c r="AE377" s="54"/>
     </row>
-    <row r="378" spans="1:31" s="28" customFormat="1">
+    <row r="378" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A378" s="72"/>
       <c r="X378" s="54"/>
       <c r="Y378" s="54"/>
       <c r="Z378" s="54"/>
       <c r="AA378" s="54"/>
       <c r="AB378" s="54"/>
       <c r="AC378" s="54"/>
       <c r="AD378" s="54"/>
       <c r="AE378" s="54"/>
     </row>
-    <row r="379" spans="1:31" s="28" customFormat="1">
+    <row r="379" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A379" s="72"/>
       <c r="X379" s="54"/>
       <c r="Y379" s="54"/>
       <c r="Z379" s="54"/>
       <c r="AA379" s="54"/>
       <c r="AB379" s="54"/>
       <c r="AC379" s="54"/>
       <c r="AD379" s="54"/>
       <c r="AE379" s="54"/>
     </row>
-    <row r="380" spans="1:31" s="28" customFormat="1">
+    <row r="380" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A380" s="72"/>
       <c r="X380" s="54"/>
       <c r="Y380" s="54"/>
       <c r="Z380" s="54"/>
       <c r="AA380" s="54"/>
       <c r="AB380" s="54"/>
       <c r="AC380" s="54"/>
       <c r="AD380" s="54"/>
       <c r="AE380" s="54"/>
     </row>
-    <row r="381" spans="1:31" s="28" customFormat="1">
+    <row r="381" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A381" s="72"/>
       <c r="X381" s="54"/>
       <c r="Y381" s="54"/>
       <c r="Z381" s="54"/>
       <c r="AA381" s="54"/>
       <c r="AB381" s="54"/>
       <c r="AC381" s="54"/>
       <c r="AD381" s="54"/>
       <c r="AE381" s="54"/>
     </row>
-    <row r="382" spans="1:31" s="28" customFormat="1">
+    <row r="382" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A382" s="72"/>
       <c r="X382" s="54"/>
       <c r="Y382" s="54"/>
       <c r="Z382" s="54"/>
       <c r="AA382" s="54"/>
       <c r="AB382" s="54"/>
       <c r="AC382" s="54"/>
       <c r="AD382" s="54"/>
       <c r="AE382" s="54"/>
     </row>
-    <row r="383" spans="1:31" s="28" customFormat="1">
+    <row r="383" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A383" s="72"/>
       <c r="X383" s="54"/>
       <c r="Y383" s="54"/>
       <c r="Z383" s="54"/>
       <c r="AA383" s="54"/>
       <c r="AB383" s="54"/>
       <c r="AC383" s="54"/>
       <c r="AD383" s="54"/>
       <c r="AE383" s="54"/>
     </row>
-    <row r="384" spans="1:31" s="28" customFormat="1">
+    <row r="384" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A384" s="72"/>
       <c r="X384" s="54"/>
       <c r="Y384" s="54"/>
       <c r="Z384" s="54"/>
       <c r="AA384" s="54"/>
       <c r="AB384" s="54"/>
       <c r="AC384" s="54"/>
       <c r="AD384" s="54"/>
       <c r="AE384" s="54"/>
     </row>
-    <row r="385" spans="1:31" s="28" customFormat="1">
+    <row r="385" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A385" s="72"/>
       <c r="X385" s="54"/>
       <c r="Y385" s="54"/>
       <c r="Z385" s="54"/>
       <c r="AA385" s="54"/>
       <c r="AB385" s="54"/>
       <c r="AC385" s="54"/>
       <c r="AD385" s="54"/>
       <c r="AE385" s="54"/>
     </row>
-    <row r="386" spans="1:31" s="28" customFormat="1">
+    <row r="386" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A386" s="72"/>
       <c r="X386" s="54"/>
       <c r="Y386" s="54"/>
       <c r="Z386" s="54"/>
       <c r="AA386" s="54"/>
       <c r="AB386" s="54"/>
       <c r="AC386" s="54"/>
       <c r="AD386" s="54"/>
       <c r="AE386" s="54"/>
     </row>
-    <row r="387" spans="1:31" s="28" customFormat="1">
+    <row r="387" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A387" s="72"/>
       <c r="X387" s="54"/>
       <c r="Y387" s="54"/>
       <c r="Z387" s="54"/>
       <c r="AA387" s="54"/>
       <c r="AB387" s="54"/>
       <c r="AC387" s="54"/>
       <c r="AD387" s="54"/>
       <c r="AE387" s="54"/>
     </row>
-    <row r="388" spans="1:31" s="28" customFormat="1">
+    <row r="388" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A388" s="72"/>
       <c r="X388" s="54"/>
       <c r="Y388" s="54"/>
       <c r="Z388" s="54"/>
       <c r="AA388" s="54"/>
       <c r="AB388" s="54"/>
       <c r="AC388" s="54"/>
       <c r="AD388" s="54"/>
       <c r="AE388" s="54"/>
     </row>
-    <row r="389" spans="1:31" s="28" customFormat="1">
+    <row r="389" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A389" s="72"/>
       <c r="X389" s="54"/>
       <c r="Y389" s="54"/>
       <c r="Z389" s="54"/>
       <c r="AA389" s="54"/>
       <c r="AB389" s="54"/>
       <c r="AC389" s="54"/>
       <c r="AD389" s="54"/>
       <c r="AE389" s="54"/>
     </row>
-    <row r="390" spans="1:31" s="28" customFormat="1">
+    <row r="390" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A390" s="72"/>
       <c r="X390" s="54"/>
       <c r="Y390" s="54"/>
       <c r="Z390" s="54"/>
       <c r="AA390" s="54"/>
       <c r="AB390" s="54"/>
       <c r="AC390" s="54"/>
       <c r="AD390" s="54"/>
       <c r="AE390" s="54"/>
     </row>
-    <row r="391" spans="1:31" s="28" customFormat="1">
+    <row r="391" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A391" s="72"/>
       <c r="X391" s="54"/>
       <c r="Y391" s="54"/>
       <c r="Z391" s="54"/>
       <c r="AA391" s="54"/>
       <c r="AB391" s="54"/>
       <c r="AC391" s="54"/>
       <c r="AD391" s="54"/>
       <c r="AE391" s="54"/>
     </row>
-    <row r="392" spans="1:31" s="28" customFormat="1">
+    <row r="392" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A392" s="72"/>
       <c r="X392" s="54"/>
       <c r="Y392" s="54"/>
       <c r="Z392" s="54"/>
       <c r="AA392" s="54"/>
       <c r="AB392" s="54"/>
       <c r="AC392" s="54"/>
       <c r="AD392" s="54"/>
       <c r="AE392" s="54"/>
     </row>
-    <row r="393" spans="1:31" s="28" customFormat="1">
+    <row r="393" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A393" s="72"/>
       <c r="X393" s="54"/>
       <c r="Y393" s="54"/>
       <c r="Z393" s="54"/>
       <c r="AA393" s="54"/>
       <c r="AB393" s="54"/>
       <c r="AC393" s="54"/>
       <c r="AD393" s="54"/>
       <c r="AE393" s="54"/>
     </row>
-    <row r="394" spans="1:31" s="28" customFormat="1">
+    <row r="394" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A394" s="72"/>
       <c r="X394" s="54"/>
       <c r="Y394" s="54"/>
       <c r="Z394" s="54"/>
       <c r="AA394" s="54"/>
       <c r="AB394" s="54"/>
       <c r="AC394" s="54"/>
       <c r="AD394" s="54"/>
       <c r="AE394" s="54"/>
     </row>
-    <row r="395" spans="1:31" s="28" customFormat="1">
+    <row r="395" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A395" s="72"/>
       <c r="X395" s="54"/>
       <c r="Y395" s="54"/>
       <c r="Z395" s="54"/>
       <c r="AA395" s="54"/>
       <c r="AB395" s="54"/>
       <c r="AC395" s="54"/>
       <c r="AD395" s="54"/>
       <c r="AE395" s="54"/>
     </row>
-    <row r="396" spans="1:31" s="28" customFormat="1">
+    <row r="396" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A396" s="72"/>
       <c r="X396" s="54"/>
       <c r="Y396" s="54"/>
       <c r="Z396" s="54"/>
       <c r="AA396" s="54"/>
       <c r="AB396" s="54"/>
       <c r="AC396" s="54"/>
       <c r="AD396" s="54"/>
       <c r="AE396" s="54"/>
     </row>
-    <row r="397" spans="1:31" s="28" customFormat="1">
+    <row r="397" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A397" s="72"/>
       <c r="X397" s="54"/>
       <c r="Y397" s="54"/>
       <c r="Z397" s="54"/>
       <c r="AA397" s="54"/>
       <c r="AB397" s="54"/>
       <c r="AC397" s="54"/>
       <c r="AD397" s="54"/>
       <c r="AE397" s="54"/>
     </row>
-    <row r="398" spans="1:31" s="28" customFormat="1">
+    <row r="398" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A398" s="72"/>
       <c r="X398" s="54"/>
       <c r="Y398" s="54"/>
       <c r="Z398" s="54"/>
       <c r="AA398" s="54"/>
       <c r="AB398" s="54"/>
       <c r="AC398" s="54"/>
       <c r="AD398" s="54"/>
       <c r="AE398" s="54"/>
     </row>
-    <row r="399" spans="1:31" s="28" customFormat="1">
+    <row r="399" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A399" s="72"/>
       <c r="X399" s="54"/>
       <c r="Y399" s="54"/>
       <c r="Z399" s="54"/>
       <c r="AA399" s="54"/>
       <c r="AB399" s="54"/>
       <c r="AC399" s="54"/>
       <c r="AD399" s="54"/>
       <c r="AE399" s="54"/>
     </row>
-    <row r="400" spans="1:31" s="28" customFormat="1">
+    <row r="400" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A400" s="72"/>
       <c r="X400" s="54"/>
       <c r="Y400" s="54"/>
       <c r="Z400" s="54"/>
       <c r="AA400" s="54"/>
       <c r="AB400" s="54"/>
       <c r="AC400" s="54"/>
       <c r="AD400" s="54"/>
       <c r="AE400" s="54"/>
     </row>
-    <row r="401" spans="1:31" s="28" customFormat="1">
+    <row r="401" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A401" s="72"/>
       <c r="X401" s="54"/>
       <c r="Y401" s="54"/>
       <c r="Z401" s="54"/>
       <c r="AA401" s="54"/>
       <c r="AB401" s="54"/>
       <c r="AC401" s="54"/>
       <c r="AD401" s="54"/>
       <c r="AE401" s="54"/>
     </row>
-    <row r="402" spans="1:31" s="28" customFormat="1">
+    <row r="402" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A402" s="72"/>
       <c r="X402" s="54"/>
       <c r="Y402" s="54"/>
       <c r="Z402" s="54"/>
       <c r="AA402" s="54"/>
       <c r="AB402" s="54"/>
       <c r="AC402" s="54"/>
       <c r="AD402" s="54"/>
       <c r="AE402" s="54"/>
     </row>
-    <row r="403" spans="1:31" s="28" customFormat="1">
+    <row r="403" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A403" s="72"/>
       <c r="X403" s="54"/>
       <c r="Y403" s="54"/>
       <c r="Z403" s="54"/>
       <c r="AA403" s="54"/>
       <c r="AB403" s="54"/>
       <c r="AC403" s="54"/>
       <c r="AD403" s="54"/>
       <c r="AE403" s="54"/>
     </row>
-    <row r="404" spans="1:31" s="28" customFormat="1">
+    <row r="404" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A404" s="72"/>
       <c r="X404" s="54"/>
       <c r="Y404" s="54"/>
       <c r="Z404" s="54"/>
       <c r="AA404" s="54"/>
       <c r="AB404" s="54"/>
       <c r="AC404" s="54"/>
       <c r="AD404" s="54"/>
       <c r="AE404" s="54"/>
     </row>
-    <row r="405" spans="1:31" s="28" customFormat="1">
+    <row r="405" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A405" s="72"/>
       <c r="X405" s="54"/>
       <c r="Y405" s="54"/>
       <c r="Z405" s="54"/>
       <c r="AA405" s="54"/>
       <c r="AB405" s="54"/>
       <c r="AC405" s="54"/>
       <c r="AD405" s="54"/>
       <c r="AE405" s="54"/>
     </row>
-    <row r="406" spans="1:31" s="28" customFormat="1">
+    <row r="406" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A406" s="72"/>
       <c r="X406" s="54"/>
       <c r="Y406" s="54"/>
       <c r="Z406" s="54"/>
       <c r="AA406" s="54"/>
       <c r="AB406" s="54"/>
       <c r="AC406" s="54"/>
       <c r="AD406" s="54"/>
       <c r="AE406" s="54"/>
     </row>
-    <row r="407" spans="1:31" s="28" customFormat="1">
+    <row r="407" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A407" s="72"/>
       <c r="X407" s="54"/>
       <c r="Y407" s="54"/>
       <c r="Z407" s="54"/>
       <c r="AA407" s="54"/>
       <c r="AB407" s="54"/>
       <c r="AC407" s="54"/>
       <c r="AD407" s="54"/>
       <c r="AE407" s="54"/>
     </row>
-    <row r="408" spans="1:31" s="28" customFormat="1">
+    <row r="408" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A408" s="72"/>
       <c r="X408" s="54"/>
       <c r="Y408" s="54"/>
       <c r="Z408" s="54"/>
       <c r="AA408" s="54"/>
       <c r="AB408" s="54"/>
       <c r="AC408" s="54"/>
       <c r="AD408" s="54"/>
       <c r="AE408" s="54"/>
     </row>
-    <row r="409" spans="1:31" s="28" customFormat="1">
+    <row r="409" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A409" s="72"/>
       <c r="X409" s="54"/>
       <c r="Y409" s="54"/>
       <c r="Z409" s="54"/>
       <c r="AA409" s="54"/>
       <c r="AB409" s="54"/>
       <c r="AC409" s="54"/>
       <c r="AD409" s="54"/>
       <c r="AE409" s="54"/>
     </row>
-    <row r="410" spans="1:31" s="28" customFormat="1">
+    <row r="410" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A410" s="72"/>
       <c r="X410" s="54"/>
       <c r="Y410" s="54"/>
       <c r="Z410" s="54"/>
       <c r="AA410" s="54"/>
       <c r="AB410" s="54"/>
       <c r="AC410" s="54"/>
       <c r="AD410" s="54"/>
       <c r="AE410" s="54"/>
     </row>
-    <row r="411" spans="1:31" s="28" customFormat="1">
+    <row r="411" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A411" s="72"/>
       <c r="X411" s="54"/>
       <c r="Y411" s="54"/>
       <c r="Z411" s="54"/>
       <c r="AA411" s="54"/>
       <c r="AB411" s="54"/>
       <c r="AC411" s="54"/>
       <c r="AD411" s="54"/>
       <c r="AE411" s="54"/>
     </row>
-    <row r="412" spans="1:31" s="28" customFormat="1">
+    <row r="412" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A412" s="72"/>
       <c r="X412" s="54"/>
       <c r="Y412" s="54"/>
       <c r="Z412" s="54"/>
       <c r="AA412" s="54"/>
       <c r="AB412" s="54"/>
       <c r="AC412" s="54"/>
       <c r="AD412" s="54"/>
       <c r="AE412" s="54"/>
     </row>
-    <row r="413" spans="1:31" s="28" customFormat="1">
+    <row r="413" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A413" s="72"/>
       <c r="X413" s="54"/>
       <c r="Y413" s="54"/>
       <c r="Z413" s="54"/>
       <c r="AA413" s="54"/>
       <c r="AB413" s="54"/>
       <c r="AC413" s="54"/>
       <c r="AD413" s="54"/>
       <c r="AE413" s="54"/>
     </row>
-    <row r="414" spans="1:31" s="28" customFormat="1">
+    <row r="414" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A414" s="72"/>
       <c r="X414" s="54"/>
       <c r="Y414" s="54"/>
       <c r="Z414" s="54"/>
       <c r="AA414" s="54"/>
       <c r="AB414" s="54"/>
       <c r="AC414" s="54"/>
       <c r="AD414" s="54"/>
       <c r="AE414" s="54"/>
     </row>
-    <row r="415" spans="1:31" s="28" customFormat="1">
+    <row r="415" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A415" s="72"/>
       <c r="X415" s="54"/>
       <c r="Y415" s="54"/>
       <c r="Z415" s="54"/>
       <c r="AA415" s="54"/>
       <c r="AB415" s="54"/>
       <c r="AC415" s="54"/>
       <c r="AD415" s="54"/>
       <c r="AE415" s="54"/>
     </row>
-    <row r="416" spans="1:31" s="28" customFormat="1">
+    <row r="416" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A416" s="72"/>
       <c r="X416" s="54"/>
       <c r="Y416" s="54"/>
       <c r="Z416" s="54"/>
       <c r="AA416" s="54"/>
       <c r="AB416" s="54"/>
       <c r="AC416" s="54"/>
       <c r="AD416" s="54"/>
       <c r="AE416" s="54"/>
     </row>
-    <row r="417" spans="1:31" s="28" customFormat="1">
+    <row r="417" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A417" s="72"/>
       <c r="X417" s="54"/>
       <c r="Y417" s="54"/>
       <c r="Z417" s="54"/>
       <c r="AA417" s="54"/>
       <c r="AB417" s="54"/>
       <c r="AC417" s="54"/>
       <c r="AD417" s="54"/>
       <c r="AE417" s="54"/>
     </row>
-    <row r="418" spans="1:31" s="28" customFormat="1">
+    <row r="418" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A418" s="72"/>
       <c r="X418" s="54"/>
       <c r="Y418" s="54"/>
       <c r="Z418" s="54"/>
       <c r="AA418" s="54"/>
       <c r="AB418" s="54"/>
       <c r="AC418" s="54"/>
       <c r="AD418" s="54"/>
       <c r="AE418" s="54"/>
     </row>
-    <row r="419" spans="1:31" s="28" customFormat="1">
+    <row r="419" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A419" s="72"/>
       <c r="X419" s="54"/>
       <c r="Y419" s="54"/>
       <c r="Z419" s="54"/>
       <c r="AA419" s="54"/>
       <c r="AB419" s="54"/>
       <c r="AC419" s="54"/>
       <c r="AD419" s="54"/>
       <c r="AE419" s="54"/>
     </row>
-    <row r="420" spans="1:31" s="28" customFormat="1">
+    <row r="420" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A420" s="72"/>
       <c r="X420" s="54"/>
       <c r="Y420" s="54"/>
       <c r="Z420" s="54"/>
       <c r="AA420" s="54"/>
       <c r="AB420" s="54"/>
       <c r="AC420" s="54"/>
       <c r="AD420" s="54"/>
       <c r="AE420" s="54"/>
     </row>
-    <row r="421" spans="1:31" s="28" customFormat="1">
+    <row r="421" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A421" s="72"/>
       <c r="X421" s="54"/>
       <c r="Y421" s="54"/>
       <c r="Z421" s="54"/>
       <c r="AA421" s="54"/>
       <c r="AB421" s="54"/>
       <c r="AC421" s="54"/>
       <c r="AD421" s="54"/>
       <c r="AE421" s="54"/>
     </row>
-    <row r="422" spans="1:31" s="28" customFormat="1">
+    <row r="422" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A422" s="72"/>
       <c r="X422" s="54"/>
       <c r="Y422" s="54"/>
       <c r="Z422" s="54"/>
       <c r="AA422" s="54"/>
       <c r="AB422" s="54"/>
       <c r="AC422" s="54"/>
       <c r="AD422" s="54"/>
       <c r="AE422" s="54"/>
     </row>
-    <row r="423" spans="1:31" s="28" customFormat="1">
+    <row r="423" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A423" s="72"/>
       <c r="X423" s="54"/>
       <c r="Y423" s="54"/>
       <c r="Z423" s="54"/>
       <c r="AA423" s="54"/>
       <c r="AB423" s="54"/>
       <c r="AC423" s="54"/>
       <c r="AD423" s="54"/>
       <c r="AE423" s="54"/>
     </row>
-    <row r="424" spans="1:31" s="28" customFormat="1">
+    <row r="424" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A424" s="72"/>
       <c r="X424" s="54"/>
       <c r="Y424" s="54"/>
       <c r="Z424" s="54"/>
       <c r="AA424" s="54"/>
       <c r="AB424" s="54"/>
       <c r="AC424" s="54"/>
       <c r="AD424" s="54"/>
       <c r="AE424" s="54"/>
     </row>
-    <row r="425" spans="1:31" s="28" customFormat="1">
+    <row r="425" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A425" s="72"/>
       <c r="X425" s="54"/>
       <c r="Y425" s="54"/>
       <c r="Z425" s="54"/>
       <c r="AA425" s="54"/>
       <c r="AB425" s="54"/>
       <c r="AC425" s="54"/>
       <c r="AD425" s="54"/>
       <c r="AE425" s="54"/>
     </row>
-    <row r="426" spans="1:31" s="28" customFormat="1">
+    <row r="426" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A426" s="72"/>
       <c r="X426" s="54"/>
       <c r="Y426" s="54"/>
       <c r="Z426" s="54"/>
       <c r="AA426" s="54"/>
       <c r="AB426" s="54"/>
       <c r="AC426" s="54"/>
       <c r="AD426" s="54"/>
       <c r="AE426" s="54"/>
     </row>
-    <row r="427" spans="1:31" s="28" customFormat="1">
+    <row r="427" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A427" s="72"/>
       <c r="X427" s="54"/>
       <c r="Y427" s="54"/>
       <c r="Z427" s="54"/>
       <c r="AA427" s="54"/>
       <c r="AB427" s="54"/>
       <c r="AC427" s="54"/>
       <c r="AD427" s="54"/>
       <c r="AE427" s="54"/>
     </row>
-    <row r="428" spans="1:31" s="28" customFormat="1">
+    <row r="428" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A428" s="72"/>
       <c r="X428" s="54"/>
       <c r="Y428" s="54"/>
       <c r="Z428" s="54"/>
       <c r="AA428" s="54"/>
       <c r="AB428" s="54"/>
       <c r="AC428" s="54"/>
       <c r="AD428" s="54"/>
       <c r="AE428" s="54"/>
     </row>
-    <row r="429" spans="1:31" s="28" customFormat="1">
+    <row r="429" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A429" s="72"/>
       <c r="X429" s="54"/>
       <c r="Y429" s="54"/>
       <c r="Z429" s="54"/>
       <c r="AA429" s="54"/>
       <c r="AB429" s="54"/>
       <c r="AC429" s="54"/>
       <c r="AD429" s="54"/>
       <c r="AE429" s="54"/>
     </row>
-    <row r="430" spans="1:31" s="28" customFormat="1">
+    <row r="430" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A430" s="72"/>
       <c r="X430" s="54"/>
       <c r="Y430" s="54"/>
       <c r="Z430" s="54"/>
       <c r="AA430" s="54"/>
       <c r="AB430" s="54"/>
       <c r="AC430" s="54"/>
       <c r="AD430" s="54"/>
       <c r="AE430" s="54"/>
     </row>
-    <row r="431" spans="1:31" s="28" customFormat="1">
+    <row r="431" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A431" s="72"/>
       <c r="X431" s="54"/>
       <c r="Y431" s="54"/>
       <c r="Z431" s="54"/>
       <c r="AA431" s="54"/>
       <c r="AB431" s="54"/>
       <c r="AC431" s="54"/>
       <c r="AD431" s="54"/>
       <c r="AE431" s="54"/>
     </row>
-    <row r="432" spans="1:31" s="28" customFormat="1">
+    <row r="432" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A432" s="72"/>
       <c r="X432" s="54"/>
       <c r="Y432" s="54"/>
       <c r="Z432" s="54"/>
       <c r="AA432" s="54"/>
       <c r="AB432" s="54"/>
       <c r="AC432" s="54"/>
       <c r="AD432" s="54"/>
       <c r="AE432" s="54"/>
     </row>
-    <row r="433" spans="1:31" s="28" customFormat="1">
+    <row r="433" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A433" s="72"/>
       <c r="X433" s="54"/>
       <c r="Y433" s="54"/>
       <c r="Z433" s="54"/>
       <c r="AA433" s="54"/>
       <c r="AB433" s="54"/>
       <c r="AC433" s="54"/>
       <c r="AD433" s="54"/>
       <c r="AE433" s="54"/>
     </row>
-    <row r="434" spans="1:31" s="28" customFormat="1">
+    <row r="434" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A434" s="72"/>
       <c r="X434" s="54"/>
       <c r="Y434" s="54"/>
       <c r="Z434" s="54"/>
       <c r="AA434" s="54"/>
       <c r="AB434" s="54"/>
       <c r="AC434" s="54"/>
       <c r="AD434" s="54"/>
       <c r="AE434" s="54"/>
     </row>
-    <row r="435" spans="1:31" s="28" customFormat="1">
+    <row r="435" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A435" s="72"/>
       <c r="X435" s="54"/>
       <c r="Y435" s="54"/>
       <c r="Z435" s="54"/>
       <c r="AA435" s="54"/>
       <c r="AB435" s="54"/>
       <c r="AC435" s="54"/>
       <c r="AD435" s="54"/>
       <c r="AE435" s="54"/>
     </row>
-    <row r="436" spans="1:31" s="28" customFormat="1">
+    <row r="436" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A436" s="72"/>
       <c r="X436" s="54"/>
       <c r="Y436" s="54"/>
       <c r="Z436" s="54"/>
       <c r="AA436" s="54"/>
       <c r="AB436" s="54"/>
       <c r="AC436" s="54"/>
       <c r="AD436" s="54"/>
       <c r="AE436" s="54"/>
     </row>
-    <row r="437" spans="1:31" s="28" customFormat="1">
+    <row r="437" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A437" s="72"/>
       <c r="X437" s="54"/>
       <c r="Y437" s="54"/>
       <c r="Z437" s="54"/>
       <c r="AA437" s="54"/>
       <c r="AB437" s="54"/>
       <c r="AC437" s="54"/>
       <c r="AD437" s="54"/>
       <c r="AE437" s="54"/>
     </row>
-    <row r="438" spans="1:31" s="28" customFormat="1">
+    <row r="438" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A438" s="72"/>
       <c r="X438" s="54"/>
       <c r="Y438" s="54"/>
       <c r="Z438" s="54"/>
       <c r="AA438" s="54"/>
       <c r="AB438" s="54"/>
       <c r="AC438" s="54"/>
       <c r="AD438" s="54"/>
       <c r="AE438" s="54"/>
     </row>
-    <row r="439" spans="1:31" s="28" customFormat="1">
+    <row r="439" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A439" s="72"/>
       <c r="X439" s="54"/>
       <c r="Y439" s="54"/>
       <c r="Z439" s="54"/>
       <c r="AA439" s="54"/>
       <c r="AB439" s="54"/>
       <c r="AC439" s="54"/>
       <c r="AD439" s="54"/>
       <c r="AE439" s="54"/>
     </row>
-    <row r="440" spans="1:31" s="28" customFormat="1">
+    <row r="440" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A440" s="72"/>
       <c r="X440" s="54"/>
       <c r="Y440" s="54"/>
       <c r="Z440" s="54"/>
       <c r="AA440" s="54"/>
       <c r="AB440" s="54"/>
       <c r="AC440" s="54"/>
       <c r="AD440" s="54"/>
       <c r="AE440" s="54"/>
     </row>
-    <row r="441" spans="1:31" s="28" customFormat="1">
+    <row r="441" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A441" s="72"/>
       <c r="X441" s="54"/>
       <c r="Y441" s="54"/>
       <c r="Z441" s="54"/>
       <c r="AA441" s="54"/>
       <c r="AB441" s="54"/>
       <c r="AC441" s="54"/>
       <c r="AD441" s="54"/>
       <c r="AE441" s="54"/>
     </row>
-    <row r="442" spans="1:31" s="28" customFormat="1">
+    <row r="442" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A442" s="72"/>
       <c r="X442" s="54"/>
       <c r="Y442" s="54"/>
       <c r="Z442" s="54"/>
       <c r="AA442" s="54"/>
       <c r="AB442" s="54"/>
       <c r="AC442" s="54"/>
       <c r="AD442" s="54"/>
       <c r="AE442" s="54"/>
     </row>
-    <row r="443" spans="1:31" s="28" customFormat="1">
+    <row r="443" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A443" s="72"/>
       <c r="X443" s="54"/>
       <c r="Y443" s="54"/>
       <c r="Z443" s="54"/>
       <c r="AA443" s="54"/>
       <c r="AB443" s="54"/>
       <c r="AC443" s="54"/>
       <c r="AD443" s="54"/>
       <c r="AE443" s="54"/>
     </row>
-    <row r="444" spans="1:31" s="28" customFormat="1">
+    <row r="444" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A444" s="72"/>
       <c r="X444" s="54"/>
       <c r="Y444" s="54"/>
       <c r="Z444" s="54"/>
       <c r="AA444" s="54"/>
       <c r="AB444" s="54"/>
       <c r="AC444" s="54"/>
       <c r="AD444" s="54"/>
       <c r="AE444" s="54"/>
     </row>
-    <row r="445" spans="1:31" s="28" customFormat="1">
+    <row r="445" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A445" s="72"/>
       <c r="X445" s="54"/>
       <c r="Y445" s="54"/>
       <c r="Z445" s="54"/>
       <c r="AA445" s="54"/>
       <c r="AB445" s="54"/>
       <c r="AC445" s="54"/>
       <c r="AD445" s="54"/>
       <c r="AE445" s="54"/>
     </row>
-    <row r="446" spans="1:31" s="28" customFormat="1">
+    <row r="446" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A446" s="72"/>
       <c r="X446" s="54"/>
       <c r="Y446" s="54"/>
       <c r="Z446" s="54"/>
       <c r="AA446" s="54"/>
       <c r="AB446" s="54"/>
       <c r="AC446" s="54"/>
       <c r="AD446" s="54"/>
       <c r="AE446" s="54"/>
     </row>
-    <row r="447" spans="1:31" s="28" customFormat="1">
+    <row r="447" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A447" s="72"/>
       <c r="X447" s="54"/>
       <c r="Y447" s="54"/>
       <c r="Z447" s="54"/>
       <c r="AA447" s="54"/>
       <c r="AB447" s="54"/>
       <c r="AC447" s="54"/>
       <c r="AD447" s="54"/>
       <c r="AE447" s="54"/>
     </row>
-    <row r="448" spans="1:31" s="28" customFormat="1">
+    <row r="448" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A448" s="72"/>
       <c r="X448" s="54"/>
       <c r="Y448" s="54"/>
       <c r="Z448" s="54"/>
       <c r="AA448" s="54"/>
       <c r="AB448" s="54"/>
       <c r="AC448" s="54"/>
       <c r="AD448" s="54"/>
       <c r="AE448" s="54"/>
     </row>
-    <row r="449" spans="1:31" s="28" customFormat="1">
+    <row r="449" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A449" s="72"/>
       <c r="X449" s="54"/>
       <c r="Y449" s="54"/>
       <c r="Z449" s="54"/>
       <c r="AA449" s="54"/>
       <c r="AB449" s="54"/>
       <c r="AC449" s="54"/>
       <c r="AD449" s="54"/>
       <c r="AE449" s="54"/>
     </row>
-    <row r="450" spans="1:31" s="28" customFormat="1">
+    <row r="450" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A450" s="72"/>
       <c r="X450" s="54"/>
       <c r="Y450" s="54"/>
       <c r="Z450" s="54"/>
       <c r="AA450" s="54"/>
       <c r="AB450" s="54"/>
       <c r="AC450" s="54"/>
       <c r="AD450" s="54"/>
       <c r="AE450" s="54"/>
     </row>
-    <row r="451" spans="1:31" s="28" customFormat="1">
+    <row r="451" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A451" s="72"/>
       <c r="X451" s="54"/>
       <c r="Y451" s="54"/>
       <c r="Z451" s="54"/>
       <c r="AA451" s="54"/>
       <c r="AB451" s="54"/>
       <c r="AC451" s="54"/>
       <c r="AD451" s="54"/>
       <c r="AE451" s="54"/>
     </row>
-    <row r="452" spans="1:31" s="28" customFormat="1">
+    <row r="452" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A452" s="72"/>
       <c r="X452" s="54"/>
       <c r="Y452" s="54"/>
       <c r="Z452" s="54"/>
       <c r="AA452" s="54"/>
       <c r="AB452" s="54"/>
       <c r="AC452" s="54"/>
       <c r="AD452" s="54"/>
       <c r="AE452" s="54"/>
     </row>
-    <row r="453" spans="1:31" s="28" customFormat="1">
+    <row r="453" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A453" s="72"/>
       <c r="X453" s="54"/>
       <c r="Y453" s="54"/>
       <c r="Z453" s="54"/>
       <c r="AA453" s="54"/>
       <c r="AB453" s="54"/>
       <c r="AC453" s="54"/>
       <c r="AD453" s="54"/>
       <c r="AE453" s="54"/>
     </row>
-    <row r="454" spans="1:31" s="28" customFormat="1">
+    <row r="454" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A454" s="72"/>
       <c r="X454" s="54"/>
       <c r="Y454" s="54"/>
       <c r="Z454" s="54"/>
       <c r="AA454" s="54"/>
       <c r="AB454" s="54"/>
       <c r="AC454" s="54"/>
       <c r="AD454" s="54"/>
       <c r="AE454" s="54"/>
     </row>
-    <row r="455" spans="1:31" s="28" customFormat="1">
+    <row r="455" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A455" s="72"/>
       <c r="X455" s="54"/>
       <c r="Y455" s="54"/>
       <c r="Z455" s="54"/>
       <c r="AA455" s="54"/>
       <c r="AB455" s="54"/>
       <c r="AC455" s="54"/>
       <c r="AD455" s="54"/>
       <c r="AE455" s="54"/>
     </row>
-    <row r="456" spans="1:31" s="28" customFormat="1">
+    <row r="456" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A456" s="72"/>
       <c r="X456" s="54"/>
       <c r="Y456" s="54"/>
       <c r="Z456" s="54"/>
       <c r="AA456" s="54"/>
       <c r="AB456" s="54"/>
       <c r="AC456" s="54"/>
       <c r="AD456" s="54"/>
       <c r="AE456" s="54"/>
     </row>
-    <row r="457" spans="1:31" s="28" customFormat="1">
+    <row r="457" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A457" s="72"/>
       <c r="X457" s="54"/>
       <c r="Y457" s="54"/>
       <c r="Z457" s="54"/>
       <c r="AA457" s="54"/>
       <c r="AB457" s="54"/>
       <c r="AC457" s="54"/>
       <c r="AD457" s="54"/>
       <c r="AE457" s="54"/>
     </row>
-    <row r="458" spans="1:31" s="28" customFormat="1">
+    <row r="458" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A458" s="72"/>
       <c r="X458" s="54"/>
       <c r="Y458" s="54"/>
       <c r="Z458" s="54"/>
       <c r="AA458" s="54"/>
       <c r="AB458" s="54"/>
       <c r="AC458" s="54"/>
       <c r="AD458" s="54"/>
       <c r="AE458" s="54"/>
     </row>
-    <row r="459" spans="1:31" s="28" customFormat="1">
+    <row r="459" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A459" s="72"/>
       <c r="X459" s="54"/>
       <c r="Y459" s="54"/>
       <c r="Z459" s="54"/>
       <c r="AA459" s="54"/>
       <c r="AB459" s="54"/>
       <c r="AC459" s="54"/>
       <c r="AD459" s="54"/>
       <c r="AE459" s="54"/>
     </row>
-    <row r="460" spans="1:31" s="28" customFormat="1">
+    <row r="460" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A460" s="72"/>
       <c r="X460" s="54"/>
       <c r="Y460" s="54"/>
       <c r="Z460" s="54"/>
       <c r="AA460" s="54"/>
       <c r="AB460" s="54"/>
       <c r="AC460" s="54"/>
       <c r="AD460" s="54"/>
       <c r="AE460" s="54"/>
     </row>
-    <row r="461" spans="1:31" s="28" customFormat="1">
+    <row r="461" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A461" s="72"/>
       <c r="X461" s="54"/>
       <c r="Y461" s="54"/>
       <c r="Z461" s="54"/>
       <c r="AA461" s="54"/>
       <c r="AB461" s="54"/>
       <c r="AC461" s="54"/>
       <c r="AD461" s="54"/>
       <c r="AE461" s="54"/>
     </row>
-    <row r="462" spans="1:31" s="28" customFormat="1">
+    <row r="462" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A462" s="72"/>
       <c r="X462" s="54"/>
       <c r="Y462" s="54"/>
       <c r="Z462" s="54"/>
       <c r="AA462" s="54"/>
       <c r="AB462" s="54"/>
       <c r="AC462" s="54"/>
       <c r="AD462" s="54"/>
       <c r="AE462" s="54"/>
     </row>
-    <row r="463" spans="1:31" s="28" customFormat="1">
+    <row r="463" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A463" s="72"/>
       <c r="X463" s="54"/>
       <c r="Y463" s="54"/>
       <c r="Z463" s="54"/>
       <c r="AA463" s="54"/>
       <c r="AB463" s="54"/>
       <c r="AC463" s="54"/>
       <c r="AD463" s="54"/>
       <c r="AE463" s="54"/>
     </row>
-    <row r="464" spans="1:31" s="28" customFormat="1">
+    <row r="464" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A464" s="72"/>
       <c r="X464" s="54"/>
       <c r="Y464" s="54"/>
       <c r="Z464" s="54"/>
       <c r="AA464" s="54"/>
       <c r="AB464" s="54"/>
       <c r="AC464" s="54"/>
       <c r="AD464" s="54"/>
       <c r="AE464" s="54"/>
     </row>
-    <row r="465" spans="1:31" s="28" customFormat="1">
+    <row r="465" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A465" s="72"/>
       <c r="X465" s="54"/>
       <c r="Y465" s="54"/>
       <c r="Z465" s="54"/>
       <c r="AA465" s="54"/>
       <c r="AB465" s="54"/>
       <c r="AC465" s="54"/>
       <c r="AD465" s="54"/>
       <c r="AE465" s="54"/>
     </row>
-    <row r="466" spans="1:31" s="28" customFormat="1">
+    <row r="466" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A466" s="72"/>
       <c r="X466" s="54"/>
       <c r="Y466" s="54"/>
       <c r="Z466" s="54"/>
       <c r="AA466" s="54"/>
       <c r="AB466" s="54"/>
       <c r="AC466" s="54"/>
       <c r="AD466" s="54"/>
       <c r="AE466" s="54"/>
     </row>
-    <row r="467" spans="1:31" s="28" customFormat="1">
+    <row r="467" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A467" s="72"/>
       <c r="X467" s="54"/>
       <c r="Y467" s="54"/>
       <c r="Z467" s="54"/>
       <c r="AA467" s="54"/>
       <c r="AB467" s="54"/>
       <c r="AC467" s="54"/>
       <c r="AD467" s="54"/>
       <c r="AE467" s="54"/>
     </row>
-    <row r="468" spans="1:31" s="28" customFormat="1">
+    <row r="468" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A468" s="72"/>
       <c r="X468" s="54"/>
       <c r="Y468" s="54"/>
       <c r="Z468" s="54"/>
       <c r="AA468" s="54"/>
       <c r="AB468" s="54"/>
       <c r="AC468" s="54"/>
       <c r="AD468" s="54"/>
       <c r="AE468" s="54"/>
     </row>
-    <row r="469" spans="1:31" s="28" customFormat="1">
+    <row r="469" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A469" s="72"/>
       <c r="X469" s="54"/>
       <c r="Y469" s="54"/>
       <c r="Z469" s="54"/>
       <c r="AA469" s="54"/>
       <c r="AB469" s="54"/>
       <c r="AC469" s="54"/>
       <c r="AD469" s="54"/>
       <c r="AE469" s="54"/>
     </row>
-    <row r="470" spans="1:31" s="28" customFormat="1">
+    <row r="470" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A470" s="72"/>
       <c r="X470" s="54"/>
       <c r="Y470" s="54"/>
       <c r="Z470" s="54"/>
       <c r="AA470" s="54"/>
       <c r="AB470" s="54"/>
       <c r="AC470" s="54"/>
       <c r="AD470" s="54"/>
       <c r="AE470" s="54"/>
     </row>
-    <row r="471" spans="1:31" s="28" customFormat="1">
+    <row r="471" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A471" s="72"/>
       <c r="X471" s="54"/>
       <c r="Y471" s="54"/>
       <c r="Z471" s="54"/>
       <c r="AA471" s="54"/>
       <c r="AB471" s="54"/>
       <c r="AC471" s="54"/>
       <c r="AD471" s="54"/>
       <c r="AE471" s="54"/>
     </row>
-    <row r="472" spans="1:31" s="28" customFormat="1">
+    <row r="472" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A472" s="72"/>
       <c r="X472" s="54"/>
       <c r="Y472" s="54"/>
       <c r="Z472" s="54"/>
       <c r="AA472" s="54"/>
       <c r="AB472" s="54"/>
       <c r="AC472" s="54"/>
       <c r="AD472" s="54"/>
       <c r="AE472" s="54"/>
     </row>
-    <row r="473" spans="1:31" s="28" customFormat="1">
+    <row r="473" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A473" s="72"/>
       <c r="X473" s="54"/>
       <c r="Y473" s="54"/>
       <c r="Z473" s="54"/>
       <c r="AA473" s="54"/>
       <c r="AB473" s="54"/>
       <c r="AC473" s="54"/>
       <c r="AD473" s="54"/>
       <c r="AE473" s="54"/>
     </row>
-    <row r="474" spans="1:31" s="28" customFormat="1">
+    <row r="474" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A474" s="72"/>
       <c r="X474" s="54"/>
       <c r="Y474" s="54"/>
       <c r="Z474" s="54"/>
       <c r="AA474" s="54"/>
       <c r="AB474" s="54"/>
       <c r="AC474" s="54"/>
       <c r="AD474" s="54"/>
       <c r="AE474" s="54"/>
     </row>
-    <row r="475" spans="1:31" s="28" customFormat="1">
+    <row r="475" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A475" s="72"/>
       <c r="X475" s="54"/>
       <c r="Y475" s="54"/>
       <c r="Z475" s="54"/>
       <c r="AA475" s="54"/>
       <c r="AB475" s="54"/>
       <c r="AC475" s="54"/>
       <c r="AD475" s="54"/>
       <c r="AE475" s="54"/>
     </row>
-    <row r="476" spans="1:31" s="28" customFormat="1">
+    <row r="476" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A476" s="72"/>
       <c r="X476" s="54"/>
       <c r="Y476" s="54"/>
       <c r="Z476" s="54"/>
       <c r="AA476" s="54"/>
       <c r="AB476" s="54"/>
       <c r="AC476" s="54"/>
       <c r="AD476" s="54"/>
       <c r="AE476" s="54"/>
     </row>
-    <row r="477" spans="1:31" s="28" customFormat="1">
+    <row r="477" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A477" s="72"/>
       <c r="X477" s="54"/>
       <c r="Y477" s="54"/>
       <c r="Z477" s="54"/>
       <c r="AA477" s="54"/>
       <c r="AB477" s="54"/>
       <c r="AC477" s="54"/>
       <c r="AD477" s="54"/>
       <c r="AE477" s="54"/>
     </row>
-    <row r="478" spans="1:31" s="28" customFormat="1">
+    <row r="478" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A478" s="72"/>
       <c r="X478" s="54"/>
       <c r="Y478" s="54"/>
       <c r="Z478" s="54"/>
       <c r="AA478" s="54"/>
       <c r="AB478" s="54"/>
       <c r="AC478" s="54"/>
       <c r="AD478" s="54"/>
       <c r="AE478" s="54"/>
     </row>
-    <row r="479" spans="1:31" s="28" customFormat="1">
+    <row r="479" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A479" s="72"/>
       <c r="X479" s="54"/>
       <c r="Y479" s="54"/>
       <c r="Z479" s="54"/>
       <c r="AA479" s="54"/>
       <c r="AB479" s="54"/>
       <c r="AC479" s="54"/>
       <c r="AD479" s="54"/>
       <c r="AE479" s="54"/>
     </row>
-    <row r="480" spans="1:31" s="28" customFormat="1">
+    <row r="480" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A480" s="72"/>
       <c r="X480" s="54"/>
       <c r="Y480" s="54"/>
       <c r="Z480" s="54"/>
       <c r="AA480" s="54"/>
       <c r="AB480" s="54"/>
       <c r="AC480" s="54"/>
       <c r="AD480" s="54"/>
       <c r="AE480" s="54"/>
     </row>
-    <row r="481" spans="1:31" s="28" customFormat="1">
+    <row r="481" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A481" s="72"/>
       <c r="X481" s="54"/>
       <c r="Y481" s="54"/>
       <c r="Z481" s="54"/>
       <c r="AA481" s="54"/>
       <c r="AB481" s="54"/>
       <c r="AC481" s="54"/>
       <c r="AD481" s="54"/>
       <c r="AE481" s="54"/>
     </row>
-    <row r="482" spans="1:31" s="28" customFormat="1">
+    <row r="482" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A482" s="72"/>
       <c r="X482" s="54"/>
       <c r="Y482" s="54"/>
       <c r="Z482" s="54"/>
       <c r="AA482" s="54"/>
       <c r="AB482" s="54"/>
       <c r="AC482" s="54"/>
       <c r="AD482" s="54"/>
       <c r="AE482" s="54"/>
     </row>
-    <row r="483" spans="1:31" s="28" customFormat="1">
+    <row r="483" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A483" s="72"/>
       <c r="X483" s="54"/>
       <c r="Y483" s="54"/>
       <c r="Z483" s="54"/>
       <c r="AA483" s="54"/>
       <c r="AB483" s="54"/>
       <c r="AC483" s="54"/>
       <c r="AD483" s="54"/>
       <c r="AE483" s="54"/>
     </row>
-    <row r="484" spans="1:31" s="28" customFormat="1">
+    <row r="484" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A484" s="72"/>
       <c r="X484" s="54"/>
       <c r="Y484" s="54"/>
       <c r="Z484" s="54"/>
       <c r="AA484" s="54"/>
       <c r="AB484" s="54"/>
       <c r="AC484" s="54"/>
       <c r="AD484" s="54"/>
       <c r="AE484" s="54"/>
     </row>
-    <row r="485" spans="1:31" s="28" customFormat="1">
+    <row r="485" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A485" s="72"/>
       <c r="X485" s="54"/>
       <c r="Y485" s="54"/>
       <c r="Z485" s="54"/>
       <c r="AA485" s="54"/>
       <c r="AB485" s="54"/>
       <c r="AC485" s="54"/>
       <c r="AD485" s="54"/>
       <c r="AE485" s="54"/>
     </row>
-    <row r="486" spans="1:31" s="28" customFormat="1">
+    <row r="486" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A486" s="72"/>
       <c r="X486" s="54"/>
       <c r="Y486" s="54"/>
       <c r="Z486" s="54"/>
       <c r="AA486" s="54"/>
       <c r="AB486" s="54"/>
       <c r="AC486" s="54"/>
       <c r="AD486" s="54"/>
       <c r="AE486" s="54"/>
     </row>
-    <row r="487" spans="1:31" s="28" customFormat="1">
+    <row r="487" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A487" s="72"/>
       <c r="X487" s="54"/>
       <c r="Y487" s="54"/>
       <c r="Z487" s="54"/>
       <c r="AA487" s="54"/>
       <c r="AB487" s="54"/>
       <c r="AC487" s="54"/>
       <c r="AD487" s="54"/>
       <c r="AE487" s="54"/>
     </row>
-    <row r="488" spans="1:31" s="28" customFormat="1">
+    <row r="488" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A488" s="72"/>
       <c r="X488" s="54"/>
       <c r="Y488" s="54"/>
       <c r="Z488" s="54"/>
       <c r="AA488" s="54"/>
       <c r="AB488" s="54"/>
       <c r="AC488" s="54"/>
       <c r="AD488" s="54"/>
       <c r="AE488" s="54"/>
     </row>
-    <row r="489" spans="1:31" s="28" customFormat="1">
+    <row r="489" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A489" s="72"/>
       <c r="X489" s="54"/>
       <c r="Y489" s="54"/>
       <c r="Z489" s="54"/>
       <c r="AA489" s="54"/>
       <c r="AB489" s="54"/>
       <c r="AC489" s="54"/>
       <c r="AD489" s="54"/>
       <c r="AE489" s="54"/>
     </row>
-    <row r="490" spans="1:31" s="28" customFormat="1">
+    <row r="490" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A490" s="72"/>
       <c r="X490" s="54"/>
       <c r="Y490" s="54"/>
       <c r="Z490" s="54"/>
       <c r="AA490" s="54"/>
       <c r="AB490" s="54"/>
       <c r="AC490" s="54"/>
       <c r="AD490" s="54"/>
       <c r="AE490" s="54"/>
     </row>
-    <row r="491" spans="1:31" s="28" customFormat="1">
+    <row r="491" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A491" s="72"/>
       <c r="X491" s="54"/>
       <c r="Y491" s="54"/>
       <c r="Z491" s="54"/>
       <c r="AA491" s="54"/>
       <c r="AB491" s="54"/>
       <c r="AC491" s="54"/>
       <c r="AD491" s="54"/>
       <c r="AE491" s="54"/>
     </row>
-    <row r="492" spans="1:31" s="28" customFormat="1">
+    <row r="492" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A492" s="72"/>
       <c r="X492" s="54"/>
       <c r="Y492" s="54"/>
       <c r="Z492" s="54"/>
       <c r="AA492" s="54"/>
       <c r="AB492" s="54"/>
       <c r="AC492" s="54"/>
       <c r="AD492" s="54"/>
       <c r="AE492" s="54"/>
     </row>
-    <row r="493" spans="1:31" s="28" customFormat="1">
+    <row r="493" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A493" s="72"/>
       <c r="X493" s="54"/>
       <c r="Y493" s="54"/>
       <c r="Z493" s="54"/>
       <c r="AA493" s="54"/>
       <c r="AB493" s="54"/>
       <c r="AC493" s="54"/>
       <c r="AD493" s="54"/>
       <c r="AE493" s="54"/>
     </row>
-    <row r="494" spans="1:31" s="28" customFormat="1">
+    <row r="494" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A494" s="72"/>
       <c r="X494" s="54"/>
       <c r="Y494" s="54"/>
       <c r="Z494" s="54"/>
       <c r="AA494" s="54"/>
       <c r="AB494" s="54"/>
       <c r="AC494" s="54"/>
       <c r="AD494" s="54"/>
       <c r="AE494" s="54"/>
     </row>
-    <row r="495" spans="1:31" s="28" customFormat="1">
+    <row r="495" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A495" s="72"/>
       <c r="X495" s="54"/>
       <c r="Y495" s="54"/>
       <c r="Z495" s="54"/>
       <c r="AA495" s="54"/>
       <c r="AB495" s="54"/>
       <c r="AC495" s="54"/>
       <c r="AD495" s="54"/>
       <c r="AE495" s="54"/>
     </row>
-    <row r="496" spans="1:31" s="28" customFormat="1">
+    <row r="496" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A496" s="72"/>
       <c r="X496" s="54"/>
       <c r="Y496" s="54"/>
       <c r="Z496" s="54"/>
       <c r="AA496" s="54"/>
       <c r="AB496" s="54"/>
       <c r="AC496" s="54"/>
       <c r="AD496" s="54"/>
       <c r="AE496" s="54"/>
     </row>
-    <row r="497" spans="1:31" s="28" customFormat="1">
+    <row r="497" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A497" s="72"/>
       <c r="X497" s="54"/>
       <c r="Y497" s="54"/>
       <c r="Z497" s="54"/>
       <c r="AA497" s="54"/>
       <c r="AB497" s="54"/>
       <c r="AC497" s="54"/>
       <c r="AD497" s="54"/>
       <c r="AE497" s="54"/>
     </row>
-    <row r="498" spans="1:31" s="28" customFormat="1">
+    <row r="498" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A498" s="72"/>
       <c r="X498" s="54"/>
       <c r="Y498" s="54"/>
       <c r="Z498" s="54"/>
       <c r="AA498" s="54"/>
       <c r="AB498" s="54"/>
       <c r="AC498" s="54"/>
       <c r="AD498" s="54"/>
       <c r="AE498" s="54"/>
     </row>
-    <row r="499" spans="1:31" s="28" customFormat="1">
+    <row r="499" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A499" s="72"/>
       <c r="X499" s="54"/>
       <c r="Y499" s="54"/>
       <c r="Z499" s="54"/>
       <c r="AA499" s="54"/>
       <c r="AB499" s="54"/>
       <c r="AC499" s="54"/>
       <c r="AD499" s="54"/>
       <c r="AE499" s="54"/>
     </row>
-    <row r="500" spans="1:31" s="28" customFormat="1">
+    <row r="500" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A500" s="72"/>
       <c r="X500" s="54"/>
       <c r="Y500" s="54"/>
       <c r="Z500" s="54"/>
       <c r="AA500" s="54"/>
       <c r="AB500" s="54"/>
       <c r="AC500" s="54"/>
       <c r="AD500" s="54"/>
       <c r="AE500" s="54"/>
     </row>
-    <row r="501" spans="1:31" s="28" customFormat="1">
+    <row r="501" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A501" s="72"/>
       <c r="X501" s="54"/>
       <c r="Y501" s="54"/>
       <c r="Z501" s="54"/>
       <c r="AA501" s="54"/>
       <c r="AB501" s="54"/>
       <c r="AC501" s="54"/>
       <c r="AD501" s="54"/>
       <c r="AE501" s="54"/>
     </row>
-    <row r="502" spans="1:31" s="28" customFormat="1">
+    <row r="502" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A502" s="72"/>
       <c r="X502" s="54"/>
       <c r="Y502" s="54"/>
       <c r="Z502" s="54"/>
       <c r="AA502" s="54"/>
       <c r="AB502" s="54"/>
       <c r="AC502" s="54"/>
       <c r="AD502" s="54"/>
       <c r="AE502" s="54"/>
     </row>
-    <row r="503" spans="1:31" s="28" customFormat="1">
+    <row r="503" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A503" s="72"/>
       <c r="X503" s="54"/>
       <c r="Y503" s="54"/>
       <c r="Z503" s="54"/>
       <c r="AA503" s="54"/>
       <c r="AB503" s="54"/>
       <c r="AC503" s="54"/>
       <c r="AD503" s="54"/>
       <c r="AE503" s="54"/>
     </row>
-    <row r="504" spans="1:31" s="28" customFormat="1">
+    <row r="504" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A504" s="72"/>
       <c r="X504" s="54"/>
       <c r="Y504" s="54"/>
       <c r="Z504" s="54"/>
       <c r="AA504" s="54"/>
       <c r="AB504" s="54"/>
       <c r="AC504" s="54"/>
       <c r="AD504" s="54"/>
       <c r="AE504" s="54"/>
     </row>
-    <row r="505" spans="1:31" s="28" customFormat="1">
+    <row r="505" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A505" s="72"/>
       <c r="X505" s="54"/>
       <c r="Y505" s="54"/>
       <c r="Z505" s="54"/>
       <c r="AA505" s="54"/>
       <c r="AB505" s="54"/>
       <c r="AC505" s="54"/>
       <c r="AD505" s="54"/>
       <c r="AE505" s="54"/>
     </row>
-    <row r="506" spans="1:31" s="28" customFormat="1">
+    <row r="506" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A506" s="72"/>
       <c r="X506" s="54"/>
       <c r="Y506" s="54"/>
       <c r="Z506" s="54"/>
       <c r="AA506" s="54"/>
       <c r="AB506" s="54"/>
       <c r="AC506" s="54"/>
       <c r="AD506" s="54"/>
       <c r="AE506" s="54"/>
     </row>
-    <row r="507" spans="1:31" s="28" customFormat="1">
+    <row r="507" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A507" s="72"/>
       <c r="X507" s="54"/>
       <c r="Y507" s="54"/>
       <c r="Z507" s="54"/>
       <c r="AA507" s="54"/>
       <c r="AB507" s="54"/>
       <c r="AC507" s="54"/>
       <c r="AD507" s="54"/>
       <c r="AE507" s="54"/>
     </row>
-    <row r="508" spans="1:31" s="28" customFormat="1">
+    <row r="508" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A508" s="72"/>
       <c r="X508" s="54"/>
       <c r="Y508" s="54"/>
       <c r="Z508" s="54"/>
       <c r="AA508" s="54"/>
       <c r="AB508" s="54"/>
       <c r="AC508" s="54"/>
       <c r="AD508" s="54"/>
       <c r="AE508" s="54"/>
     </row>
-    <row r="509" spans="1:31" s="28" customFormat="1">
+    <row r="509" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A509" s="72"/>
       <c r="X509" s="54"/>
       <c r="Y509" s="54"/>
       <c r="Z509" s="54"/>
       <c r="AA509" s="54"/>
       <c r="AB509" s="54"/>
       <c r="AC509" s="54"/>
       <c r="AD509" s="54"/>
       <c r="AE509" s="54"/>
     </row>
-    <row r="510" spans="1:31" s="28" customFormat="1">
+    <row r="510" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A510" s="72"/>
       <c r="X510" s="54"/>
       <c r="Y510" s="54"/>
       <c r="Z510" s="54"/>
       <c r="AA510" s="54"/>
       <c r="AB510" s="54"/>
       <c r="AC510" s="54"/>
       <c r="AD510" s="54"/>
       <c r="AE510" s="54"/>
     </row>
-    <row r="511" spans="1:31" s="28" customFormat="1">
+    <row r="511" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A511" s="72"/>
       <c r="X511" s="54"/>
       <c r="Y511" s="54"/>
       <c r="Z511" s="54"/>
       <c r="AA511" s="54"/>
       <c r="AB511" s="54"/>
       <c r="AC511" s="54"/>
       <c r="AD511" s="54"/>
       <c r="AE511" s="54"/>
     </row>
-    <row r="512" spans="1:31" s="28" customFormat="1">
+    <row r="512" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A512" s="72"/>
       <c r="X512" s="54"/>
       <c r="Y512" s="54"/>
       <c r="Z512" s="54"/>
       <c r="AA512" s="54"/>
       <c r="AB512" s="54"/>
       <c r="AC512" s="54"/>
       <c r="AD512" s="54"/>
       <c r="AE512" s="54"/>
     </row>
-    <row r="513" spans="1:31" s="28" customFormat="1">
+    <row r="513" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A513" s="72"/>
       <c r="X513" s="54"/>
       <c r="Y513" s="54"/>
       <c r="Z513" s="54"/>
       <c r="AA513" s="54"/>
       <c r="AB513" s="54"/>
       <c r="AC513" s="54"/>
       <c r="AD513" s="54"/>
       <c r="AE513" s="54"/>
     </row>
-    <row r="514" spans="1:31" s="28" customFormat="1">
+    <row r="514" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A514" s="72"/>
       <c r="X514" s="54"/>
       <c r="Y514" s="54"/>
       <c r="Z514" s="54"/>
       <c r="AA514" s="54"/>
       <c r="AB514" s="54"/>
       <c r="AC514" s="54"/>
       <c r="AD514" s="54"/>
       <c r="AE514" s="54"/>
     </row>
-    <row r="515" spans="1:31" s="28" customFormat="1">
+    <row r="515" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A515" s="72"/>
       <c r="X515" s="54"/>
       <c r="Y515" s="54"/>
       <c r="Z515" s="54"/>
       <c r="AA515" s="54"/>
       <c r="AB515" s="54"/>
       <c r="AC515" s="54"/>
       <c r="AD515" s="54"/>
       <c r="AE515" s="54"/>
     </row>
-    <row r="516" spans="1:31" s="28" customFormat="1">
+    <row r="516" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A516" s="72"/>
       <c r="X516" s="54"/>
       <c r="Y516" s="54"/>
       <c r="Z516" s="54"/>
       <c r="AA516" s="54"/>
       <c r="AB516" s="54"/>
       <c r="AC516" s="54"/>
       <c r="AD516" s="54"/>
       <c r="AE516" s="54"/>
     </row>
-    <row r="517" spans="1:31" s="28" customFormat="1">
+    <row r="517" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A517" s="72"/>
       <c r="X517" s="54"/>
       <c r="Y517" s="54"/>
       <c r="Z517" s="54"/>
       <c r="AA517" s="54"/>
       <c r="AB517" s="54"/>
       <c r="AC517" s="54"/>
       <c r="AD517" s="54"/>
       <c r="AE517" s="54"/>
     </row>
-    <row r="518" spans="1:31" s="28" customFormat="1">
+    <row r="518" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A518" s="72"/>
       <c r="X518" s="54"/>
       <c r="Y518" s="54"/>
       <c r="Z518" s="54"/>
       <c r="AA518" s="54"/>
       <c r="AB518" s="54"/>
       <c r="AC518" s="54"/>
       <c r="AD518" s="54"/>
       <c r="AE518" s="54"/>
     </row>
-    <row r="519" spans="1:31" s="28" customFormat="1">
+    <row r="519" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A519" s="72"/>
       <c r="X519" s="54"/>
       <c r="Y519" s="54"/>
       <c r="Z519" s="54"/>
       <c r="AA519" s="54"/>
       <c r="AB519" s="54"/>
       <c r="AC519" s="54"/>
       <c r="AD519" s="54"/>
       <c r="AE519" s="54"/>
     </row>
-    <row r="520" spans="1:31" s="28" customFormat="1">
+    <row r="520" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A520" s="72"/>
       <c r="X520" s="54"/>
       <c r="Y520" s="54"/>
       <c r="Z520" s="54"/>
       <c r="AA520" s="54"/>
       <c r="AB520" s="54"/>
       <c r="AC520" s="54"/>
       <c r="AD520" s="54"/>
       <c r="AE520" s="54"/>
     </row>
-    <row r="521" spans="1:31" s="28" customFormat="1">
+    <row r="521" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A521" s="72"/>
       <c r="X521" s="54"/>
       <c r="Y521" s="54"/>
       <c r="Z521" s="54"/>
       <c r="AA521" s="54"/>
       <c r="AB521" s="54"/>
       <c r="AC521" s="54"/>
       <c r="AD521" s="54"/>
       <c r="AE521" s="54"/>
     </row>
-    <row r="522" spans="1:31" s="28" customFormat="1">
+    <row r="522" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A522" s="72"/>
       <c r="X522" s="54"/>
       <c r="Y522" s="54"/>
       <c r="Z522" s="54"/>
       <c r="AA522" s="54"/>
       <c r="AB522" s="54"/>
       <c r="AC522" s="54"/>
       <c r="AD522" s="54"/>
       <c r="AE522" s="54"/>
     </row>
-    <row r="523" spans="1:31" s="28" customFormat="1">
+    <row r="523" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A523" s="72"/>
       <c r="X523" s="54"/>
       <c r="Y523" s="54"/>
       <c r="Z523" s="54"/>
       <c r="AA523" s="54"/>
       <c r="AB523" s="54"/>
       <c r="AC523" s="54"/>
       <c r="AD523" s="54"/>
       <c r="AE523" s="54"/>
     </row>
-    <row r="524" spans="1:31" s="28" customFormat="1">
+    <row r="524" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A524" s="72"/>
       <c r="X524" s="54"/>
       <c r="Y524" s="54"/>
       <c r="Z524" s="54"/>
       <c r="AA524" s="54"/>
       <c r="AB524" s="54"/>
       <c r="AC524" s="54"/>
       <c r="AD524" s="54"/>
       <c r="AE524" s="54"/>
     </row>
-    <row r="525" spans="1:31" s="28" customFormat="1">
+    <row r="525" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A525" s="72"/>
       <c r="X525" s="54"/>
       <c r="Y525" s="54"/>
       <c r="Z525" s="54"/>
       <c r="AA525" s="54"/>
       <c r="AB525" s="54"/>
       <c r="AC525" s="54"/>
       <c r="AD525" s="54"/>
       <c r="AE525" s="54"/>
     </row>
-    <row r="526" spans="1:31" s="28" customFormat="1">
+    <row r="526" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A526" s="72"/>
       <c r="X526" s="54"/>
       <c r="Y526" s="54"/>
       <c r="Z526" s="54"/>
       <c r="AA526" s="54"/>
       <c r="AB526" s="54"/>
       <c r="AC526" s="54"/>
       <c r="AD526" s="54"/>
       <c r="AE526" s="54"/>
     </row>
-    <row r="527" spans="1:31" s="28" customFormat="1">
+    <row r="527" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A527" s="72"/>
       <c r="X527" s="54"/>
       <c r="Y527" s="54"/>
       <c r="Z527" s="54"/>
       <c r="AA527" s="54"/>
       <c r="AB527" s="54"/>
       <c r="AC527" s="54"/>
       <c r="AD527" s="54"/>
       <c r="AE527" s="54"/>
     </row>
-    <row r="528" spans="1:31" s="28" customFormat="1">
+    <row r="528" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A528" s="72"/>
       <c r="X528" s="54"/>
       <c r="Y528" s="54"/>
       <c r="Z528" s="54"/>
       <c r="AA528" s="54"/>
       <c r="AB528" s="54"/>
       <c r="AC528" s="54"/>
       <c r="AD528" s="54"/>
       <c r="AE528" s="54"/>
     </row>
-    <row r="529" spans="1:31" s="28" customFormat="1">
+    <row r="529" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A529" s="72"/>
       <c r="X529" s="54"/>
       <c r="Y529" s="54"/>
       <c r="Z529" s="54"/>
       <c r="AA529" s="54"/>
       <c r="AB529" s="54"/>
       <c r="AC529" s="54"/>
       <c r="AD529" s="54"/>
       <c r="AE529" s="54"/>
     </row>
-    <row r="530" spans="1:31" s="28" customFormat="1">
+    <row r="530" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A530" s="72"/>
       <c r="X530" s="54"/>
       <c r="Y530" s="54"/>
       <c r="Z530" s="54"/>
       <c r="AA530" s="54"/>
       <c r="AB530" s="54"/>
       <c r="AC530" s="54"/>
       <c r="AD530" s="54"/>
       <c r="AE530" s="54"/>
     </row>
-    <row r="531" spans="1:31" s="28" customFormat="1">
+    <row r="531" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A531" s="72"/>
       <c r="X531" s="54"/>
       <c r="Y531" s="54"/>
       <c r="Z531" s="54"/>
       <c r="AA531" s="54"/>
       <c r="AB531" s="54"/>
       <c r="AC531" s="54"/>
       <c r="AD531" s="54"/>
       <c r="AE531" s="54"/>
     </row>
-    <row r="532" spans="1:31" s="28" customFormat="1">
+    <row r="532" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A532" s="72"/>
       <c r="X532" s="54"/>
       <c r="Y532" s="54"/>
       <c r="Z532" s="54"/>
       <c r="AA532" s="54"/>
       <c r="AB532" s="54"/>
       <c r="AC532" s="54"/>
       <c r="AD532" s="54"/>
       <c r="AE532" s="54"/>
     </row>
-    <row r="533" spans="1:31" s="28" customFormat="1">
+    <row r="533" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A533" s="72"/>
       <c r="X533" s="54"/>
       <c r="Y533" s="54"/>
       <c r="Z533" s="54"/>
       <c r="AA533" s="54"/>
       <c r="AB533" s="54"/>
       <c r="AC533" s="54"/>
       <c r="AD533" s="54"/>
       <c r="AE533" s="54"/>
     </row>
-    <row r="534" spans="1:31" s="28" customFormat="1">
+    <row r="534" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A534" s="72"/>
       <c r="X534" s="54"/>
       <c r="Y534" s="54"/>
       <c r="Z534" s="54"/>
       <c r="AA534" s="54"/>
       <c r="AB534" s="54"/>
       <c r="AC534" s="54"/>
       <c r="AD534" s="54"/>
       <c r="AE534" s="54"/>
     </row>
-    <row r="535" spans="1:31" s="28" customFormat="1">
+    <row r="535" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A535" s="72"/>
       <c r="X535" s="54"/>
       <c r="Y535" s="54"/>
       <c r="Z535" s="54"/>
       <c r="AA535" s="54"/>
       <c r="AB535" s="54"/>
       <c r="AC535" s="54"/>
       <c r="AD535" s="54"/>
       <c r="AE535" s="54"/>
     </row>
-    <row r="536" spans="1:31" s="28" customFormat="1">
+    <row r="536" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A536" s="72"/>
       <c r="X536" s="54"/>
       <c r="Y536" s="54"/>
       <c r="Z536" s="54"/>
       <c r="AA536" s="54"/>
       <c r="AB536" s="54"/>
       <c r="AC536" s="54"/>
       <c r="AD536" s="54"/>
       <c r="AE536" s="54"/>
     </row>
-    <row r="537" spans="1:31" s="28" customFormat="1">
+    <row r="537" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A537" s="72"/>
       <c r="X537" s="54"/>
       <c r="Y537" s="54"/>
       <c r="Z537" s="54"/>
       <c r="AA537" s="54"/>
       <c r="AB537" s="54"/>
       <c r="AC537" s="54"/>
       <c r="AD537" s="54"/>
       <c r="AE537" s="54"/>
     </row>
-    <row r="538" spans="1:31" s="28" customFormat="1">
+    <row r="538" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A538" s="72"/>
       <c r="X538" s="54"/>
       <c r="Y538" s="54"/>
       <c r="Z538" s="54"/>
       <c r="AA538" s="54"/>
       <c r="AB538" s="54"/>
       <c r="AC538" s="54"/>
       <c r="AD538" s="54"/>
       <c r="AE538" s="54"/>
     </row>
-    <row r="539" spans="1:31" s="28" customFormat="1">
+    <row r="539" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A539" s="72"/>
       <c r="X539" s="54"/>
       <c r="Y539" s="54"/>
       <c r="Z539" s="54"/>
       <c r="AA539" s="54"/>
       <c r="AB539" s="54"/>
       <c r="AC539" s="54"/>
       <c r="AD539" s="54"/>
       <c r="AE539" s="54"/>
     </row>
-    <row r="540" spans="1:31" s="28" customFormat="1">
+    <row r="540" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A540" s="72"/>
       <c r="X540" s="54"/>
       <c r="Y540" s="54"/>
       <c r="Z540" s="54"/>
       <c r="AA540" s="54"/>
       <c r="AB540" s="54"/>
       <c r="AC540" s="54"/>
       <c r="AD540" s="54"/>
       <c r="AE540" s="54"/>
     </row>
-    <row r="541" spans="1:31" s="28" customFormat="1">
+    <row r="541" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A541" s="72"/>
       <c r="X541" s="54"/>
       <c r="Y541" s="54"/>
       <c r="Z541" s="54"/>
       <c r="AA541" s="54"/>
       <c r="AB541" s="54"/>
       <c r="AC541" s="54"/>
       <c r="AD541" s="54"/>
       <c r="AE541" s="54"/>
     </row>
-    <row r="542" spans="1:31" s="28" customFormat="1">
+    <row r="542" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A542" s="72"/>
       <c r="X542" s="54"/>
       <c r="Y542" s="54"/>
       <c r="Z542" s="54"/>
       <c r="AA542" s="54"/>
       <c r="AB542" s="54"/>
       <c r="AC542" s="54"/>
       <c r="AD542" s="54"/>
       <c r="AE542" s="54"/>
     </row>
-    <row r="543" spans="1:31" s="28" customFormat="1">
+    <row r="543" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A543" s="72"/>
       <c r="X543" s="54"/>
       <c r="Y543" s="54"/>
       <c r="Z543" s="54"/>
       <c r="AA543" s="54"/>
       <c r="AB543" s="54"/>
       <c r="AC543" s="54"/>
       <c r="AD543" s="54"/>
       <c r="AE543" s="54"/>
     </row>
-    <row r="544" spans="1:31" s="28" customFormat="1">
+    <row r="544" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A544" s="72"/>
       <c r="X544" s="54"/>
       <c r="Y544" s="54"/>
       <c r="Z544" s="54"/>
       <c r="AA544" s="54"/>
       <c r="AB544" s="54"/>
       <c r="AC544" s="54"/>
       <c r="AD544" s="54"/>
       <c r="AE544" s="54"/>
     </row>
-    <row r="545" spans="1:31" s="28" customFormat="1">
+    <row r="545" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A545" s="72"/>
       <c r="X545" s="54"/>
       <c r="Y545" s="54"/>
       <c r="Z545" s="54"/>
       <c r="AA545" s="54"/>
       <c r="AB545" s="54"/>
       <c r="AC545" s="54"/>
       <c r="AD545" s="54"/>
       <c r="AE545" s="54"/>
     </row>
-    <row r="546" spans="1:31" s="28" customFormat="1">
+    <row r="546" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A546" s="72"/>
       <c r="X546" s="54"/>
       <c r="Y546" s="54"/>
       <c r="Z546" s="54"/>
       <c r="AA546" s="54"/>
       <c r="AB546" s="54"/>
       <c r="AC546" s="54"/>
       <c r="AD546" s="54"/>
       <c r="AE546" s="54"/>
     </row>
-    <row r="547" spans="1:31" s="28" customFormat="1">
+    <row r="547" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A547" s="72"/>
       <c r="X547" s="54"/>
       <c r="Y547" s="54"/>
       <c r="Z547" s="54"/>
       <c r="AA547" s="54"/>
       <c r="AB547" s="54"/>
       <c r="AC547" s="54"/>
       <c r="AD547" s="54"/>
       <c r="AE547" s="54"/>
     </row>
-    <row r="548" spans="1:31" s="28" customFormat="1">
+    <row r="548" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A548" s="72"/>
       <c r="X548" s="54"/>
       <c r="Y548" s="54"/>
       <c r="Z548" s="54"/>
       <c r="AA548" s="54"/>
       <c r="AB548" s="54"/>
       <c r="AC548" s="54"/>
       <c r="AD548" s="54"/>
       <c r="AE548" s="54"/>
     </row>
-    <row r="549" spans="1:31" s="28" customFormat="1">
+    <row r="549" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A549" s="72"/>
       <c r="X549" s="54"/>
       <c r="Y549" s="54"/>
       <c r="Z549" s="54"/>
       <c r="AA549" s="54"/>
       <c r="AB549" s="54"/>
       <c r="AC549" s="54"/>
       <c r="AD549" s="54"/>
       <c r="AE549" s="54"/>
     </row>
-    <row r="550" spans="1:31" s="28" customFormat="1">
+    <row r="550" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A550" s="72"/>
       <c r="X550" s="54"/>
       <c r="Y550" s="54"/>
       <c r="Z550" s="54"/>
       <c r="AA550" s="54"/>
       <c r="AB550" s="54"/>
       <c r="AC550" s="54"/>
       <c r="AD550" s="54"/>
       <c r="AE550" s="54"/>
     </row>
-    <row r="551" spans="1:31" s="28" customFormat="1">
+    <row r="551" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A551" s="72"/>
       <c r="X551" s="54"/>
       <c r="Y551" s="54"/>
       <c r="Z551" s="54"/>
       <c r="AA551" s="54"/>
       <c r="AB551" s="54"/>
       <c r="AC551" s="54"/>
       <c r="AD551" s="54"/>
       <c r="AE551" s="54"/>
     </row>
-    <row r="552" spans="1:31" s="28" customFormat="1">
+    <row r="552" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A552" s="72"/>
       <c r="X552" s="54"/>
       <c r="Y552" s="54"/>
       <c r="Z552" s="54"/>
       <c r="AA552" s="54"/>
       <c r="AB552" s="54"/>
       <c r="AC552" s="54"/>
       <c r="AD552" s="54"/>
       <c r="AE552" s="54"/>
     </row>
-    <row r="553" spans="1:31" s="28" customFormat="1">
+    <row r="553" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A553" s="72"/>
       <c r="X553" s="54"/>
       <c r="Y553" s="54"/>
       <c r="Z553" s="54"/>
       <c r="AA553" s="54"/>
       <c r="AB553" s="54"/>
       <c r="AC553" s="54"/>
       <c r="AD553" s="54"/>
       <c r="AE553" s="54"/>
     </row>
-    <row r="554" spans="1:31" s="28" customFormat="1">
+    <row r="554" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A554" s="72"/>
       <c r="X554" s="54"/>
       <c r="Y554" s="54"/>
       <c r="Z554" s="54"/>
       <c r="AA554" s="54"/>
       <c r="AB554" s="54"/>
       <c r="AC554" s="54"/>
       <c r="AD554" s="54"/>
       <c r="AE554" s="54"/>
     </row>
-    <row r="555" spans="1:31" s="28" customFormat="1">
+    <row r="555" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A555" s="72"/>
       <c r="X555" s="54"/>
       <c r="Y555" s="54"/>
       <c r="Z555" s="54"/>
       <c r="AA555" s="54"/>
       <c r="AB555" s="54"/>
       <c r="AC555" s="54"/>
       <c r="AD555" s="54"/>
       <c r="AE555" s="54"/>
     </row>
-    <row r="556" spans="1:31" s="28" customFormat="1">
+    <row r="556" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A556" s="72"/>
       <c r="X556" s="54"/>
       <c r="Y556" s="54"/>
       <c r="Z556" s="54"/>
       <c r="AA556" s="54"/>
       <c r="AB556" s="54"/>
       <c r="AC556" s="54"/>
       <c r="AD556" s="54"/>
       <c r="AE556" s="54"/>
     </row>
-    <row r="557" spans="1:31" s="28" customFormat="1">
+    <row r="557" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A557" s="72"/>
       <c r="X557" s="54"/>
       <c r="Y557" s="54"/>
       <c r="Z557" s="54"/>
       <c r="AA557" s="54"/>
       <c r="AB557" s="54"/>
       <c r="AC557" s="54"/>
       <c r="AD557" s="54"/>
       <c r="AE557" s="54"/>
     </row>
-    <row r="558" spans="1:31" s="28" customFormat="1">
+    <row r="558" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A558" s="72"/>
       <c r="X558" s="54"/>
       <c r="Y558" s="54"/>
       <c r="Z558" s="54"/>
       <c r="AA558" s="54"/>
       <c r="AB558" s="54"/>
       <c r="AC558" s="54"/>
       <c r="AD558" s="54"/>
       <c r="AE558" s="54"/>
     </row>
-    <row r="559" spans="1:31" s="28" customFormat="1">
+    <row r="559" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A559" s="72"/>
       <c r="X559" s="54"/>
       <c r="Y559" s="54"/>
       <c r="Z559" s="54"/>
       <c r="AA559" s="54"/>
       <c r="AB559" s="54"/>
       <c r="AC559" s="54"/>
       <c r="AD559" s="54"/>
       <c r="AE559" s="54"/>
     </row>
-    <row r="560" spans="1:31" s="28" customFormat="1">
+    <row r="560" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A560" s="72"/>
       <c r="X560" s="54"/>
       <c r="Y560" s="54"/>
       <c r="Z560" s="54"/>
       <c r="AA560" s="54"/>
       <c r="AB560" s="54"/>
       <c r="AC560" s="54"/>
       <c r="AD560" s="54"/>
       <c r="AE560" s="54"/>
     </row>
-    <row r="561" spans="1:31" s="28" customFormat="1">
+    <row r="561" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A561" s="72"/>
       <c r="X561" s="54"/>
       <c r="Y561" s="54"/>
       <c r="Z561" s="54"/>
       <c r="AA561" s="54"/>
       <c r="AB561" s="54"/>
       <c r="AC561" s="54"/>
       <c r="AD561" s="54"/>
       <c r="AE561" s="54"/>
     </row>
-    <row r="562" spans="1:31" s="28" customFormat="1">
+    <row r="562" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A562" s="72"/>
       <c r="X562" s="54"/>
       <c r="Y562" s="54"/>
       <c r="Z562" s="54"/>
       <c r="AA562" s="54"/>
       <c r="AB562" s="54"/>
       <c r="AC562" s="54"/>
       <c r="AD562" s="54"/>
       <c r="AE562" s="54"/>
     </row>
-    <row r="563" spans="1:31" s="28" customFormat="1">
+    <row r="563" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A563" s="72"/>
       <c r="X563" s="54"/>
       <c r="Y563" s="54"/>
       <c r="Z563" s="54"/>
       <c r="AA563" s="54"/>
       <c r="AB563" s="54"/>
       <c r="AC563" s="54"/>
       <c r="AD563" s="54"/>
       <c r="AE563" s="54"/>
     </row>
-    <row r="564" spans="1:31" s="28" customFormat="1">
+    <row r="564" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A564" s="72"/>
       <c r="X564" s="54"/>
       <c r="Y564" s="54"/>
       <c r="Z564" s="54"/>
       <c r="AA564" s="54"/>
       <c r="AB564" s="54"/>
       <c r="AC564" s="54"/>
       <c r="AD564" s="54"/>
       <c r="AE564" s="54"/>
     </row>
-    <row r="565" spans="1:31" s="28" customFormat="1">
+    <row r="565" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A565" s="72"/>
       <c r="X565" s="54"/>
       <c r="Y565" s="54"/>
       <c r="Z565" s="54"/>
       <c r="AA565" s="54"/>
       <c r="AB565" s="54"/>
       <c r="AC565" s="54"/>
       <c r="AD565" s="54"/>
       <c r="AE565" s="54"/>
     </row>
-    <row r="566" spans="1:31" s="28" customFormat="1">
+    <row r="566" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A566" s="72"/>
       <c r="X566" s="54"/>
       <c r="Y566" s="54"/>
       <c r="Z566" s="54"/>
       <c r="AA566" s="54"/>
       <c r="AB566" s="54"/>
       <c r="AC566" s="54"/>
       <c r="AD566" s="54"/>
       <c r="AE566" s="54"/>
     </row>
-    <row r="567" spans="1:31" s="28" customFormat="1">
+    <row r="567" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A567" s="72"/>
       <c r="X567" s="54"/>
       <c r="Y567" s="54"/>
       <c r="Z567" s="54"/>
       <c r="AA567" s="54"/>
       <c r="AB567" s="54"/>
       <c r="AC567" s="54"/>
       <c r="AD567" s="54"/>
       <c r="AE567" s="54"/>
     </row>
-    <row r="568" spans="1:31" s="28" customFormat="1">
+    <row r="568" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A568" s="72"/>
       <c r="X568" s="54"/>
       <c r="Y568" s="54"/>
       <c r="Z568" s="54"/>
       <c r="AA568" s="54"/>
       <c r="AB568" s="54"/>
       <c r="AC568" s="54"/>
       <c r="AD568" s="54"/>
       <c r="AE568" s="54"/>
     </row>
-    <row r="569" spans="1:31" s="28" customFormat="1">
+    <row r="569" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A569" s="72"/>
       <c r="X569" s="54"/>
       <c r="Y569" s="54"/>
       <c r="Z569" s="54"/>
       <c r="AA569" s="54"/>
       <c r="AB569" s="54"/>
       <c r="AC569" s="54"/>
       <c r="AD569" s="54"/>
       <c r="AE569" s="54"/>
     </row>
-    <row r="570" spans="1:31" s="28" customFormat="1">
+    <row r="570" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A570" s="72"/>
       <c r="X570" s="54"/>
       <c r="Y570" s="54"/>
       <c r="Z570" s="54"/>
       <c r="AA570" s="54"/>
       <c r="AB570" s="54"/>
       <c r="AC570" s="54"/>
       <c r="AD570" s="54"/>
       <c r="AE570" s="54"/>
     </row>
-    <row r="571" spans="1:31" s="28" customFormat="1">
+    <row r="571" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A571" s="72"/>
       <c r="X571" s="54"/>
       <c r="Y571" s="54"/>
       <c r="Z571" s="54"/>
       <c r="AA571" s="54"/>
       <c r="AB571" s="54"/>
       <c r="AC571" s="54"/>
       <c r="AD571" s="54"/>
       <c r="AE571" s="54"/>
     </row>
-    <row r="572" spans="1:31" s="28" customFormat="1">
+    <row r="572" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A572" s="72"/>
       <c r="X572" s="54"/>
       <c r="Y572" s="54"/>
       <c r="Z572" s="54"/>
       <c r="AA572" s="54"/>
       <c r="AB572" s="54"/>
       <c r="AC572" s="54"/>
       <c r="AD572" s="54"/>
       <c r="AE572" s="54"/>
     </row>
-    <row r="573" spans="1:31" s="28" customFormat="1">
+    <row r="573" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A573" s="72"/>
       <c r="X573" s="54"/>
       <c r="Y573" s="54"/>
       <c r="Z573" s="54"/>
       <c r="AA573" s="54"/>
       <c r="AB573" s="54"/>
       <c r="AC573" s="54"/>
       <c r="AD573" s="54"/>
       <c r="AE573" s="54"/>
     </row>
-    <row r="574" spans="1:31" s="28" customFormat="1">
+    <row r="574" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A574" s="72"/>
       <c r="X574" s="54"/>
       <c r="Y574" s="54"/>
       <c r="Z574" s="54"/>
       <c r="AA574" s="54"/>
       <c r="AB574" s="54"/>
       <c r="AC574" s="54"/>
       <c r="AD574" s="54"/>
       <c r="AE574" s="54"/>
     </row>
-    <row r="575" spans="1:31" s="28" customFormat="1">
+    <row r="575" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A575" s="72"/>
       <c r="X575" s="54"/>
       <c r="Y575" s="54"/>
       <c r="Z575" s="54"/>
       <c r="AA575" s="54"/>
       <c r="AB575" s="54"/>
       <c r="AC575" s="54"/>
       <c r="AD575" s="54"/>
       <c r="AE575" s="54"/>
     </row>
-    <row r="576" spans="1:31" s="28" customFormat="1">
+    <row r="576" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A576" s="72"/>
       <c r="X576" s="54"/>
       <c r="Y576" s="54"/>
       <c r="Z576" s="54"/>
       <c r="AA576" s="54"/>
       <c r="AB576" s="54"/>
       <c r="AC576" s="54"/>
       <c r="AD576" s="54"/>
       <c r="AE576" s="54"/>
     </row>
-    <row r="577" spans="1:31" s="28" customFormat="1">
+    <row r="577" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A577" s="72"/>
       <c r="X577" s="54"/>
       <c r="Y577" s="54"/>
       <c r="Z577" s="54"/>
       <c r="AA577" s="54"/>
       <c r="AB577" s="54"/>
       <c r="AC577" s="54"/>
       <c r="AD577" s="54"/>
       <c r="AE577" s="54"/>
     </row>
-    <row r="578" spans="1:31" s="28" customFormat="1">
+    <row r="578" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A578" s="72"/>
       <c r="X578" s="54"/>
       <c r="Y578" s="54"/>
       <c r="Z578" s="54"/>
       <c r="AA578" s="54"/>
       <c r="AB578" s="54"/>
       <c r="AC578" s="54"/>
       <c r="AD578" s="54"/>
       <c r="AE578" s="54"/>
     </row>
-    <row r="579" spans="1:31" s="28" customFormat="1">
+    <row r="579" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A579" s="72"/>
       <c r="X579" s="54"/>
       <c r="Y579" s="54"/>
       <c r="Z579" s="54"/>
       <c r="AA579" s="54"/>
       <c r="AB579" s="54"/>
       <c r="AC579" s="54"/>
       <c r="AD579" s="54"/>
       <c r="AE579" s="54"/>
     </row>
-    <row r="580" spans="1:31" s="28" customFormat="1">
+    <row r="580" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A580" s="72"/>
       <c r="X580" s="54"/>
       <c r="Y580" s="54"/>
       <c r="Z580" s="54"/>
       <c r="AA580" s="54"/>
       <c r="AB580" s="54"/>
       <c r="AC580" s="54"/>
       <c r="AD580" s="54"/>
       <c r="AE580" s="54"/>
     </row>
-    <row r="581" spans="1:31" s="28" customFormat="1">
+    <row r="581" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A581" s="72"/>
       <c r="X581" s="54"/>
       <c r="Y581" s="54"/>
       <c r="Z581" s="54"/>
       <c r="AA581" s="54"/>
       <c r="AB581" s="54"/>
       <c r="AC581" s="54"/>
       <c r="AD581" s="54"/>
       <c r="AE581" s="54"/>
     </row>
-    <row r="582" spans="1:31" s="28" customFormat="1">
+    <row r="582" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A582" s="72"/>
       <c r="X582" s="54"/>
       <c r="Y582" s="54"/>
       <c r="Z582" s="54"/>
       <c r="AA582" s="54"/>
       <c r="AB582" s="54"/>
       <c r="AC582" s="54"/>
       <c r="AD582" s="54"/>
       <c r="AE582" s="54"/>
     </row>
-    <row r="583" spans="1:31" s="28" customFormat="1">
+    <row r="583" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A583" s="72"/>
       <c r="X583" s="54"/>
       <c r="Y583" s="54"/>
       <c r="Z583" s="54"/>
       <c r="AA583" s="54"/>
       <c r="AB583" s="54"/>
       <c r="AC583" s="54"/>
       <c r="AD583" s="54"/>
       <c r="AE583" s="54"/>
     </row>
-    <row r="584" spans="1:31" s="28" customFormat="1">
+    <row r="584" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A584" s="72"/>
       <c r="X584" s="54"/>
       <c r="Y584" s="54"/>
       <c r="Z584" s="54"/>
       <c r="AA584" s="54"/>
       <c r="AB584" s="54"/>
       <c r="AC584" s="54"/>
       <c r="AD584" s="54"/>
       <c r="AE584" s="54"/>
     </row>
-    <row r="585" spans="1:31" s="28" customFormat="1">
+    <row r="585" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A585" s="72"/>
       <c r="X585" s="54"/>
       <c r="Y585" s="54"/>
       <c r="Z585" s="54"/>
       <c r="AA585" s="54"/>
       <c r="AB585" s="54"/>
       <c r="AC585" s="54"/>
       <c r="AD585" s="54"/>
       <c r="AE585" s="54"/>
     </row>
-    <row r="586" spans="1:31" s="28" customFormat="1">
+    <row r="586" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A586" s="72"/>
       <c r="X586" s="54"/>
       <c r="Y586" s="54"/>
       <c r="Z586" s="54"/>
       <c r="AA586" s="54"/>
       <c r="AB586" s="54"/>
       <c r="AC586" s="54"/>
       <c r="AD586" s="54"/>
       <c r="AE586" s="54"/>
     </row>
-    <row r="587" spans="1:31" s="28" customFormat="1">
+    <row r="587" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A587" s="72"/>
       <c r="X587" s="54"/>
       <c r="Y587" s="54"/>
       <c r="Z587" s="54"/>
       <c r="AA587" s="54"/>
       <c r="AB587" s="54"/>
       <c r="AC587" s="54"/>
       <c r="AD587" s="54"/>
       <c r="AE587" s="54"/>
     </row>
-    <row r="588" spans="1:31" s="28" customFormat="1">
+    <row r="588" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A588" s="72"/>
       <c r="X588" s="54"/>
       <c r="Y588" s="54"/>
       <c r="Z588" s="54"/>
       <c r="AA588" s="54"/>
       <c r="AB588" s="54"/>
       <c r="AC588" s="54"/>
       <c r="AD588" s="54"/>
       <c r="AE588" s="54"/>
     </row>
-    <row r="589" spans="1:31" s="28" customFormat="1">
+    <row r="589" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A589" s="72"/>
       <c r="X589" s="54"/>
       <c r="Y589" s="54"/>
       <c r="Z589" s="54"/>
       <c r="AA589" s="54"/>
       <c r="AB589" s="54"/>
       <c r="AC589" s="54"/>
       <c r="AD589" s="54"/>
       <c r="AE589" s="54"/>
     </row>
-    <row r="590" spans="1:31" s="28" customFormat="1">
+    <row r="590" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A590" s="72"/>
       <c r="X590" s="54"/>
       <c r="Y590" s="54"/>
       <c r="Z590" s="54"/>
       <c r="AA590" s="54"/>
       <c r="AB590" s="54"/>
       <c r="AC590" s="54"/>
       <c r="AD590" s="54"/>
       <c r="AE590" s="54"/>
     </row>
-    <row r="591" spans="1:31" s="28" customFormat="1">
+    <row r="591" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A591" s="72"/>
       <c r="X591" s="54"/>
       <c r="Y591" s="54"/>
       <c r="Z591" s="54"/>
       <c r="AA591" s="54"/>
       <c r="AB591" s="54"/>
       <c r="AC591" s="54"/>
       <c r="AD591" s="54"/>
       <c r="AE591" s="54"/>
     </row>
-    <row r="592" spans="1:31" s="28" customFormat="1">
+    <row r="592" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A592" s="72"/>
       <c r="X592" s="54"/>
       <c r="Y592" s="54"/>
       <c r="Z592" s="54"/>
       <c r="AA592" s="54"/>
       <c r="AB592" s="54"/>
       <c r="AC592" s="54"/>
       <c r="AD592" s="54"/>
       <c r="AE592" s="54"/>
     </row>
-    <row r="593" spans="1:31" s="28" customFormat="1">
+    <row r="593" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A593" s="72"/>
       <c r="X593" s="54"/>
       <c r="Y593" s="54"/>
       <c r="Z593" s="54"/>
       <c r="AA593" s="54"/>
       <c r="AB593" s="54"/>
       <c r="AC593" s="54"/>
       <c r="AD593" s="54"/>
       <c r="AE593" s="54"/>
     </row>
-    <row r="594" spans="1:31" s="28" customFormat="1">
+    <row r="594" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A594" s="72"/>
       <c r="X594" s="54"/>
       <c r="Y594" s="54"/>
       <c r="Z594" s="54"/>
       <c r="AA594" s="54"/>
       <c r="AB594" s="54"/>
       <c r="AC594" s="54"/>
       <c r="AD594" s="54"/>
       <c r="AE594" s="54"/>
     </row>
-    <row r="595" spans="1:31" s="28" customFormat="1">
+    <row r="595" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A595" s="72"/>
       <c r="X595" s="54"/>
       <c r="Y595" s="54"/>
       <c r="Z595" s="54"/>
       <c r="AA595" s="54"/>
       <c r="AB595" s="54"/>
       <c r="AC595" s="54"/>
       <c r="AD595" s="54"/>
       <c r="AE595" s="54"/>
     </row>
-    <row r="596" spans="1:31" s="28" customFormat="1">
+    <row r="596" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A596" s="72"/>
       <c r="X596" s="54"/>
       <c r="Y596" s="54"/>
       <c r="Z596" s="54"/>
       <c r="AA596" s="54"/>
       <c r="AB596" s="54"/>
       <c r="AC596" s="54"/>
       <c r="AD596" s="54"/>
       <c r="AE596" s="54"/>
     </row>
-    <row r="597" spans="1:31" s="28" customFormat="1">
+    <row r="597" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A597" s="72"/>
       <c r="X597" s="54"/>
       <c r="Y597" s="54"/>
       <c r="Z597" s="54"/>
       <c r="AA597" s="54"/>
       <c r="AB597" s="54"/>
       <c r="AC597" s="54"/>
       <c r="AD597" s="54"/>
       <c r="AE597" s="54"/>
     </row>
-    <row r="598" spans="1:31" s="28" customFormat="1">
+    <row r="598" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A598" s="72"/>
       <c r="X598" s="54"/>
       <c r="Y598" s="54"/>
       <c r="Z598" s="54"/>
       <c r="AA598" s="54"/>
       <c r="AB598" s="54"/>
       <c r="AC598" s="54"/>
       <c r="AD598" s="54"/>
       <c r="AE598" s="54"/>
     </row>
-    <row r="599" spans="1:31" s="28" customFormat="1">
+    <row r="599" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A599" s="72"/>
       <c r="X599" s="54"/>
       <c r="Y599" s="54"/>
       <c r="Z599" s="54"/>
       <c r="AA599" s="54"/>
       <c r="AB599" s="54"/>
       <c r="AC599" s="54"/>
       <c r="AD599" s="54"/>
       <c r="AE599" s="54"/>
     </row>
-    <row r="600" spans="1:31" s="28" customFormat="1">
+    <row r="600" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A600" s="72"/>
       <c r="X600" s="54"/>
       <c r="Y600" s="54"/>
       <c r="Z600" s="54"/>
       <c r="AA600" s="54"/>
       <c r="AB600" s="54"/>
       <c r="AC600" s="54"/>
       <c r="AD600" s="54"/>
       <c r="AE600" s="54"/>
     </row>
-    <row r="601" spans="1:31" s="28" customFormat="1">
+    <row r="601" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A601" s="72"/>
       <c r="X601" s="54"/>
       <c r="Y601" s="54"/>
       <c r="Z601" s="54"/>
       <c r="AA601" s="54"/>
       <c r="AB601" s="54"/>
       <c r="AC601" s="54"/>
       <c r="AD601" s="54"/>
       <c r="AE601" s="54"/>
     </row>
-    <row r="602" spans="1:31" s="28" customFormat="1">
+    <row r="602" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A602" s="72"/>
       <c r="X602" s="54"/>
       <c r="Y602" s="54"/>
       <c r="Z602" s="54"/>
       <c r="AA602" s="54"/>
       <c r="AB602" s="54"/>
       <c r="AC602" s="54"/>
       <c r="AD602" s="54"/>
       <c r="AE602" s="54"/>
     </row>
-    <row r="603" spans="1:31" s="28" customFormat="1">
+    <row r="603" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A603" s="72"/>
       <c r="X603" s="54"/>
       <c r="Y603" s="54"/>
       <c r="Z603" s="54"/>
       <c r="AA603" s="54"/>
       <c r="AB603" s="54"/>
       <c r="AC603" s="54"/>
       <c r="AD603" s="54"/>
       <c r="AE603" s="54"/>
     </row>
-    <row r="604" spans="1:31" s="28" customFormat="1">
+    <row r="604" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A604" s="72"/>
       <c r="X604" s="54"/>
       <c r="Y604" s="54"/>
       <c r="Z604" s="54"/>
       <c r="AA604" s="54"/>
       <c r="AB604" s="54"/>
       <c r="AC604" s="54"/>
       <c r="AD604" s="54"/>
       <c r="AE604" s="54"/>
     </row>
-    <row r="605" spans="1:31" s="28" customFormat="1">
+    <row r="605" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A605" s="72"/>
       <c r="X605" s="54"/>
       <c r="Y605" s="54"/>
       <c r="Z605" s="54"/>
       <c r="AA605" s="54"/>
       <c r="AB605" s="54"/>
       <c r="AC605" s="54"/>
       <c r="AD605" s="54"/>
       <c r="AE605" s="54"/>
     </row>
-    <row r="606" spans="1:31" s="28" customFormat="1">
+    <row r="606" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A606" s="72"/>
       <c r="X606" s="54"/>
       <c r="Y606" s="54"/>
       <c r="Z606" s="54"/>
       <c r="AA606" s="54"/>
       <c r="AB606" s="54"/>
       <c r="AC606" s="54"/>
       <c r="AD606" s="54"/>
       <c r="AE606" s="54"/>
     </row>
-    <row r="607" spans="1:31" s="28" customFormat="1">
+    <row r="607" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A607" s="72"/>
       <c r="X607" s="54"/>
       <c r="Y607" s="54"/>
       <c r="Z607" s="54"/>
       <c r="AA607" s="54"/>
       <c r="AB607" s="54"/>
       <c r="AC607" s="54"/>
       <c r="AD607" s="54"/>
       <c r="AE607" s="54"/>
     </row>
-    <row r="608" spans="1:31" s="28" customFormat="1">
+    <row r="608" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A608" s="72"/>
       <c r="X608" s="54"/>
       <c r="Y608" s="54"/>
       <c r="Z608" s="54"/>
       <c r="AA608" s="54"/>
       <c r="AB608" s="54"/>
       <c r="AC608" s="54"/>
       <c r="AD608" s="54"/>
       <c r="AE608" s="54"/>
     </row>
-    <row r="609" spans="1:31" s="28" customFormat="1">
+    <row r="609" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A609" s="72"/>
       <c r="X609" s="54"/>
       <c r="Y609" s="54"/>
       <c r="Z609" s="54"/>
       <c r="AA609" s="54"/>
       <c r="AB609" s="54"/>
       <c r="AC609" s="54"/>
       <c r="AD609" s="54"/>
       <c r="AE609" s="54"/>
     </row>
-    <row r="610" spans="1:31" s="28" customFormat="1">
+    <row r="610" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A610" s="72"/>
       <c r="X610" s="54"/>
       <c r="Y610" s="54"/>
       <c r="Z610" s="54"/>
       <c r="AA610" s="54"/>
       <c r="AB610" s="54"/>
       <c r="AC610" s="54"/>
       <c r="AD610" s="54"/>
       <c r="AE610" s="54"/>
     </row>
-    <row r="611" spans="1:31" s="28" customFormat="1">
+    <row r="611" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A611" s="72"/>
       <c r="X611" s="54"/>
       <c r="Y611" s="54"/>
       <c r="Z611" s="54"/>
       <c r="AA611" s="54"/>
       <c r="AB611" s="54"/>
       <c r="AC611" s="54"/>
       <c r="AD611" s="54"/>
       <c r="AE611" s="54"/>
     </row>
-    <row r="612" spans="1:31" s="28" customFormat="1">
+    <row r="612" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A612" s="72"/>
       <c r="X612" s="54"/>
       <c r="Y612" s="54"/>
       <c r="Z612" s="54"/>
       <c r="AA612" s="54"/>
       <c r="AB612" s="54"/>
       <c r="AC612" s="54"/>
       <c r="AD612" s="54"/>
       <c r="AE612" s="54"/>
     </row>
-    <row r="613" spans="1:31" s="28" customFormat="1">
+    <row r="613" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A613" s="72"/>
       <c r="X613" s="54"/>
       <c r="Y613" s="54"/>
       <c r="Z613" s="54"/>
       <c r="AA613" s="54"/>
       <c r="AB613" s="54"/>
       <c r="AC613" s="54"/>
       <c r="AD613" s="54"/>
       <c r="AE613" s="54"/>
     </row>
-    <row r="614" spans="1:31" s="28" customFormat="1">
+    <row r="614" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A614" s="72"/>
       <c r="X614" s="54"/>
       <c r="Y614" s="54"/>
       <c r="Z614" s="54"/>
       <c r="AA614" s="54"/>
       <c r="AB614" s="54"/>
       <c r="AC614" s="54"/>
       <c r="AD614" s="54"/>
       <c r="AE614" s="54"/>
     </row>
-    <row r="615" spans="1:31" s="28" customFormat="1">
+    <row r="615" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A615" s="72"/>
       <c r="X615" s="54"/>
       <c r="Y615" s="54"/>
       <c r="Z615" s="54"/>
       <c r="AA615" s="54"/>
       <c r="AB615" s="54"/>
       <c r="AC615" s="54"/>
       <c r="AD615" s="54"/>
       <c r="AE615" s="54"/>
     </row>
-    <row r="616" spans="1:31" s="28" customFormat="1">
+    <row r="616" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A616" s="72"/>
       <c r="X616" s="54"/>
       <c r="Y616" s="54"/>
       <c r="Z616" s="54"/>
       <c r="AA616" s="54"/>
       <c r="AB616" s="54"/>
       <c r="AC616" s="54"/>
       <c r="AD616" s="54"/>
       <c r="AE616" s="54"/>
     </row>
-    <row r="617" spans="1:31" s="28" customFormat="1">
+    <row r="617" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A617" s="72"/>
       <c r="X617" s="54"/>
       <c r="Y617" s="54"/>
       <c r="Z617" s="54"/>
       <c r="AA617" s="54"/>
       <c r="AB617" s="54"/>
       <c r="AC617" s="54"/>
       <c r="AD617" s="54"/>
       <c r="AE617" s="54"/>
     </row>
-    <row r="618" spans="1:31" s="28" customFormat="1">
+    <row r="618" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A618" s="72"/>
       <c r="X618" s="54"/>
       <c r="Y618" s="54"/>
       <c r="Z618" s="54"/>
       <c r="AA618" s="54"/>
       <c r="AB618" s="54"/>
       <c r="AC618" s="54"/>
       <c r="AD618" s="54"/>
       <c r="AE618" s="54"/>
     </row>
-    <row r="619" spans="1:31" s="28" customFormat="1">
+    <row r="619" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A619" s="72"/>
       <c r="X619" s="54"/>
       <c r="Y619" s="54"/>
       <c r="Z619" s="54"/>
       <c r="AA619" s="54"/>
       <c r="AB619" s="54"/>
       <c r="AC619" s="54"/>
       <c r="AD619" s="54"/>
       <c r="AE619" s="54"/>
     </row>
-    <row r="620" spans="1:31" s="28" customFormat="1">
+    <row r="620" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A620" s="72"/>
       <c r="X620" s="54"/>
       <c r="Y620" s="54"/>
       <c r="Z620" s="54"/>
       <c r="AA620" s="54"/>
       <c r="AB620" s="54"/>
       <c r="AC620" s="54"/>
       <c r="AD620" s="54"/>
       <c r="AE620" s="54"/>
     </row>
-    <row r="621" spans="1:31" s="28" customFormat="1">
+    <row r="621" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A621" s="72"/>
       <c r="X621" s="54"/>
       <c r="Y621" s="54"/>
       <c r="Z621" s="54"/>
       <c r="AA621" s="54"/>
       <c r="AB621" s="54"/>
       <c r="AC621" s="54"/>
       <c r="AD621" s="54"/>
       <c r="AE621" s="54"/>
     </row>
-    <row r="622" spans="1:31" s="28" customFormat="1">
+    <row r="622" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A622" s="72"/>
       <c r="X622" s="54"/>
       <c r="Y622" s="54"/>
       <c r="Z622" s="54"/>
       <c r="AA622" s="54"/>
       <c r="AB622" s="54"/>
       <c r="AC622" s="54"/>
       <c r="AD622" s="54"/>
       <c r="AE622" s="54"/>
     </row>
-    <row r="623" spans="1:31" s="28" customFormat="1">
+    <row r="623" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A623" s="72"/>
       <c r="X623" s="54"/>
       <c r="Y623" s="54"/>
       <c r="Z623" s="54"/>
       <c r="AA623" s="54"/>
       <c r="AB623" s="54"/>
       <c r="AC623" s="54"/>
       <c r="AD623" s="54"/>
       <c r="AE623" s="54"/>
     </row>
-    <row r="624" spans="1:31" s="28" customFormat="1">
+    <row r="624" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A624" s="72"/>
       <c r="X624" s="54"/>
       <c r="Y624" s="54"/>
       <c r="Z624" s="54"/>
       <c r="AA624" s="54"/>
       <c r="AB624" s="54"/>
       <c r="AC624" s="54"/>
       <c r="AD624" s="54"/>
       <c r="AE624" s="54"/>
     </row>
-    <row r="625" spans="1:31" s="28" customFormat="1">
+    <row r="625" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A625" s="72"/>
       <c r="X625" s="54"/>
       <c r="Y625" s="54"/>
       <c r="Z625" s="54"/>
       <c r="AA625" s="54"/>
       <c r="AB625" s="54"/>
       <c r="AC625" s="54"/>
       <c r="AD625" s="54"/>
       <c r="AE625" s="54"/>
     </row>
-    <row r="626" spans="1:31" s="28" customFormat="1">
+    <row r="626" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A626" s="72"/>
       <c r="X626" s="54"/>
       <c r="Y626" s="54"/>
       <c r="Z626" s="54"/>
       <c r="AA626" s="54"/>
       <c r="AB626" s="54"/>
       <c r="AC626" s="54"/>
       <c r="AD626" s="54"/>
       <c r="AE626" s="54"/>
     </row>
-    <row r="627" spans="1:31" s="28" customFormat="1">
+    <row r="627" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A627" s="72"/>
       <c r="X627" s="54"/>
       <c r="Y627" s="54"/>
       <c r="Z627" s="54"/>
       <c r="AA627" s="54"/>
       <c r="AB627" s="54"/>
       <c r="AC627" s="54"/>
       <c r="AD627" s="54"/>
       <c r="AE627" s="54"/>
     </row>
-    <row r="628" spans="1:31" s="28" customFormat="1">
+    <row r="628" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A628" s="72"/>
       <c r="X628" s="54"/>
       <c r="Y628" s="54"/>
       <c r="Z628" s="54"/>
       <c r="AA628" s="54"/>
       <c r="AB628" s="54"/>
       <c r="AC628" s="54"/>
       <c r="AD628" s="54"/>
       <c r="AE628" s="54"/>
     </row>
-    <row r="629" spans="1:31" s="28" customFormat="1">
+    <row r="629" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A629" s="72"/>
       <c r="X629" s="54"/>
       <c r="Y629" s="54"/>
       <c r="Z629" s="54"/>
       <c r="AA629" s="54"/>
       <c r="AB629" s="54"/>
       <c r="AC629" s="54"/>
       <c r="AD629" s="54"/>
       <c r="AE629" s="54"/>
     </row>
-    <row r="630" spans="1:31" s="28" customFormat="1">
+    <row r="630" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A630" s="72"/>
       <c r="X630" s="54"/>
       <c r="Y630" s="54"/>
       <c r="Z630" s="54"/>
       <c r="AA630" s="54"/>
       <c r="AB630" s="54"/>
       <c r="AC630" s="54"/>
       <c r="AD630" s="54"/>
       <c r="AE630" s="54"/>
     </row>
-    <row r="631" spans="1:31" s="28" customFormat="1">
+    <row r="631" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A631" s="72"/>
       <c r="X631" s="54"/>
       <c r="Y631" s="54"/>
       <c r="Z631" s="54"/>
       <c r="AA631" s="54"/>
       <c r="AB631" s="54"/>
       <c r="AC631" s="54"/>
       <c r="AD631" s="54"/>
       <c r="AE631" s="54"/>
     </row>
-    <row r="632" spans="1:31" s="28" customFormat="1">
+    <row r="632" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A632" s="72"/>
       <c r="X632" s="54"/>
       <c r="Y632" s="54"/>
       <c r="Z632" s="54"/>
       <c r="AA632" s="54"/>
       <c r="AB632" s="54"/>
       <c r="AC632" s="54"/>
       <c r="AD632" s="54"/>
       <c r="AE632" s="54"/>
     </row>
-    <row r="633" spans="1:31" s="28" customFormat="1">
+    <row r="633" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A633" s="72"/>
       <c r="X633" s="54"/>
       <c r="Y633" s="54"/>
       <c r="Z633" s="54"/>
       <c r="AA633" s="54"/>
       <c r="AB633" s="54"/>
       <c r="AC633" s="54"/>
       <c r="AD633" s="54"/>
       <c r="AE633" s="54"/>
     </row>
-    <row r="634" spans="1:31" s="28" customFormat="1">
+    <row r="634" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A634" s="72"/>
       <c r="X634" s="54"/>
       <c r="Y634" s="54"/>
       <c r="Z634" s="54"/>
       <c r="AA634" s="54"/>
       <c r="AB634" s="54"/>
       <c r="AC634" s="54"/>
       <c r="AD634" s="54"/>
       <c r="AE634" s="54"/>
     </row>
-    <row r="635" spans="1:31" s="28" customFormat="1">
+    <row r="635" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A635" s="72"/>
       <c r="X635" s="54"/>
       <c r="Y635" s="54"/>
       <c r="Z635" s="54"/>
       <c r="AA635" s="54"/>
       <c r="AB635" s="54"/>
       <c r="AC635" s="54"/>
       <c r="AD635" s="54"/>
       <c r="AE635" s="54"/>
     </row>
-    <row r="636" spans="1:31" s="28" customFormat="1">
+    <row r="636" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A636" s="72"/>
       <c r="X636" s="54"/>
       <c r="Y636" s="54"/>
       <c r="Z636" s="54"/>
       <c r="AA636" s="54"/>
       <c r="AB636" s="54"/>
       <c r="AC636" s="54"/>
       <c r="AD636" s="54"/>
       <c r="AE636" s="54"/>
     </row>
-    <row r="637" spans="1:31" s="28" customFormat="1">
+    <row r="637" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A637" s="72"/>
       <c r="X637" s="54"/>
       <c r="Y637" s="54"/>
       <c r="Z637" s="54"/>
       <c r="AA637" s="54"/>
       <c r="AB637" s="54"/>
       <c r="AC637" s="54"/>
       <c r="AD637" s="54"/>
       <c r="AE637" s="54"/>
     </row>
-    <row r="638" spans="1:31" s="28" customFormat="1">
+    <row r="638" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A638" s="72"/>
       <c r="X638" s="54"/>
       <c r="Y638" s="54"/>
       <c r="Z638" s="54"/>
       <c r="AA638" s="54"/>
       <c r="AB638" s="54"/>
       <c r="AC638" s="54"/>
       <c r="AD638" s="54"/>
       <c r="AE638" s="54"/>
     </row>
-    <row r="639" spans="1:31" s="28" customFormat="1">
+    <row r="639" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A639" s="72"/>
       <c r="X639" s="54"/>
       <c r="Y639" s="54"/>
       <c r="Z639" s="54"/>
       <c r="AA639" s="54"/>
       <c r="AB639" s="54"/>
       <c r="AC639" s="54"/>
       <c r="AD639" s="54"/>
       <c r="AE639" s="54"/>
     </row>
-    <row r="640" spans="1:31" s="28" customFormat="1">
+    <row r="640" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A640" s="72"/>
       <c r="X640" s="54"/>
       <c r="Y640" s="54"/>
       <c r="Z640" s="54"/>
       <c r="AA640" s="54"/>
       <c r="AB640" s="54"/>
       <c r="AC640" s="54"/>
       <c r="AD640" s="54"/>
       <c r="AE640" s="54"/>
     </row>
-    <row r="641" spans="1:31" s="28" customFormat="1">
+    <row r="641" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A641" s="72"/>
       <c r="X641" s="54"/>
       <c r="Y641" s="54"/>
       <c r="Z641" s="54"/>
       <c r="AA641" s="54"/>
       <c r="AB641" s="54"/>
       <c r="AC641" s="54"/>
       <c r="AD641" s="54"/>
       <c r="AE641" s="54"/>
     </row>
-    <row r="642" spans="1:31" s="28" customFormat="1">
+    <row r="642" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A642" s="72"/>
       <c r="X642" s="54"/>
       <c r="Y642" s="54"/>
       <c r="Z642" s="54"/>
       <c r="AA642" s="54"/>
       <c r="AB642" s="54"/>
       <c r="AC642" s="54"/>
       <c r="AD642" s="54"/>
       <c r="AE642" s="54"/>
     </row>
-    <row r="643" spans="1:31" s="28" customFormat="1">
+    <row r="643" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A643" s="72"/>
       <c r="X643" s="54"/>
       <c r="Y643" s="54"/>
       <c r="Z643" s="54"/>
       <c r="AA643" s="54"/>
       <c r="AB643" s="54"/>
       <c r="AC643" s="54"/>
       <c r="AD643" s="54"/>
       <c r="AE643" s="54"/>
     </row>
-    <row r="644" spans="1:31" s="28" customFormat="1">
+    <row r="644" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A644" s="72"/>
       <c r="X644" s="54"/>
       <c r="Y644" s="54"/>
       <c r="Z644" s="54"/>
       <c r="AA644" s="54"/>
       <c r="AB644" s="54"/>
       <c r="AC644" s="54"/>
       <c r="AD644" s="54"/>
       <c r="AE644" s="54"/>
     </row>
-    <row r="645" spans="1:31" s="28" customFormat="1">
+    <row r="645" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A645" s="72"/>
       <c r="X645" s="54"/>
       <c r="Y645" s="54"/>
       <c r="Z645" s="54"/>
       <c r="AA645" s="54"/>
       <c r="AB645" s="54"/>
       <c r="AC645" s="54"/>
       <c r="AD645" s="54"/>
       <c r="AE645" s="54"/>
     </row>
-    <row r="646" spans="1:31" s="28" customFormat="1">
+    <row r="646" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A646" s="72"/>
       <c r="X646" s="54"/>
       <c r="Y646" s="54"/>
       <c r="Z646" s="54"/>
       <c r="AA646" s="54"/>
       <c r="AB646" s="54"/>
       <c r="AC646" s="54"/>
       <c r="AD646" s="54"/>
       <c r="AE646" s="54"/>
     </row>
-    <row r="647" spans="1:31" s="28" customFormat="1">
+    <row r="647" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A647" s="72"/>
       <c r="X647" s="54"/>
       <c r="Y647" s="54"/>
       <c r="Z647" s="54"/>
       <c r="AA647" s="54"/>
       <c r="AB647" s="54"/>
       <c r="AC647" s="54"/>
       <c r="AD647" s="54"/>
       <c r="AE647" s="54"/>
     </row>
-    <row r="648" spans="1:31" s="28" customFormat="1">
+    <row r="648" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A648" s="72"/>
       <c r="X648" s="54"/>
       <c r="Y648" s="54"/>
       <c r="Z648" s="54"/>
       <c r="AA648" s="54"/>
       <c r="AB648" s="54"/>
       <c r="AC648" s="54"/>
       <c r="AD648" s="54"/>
       <c r="AE648" s="54"/>
     </row>
-    <row r="649" spans="1:31" s="28" customFormat="1">
+    <row r="649" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A649" s="72"/>
       <c r="X649" s="54"/>
       <c r="Y649" s="54"/>
       <c r="Z649" s="54"/>
       <c r="AA649" s="54"/>
       <c r="AB649" s="54"/>
       <c r="AC649" s="54"/>
       <c r="AD649" s="54"/>
       <c r="AE649" s="54"/>
     </row>
-    <row r="650" spans="1:31" s="28" customFormat="1">
+    <row r="650" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A650" s="72"/>
       <c r="X650" s="54"/>
       <c r="Y650" s="54"/>
       <c r="Z650" s="54"/>
       <c r="AA650" s="54"/>
       <c r="AB650" s="54"/>
       <c r="AC650" s="54"/>
       <c r="AD650" s="54"/>
       <c r="AE650" s="54"/>
     </row>
-    <row r="651" spans="1:31" s="28" customFormat="1">
+    <row r="651" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A651" s="72"/>
       <c r="X651" s="54"/>
       <c r="Y651" s="54"/>
       <c r="Z651" s="54"/>
       <c r="AA651" s="54"/>
       <c r="AB651" s="54"/>
       <c r="AC651" s="54"/>
       <c r="AD651" s="54"/>
       <c r="AE651" s="54"/>
     </row>
-    <row r="652" spans="1:31" s="28" customFormat="1">
+    <row r="652" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A652" s="72"/>
       <c r="X652" s="54"/>
       <c r="Y652" s="54"/>
       <c r="Z652" s="54"/>
       <c r="AA652" s="54"/>
       <c r="AB652" s="54"/>
       <c r="AC652" s="54"/>
       <c r="AD652" s="54"/>
       <c r="AE652" s="54"/>
     </row>
-    <row r="653" spans="1:31" s="28" customFormat="1">
+    <row r="653" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A653" s="72"/>
       <c r="X653" s="54"/>
       <c r="Y653" s="54"/>
       <c r="Z653" s="54"/>
       <c r="AA653" s="54"/>
       <c r="AB653" s="54"/>
       <c r="AC653" s="54"/>
       <c r="AD653" s="54"/>
       <c r="AE653" s="54"/>
     </row>
-    <row r="654" spans="1:31" s="28" customFormat="1">
+    <row r="654" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A654" s="72"/>
       <c r="X654" s="54"/>
       <c r="Y654" s="54"/>
       <c r="Z654" s="54"/>
       <c r="AA654" s="54"/>
       <c r="AB654" s="54"/>
       <c r="AC654" s="54"/>
       <c r="AD654" s="54"/>
       <c r="AE654" s="54"/>
     </row>
-    <row r="655" spans="1:31" s="28" customFormat="1">
+    <row r="655" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A655" s="72"/>
       <c r="X655" s="54"/>
       <c r="Y655" s="54"/>
       <c r="Z655" s="54"/>
       <c r="AA655" s="54"/>
       <c r="AB655" s="54"/>
       <c r="AC655" s="54"/>
       <c r="AD655" s="54"/>
       <c r="AE655" s="54"/>
     </row>
-    <row r="656" spans="1:31" s="28" customFormat="1">
+    <row r="656" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A656" s="72"/>
       <c r="X656" s="54"/>
       <c r="Y656" s="54"/>
       <c r="Z656" s="54"/>
       <c r="AA656" s="54"/>
       <c r="AB656" s="54"/>
       <c r="AC656" s="54"/>
       <c r="AD656" s="54"/>
       <c r="AE656" s="54"/>
     </row>
-    <row r="657" spans="1:31" s="28" customFormat="1">
+    <row r="657" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A657" s="72"/>
       <c r="X657" s="54"/>
       <c r="Y657" s="54"/>
       <c r="Z657" s="54"/>
       <c r="AA657" s="54"/>
       <c r="AB657" s="54"/>
       <c r="AC657" s="54"/>
       <c r="AD657" s="54"/>
       <c r="AE657" s="54"/>
     </row>
-    <row r="658" spans="1:31" s="28" customFormat="1">
+    <row r="658" spans="1:31" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A658" s="72"/>
       <c r="X658" s="54"/>
       <c r="Y658" s="54"/>
       <c r="Z658" s="54"/>
       <c r="AA658" s="54"/>
       <c r="AB658" s="54"/>
       <c r="AC658" s="54"/>
       <c r="AD658" s="54"/>
       <c r="AE658" s="54"/>
     </row>
-    <row r="659" spans="1:31">
+    <row r="659" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B659" s="28"/>
       <c r="C659" s="28"/>
       <c r="Z659" s="54"/>
       <c r="AA659" s="54"/>
       <c r="AB659" s="54"/>
     </row>
-    <row r="660" spans="1:31">
+    <row r="660" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B660" s="28"/>
       <c r="C660" s="28"/>
       <c r="Z660" s="54"/>
       <c r="AB660" s="54"/>
     </row>
-    <row r="661" spans="1:31">
+    <row r="661" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B661" s="28"/>
       <c r="C661" s="28"/>
       <c r="Z661" s="54"/>
       <c r="AB661" s="54"/>
     </row>
-    <row r="662" spans="1:31">
+    <row r="662" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B662" s="28"/>
       <c r="C662" s="28"/>
       <c r="Z662" s="54"/>
       <c r="AB662" s="54"/>
     </row>
-    <row r="663" spans="1:31">
+    <row r="663" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B663" s="28"/>
       <c r="C663" s="28"/>
       <c r="Z663" s="54"/>
       <c r="AB663" s="54"/>
     </row>
-    <row r="664" spans="1:31">
+    <row r="664" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B664" s="28"/>
       <c r="C664" s="28"/>
       <c r="AB664" s="54"/>
     </row>
-    <row r="665" spans="1:31">
+    <row r="665" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B665" s="28"/>
       <c r="C665" s="28"/>
       <c r="AB665" s="54"/>
     </row>
-    <row r="666" spans="1:31">
+    <row r="666" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B666" s="28"/>
       <c r="C666" s="28"/>
       <c r="AB666" s="54"/>
     </row>
-    <row r="667" spans="1:31">
+    <row r="667" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B667" s="28"/>
       <c r="C667" s="28"/>
       <c r="AB667" s="54"/>
     </row>
-    <row r="668" spans="1:31">
+    <row r="668" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B668" s="28"/>
       <c r="C668" s="28"/>
       <c r="AB668" s="54"/>
     </row>
-    <row r="669" spans="1:31">
+    <row r="669" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B669" s="28"/>
       <c r="C669" s="28"/>
       <c r="AB669" s="54"/>
     </row>
-    <row r="670" spans="1:31">
+    <row r="670" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B670" s="28"/>
       <c r="C670" s="28"/>
       <c r="AB670" s="54"/>
     </row>
-    <row r="671" spans="1:31">
+    <row r="671" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B671" s="28"/>
       <c r="C671" s="28"/>
     </row>
-    <row r="672" spans="1:31">
+    <row r="672" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B672" s="28"/>
       <c r="C672" s="28"/>
     </row>
-    <row r="673" spans="2:3">
+    <row r="673" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B673" s="28"/>
       <c r="C673" s="28"/>
     </row>
-    <row r="674" spans="2:3">
+    <row r="674" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B674" s="28"/>
       <c r="C674" s="28"/>
     </row>
-    <row r="675" spans="2:3">
+    <row r="675" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B675" s="28"/>
       <c r="C675" s="28"/>
     </row>
-    <row r="676" spans="2:3">
+    <row r="676" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B676" s="28"/>
       <c r="C676" s="28"/>
     </row>
-    <row r="677" spans="2:3">
+    <row r="677" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B677" s="28"/>
       <c r="C677" s="28"/>
     </row>
-    <row r="678" spans="2:3">
+    <row r="678" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B678" s="28"/>
       <c r="C678" s="28"/>
     </row>
-    <row r="679" spans="2:3">
+    <row r="679" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B679" s="28"/>
       <c r="C679" s="28"/>
     </row>
-    <row r="680" spans="2:3">
+    <row r="680" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B680" s="28"/>
       <c r="C680" s="28"/>
     </row>
-    <row r="681" spans="2:3">
+    <row r="681" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B681" s="28"/>
       <c r="C681" s="28"/>
     </row>
-    <row r="682" spans="2:3">
+    <row r="682" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B682" s="28"/>
       <c r="C682" s="28"/>
     </row>
-    <row r="683" spans="2:3">
+    <row r="683" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B683" s="28"/>
       <c r="C683" s="28"/>
     </row>
-    <row r="684" spans="2:3">
+    <row r="684" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B684" s="28"/>
       <c r="C684" s="28"/>
     </row>
-    <row r="685" spans="2:3">
+    <row r="685" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B685" s="28"/>
       <c r="C685" s="28"/>
     </row>
-    <row r="686" spans="2:3">
+    <row r="686" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B686" s="28"/>
       <c r="C686" s="28"/>
     </row>
-    <row r="687" spans="2:3">
+    <row r="687" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B687" s="28"/>
       <c r="C687" s="28"/>
     </row>
-    <row r="688" spans="2:3">
+    <row r="688" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B688" s="28"/>
       <c r="C688" s="28"/>
     </row>
-    <row r="689" spans="2:3">
+    <row r="689" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B689" s="28"/>
       <c r="C689" s="28"/>
     </row>
-    <row r="690" spans="2:3">
+    <row r="690" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B690" s="28"/>
       <c r="C690" s="28"/>
     </row>
-    <row r="691" spans="2:3">
+    <row r="691" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B691" s="28"/>
       <c r="C691" s="28"/>
     </row>
-    <row r="692" spans="2:3">
+    <row r="692" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B692" s="28"/>
       <c r="C692" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>