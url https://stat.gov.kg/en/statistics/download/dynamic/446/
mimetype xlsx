--- v1 (2026-07-15)
+++ v2 (2026-09-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5C2D2E0-6D7E-4589-B804-EE5D167AA3F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A68BF1-A550-4582-8820-C2113C26D91F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-255" yWindow="210" windowWidth="15645" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-2085" yWindow="810" windowWidth="19005" windowHeight="15210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070013" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1024,51 +1024,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM692"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="10" topLeftCell="AK11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="C30" sqref="C30"/>
+      <selection pane="bottomRight" activeCell="AM14" sqref="AM14:AM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="73" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" style="8" customWidth="1"/>
     <col min="4" max="7" width="6.28515625" style="8" customWidth="1"/>
     <col min="8" max="9" width="6.7109375" style="8" customWidth="1"/>
     <col min="10" max="23" width="6.5703125" style="8" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="61" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" style="61" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="61"/>
     <col min="32" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1601,51 +1601,51 @@
       <c r="AE12" s="79">
         <v>15670</v>
       </c>
       <c r="AF12" s="79">
         <v>16427</v>
       </c>
       <c r="AG12" s="79">
         <v>17232</v>
       </c>
       <c r="AH12" s="79">
         <v>18940</v>
       </c>
       <c r="AI12" s="79">
         <v>19330</v>
       </c>
       <c r="AJ12" s="79">
         <v>26540</v>
       </c>
       <c r="AK12" s="79">
         <v>31604</v>
       </c>
       <c r="AL12" s="79">
         <v>36047</v>
       </c>
       <c r="AM12" s="79">
-        <v>42377.064205357201</v>
+        <v>42493</v>
       </c>
     </row>
     <row r="13" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="70"/>
       <c r="B13" s="29"/>
       <c r="C13" s="23"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="80"/>
       <c r="M13" s="80"/>
       <c r="N13" s="80"/>
       <c r="O13" s="80"/>
       <c r="P13" s="80"/>
       <c r="Q13" s="80"/>
       <c r="R13" s="81"/>
       <c r="S13" s="82"/>
       <c r="T13" s="80"/>
       <c r="U13" s="83"/>
       <c r="V13" s="57"/>
@@ -1759,51 +1759,51 @@
       <c r="AE14" s="84">
         <v>10486</v>
       </c>
       <c r="AF14" s="85">
         <v>11026</v>
       </c>
       <c r="AG14" s="84">
         <v>11582.5</v>
       </c>
       <c r="AH14" s="85">
         <v>13017</v>
       </c>
       <c r="AI14" s="85">
         <v>13009.9</v>
       </c>
       <c r="AJ14" s="85">
         <v>20439</v>
       </c>
       <c r="AK14" s="85">
         <v>25554</v>
       </c>
       <c r="AL14" s="85">
         <v>26662</v>
       </c>
       <c r="AM14" s="85">
-        <v>30689.045708712329</v>
+        <v>30689</v>
       </c>
     </row>
     <row r="15" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="35">
         <v>1.01</v>
       </c>
       <c r="E15" s="36">
         <v>1.6</v>
       </c>
       <c r="F15" s="36">
         <v>10.69</v>
       </c>
       <c r="G15" s="37">
         <v>82.8</v>
       </c>
       <c r="H15" s="37">
@@ -1878,51 +1878,51 @@
       <c r="AE15" s="84">
         <v>13939</v>
       </c>
       <c r="AF15" s="85">
         <v>14600</v>
       </c>
       <c r="AG15" s="84">
         <v>15842.8</v>
       </c>
       <c r="AH15" s="85">
         <v>17580</v>
       </c>
       <c r="AI15" s="85">
         <v>17477.8</v>
       </c>
       <c r="AJ15" s="85">
         <v>24869</v>
       </c>
       <c r="AK15" s="85">
         <v>28764</v>
       </c>
       <c r="AL15" s="85">
         <v>31229</v>
       </c>
       <c r="AM15" s="85">
-        <v>32436.628603984795</v>
+        <v>33275</v>
       </c>
     </row>
     <row r="16" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="35">
         <v>0.99</v>
       </c>
       <c r="E16" s="36">
         <v>1.43</v>
       </c>
       <c r="F16" s="36">
         <v>8.1199999999999992</v>
       </c>
       <c r="G16" s="37">
         <v>61.4</v>
       </c>
       <c r="H16" s="37">
@@ -1997,51 +1997,51 @@
       <c r="AE16" s="84">
         <v>21543</v>
       </c>
       <c r="AF16" s="85">
         <v>21397</v>
       </c>
       <c r="AG16" s="84">
         <v>22207.599999999999</v>
       </c>
       <c r="AH16" s="85">
         <v>26860</v>
       </c>
       <c r="AI16" s="85">
         <v>30172.1</v>
       </c>
       <c r="AJ16" s="85">
         <v>34669</v>
       </c>
       <c r="AK16" s="85">
         <v>38743</v>
       </c>
       <c r="AL16" s="85">
         <v>41084</v>
       </c>
       <c r="AM16" s="85">
-        <v>45243.666152880061</v>
+        <v>45244</v>
       </c>
     </row>
     <row r="17" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="35">
         <v>1</v>
       </c>
       <c r="E17" s="36">
         <v>1.48</v>
       </c>
       <c r="F17" s="36">
         <v>9.43</v>
       </c>
       <c r="G17" s="37">
         <v>63.5</v>
       </c>
       <c r="H17" s="37">
@@ -2116,51 +2116,51 @@
       <c r="AE17" s="84">
         <v>14339</v>
       </c>
       <c r="AF17" s="85">
         <v>14925</v>
       </c>
       <c r="AG17" s="84">
         <v>15944.9</v>
       </c>
       <c r="AH17" s="85">
         <v>18071</v>
       </c>
       <c r="AI17" s="85">
         <v>17940.5</v>
       </c>
       <c r="AJ17" s="85">
         <v>26031</v>
       </c>
       <c r="AK17" s="85">
         <v>33011</v>
       </c>
       <c r="AL17" s="85">
         <v>35205</v>
       </c>
       <c r="AM17" s="85">
-        <v>39695.932083542328</v>
+        <v>39696</v>
       </c>
     </row>
     <row r="18" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="35">
         <v>0.97</v>
       </c>
       <c r="E18" s="35">
         <v>1.63</v>
       </c>
       <c r="F18" s="32">
         <v>11.4</v>
       </c>
       <c r="G18" s="32">
         <v>64.3</v>
       </c>
       <c r="H18" s="32">
@@ -2235,51 +2235,51 @@
       <c r="AE18" s="84">
         <v>10180</v>
       </c>
       <c r="AF18" s="85">
         <v>10307</v>
       </c>
       <c r="AG18" s="84">
         <v>11368</v>
       </c>
       <c r="AH18" s="85">
         <v>12712</v>
       </c>
       <c r="AI18" s="85">
         <v>12556.6</v>
       </c>
       <c r="AJ18" s="85">
         <v>19762</v>
       </c>
       <c r="AK18" s="85">
         <v>23134</v>
       </c>
       <c r="AL18" s="85">
         <v>25200</v>
       </c>
       <c r="AM18" s="85">
-        <v>25553.33131328435</v>
+        <v>25553</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="35">
         <v>0.96</v>
       </c>
       <c r="E19" s="36">
         <v>1.48</v>
       </c>
       <c r="F19" s="36">
         <v>8.6300000000000008</v>
       </c>
       <c r="G19" s="37">
         <v>63.7</v>
       </c>
       <c r="H19" s="37">
@@ -2354,51 +2354,51 @@
       <c r="AE19" s="84">
         <v>11295</v>
       </c>
       <c r="AF19" s="85">
         <v>12511</v>
       </c>
       <c r="AG19" s="84">
         <v>12968.5</v>
       </c>
       <c r="AH19" s="85">
         <v>16156</v>
       </c>
       <c r="AI19" s="85">
         <v>16399.5</v>
       </c>
       <c r="AJ19" s="85">
         <v>25092</v>
       </c>
       <c r="AK19" s="85">
         <v>30689</v>
       </c>
       <c r="AL19" s="85">
         <v>34068</v>
       </c>
       <c r="AM19" s="85">
-        <v>37099.070501448754</v>
+        <v>37099</v>
       </c>
     </row>
     <row r="20" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="35">
         <v>1.19</v>
       </c>
       <c r="E20" s="36">
         <v>1.84</v>
       </c>
       <c r="F20" s="36">
         <v>12.1</v>
       </c>
       <c r="G20" s="37">
         <v>94.4</v>
       </c>
       <c r="H20" s="37">
@@ -2473,51 +2473,51 @@
       <c r="AE20" s="84">
         <v>13391</v>
       </c>
       <c r="AF20" s="85">
         <v>14114</v>
       </c>
       <c r="AG20" s="84">
         <v>14723.6</v>
       </c>
       <c r="AH20" s="85">
         <v>16051</v>
       </c>
       <c r="AI20" s="85">
         <v>15957.7</v>
       </c>
       <c r="AJ20" s="85">
         <v>21641</v>
       </c>
       <c r="AK20" s="85">
         <v>25562.6</v>
       </c>
       <c r="AL20" s="85">
         <v>27818.6</v>
       </c>
       <c r="AM20" s="85">
-        <v>30769.007185152444</v>
+        <v>30801</v>
       </c>
     </row>
     <row r="21" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="34" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="35">
         <v>1.3</v>
       </c>
       <c r="E21" s="36">
         <v>2.11</v>
       </c>
       <c r="F21" s="36">
         <v>13.55</v>
       </c>
       <c r="G21" s="37">
         <v>113.9</v>
       </c>
       <c r="H21" s="37">
@@ -2592,51 +2592,51 @@
       <c r="AE21" s="84">
         <v>19336</v>
       </c>
       <c r="AF21" s="85">
         <v>20517</v>
       </c>
       <c r="AG21" s="84">
         <v>21081.8</v>
       </c>
       <c r="AH21" s="85">
         <v>22677</v>
       </c>
       <c r="AI21" s="85">
         <v>23085</v>
       </c>
       <c r="AJ21" s="85">
         <v>30757</v>
       </c>
       <c r="AK21" s="85">
         <v>37454.699999999997</v>
       </c>
       <c r="AL21" s="85">
         <v>44074</v>
       </c>
       <c r="AM21" s="85">
-        <v>55364.732258931814</v>
+        <v>55364</v>
       </c>
     </row>
     <row r="22" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="82"/>
       <c r="M22" s="82"/>
       <c r="N22" s="82"/>
       <c r="O22" s="82"/>
       <c r="P22" s="82">
@@ -2687,51 +2687,51 @@
       <c r="AE22" s="84">
         <v>13274</v>
       </c>
       <c r="AF22" s="85">
         <v>13804</v>
       </c>
       <c r="AG22" s="84">
         <v>14866.4</v>
       </c>
       <c r="AH22" s="85">
         <v>15726</v>
       </c>
       <c r="AI22" s="85">
         <v>15674.3</v>
       </c>
       <c r="AJ22" s="85">
         <v>23459</v>
       </c>
       <c r="AK22" s="85">
         <v>26960.5</v>
       </c>
       <c r="AL22" s="85">
         <v>30039.4</v>
       </c>
       <c r="AM22" s="85">
-        <v>32679.371070415535</v>
+        <v>32679</v>
       </c>
     </row>
     <row r="23" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
       <c r="N23" s="39"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
       <c r="Q23" s="39"/>
       <c r="R23" s="39"/>
       <c r="S23" s="39"/>
       <c r="T23" s="39"/>
       <c r="U23" s="39"/>
       <c r="V23" s="39"/>