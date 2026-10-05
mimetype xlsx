--- v2 (2026-09-15)
+++ v3 (2026-10-05)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A68BF1-A550-4582-8820-C2113C26D91F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC804918-1960-414C-A9B3-49D65DEFA088}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-2085" yWindow="810" windowWidth="19005" windowHeight="15210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="16200" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070013" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1021,51 +1021,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM692"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="10" topLeftCell="AK11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="10" topLeftCell="AL11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
       <selection pane="bottomRight" activeCell="AM14" sqref="AM14:AM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="73" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" style="8" customWidth="1"/>
     <col min="4" max="7" width="6.28515625" style="8" customWidth="1"/>
     <col min="8" max="9" width="6.7109375" style="8" customWidth="1"/>
     <col min="10" max="23" width="6.5703125" style="8" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="61" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" style="61" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="61"/>
     <col min="32" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -1759,51 +1759,51 @@
       <c r="AE14" s="84">
         <v>10486</v>
       </c>
       <c r="AF14" s="85">
         <v>11026</v>
       </c>
       <c r="AG14" s="84">
         <v>11582.5</v>
       </c>
       <c r="AH14" s="85">
         <v>13017</v>
       </c>
       <c r="AI14" s="85">
         <v>13009.9</v>
       </c>
       <c r="AJ14" s="85">
         <v>20439</v>
       </c>
       <c r="AK14" s="85">
         <v>25554</v>
       </c>
       <c r="AL14" s="85">
         <v>26662</v>
       </c>
       <c r="AM14" s="85">
-        <v>30689</v>
+        <v>31064.7</v>
       </c>
     </row>
     <row r="15" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="35">
         <v>1.01</v>
       </c>
       <c r="E15" s="36">
         <v>1.6</v>
       </c>
       <c r="F15" s="36">
         <v>10.69</v>
       </c>
       <c r="G15" s="37">
         <v>82.8</v>
       </c>
       <c r="H15" s="37">
@@ -1878,51 +1878,51 @@
       <c r="AE15" s="84">
         <v>13939</v>
       </c>
       <c r="AF15" s="85">
         <v>14600</v>
       </c>
       <c r="AG15" s="84">
         <v>15842.8</v>
       </c>
       <c r="AH15" s="85">
         <v>17580</v>
       </c>
       <c r="AI15" s="85">
         <v>17477.8</v>
       </c>
       <c r="AJ15" s="85">
         <v>24869</v>
       </c>
       <c r="AK15" s="85">
         <v>28764</v>
       </c>
       <c r="AL15" s="85">
         <v>31229</v>
       </c>
       <c r="AM15" s="85">
-        <v>33275</v>
+        <v>33796.1</v>
       </c>
     </row>
     <row r="16" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="35">
         <v>0.99</v>
       </c>
       <c r="E16" s="36">
         <v>1.43</v>
       </c>
       <c r="F16" s="36">
         <v>8.1199999999999992</v>
       </c>
       <c r="G16" s="37">
         <v>61.4</v>
       </c>
       <c r="H16" s="37">
@@ -1997,51 +1997,51 @@
       <c r="AE16" s="84">
         <v>21543</v>
       </c>
       <c r="AF16" s="85">
         <v>21397</v>
       </c>
       <c r="AG16" s="84">
         <v>22207.599999999999</v>
       </c>
       <c r="AH16" s="85">
         <v>26860</v>
       </c>
       <c r="AI16" s="85">
         <v>30172.1</v>
       </c>
       <c r="AJ16" s="85">
         <v>34669</v>
       </c>
       <c r="AK16" s="85">
         <v>38743</v>
       </c>
       <c r="AL16" s="85">
         <v>41084</v>
       </c>
       <c r="AM16" s="85">
-        <v>45244</v>
+        <v>46468</v>
       </c>
     </row>
     <row r="17" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="35">
         <v>1</v>
       </c>
       <c r="E17" s="36">
         <v>1.48</v>
       </c>
       <c r="F17" s="36">
         <v>9.43</v>
       </c>
       <c r="G17" s="37">
         <v>63.5</v>
       </c>
       <c r="H17" s="37">
@@ -2116,51 +2116,51 @@
       <c r="AE17" s="84">
         <v>14339</v>
       </c>
       <c r="AF17" s="85">
         <v>14925</v>
       </c>
       <c r="AG17" s="84">
         <v>15944.9</v>
       </c>
       <c r="AH17" s="85">
         <v>18071</v>
       </c>
       <c r="AI17" s="85">
         <v>17940.5</v>
       </c>
       <c r="AJ17" s="85">
         <v>26031</v>
       </c>
       <c r="AK17" s="85">
         <v>33011</v>
       </c>
       <c r="AL17" s="85">
         <v>35205</v>
       </c>
       <c r="AM17" s="85">
-        <v>39696</v>
+        <v>40384.300000000003</v>
       </c>
     </row>
     <row r="18" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="35">
         <v>0.97</v>
       </c>
       <c r="E18" s="35">
         <v>1.63</v>
       </c>
       <c r="F18" s="32">
         <v>11.4</v>
       </c>
       <c r="G18" s="32">
         <v>64.3</v>
       </c>
       <c r="H18" s="32">
@@ -2235,51 +2235,51 @@
       <c r="AE18" s="84">
         <v>10180</v>
       </c>
       <c r="AF18" s="85">
         <v>10307</v>
       </c>
       <c r="AG18" s="84">
         <v>11368</v>
       </c>
       <c r="AH18" s="85">
         <v>12712</v>
       </c>
       <c r="AI18" s="85">
         <v>12556.6</v>
       </c>
       <c r="AJ18" s="85">
         <v>19762</v>
       </c>
       <c r="AK18" s="85">
         <v>23134</v>
       </c>
       <c r="AL18" s="85">
         <v>25200</v>
       </c>
       <c r="AM18" s="85">
-        <v>25553</v>
+        <v>26108</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="35">
         <v>0.96</v>
       </c>
       <c r="E19" s="36">
         <v>1.48</v>
       </c>
       <c r="F19" s="36">
         <v>8.6300000000000008</v>
       </c>
       <c r="G19" s="37">
         <v>63.7</v>
       </c>
       <c r="H19" s="37">
@@ -2354,51 +2354,51 @@
       <c r="AE19" s="84">
         <v>11295</v>
       </c>
       <c r="AF19" s="85">
         <v>12511</v>
       </c>
       <c r="AG19" s="84">
         <v>12968.5</v>
       </c>
       <c r="AH19" s="85">
         <v>16156</v>
       </c>
       <c r="AI19" s="85">
         <v>16399.5</v>
       </c>
       <c r="AJ19" s="85">
         <v>25092</v>
       </c>
       <c r="AK19" s="85">
         <v>30689</v>
       </c>
       <c r="AL19" s="85">
         <v>34068</v>
       </c>
       <c r="AM19" s="85">
-        <v>37099</v>
+        <v>37737.300000000003</v>
       </c>
     </row>
     <row r="20" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="35">
         <v>1.19</v>
       </c>
       <c r="E20" s="36">
         <v>1.84</v>
       </c>
       <c r="F20" s="36">
         <v>12.1</v>
       </c>
       <c r="G20" s="37">
         <v>94.4</v>
       </c>
       <c r="H20" s="37">
@@ -2473,51 +2473,51 @@
       <c r="AE20" s="84">
         <v>13391</v>
       </c>
       <c r="AF20" s="85">
         <v>14114</v>
       </c>
       <c r="AG20" s="84">
         <v>14723.6</v>
       </c>
       <c r="AH20" s="85">
         <v>16051</v>
       </c>
       <c r="AI20" s="85">
         <v>15957.7</v>
       </c>
       <c r="AJ20" s="85">
         <v>21641</v>
       </c>
       <c r="AK20" s="85">
         <v>25562.6</v>
       </c>
       <c r="AL20" s="85">
         <v>27818.6</v>
       </c>
       <c r="AM20" s="85">
-        <v>30801</v>
+        <v>31636.5</v>
       </c>
     </row>
     <row r="21" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="34" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="35">
         <v>1.3</v>
       </c>
       <c r="E21" s="36">
         <v>2.11</v>
       </c>
       <c r="F21" s="36">
         <v>13.55</v>
       </c>
       <c r="G21" s="37">
         <v>113.9</v>
       </c>
       <c r="H21" s="37">
@@ -2592,51 +2592,51 @@
       <c r="AE21" s="84">
         <v>19336</v>
       </c>
       <c r="AF21" s="85">
         <v>20517</v>
       </c>
       <c r="AG21" s="84">
         <v>21081.8</v>
       </c>
       <c r="AH21" s="85">
         <v>22677</v>
       </c>
       <c r="AI21" s="85">
         <v>23085</v>
       </c>
       <c r="AJ21" s="85">
         <v>30757</v>
       </c>
       <c r="AK21" s="85">
         <v>37454.699999999997</v>
       </c>
       <c r="AL21" s="85">
         <v>44074</v>
       </c>
       <c r="AM21" s="85">
-        <v>55364</v>
+        <v>54353.7</v>
       </c>
     </row>
     <row r="22" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="82"/>
       <c r="M22" s="82"/>
       <c r="N22" s="82"/>
       <c r="O22" s="82"/>
       <c r="P22" s="82">
@@ -2687,51 +2687,51 @@
       <c r="AE22" s="84">
         <v>13274</v>
       </c>
       <c r="AF22" s="85">
         <v>13804</v>
       </c>
       <c r="AG22" s="84">
         <v>14866.4</v>
       </c>
       <c r="AH22" s="85">
         <v>15726</v>
       </c>
       <c r="AI22" s="85">
         <v>15674.3</v>
       </c>
       <c r="AJ22" s="85">
         <v>23459</v>
       </c>
       <c r="AK22" s="85">
         <v>26960.5</v>
       </c>
       <c r="AL22" s="85">
         <v>30039.4</v>
       </c>
       <c r="AM22" s="85">
-        <v>32679</v>
+        <v>33660</v>
       </c>
     </row>
     <row r="23" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
       <c r="N23" s="39"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
       <c r="Q23" s="39"/>
       <c r="R23" s="39"/>
       <c r="S23" s="39"/>
       <c r="T23" s="39"/>
       <c r="U23" s="39"/>
       <c r="V23" s="39"/>