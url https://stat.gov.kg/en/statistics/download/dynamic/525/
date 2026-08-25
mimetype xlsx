--- v0 (2026-05-15)
+++ v1 (2026-08-25)
@@ -1,581 +1,725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96711C38-E324-40C3-8630-58DE06C965F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72A75079-EC4B-4D2B-AB56-1EF97CDD1A8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="RUS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AI8" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="AF8" i="1" l="1"/>
+  <c r="AH10" i="1" l="1"/>
+  <c r="AI10" i="1"/>
+  <c r="AG10" i="1" l="1"/>
+  <c r="AF10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2871" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2867" uniqueCount="373">
   <si>
     <t>Всего</t>
   </si>
   <si>
-    <t>ЕС</t>
-[...476 lines deleted...]
-    <t>Папуа-Новая Гвинея</t>
+    <t xml:space="preserve">4.03.00.18:  Географическое распределение экспорта товаров     </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(тыс. долларов США)</t>
     </r>
   </si>
   <si>
+    <t>ЕС</t>
+  </si>
+  <si>
+    <t>СНГ</t>
+  </si>
+  <si>
+    <t>ШОС</t>
+  </si>
+  <si>
+    <t>ЕАЭС</t>
+  </si>
+  <si>
+    <t>Европа</t>
+  </si>
+  <si>
+    <t>Австрия</t>
+  </si>
+  <si>
+    <t>Албания</t>
+  </si>
+  <si>
+    <t>Андорра</t>
+  </si>
+  <si>
+    <t>Беларусь</t>
+  </si>
+  <si>
+    <t>Бельгия</t>
+  </si>
+  <si>
+    <t>Болгария</t>
+  </si>
+  <si>
+    <t>Босния и Герцеговина</t>
+  </si>
+  <si>
+    <t>Британско-Виргинские острова</t>
+  </si>
+  <si>
+    <t>Великобритания (Соединенное Королевство)</t>
+  </si>
+  <si>
+    <t>Венгрия</t>
+  </si>
+  <si>
+    <t>Германия</t>
+  </si>
+  <si>
+    <t>Греция</t>
+  </si>
+  <si>
+    <t>Дания</t>
+  </si>
+  <si>
+    <t>Ирландия</t>
+  </si>
+  <si>
+    <t>Испания</t>
+  </si>
+  <si>
+    <t>Италия</t>
+  </si>
+  <si>
+    <t>Латвия</t>
+  </si>
+  <si>
+    <t>Литва</t>
+  </si>
+  <si>
+    <t>Люксембург</t>
+  </si>
+  <si>
+    <t>Молдова</t>
+  </si>
+  <si>
+    <t>Мальта</t>
+  </si>
+  <si>
+    <t>Монако</t>
+  </si>
+  <si>
+    <t>Нидерланды</t>
+  </si>
+  <si>
+    <t>Норвегия</t>
+  </si>
+  <si>
+    <t>Польша</t>
+  </si>
+  <si>
+    <t>Португалия</t>
+  </si>
+  <si>
+    <t>Россия</t>
+  </si>
+  <si>
+    <t>Румыния</t>
+  </si>
+  <si>
+    <t>Сейшельские Острова</t>
+  </si>
+  <si>
+    <t>Сербия</t>
+  </si>
+  <si>
+    <t>Словакия</t>
+  </si>
+  <si>
+    <t>Словения</t>
+  </si>
+  <si>
+    <t>Республика Македония</t>
+  </si>
+  <si>
+    <t>Украина</t>
+  </si>
+  <si>
+    <t>Финляндия</t>
+  </si>
+  <si>
+    <t>Франция</t>
+  </si>
+  <si>
+    <t>Хорватия</t>
+  </si>
+  <si>
+    <t>Черногория</t>
+  </si>
+  <si>
+    <t>Чехия</t>
+  </si>
+  <si>
+    <t>Швейцария</t>
+  </si>
+  <si>
+    <t>Швеция</t>
+  </si>
+  <si>
+    <t>Эстония</t>
+  </si>
+  <si>
+    <t>Азия</t>
+  </si>
+  <si>
+    <t>Азербайджан</t>
+  </si>
+  <si>
+    <t>Армения</t>
+  </si>
+  <si>
+    <t>Афганистан</t>
+  </si>
+  <si>
+    <t>Бангладеш</t>
+  </si>
+  <si>
+    <t>Бахрейн</t>
+  </si>
+  <si>
+    <t>Бруней-Даруссалам</t>
+  </si>
+  <si>
+    <t>Буве</t>
+  </si>
+  <si>
+    <t>Бутан</t>
+  </si>
+  <si>
+    <t>Вьетнам</t>
+  </si>
+  <si>
+    <t>Грузия</t>
+  </si>
+  <si>
+    <t>Израиль</t>
+  </si>
+  <si>
+    <t>Индия</t>
+  </si>
+  <si>
+    <t>Индонезия</t>
+  </si>
+  <si>
+    <t>Иордания</t>
+  </si>
+  <si>
+    <t>Ирак</t>
+  </si>
+  <si>
+    <t>Иран</t>
+  </si>
+  <si>
+    <t>Йемен</t>
+  </si>
+  <si>
+    <t>Казахстан</t>
+  </si>
+  <si>
+    <t>Камбоджа</t>
+  </si>
+  <si>
+    <t>Катар</t>
+  </si>
+  <si>
+    <t>Кипр</t>
+  </si>
+  <si>
+    <t>Китай</t>
+  </si>
+  <si>
+    <t>Китай (Сар Гонконг)</t>
+  </si>
+  <si>
+    <t>Корея (КНДР)</t>
+  </si>
+  <si>
+    <t>Кувейт</t>
+  </si>
+  <si>
+    <t>Лаосская Народно-Демократическая Республика</t>
+  </si>
+  <si>
+    <t>Ливан</t>
+  </si>
+  <si>
+    <t>Малайзия</t>
+  </si>
+  <si>
+    <t>Мальдивы</t>
+  </si>
+  <si>
+    <t>Монголия</t>
+  </si>
+  <si>
+    <t>Мьянма</t>
+  </si>
+  <si>
+    <t>Непал</t>
+  </si>
+  <si>
+    <t>Объединенные Арабские Эмираты</t>
+  </si>
+  <si>
+    <t>Оман</t>
+  </si>
+  <si>
+    <t>Пакистан</t>
+  </si>
+  <si>
+    <t>Республика Корея</t>
+  </si>
+  <si>
+    <t>Саудовская Аравия</t>
+  </si>
+  <si>
+    <t>Сингапур</t>
+  </si>
+  <si>
+    <t>Сирия</t>
+  </si>
+  <si>
+    <t>Таджикистан</t>
+  </si>
+  <si>
+    <t>Таиланд</t>
+  </si>
+  <si>
+    <t>Тайвань. Китайская провинция </t>
+  </si>
+  <si>
+    <t>Туркменистан</t>
+  </si>
+  <si>
+    <t>Турция</t>
+  </si>
+  <si>
+    <t>Узбекистан</t>
+  </si>
+  <si>
+    <t>Филиппины</t>
+  </si>
+  <si>
+    <t>Шри-Ланка</t>
+  </si>
+  <si>
+    <t>Япония</t>
+  </si>
+  <si>
+    <t>Америка</t>
+  </si>
+  <si>
+    <t>Ангилья</t>
+  </si>
+  <si>
+    <t>Аргентина</t>
+  </si>
+  <si>
+    <t>Бермудские острова</t>
+  </si>
+  <si>
+    <t>Белиз</t>
+  </si>
+  <si>
+    <t>Боливия</t>
+  </si>
+  <si>
+    <t>Бразилия</t>
+  </si>
+  <si>
+    <t>Венесуэла</t>
+  </si>
+  <si>
+    <t>Гондурас</t>
+  </si>
+  <si>
+    <t>Доминика</t>
+  </si>
+  <si>
+    <t>Доминиканская Республика</t>
+  </si>
+  <si>
+    <t>Канада</t>
+  </si>
+  <si>
+    <t>Колумбия</t>
+  </si>
+  <si>
+    <t>Куба</t>
+  </si>
+  <si>
+    <t>Мексика</t>
+  </si>
+  <si>
+    <t>Панама</t>
+  </si>
+  <si>
+    <t>Парагвай</t>
+  </si>
+  <si>
+    <t>Соединенные Штаты Америки</t>
+  </si>
+  <si>
+    <t>Уругвай</t>
+  </si>
+  <si>
+    <t>Чили</t>
+  </si>
+  <si>
+    <t>Эквадор</t>
+  </si>
+  <si>
+    <t>Ямайка</t>
+  </si>
+  <si>
+    <t>Африка</t>
+  </si>
+  <si>
+    <t>Алжир</t>
+  </si>
+  <si>
+    <t>Ангола</t>
+  </si>
+  <si>
+    <t>Боствана</t>
+  </si>
+  <si>
+    <t>Бенин</t>
+  </si>
+  <si>
+    <t>Габон</t>
+  </si>
+  <si>
+    <t>Гана</t>
+  </si>
+  <si>
+    <t>Гвинея</t>
+  </si>
+  <si>
+    <t>Джибути</t>
+  </si>
+  <si>
+    <t>Египет</t>
+  </si>
+  <si>
+    <t>Замбия</t>
+  </si>
+  <si>
+    <t>Зимбабве</t>
+  </si>
+  <si>
+    <t>Кения</t>
+  </si>
+  <si>
+    <t>Конго</t>
+  </si>
+  <si>
+    <t>Котд Ивуар</t>
+  </si>
+  <si>
+    <t>Либерия</t>
+  </si>
+  <si>
+    <t>Ливия</t>
+  </si>
+  <si>
+    <t>Мавритания</t>
+  </si>
+  <si>
+    <t>Мали</t>
+  </si>
+  <si>
+    <t>Мозамбик</t>
+  </si>
+  <si>
+    <t>Нигерия</t>
+  </si>
+  <si>
+    <t>Сомали</t>
+  </si>
+  <si>
+    <t>Судан</t>
+  </si>
+  <si>
+    <t>Сьерра-Леоне</t>
+  </si>
+  <si>
+    <t>Тунис</t>
+  </si>
+  <si>
+    <t>Того</t>
+  </si>
+  <si>
+    <t>Уганда</t>
+  </si>
+  <si>
+    <t>ЦАР</t>
+  </si>
+  <si>
+    <t>Чад</t>
+  </si>
+  <si>
+    <t>Эритрея</t>
+  </si>
+  <si>
+    <t>Эфиопия</t>
+  </si>
+  <si>
+    <t>ЮАР</t>
+  </si>
+  <si>
+    <t>Австралия и Океания</t>
+  </si>
+  <si>
+    <t>Австралия</t>
+  </si>
+  <si>
+    <t>Восточное САМОА</t>
+  </si>
+  <si>
+    <t>Науру</t>
+  </si>
+  <si>
+    <t>Новая Зеландия</t>
+  </si>
+  <si>
+    <t>Папуа-Новая Гвинея</t>
+  </si>
+  <si>
+    <t>Соломоновы Острова</t>
+  </si>
+  <si>
+    <t>Токелау</t>
+  </si>
+  <si>
+    <t>Неопределенная страна</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Бардыгы</t>
+  </si>
+  <si>
+    <t>КМШ</t>
+  </si>
+  <si>
+    <t>ЕАЭБ</t>
+  </si>
+  <si>
+    <t>Беларусия</t>
+  </si>
+  <si>
+    <t>Белгия</t>
+  </si>
+  <si>
+    <t>Босния жана Герцеговина</t>
+  </si>
+  <si>
+    <t>Британиянын Виргин аралдары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Улуу Британия </t>
+  </si>
+  <si>
+    <t>Орусия</t>
+  </si>
+  <si>
+    <t>Сейшел аралдары</t>
+  </si>
+  <si>
+    <t>Македония Республикасы</t>
+  </si>
+  <si>
+    <t>Монтенегро</t>
+  </si>
+  <si>
+    <t>Чех Республикасы</t>
+  </si>
+  <si>
+    <t>Азербайжан</t>
+  </si>
+  <si>
+    <t>Ооганистан</t>
+  </si>
+  <si>
+    <t>Букет</t>
+  </si>
+  <si>
+    <t>Казакстан</t>
+  </si>
+  <si>
+    <t>Кытай</t>
+  </si>
+  <si>
+    <t>Кытай (Сар Гонконг)</t>
+  </si>
+  <si>
+    <t>(Корея) КНДР</t>
+  </si>
+  <si>
+    <t>Лаос Элдик Демократиялык Республикасы</t>
+  </si>
+  <si>
+    <t>Малдивдер</t>
+  </si>
+  <si>
+    <t>Бириккен Араб Эмираттары</t>
+  </si>
+  <si>
+    <t>Корея Республикасы</t>
+  </si>
+  <si>
+    <t>Сауд Арабия</t>
+  </si>
+  <si>
+    <t>Тажикистан</t>
+  </si>
+  <si>
+    <t>Тайланд</t>
+  </si>
+  <si>
+    <t>Тайвань. Кытай провинциясы</t>
+  </si>
+  <si>
+    <t>Түркмөнстан</t>
+  </si>
+  <si>
+    <t>Туркия</t>
+  </si>
+  <si>
+    <t>Өзбекстан</t>
+  </si>
+  <si>
+    <t>Филиппин</t>
+  </si>
+  <si>
+    <t>Шри Ланка</t>
+  </si>
+  <si>
+    <t>Жапония</t>
+  </si>
+  <si>
+    <t>Бермуд аралдары</t>
+  </si>
+  <si>
+    <t>Доминикан Республикасы</t>
+  </si>
+  <si>
+    <t>Америка Кошмо Штаттары</t>
+  </si>
+  <si>
+    <t>Жибути</t>
+  </si>
+  <si>
+    <t>Сомалия</t>
+  </si>
+  <si>
+    <t>Түштүк Африка</t>
+  </si>
+  <si>
+    <t>Австралия жана Океания</t>
+  </si>
+  <si>
+    <t>Чыгыш САМОА</t>
+  </si>
+  <si>
+    <t>Жаңы Зеландия</t>
+  </si>
+  <si>
+    <t>Папуа Жаңы Гвинея</t>
+  </si>
+  <si>
+    <t>Соломон аралдары</t>
+  </si>
+  <si>
+    <t>Такталбаган өлкө</t>
+  </si>
+  <si>
+    <t>(thousand US dollars)</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>The EU</t>
   </si>
   <si>
     <t>CIS</t>
   </si>
   <si>
     <t>SCO</t>
   </si>
   <si>
     <t>EAEU</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Andorra</t>
@@ -1012,643 +1156,483 @@
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Eastern SAMOA</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Solomon islands</t>
   </si>
   <si>
     <t>Tokelau</t>
   </si>
   <si>
     <t>Undefined country</t>
   </si>
   <si>
-    <t>(thousand US dollars)</t>
-[...220 lines deleted...]
-    </r>
+    <t>4.03.00.18: Geographic distribution of exports of      goods</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4.03.00.18: Товарларды экспортунун географиялык     бөлүштүрүлүүсү</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (АКШ миң  доллары)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="204"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="7.8"/>
+      <name val="Kyrghyz Times"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7.8"/>
-[...7 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1663,65 +1647,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1742,17793 +1726,17818 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM169"/>
+  <dimension ref="A1:AI211"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AL31" sqref="AL31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AS12" sqref="AS12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="17" customWidth="1"/>
-[...259 lines deleted...]
-    <col min="16152" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="19.625" style="13" customWidth="1"/>
+    <col min="2" max="3" width="23.875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="13.375" style="14" customWidth="1"/>
+    <col min="5" max="8" width="10.25" style="13" customWidth="1"/>
+    <col min="9" max="9" width="10.5" style="13" customWidth="1"/>
+    <col min="10" max="15" width="10.25" style="13" customWidth="1"/>
+    <col min="16" max="32" width="8.625" style="13" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="0" style="13" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="14.75" style="4" customWidth="1"/>
+    <col min="35" max="35" width="9.5" style="16" customWidth="1"/>
+    <col min="36" max="16384" width="8.625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="29" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="15"/>
+      <c r="O1" s="15"/>
+    </row>
+    <row r="2" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+    </row>
+    <row r="3" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
         <v>371</v>
       </c>
-      <c r="B1" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="27" t="s">
+      <c r="B3" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="18" t="s">
         <v>370</v>
       </c>
-      <c r="D1" s="28"/>
-[...106 lines deleted...]
-      <c r="D4" s="5">
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="17"/>
+      <c r="T3" s="17"/>
+      <c r="U3" s="17"/>
+      <c r="V3" s="17"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
+      <c r="Z3" s="17"/>
+      <c r="AA3" s="17"/>
+      <c r="AB3" s="17"/>
+      <c r="AC3" s="17"/>
+      <c r="AD3" s="17"/>
+      <c r="AE3" s="17"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="5"/>
+    </row>
+    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+    </row>
+    <row r="5" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="15"/>
+    </row>
+    <row r="6" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="6">
         <v>1994</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E6" s="6">
         <v>1995</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F6" s="6">
         <v>1996</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G6" s="6">
         <v>1997</v>
       </c>
-      <c r="H4" s="5">
+      <c r="H6" s="6">
         <v>1998</v>
       </c>
-      <c r="I4" s="5">
+      <c r="I6" s="6">
         <v>1999</v>
       </c>
-      <c r="J4" s="5">
+      <c r="J6" s="6">
         <v>2000</v>
       </c>
-      <c r="K4" s="5">
+      <c r="K6" s="6">
         <v>2001</v>
       </c>
-      <c r="L4" s="5">
+      <c r="L6" s="6">
         <v>2002</v>
       </c>
-      <c r="M4" s="5">
+      <c r="M6" s="6">
         <v>2003</v>
       </c>
-      <c r="N4" s="5">
+      <c r="N6" s="6">
         <v>2004</v>
       </c>
-      <c r="O4" s="5">
+      <c r="O6" s="6">
         <v>2005</v>
       </c>
-      <c r="P4" s="5">
+      <c r="P6" s="6">
         <v>2006</v>
       </c>
-      <c r="Q4" s="5">
+      <c r="Q6" s="6">
         <v>2007</v>
       </c>
-      <c r="R4" s="5">
+      <c r="R6" s="6">
         <v>2008</v>
       </c>
-      <c r="S4" s="5">
+      <c r="S6" s="6">
         <v>2009</v>
       </c>
-      <c r="T4" s="5">
+      <c r="T6" s="6">
         <v>2010</v>
       </c>
-      <c r="U4" s="5">
+      <c r="U6" s="6">
         <v>2011</v>
       </c>
-      <c r="V4" s="5">
+      <c r="V6" s="6">
         <v>2012</v>
       </c>
-      <c r="W4" s="5">
+      <c r="W6" s="6">
         <v>2013</v>
       </c>
-      <c r="X4" s="5">
+      <c r="X6" s="6">
         <v>2014</v>
       </c>
-      <c r="Y4" s="5">
+      <c r="Y6" s="6">
         <v>2015</v>
       </c>
-      <c r="Z4" s="5">
+      <c r="Z6" s="6">
         <v>2016</v>
       </c>
-      <c r="AA4" s="5">
+      <c r="AA6" s="6">
         <v>2017</v>
       </c>
-      <c r="AB4" s="5">
+      <c r="AB6" s="6">
         <v>2018</v>
       </c>
-      <c r="AC4" s="5">
+      <c r="AC6" s="6">
         <v>2019</v>
       </c>
-      <c r="AD4" s="5">
+      <c r="AD6" s="6">
         <v>2020</v>
       </c>
-      <c r="AE4" s="5">
+      <c r="AE6" s="6">
         <v>2021</v>
       </c>
-      <c r="AF4" s="5">
+      <c r="AF6" s="6">
         <v>2022</v>
       </c>
-      <c r="AG4" s="5">
+      <c r="AG6" s="6">
         <v>2023</v>
       </c>
-      <c r="AH4" s="5">
+      <c r="AH6" s="6">
         <v>2024</v>
       </c>
-      <c r="AI4" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="AI6" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7">
+      <c r="C7" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D7" s="3">
         <v>341091.4</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E7" s="3">
         <v>408938.6</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F7" s="3">
         <v>505396.6</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G7" s="3">
         <v>603808</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H7" s="3">
         <v>513635.8</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I7" s="3">
         <v>453835.6</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J7" s="3">
         <v>504489.2</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K7" s="3">
         <v>476151.6</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L7" s="3">
         <v>485544</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M7" s="3">
         <v>581728.9</v>
       </c>
-      <c r="N5" s="7">
+      <c r="N7" s="3">
         <v>718840.5</v>
       </c>
-      <c r="O5" s="7">
+      <c r="O7" s="3">
         <v>672013.7</v>
       </c>
-      <c r="P5" s="7">
+      <c r="P7" s="3">
         <v>794067.4</v>
       </c>
-      <c r="Q5" s="7">
+      <c r="Q7" s="3">
         <v>1134196.5</v>
       </c>
-      <c r="R5" s="7">
+      <c r="R7" s="3">
         <v>1855566.3</v>
       </c>
-      <c r="S5" s="7">
+      <c r="S7" s="3">
         <v>1673040.4</v>
       </c>
-      <c r="T5" s="7">
+      <c r="T7" s="3">
         <v>1755924.5</v>
       </c>
-      <c r="U5" s="7">
+      <c r="U7" s="3">
         <v>2242166.5</v>
       </c>
-      <c r="V5" s="7">
+      <c r="V7" s="3">
         <v>1927623.2464447129</v>
       </c>
-      <c r="W5" s="7">
+      <c r="W7" s="3">
         <v>2006849.6540000001</v>
       </c>
-      <c r="X5" s="7">
+      <c r="X7" s="3">
         <v>1883733.456</v>
       </c>
-      <c r="Y5" s="7">
+      <c r="Y7" s="3">
         <v>1482942.034</v>
       </c>
-      <c r="Z5" s="7">
+      <c r="Z7" s="3">
         <v>1573214.93</v>
       </c>
-      <c r="AA5" s="7">
+      <c r="AA7" s="3">
         <v>1764254.6440000001</v>
       </c>
-      <c r="AB5" s="7">
+      <c r="AB7" s="3">
         <v>1836838.696</v>
       </c>
-      <c r="AC5" s="7">
+      <c r="AC7" s="3">
         <v>1986109.963</v>
       </c>
-      <c r="AD5" s="7">
+      <c r="AD7" s="3">
         <v>1973190.595</v>
       </c>
-      <c r="AE5" s="7">
+      <c r="AE7" s="3">
         <v>2752163.747</v>
       </c>
-      <c r="AF5" s="7">
+      <c r="AF7" s="3">
         <v>2254702.932</v>
       </c>
-      <c r="AG5" s="7">
+      <c r="AG7" s="3">
         <v>3384856.0929999999</v>
       </c>
-      <c r="AH5" s="7">
+      <c r="AH7" s="3">
         <v>5141743.4610000001</v>
       </c>
-      <c r="AI5" s="12">
-[...4 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="AI7" s="23">
+        <v>3022949.9920000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D8" s="3">
+        <v>17045.21</v>
+      </c>
+      <c r="E8" s="3">
+        <v>22221.200000000004</v>
+      </c>
+      <c r="F8" s="3">
+        <v>28279.119999999995</v>
+      </c>
+      <c r="G8" s="3">
+        <v>46928.229999999996</v>
+      </c>
+      <c r="H8" s="3">
+        <v>236147.00000000003</v>
+      </c>
+      <c r="I8" s="3">
+        <v>178517.5400000001</v>
+      </c>
+      <c r="J8" s="3">
+        <v>170510.26800000001</v>
+      </c>
+      <c r="K8" s="3">
+        <v>113103.16699999997</v>
+      </c>
+      <c r="L8" s="3">
+        <v>33687.800000000003</v>
+      </c>
+      <c r="M8" s="3">
+        <v>34204.719000000005</v>
+      </c>
+      <c r="N8" s="3">
+        <v>33715.181999999993</v>
+      </c>
+      <c r="O8" s="3">
+        <v>26337.822999999997</v>
+      </c>
+      <c r="P8" s="3">
+        <v>29366.599999999995</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>65143.991999999998</v>
+      </c>
+      <c r="R8" s="3">
+        <v>185496.30000000002</v>
+      </c>
+      <c r="S8" s="3">
+        <v>214571.4</v>
+      </c>
+      <c r="T8" s="3">
+        <v>69616.5</v>
+      </c>
+      <c r="U8" s="3">
+        <v>37310.349000000002</v>
+      </c>
+      <c r="V8" s="3">
+        <v>51728.633000000009</v>
+      </c>
+      <c r="W8" s="3">
+        <v>65759.852999999974</v>
+      </c>
+      <c r="X8" s="3">
+        <v>58633.18700000002</v>
+      </c>
+      <c r="Y8" s="3">
+        <v>50433.534999999996</v>
+      </c>
+      <c r="Z8" s="3">
+        <v>72364.309000000008</v>
+      </c>
+      <c r="AA8" s="3">
+        <v>246375.90500000003</v>
+      </c>
+      <c r="AB8" s="3">
+        <v>758924.71299999999</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>884864.31900000002</v>
+      </c>
+      <c r="AD8" s="3">
+        <v>50270.928000000007</v>
+      </c>
+      <c r="AE8" s="3">
+        <v>47545.425999999999</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>75862.134999999995</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>44690.391000000003</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>70374.145999999993</v>
+      </c>
+      <c r="AI8" s="23">
+        <v>45970.065000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="D9" s="3">
+        <v>223758.48299999998</v>
+      </c>
+      <c r="E9" s="3">
+        <v>268541.3</v>
+      </c>
+      <c r="F9" s="3">
+        <v>393328.8</v>
+      </c>
+      <c r="G9" s="3">
+        <v>318697.33999999997</v>
+      </c>
+      <c r="H9" s="3">
+        <v>230095</v>
+      </c>
+      <c r="I9" s="3">
+        <v>182929.19899999999</v>
+      </c>
+      <c r="J9" s="3">
+        <v>207185.234</v>
+      </c>
+      <c r="K9" s="3">
+        <v>168371.55599999998</v>
+      </c>
+      <c r="L9" s="3">
+        <v>168613.59999999998</v>
+      </c>
+      <c r="M9" s="3">
+        <v>201043.60500000001</v>
+      </c>
+      <c r="N9" s="3">
+        <v>275149.2</v>
+      </c>
+      <c r="O9" s="3">
+        <v>302830.33700000006</v>
+      </c>
+      <c r="P9" s="3">
+        <v>378939.5</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>566697.13899999997</v>
+      </c>
+      <c r="R9" s="3">
+        <v>772543.29999999993</v>
+      </c>
+      <c r="S9" s="3">
+        <v>523267.6</v>
+      </c>
+      <c r="T9" s="3">
+        <v>784193.78999999992</v>
+      </c>
+      <c r="U9" s="3">
+        <v>756357.65899999999</v>
+      </c>
+      <c r="V9" s="3">
+        <v>871511.81200000003</v>
+      </c>
+      <c r="W9" s="3">
+        <v>771946.73300000001</v>
+      </c>
+      <c r="X9" s="3">
+        <v>893386.80799999996</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>575502.23800000001</v>
+      </c>
+      <c r="Z9" s="3">
+        <v>603827.06400000001</v>
+      </c>
+      <c r="AA9" s="3">
+        <v>722088.60200000007</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>858883.55799999996</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>859232.64500000002</v>
+      </c>
+      <c r="AD9" s="3">
+        <v>754016.973</v>
+      </c>
+      <c r="AE9" s="3">
+        <v>1012336.825</v>
+      </c>
+      <c r="AF9" s="3">
+        <v>1761360.4539999999</v>
+      </c>
+      <c r="AG9" s="3">
+        <v>1609641.9580000001</v>
+      </c>
+      <c r="AH9" s="3">
+        <v>2056968.5379999999</v>
+      </c>
+      <c r="AI9" s="23">
+        <v>1775071.4469999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="K10" s="3">
+        <v>179078.30100000001</v>
+      </c>
+      <c r="L10" s="3">
+        <v>202093.99999999997</v>
+      </c>
+      <c r="M10" s="3">
+        <v>213295.68199999997</v>
+      </c>
+      <c r="N10" s="3">
+        <v>301729.59999999998</v>
+      </c>
+      <c r="O10" s="3">
+        <v>327313.72200000007</v>
+      </c>
+      <c r="P10" s="3">
+        <v>410147.2</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>615634.87800000003</v>
+      </c>
+      <c r="R10" s="3">
+        <v>798511.1</v>
+      </c>
+      <c r="S10" s="3">
+        <v>533135.99800000002</v>
+      </c>
+      <c r="T10" s="3">
+        <v>791801.42699999991</v>
+      </c>
+      <c r="U10" s="3">
+        <v>795783.04100000008</v>
+      </c>
+      <c r="V10" s="3">
+        <v>905518.87599999993</v>
+      </c>
+      <c r="W10" s="3">
+        <v>781539.97200000007</v>
+      </c>
+      <c r="X10" s="3">
+        <v>905569.48899999983</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>588967.28599999996</v>
+      </c>
+      <c r="Z10" s="3">
+        <v>673526.96199999994</v>
+      </c>
+      <c r="AA10" s="3">
+        <v>805960.37999999989</v>
+      </c>
+      <c r="AB10" s="3">
+        <v>901429.38199999998</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>910629.9040000001</v>
+      </c>
+      <c r="AD10" s="3">
+        <v>776150.39500000002</v>
+      </c>
+      <c r="AE10" s="3">
+        <v>1049934.4979999999</v>
+      </c>
+      <c r="AF10" s="3">
+        <f>AF40+AF68+AF72+AF74+AF78+AF91+AF96+AF101</f>
+        <v>1806563.8720000002</v>
+      </c>
+      <c r="AG10" s="3">
+        <f>AG40+AG68+AG72+AG74+AG78+AG91+AG96+AG101</f>
+        <v>1679614.753</v>
+      </c>
+      <c r="AH10" s="3">
+        <f>AH40+AH68+AH72+AH74+AH78+AH91+AH96+AH101+AH17</f>
+        <v>2208273.307</v>
+      </c>
+      <c r="AI10" s="3">
+        <f>AI40+AI68+AI72+AI74+AI78+AI91+AI96+AI101+AI17</f>
+        <v>1954516.8229999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y11" s="3">
+        <v>410178.98700000002</v>
+      </c>
+      <c r="Z11" s="3">
+        <v>447173.16200000001</v>
+      </c>
+      <c r="AA11" s="3">
+        <v>541498.36100000003</v>
+      </c>
+      <c r="AB11" s="3">
+        <v>640649.924</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>641696.49199999997</v>
+      </c>
+      <c r="AD11" s="3">
+        <v>554501.28899999999</v>
+      </c>
+      <c r="AE11" s="3">
+        <v>791483.22</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>1505809.2220000001</v>
+      </c>
+      <c r="AG11" s="3">
+        <v>1307112.051</v>
+      </c>
+      <c r="AH11" s="3">
+        <v>1690463.115</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>1322852.9920000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+      <c r="Y12" s="3"/>
+      <c r="Z12" s="3"/>
+      <c r="AA12" s="3"/>
+      <c r="AB12" s="3"/>
+      <c r="AC12" s="3"/>
+      <c r="AD12" s="3"/>
+      <c r="AE12" s="3"/>
+      <c r="AF12" s="8"/>
+      <c r="AG12" s="8"/>
+      <c r="AH12" s="8"/>
+      <c r="AI12" s="23"/>
+    </row>
+    <row r="13" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D13" s="3">
+        <v>116786.6</v>
+      </c>
+      <c r="E13" s="3">
+        <v>169148.9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>183575.7</v>
+      </c>
+      <c r="G13" s="3">
+        <v>322553.09999999998</v>
+      </c>
+      <c r="H13" s="3">
+        <v>332507.7</v>
+      </c>
+      <c r="I13" s="3">
+        <v>286700.3</v>
+      </c>
+      <c r="J13" s="3">
+        <v>292647.8</v>
+      </c>
+      <c r="K13" s="3">
+        <v>322328.09999999998</v>
+      </c>
+      <c r="L13" s="3">
+        <v>216725.2</v>
+      </c>
+      <c r="M13" s="3">
+        <v>256624</v>
+      </c>
+      <c r="N13" s="3">
+        <v>280353.3</v>
+      </c>
+      <c r="O13" s="3">
+        <v>235907.7</v>
+      </c>
+      <c r="P13" s="3">
+        <v>401697.1</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>544659.9</v>
+      </c>
+      <c r="R13" s="3">
+        <v>952672.5</v>
+      </c>
+      <c r="S13" s="3">
+        <v>865517.4</v>
+      </c>
+      <c r="T13" s="3">
+        <v>739676.2</v>
+      </c>
+      <c r="U13" s="3">
+        <v>1212779.7</v>
+      </c>
+      <c r="V13" s="3">
+        <v>856468.8</v>
+      </c>
+      <c r="W13" s="3">
+        <v>773792</v>
+      </c>
+      <c r="X13" s="3">
+        <v>787562</v>
+      </c>
+      <c r="Y13" s="3">
+        <v>822110.7</v>
+      </c>
+      <c r="Z13" s="3">
+        <v>912808.06799999997</v>
+      </c>
+      <c r="AA13" s="3">
+        <v>1022205.7</v>
+      </c>
+      <c r="AB13" s="3">
+        <v>1143665.8999999999</v>
+      </c>
+      <c r="AC13" s="3">
+        <v>894015.20799999998</v>
+      </c>
+      <c r="AD13" s="3">
+        <v>1056291.7760000001</v>
+      </c>
+      <c r="AE13" s="3">
+        <v>349684.071</v>
+      </c>
+      <c r="AF13" s="3">
+        <v>88412.762000000002</v>
+      </c>
+      <c r="AG13" s="3">
+        <v>1148706.7819999999</v>
+      </c>
+      <c r="AH13" s="3">
+        <v>2462648.355</v>
+      </c>
+      <c r="AI13" s="23">
+        <v>733347.21200000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="D14" s="1">
+        <v>220.1</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1718.8</v>
+      </c>
+      <c r="F14" s="1">
+        <v>1163.2</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1438.9</v>
+      </c>
+      <c r="H14" s="1">
+        <v>953.7</v>
+      </c>
+      <c r="I14" s="1">
+        <v>88.5</v>
+      </c>
+      <c r="J14" s="1">
+        <v>125.648</v>
+      </c>
+      <c r="K14" s="1">
+        <v>1440.6</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1486.2</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1845.518</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2850.3820000000001</v>
+      </c>
+      <c r="O14" s="1">
+        <v>228.297</v>
+      </c>
+      <c r="P14" s="1">
+        <v>20.5</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>142.88499999999999</v>
+      </c>
+      <c r="R14" s="1">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="S14" s="1">
+        <v>664.3</v>
+      </c>
+      <c r="T14" s="1">
+        <v>42.7</v>
+      </c>
+      <c r="U14" s="1">
+        <v>51.223999999999997</v>
+      </c>
+      <c r="V14" s="1">
+        <v>1.7589999999999999</v>
+      </c>
+      <c r="W14" s="1">
+        <v>55.712000000000003</v>
+      </c>
+      <c r="X14" s="1">
+        <v>4.6219999999999999</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>92.085999999999999</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>46.215000000000003</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>1318.326</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>20.57</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>56.122999999999998</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>30.654</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>17.491</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>575.94299999999998</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>369.81299999999999</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>428.87700000000001</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>222.46199999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K15" s="1">
+        <v>6.9269999999999996</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5.569</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O15" s="1">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>24.06</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V15" s="1">
+        <v>404.2</v>
+      </c>
+      <c r="W15" s="1">
+        <v>162.5</v>
+      </c>
+      <c r="X15" s="1">
+        <v>42.8</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>186.01499999999999</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>156.34200000000001</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>556.93600000000004</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>278.04000000000002</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>172.92</v>
+      </c>
+      <c r="AF15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>145.202</v>
+      </c>
+      <c r="AH15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>67.003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>73.39</v>
+      </c>
+      <c r="AE16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI16" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A17" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="D17" s="1">
+        <v>3763</v>
+      </c>
+      <c r="E17" s="1">
+        <v>5034.5</v>
+      </c>
+      <c r="F17" s="1">
+        <v>5601.8</v>
+      </c>
+      <c r="G17" s="1">
+        <v>8613.5499999999993</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5324.7</v>
+      </c>
+      <c r="I17" s="1">
+        <v>4949.1000000000004</v>
+      </c>
+      <c r="J17" s="1">
+        <v>3015.0309999999999</v>
+      </c>
+      <c r="K17" s="1">
+        <v>3202.4490000000001</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1338.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1505.1610000000001</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1972.3</v>
+      </c>
+      <c r="O17" s="1">
+        <v>1409.6510000000001</v>
+      </c>
+      <c r="P17" s="1">
+        <v>878.4</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>1801.943</v>
+      </c>
+      <c r="R17" s="1">
+        <v>5268.6</v>
+      </c>
+      <c r="S17" s="1">
+        <v>3506.4</v>
+      </c>
+      <c r="T17" s="1">
+        <v>6361.9</v>
+      </c>
+      <c r="U17" s="1">
+        <v>7692.9549999999999</v>
+      </c>
+      <c r="V17" s="1">
+        <v>11332.602999999999</v>
+      </c>
+      <c r="W17" s="1">
+        <v>12579.706</v>
+      </c>
+      <c r="X17" s="1">
+        <v>6504.5110000000004</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>5612.9579999999996</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>3283.6570000000002</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>7083.9350000000004</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>12051.776</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>13135.342000000001</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>10710.819</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>15847.106</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>24395.636999999999</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>33965.798000000003</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>43850.578999999998</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>100270.409</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" s="1">
+        <v>217.3</v>
+      </c>
+      <c r="F18" s="1">
+        <v>3655.3</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4471.2</v>
+      </c>
+      <c r="H18" s="1">
+        <v>6118.3</v>
+      </c>
+      <c r="I18" s="1">
+        <v>2412.1</v>
+      </c>
+      <c r="J18" s="1">
+        <v>733.36800000000005</v>
+      </c>
+      <c r="K18" s="1">
+        <v>839.5</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3220.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4914.41</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3890</v>
+      </c>
+      <c r="O18" s="1">
+        <v>2952.7750000000001</v>
+      </c>
+      <c r="P18" s="1">
+        <v>5158.2</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>11499.63</v>
+      </c>
+      <c r="R18" s="1">
+        <v>11881</v>
+      </c>
+      <c r="S18" s="1">
+        <v>11285.6</v>
+      </c>
+      <c r="T18" s="1">
+        <v>9315.2999999999993</v>
+      </c>
+      <c r="U18" s="1">
+        <v>9411.4580000000005</v>
+      </c>
+      <c r="V18" s="1">
+        <v>12807.004000000001</v>
+      </c>
+      <c r="W18" s="1">
+        <v>18280.010999999999</v>
+      </c>
+      <c r="X18" s="1">
+        <v>22882.014999999999</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>22501.346000000001</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>10883.325999999999</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>21162.698</v>
+      </c>
+      <c r="AB18" s="1">
+        <v>14094.582</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>6617.12</v>
+      </c>
+      <c r="AD18" s="1">
+        <v>12581.335999999999</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>7566.1480000000001</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>14772.263000000001</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>9173.1350000000002</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>27192.894</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>17169.847000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="D19" s="1">
+        <v>270.8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2852.9</v>
+      </c>
+      <c r="F19" s="1">
+        <v>701</v>
+      </c>
+      <c r="G19" s="1">
+        <v>689.6</v>
+      </c>
+      <c r="H19" s="1">
+        <v>683.3</v>
+      </c>
+      <c r="I19" s="1">
+        <v>195.4</v>
+      </c>
+      <c r="J19" s="1">
+        <v>218.72399999999999</v>
+      </c>
+      <c r="K19" s="1">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="L19" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="M19" s="1">
+        <v>394.85</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3146.6</v>
+      </c>
+      <c r="O19" s="1">
+        <v>2451.1860000000001</v>
+      </c>
+      <c r="P19" s="1">
+        <v>1947.2</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>7989.5039999999999</v>
+      </c>
+      <c r="R19" s="1">
+        <v>3142.5</v>
+      </c>
+      <c r="S19" s="1">
+        <v>3565.8</v>
+      </c>
+      <c r="T19" s="1">
+        <v>4951.3999999999996</v>
+      </c>
+      <c r="U19" s="1">
+        <v>6717.616</v>
+      </c>
+      <c r="V19" s="1">
+        <v>7708.9369999999999</v>
+      </c>
+      <c r="W19" s="1">
+        <v>8677.5540000000001</v>
+      </c>
+      <c r="X19" s="1">
+        <v>5147.442</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>5475.1360000000004</v>
+      </c>
+      <c r="Z19" s="1">
+        <v>4547.8980000000001</v>
+      </c>
+      <c r="AA19" s="1">
+        <v>3731.93</v>
+      </c>
+      <c r="AB19" s="1">
+        <v>7628.3860000000004</v>
+      </c>
+      <c r="AC19" s="1">
+        <v>6418.9530000000004</v>
+      </c>
+      <c r="AD19" s="1">
+        <v>5238.7179999999998</v>
+      </c>
+      <c r="AE19" s="1">
+        <v>5139.4660000000003</v>
+      </c>
+      <c r="AF19" s="1">
+        <v>1476.9880000000001</v>
+      </c>
+      <c r="AG19" s="1">
+        <v>618.67499999999995</v>
+      </c>
+      <c r="AH19" s="1">
+        <v>472.24900000000002</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>766.226</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I20" s="1">
+        <v>63.7</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N20" s="1">
+        <v>46.7</v>
+      </c>
+      <c r="O20" s="1">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="P20" s="1">
+        <v>193.5</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>48.829000000000001</v>
+      </c>
+      <c r="R20" s="1">
+        <v>32</v>
+      </c>
+      <c r="S20" s="1">
+        <v>27.5</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U20" s="1">
+        <v>0.115</v>
+      </c>
+      <c r="V20" s="1">
+        <v>36.033999999999999</v>
+      </c>
+      <c r="W20" s="1">
+        <v>342.96</v>
+      </c>
+      <c r="X20" s="1">
+        <v>271</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>270.55099999999999</v>
+      </c>
+      <c r="Z20" s="1">
+        <v>374.19200000000001</v>
+      </c>
+      <c r="AA20" s="1">
+        <v>339.25700000000001</v>
+      </c>
+      <c r="AB20" s="1">
+        <v>380.048</v>
+      </c>
+      <c r="AC20" s="1">
+        <v>477.34300000000002</v>
+      </c>
+      <c r="AD20" s="1">
+        <v>681.40200000000004</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>552.13300000000004</v>
+      </c>
+      <c r="AF20" s="1">
+        <v>381.66399999999999</v>
+      </c>
+      <c r="AG20" s="1">
+        <v>297.03800000000001</v>
+      </c>
+      <c r="AH20" s="1">
+        <v>236.774</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>987.65599999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>59.154000000000003</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V21" s="1">
+        <v>13231.021000000001</v>
+      </c>
+      <c r="W21" s="1">
+        <v>11372.953</v>
+      </c>
+      <c r="X21" s="1">
+        <v>11794.058000000001</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>20023.303</v>
+      </c>
+      <c r="Z21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG21" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH21" s="1">
+        <v>352</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" s="1">
+        <v>29492.7</v>
+      </c>
+      <c r="E22" s="1">
+        <v>27370</v>
+      </c>
+      <c r="F22" s="1">
+        <v>5315.2</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1400.6</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1603.6</v>
+      </c>
+      <c r="I22" s="1">
+        <v>12418.9</v>
+      </c>
+      <c r="J22" s="1">
+        <v>18757.23</v>
+      </c>
+      <c r="K22" s="1">
+        <v>14064.5</v>
+      </c>
+      <c r="L22" s="1">
+        <v>862.2</v>
+      </c>
+      <c r="M22" s="1">
+        <v>80.942999999999998</v>
+      </c>
+      <c r="N22" s="1">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="O22" s="1">
+        <v>2298.277</v>
+      </c>
+      <c r="P22" s="1">
+        <v>5186.8</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>8951.2860000000001</v>
+      </c>
+      <c r="R22" s="1">
+        <v>3487.5</v>
+      </c>
+      <c r="S22" s="1">
+        <v>10657.5</v>
+      </c>
+      <c r="T22" s="1">
+        <v>9349.2000000000007</v>
+      </c>
+      <c r="U22" s="1">
+        <v>2454.5970000000002</v>
+      </c>
+      <c r="V22" s="1">
+        <v>1731.8140000000001</v>
+      </c>
+      <c r="W22" s="1">
+        <v>789.62</v>
+      </c>
+      <c r="X22" s="1">
+        <v>3076.0010000000002</v>
+      </c>
+      <c r="Y22" s="1">
+        <v>1809.441</v>
+      </c>
+      <c r="Z22" s="1">
+        <v>32009.499</v>
+      </c>
+      <c r="AA22" s="1">
+        <v>191218.05300000001</v>
+      </c>
+      <c r="AB22" s="1">
+        <v>669985.39300000004</v>
+      </c>
+      <c r="AC22" s="1">
+        <v>833229.81099999999</v>
+      </c>
+      <c r="AD22" s="1">
+        <v>989957.31900000002</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>234232.56</v>
+      </c>
+      <c r="AF22" s="1">
+        <v>431.58</v>
+      </c>
+      <c r="AG22" s="1">
+        <v>776.52099999999996</v>
+      </c>
+      <c r="AH22" s="1">
+        <v>1212631.567</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>233547.63099999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="D23" s="1">
+        <v>560.1</v>
+      </c>
+      <c r="E23" s="1">
+        <v>177</v>
+      </c>
+      <c r="F23" s="1">
+        <v>954</v>
+      </c>
+      <c r="G23" s="1">
+        <v>706.2</v>
+      </c>
+      <c r="H23" s="1">
+        <v>562</v>
+      </c>
+      <c r="I23" s="1">
+        <v>799.5</v>
+      </c>
+      <c r="J23" s="1">
+        <v>105.03</v>
+      </c>
+      <c r="K23" s="1">
+        <v>1169</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1369.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>254.20099999999999</v>
+      </c>
+      <c r="N23" s="1">
+        <v>205.4</v>
+      </c>
+      <c r="O23" s="1">
+        <v>29.702000000000002</v>
+      </c>
+      <c r="P23" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q23" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R23" s="1">
+        <v>8.4</v>
+      </c>
+      <c r="S23" s="1">
+        <v>215.3</v>
+      </c>
+      <c r="T23" s="1">
+        <v>96.6</v>
+      </c>
+      <c r="U23" s="1">
+        <v>60.662999999999997</v>
+      </c>
+      <c r="V23" s="1">
+        <v>70.260000000000005</v>
+      </c>
+      <c r="W23" s="1">
+        <v>98.259</v>
+      </c>
+      <c r="X23" s="1">
+        <v>93.397000000000006</v>
+      </c>
+      <c r="Y23" s="1">
+        <v>108.251</v>
+      </c>
+      <c r="Z23" s="1">
+        <v>216.03299999999999</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>27.99</v>
+      </c>
+      <c r="AB23" s="1">
+        <v>149.03899999999999</v>
+      </c>
+      <c r="AC23" s="1">
+        <v>74.474999999999994</v>
+      </c>
+      <c r="AD23" s="1">
+        <v>293.21100000000001</v>
+      </c>
+      <c r="AE23" s="1">
+        <v>199.59299999999999</v>
+      </c>
+      <c r="AF23" s="1">
+        <v>962.95899999999995</v>
+      </c>
+      <c r="AG23" s="1">
+        <v>1657.1</v>
+      </c>
+      <c r="AH23" s="1">
+        <v>534.298</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>249.47499999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6603.7</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2067.1999999999998</v>
+      </c>
+      <c r="F24" s="1">
+        <v>2876.2</v>
+      </c>
+      <c r="G24" s="1">
+        <v>18053.3</v>
+      </c>
+      <c r="H24" s="1">
+        <v>192150.6</v>
+      </c>
+      <c r="I24" s="1">
+        <v>148184</v>
+      </c>
+      <c r="J24" s="1">
+        <v>144576.95800000001</v>
+      </c>
+      <c r="K24" s="1">
+        <v>94403.199999999997</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1756.7</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3011.326</v>
+      </c>
+      <c r="N24" s="1">
+        <v>3099.7</v>
+      </c>
+      <c r="O24" s="1">
+        <v>4104.3819999999996</v>
+      </c>
+      <c r="P24" s="1">
+        <v>2189.1</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>6412.41</v>
+      </c>
+      <c r="R24" s="1">
+        <v>17684</v>
+      </c>
+      <c r="S24" s="1">
+        <v>5299.8</v>
+      </c>
+      <c r="T24" s="1">
+        <v>5776.8</v>
+      </c>
+      <c r="U24" s="1">
+        <v>9650.9179999999997</v>
+      </c>
+      <c r="V24" s="1">
+        <v>16363.857</v>
+      </c>
+      <c r="W24" s="1">
+        <v>11216.357</v>
+      </c>
+      <c r="X24" s="1">
+        <v>8232.18</v>
+      </c>
+      <c r="Y24" s="1">
+        <v>7027.4719999999998</v>
+      </c>
+      <c r="Z24" s="1">
+        <v>6384.89</v>
+      </c>
+      <c r="AA24" s="1">
+        <v>4361.4840000000004</v>
+      </c>
+      <c r="AB24" s="1">
+        <v>6168.0330000000004</v>
+      </c>
+      <c r="AC24" s="1">
+        <v>8599.5450000000001</v>
+      </c>
+      <c r="AD24" s="1">
+        <v>13100.293</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>12513.432000000001</v>
+      </c>
+      <c r="AF24" s="1">
+        <v>15796.88</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>7638.8789999999999</v>
+      </c>
+      <c r="AH24" s="1">
+        <v>5092.2089999999998</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>5275.7380000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E25" s="1">
+        <v>14.4</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>5.7</v>
+      </c>
+      <c r="J25" s="1">
+        <v>4.3719999999999999</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L25" s="1">
+        <v>8.5</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N25" s="1">
+        <v>86.8</v>
+      </c>
+      <c r="O25" s="1">
+        <v>109.379</v>
+      </c>
+      <c r="P25" s="1">
+        <v>10.5</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>0.56699999999999995</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S25" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="T25" s="1">
+        <v>11.3</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V25" s="1">
+        <v>84.052999999999997</v>
+      </c>
+      <c r="W25" s="1">
+        <v>0</v>
+      </c>
+      <c r="X25" s="1">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="Y25" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z25" s="1">
+        <v>3.1139999999999999</v>
+      </c>
+      <c r="AA25" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="1">
+        <v>153.78200000000001</v>
+      </c>
+      <c r="AC25" s="1">
+        <v>565.63699999999994</v>
+      </c>
+      <c r="AD25" s="1">
+        <v>5191.6289999999999</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>639.31600000000003</v>
+      </c>
+      <c r="AF25" s="1">
+        <v>2153.2420000000002</v>
+      </c>
+      <c r="AG25" s="1">
+        <v>578.93100000000004</v>
+      </c>
+      <c r="AH25" s="1">
+        <v>774.44200000000001</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>1333.1659999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G26" s="1">
+        <v>367.5</v>
+      </c>
+      <c r="H26" s="1">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="I26" s="1">
+        <v>37</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K26" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N26" s="1">
+        <v>45.8</v>
+      </c>
+      <c r="O26" s="1">
+        <v>7.4349999999999996</v>
+      </c>
+      <c r="P26" s="1">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="R26" s="1">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="S26" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="T26" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="U26" s="1">
+        <v>1.5820000000000001</v>
+      </c>
+      <c r="V26" s="1">
+        <v>36.741999999999997</v>
+      </c>
+      <c r="W26" s="1">
+        <v>23.895</v>
+      </c>
+      <c r="X26" s="1">
+        <v>28.042999999999999</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>17.600999999999999</v>
+      </c>
+      <c r="Z26" s="1">
+        <v>28.780999999999999</v>
+      </c>
+      <c r="AA26" s="1">
+        <v>10.603999999999999</v>
+      </c>
+      <c r="AB26" s="1">
+        <v>28.881</v>
+      </c>
+      <c r="AC26" s="1">
+        <v>32.08</v>
+      </c>
+      <c r="AD26" s="1">
+        <v>34.743000000000002</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>2.4E-2</v>
+      </c>
+      <c r="AF26" s="1">
+        <v>82.552999999999997</v>
+      </c>
+      <c r="AG26" s="1">
+        <v>1411.498</v>
+      </c>
+      <c r="AH26" s="1">
+        <v>9.4909999999999997</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>39.067</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A27" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F27" s="1">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="G27" s="1">
+        <v>45.7</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I27" s="1">
+        <v>31.8</v>
+      </c>
+      <c r="J27" s="1">
+        <v>85.3</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M27" s="1">
+        <v>26.762</v>
+      </c>
+      <c r="N27" s="1">
+        <v>312.39999999999998</v>
+      </c>
+      <c r="O27" s="1">
+        <v>188.001</v>
+      </c>
+      <c r="P27" s="1">
+        <v>28.5</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>72.072999999999993</v>
+      </c>
+      <c r="R27" s="1">
+        <v>212.4</v>
+      </c>
+      <c r="S27" s="1">
+        <v>172.4</v>
+      </c>
+      <c r="T27" s="1">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="U27" s="1">
+        <v>3.5510000000000002</v>
+      </c>
+      <c r="V27" s="1">
+        <v>36.741999999999997</v>
+      </c>
+      <c r="W27" s="1">
+        <v>2662.4670000000001</v>
+      </c>
+      <c r="X27" s="1">
+        <v>345.33199999999999</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>301.98599999999999</v>
+      </c>
+      <c r="Z27" s="1">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AA27" s="1">
+        <v>0.154</v>
+      </c>
+      <c r="AB27" s="1">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="AC27" s="1">
+        <v>2.4E-2</v>
+      </c>
+      <c r="AD27" s="1">
+        <v>2.4E-2</v>
+      </c>
+      <c r="AE27" s="1">
+        <v>2.4E-2</v>
+      </c>
+      <c r="AF27" s="1">
+        <v>296.29199999999997</v>
+      </c>
+      <c r="AG27" s="1">
+        <v>0.216</v>
+      </c>
+      <c r="AH27" s="1">
+        <v>26.718</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>145.94200000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A28" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F28" s="1">
+        <v>144.5</v>
+      </c>
+      <c r="G28" s="1">
+        <v>483.3</v>
+      </c>
+      <c r="H28" s="1">
+        <v>220.2</v>
+      </c>
+      <c r="I28" s="1">
+        <v>60</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K28" s="1">
+        <v>135.4</v>
+      </c>
+      <c r="L28" s="1">
+        <v>29.2</v>
+      </c>
+      <c r="M28" s="1">
+        <v>275.34699999999998</v>
+      </c>
+      <c r="N28" s="1">
+        <v>102.3</v>
+      </c>
+      <c r="O28" s="1">
+        <v>131.32400000000001</v>
+      </c>
+      <c r="P28" s="1">
+        <v>414.3</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>191.16200000000001</v>
+      </c>
+      <c r="R28" s="1">
+        <v>169.8</v>
+      </c>
+      <c r="S28" s="1">
+        <v>1120.5</v>
+      </c>
+      <c r="T28" s="1">
+        <v>163.5</v>
+      </c>
+      <c r="U28" s="1">
+        <v>270.483</v>
+      </c>
+      <c r="V28" s="1">
+        <v>249.33799999999999</v>
+      </c>
+      <c r="W28" s="1">
+        <v>42.021999999999998</v>
+      </c>
+      <c r="X28" s="1">
+        <v>134.95099999999999</v>
+      </c>
+      <c r="Y28" s="1">
+        <v>934.649</v>
+      </c>
+      <c r="Z28" s="1">
+        <v>79.231999999999999</v>
+      </c>
+      <c r="AA28" s="1">
+        <v>136.65100000000001</v>
+      </c>
+      <c r="AB28" s="1">
+        <v>53.372999999999998</v>
+      </c>
+      <c r="AC28" s="1">
+        <v>27.625</v>
+      </c>
+      <c r="AD28" s="1">
+        <v>21.678999999999998</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>65.123000000000005</v>
+      </c>
+      <c r="AF28" s="1">
+        <v>5463.2240000000002</v>
+      </c>
+      <c r="AG28" s="1">
+        <v>587.88</v>
+      </c>
+      <c r="AH28" s="1">
+        <v>453.61200000000002</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>246.63499999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A29" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="D29" s="1">
+        <v>1774.7</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2925</v>
+      </c>
+      <c r="F29" s="1">
+        <v>2511.3000000000002</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2577.8000000000002</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2635.3</v>
+      </c>
+      <c r="I29" s="1">
+        <v>337.4</v>
+      </c>
+      <c r="J29" s="1">
+        <v>981.13800000000003</v>
+      </c>
+      <c r="K29" s="1">
+        <v>1379.1</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1003.3</v>
+      </c>
+      <c r="M29" s="1">
+        <v>426.95600000000002</v>
+      </c>
+      <c r="N29" s="1">
+        <v>85.3</v>
+      </c>
+      <c r="O29" s="1">
+        <v>898.31100000000004</v>
+      </c>
+      <c r="P29" s="1">
+        <v>6457.6</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>6660.598</v>
+      </c>
+      <c r="R29" s="1">
+        <v>3036.7</v>
+      </c>
+      <c r="S29" s="1">
+        <v>177.6</v>
+      </c>
+      <c r="T29" s="1">
+        <v>1137</v>
+      </c>
+      <c r="U29" s="1">
+        <v>386.22800000000001</v>
+      </c>
+      <c r="V29" s="1">
+        <v>462.947</v>
+      </c>
+      <c r="W29" s="1">
+        <v>380.33</v>
+      </c>
+      <c r="X29" s="1">
+        <v>352.93599999999998</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>231.96100000000001</v>
+      </c>
+      <c r="Z29" s="1">
+        <v>390.14</v>
+      </c>
+      <c r="AA29" s="1">
+        <v>475.90100000000001</v>
+      </c>
+      <c r="AB29" s="1">
+        <v>1222.431</v>
+      </c>
+      <c r="AC29" s="1">
+        <v>381.447</v>
+      </c>
+      <c r="AD29" s="1">
+        <v>850.85599999999999</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>9700.6360000000004</v>
+      </c>
+      <c r="AF29" s="1">
+        <v>228.37700000000001</v>
+      </c>
+      <c r="AG29" s="1">
+        <v>1815.3219999999999</v>
+      </c>
+      <c r="AH29" s="1">
+        <v>226.91499999999999</v>
+      </c>
+      <c r="AI29" s="25">
+        <v>1629.7139999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="D30" s="1">
+        <v>273.89999999999998</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2254.8000000000002</v>
+      </c>
+      <c r="F30" s="1">
+        <v>348.9</v>
+      </c>
+      <c r="G30" s="1">
+        <v>447.6</v>
+      </c>
+      <c r="H30" s="1">
+        <v>2883.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2215.1</v>
+      </c>
+      <c r="J30" s="1">
+        <v>10497.264999999999</v>
+      </c>
+      <c r="K30" s="1">
+        <v>3441.6</v>
+      </c>
+      <c r="L30" s="1">
+        <v>8659.2999999999993</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9378.125</v>
+      </c>
+      <c r="N30" s="1">
+        <v>9036.1</v>
+      </c>
+      <c r="O30" s="1">
+        <v>4214.6589999999997</v>
+      </c>
+      <c r="P30" s="1">
+        <v>1963.7</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>16547.544999999998</v>
+      </c>
+      <c r="R30" s="1">
+        <v>30664.1</v>
+      </c>
+      <c r="S30" s="1">
+        <v>634.6</v>
+      </c>
+      <c r="T30" s="1">
+        <v>846.4</v>
+      </c>
+      <c r="U30" s="1">
+        <v>1735.4359999999999</v>
+      </c>
+      <c r="V30" s="1">
+        <v>527.97</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1411.9459999999999</v>
+      </c>
+      <c r="X30" s="1">
+        <v>3862.8339999999998</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>1969.421</v>
+      </c>
+      <c r="Z30" s="1">
+        <v>2950.0189999999998</v>
+      </c>
+      <c r="AA30" s="1">
+        <v>2648.797</v>
+      </c>
+      <c r="AB30" s="1">
+        <v>5564.4859999999999</v>
+      </c>
+      <c r="AC30" s="1">
+        <v>3001.3420000000001</v>
+      </c>
+      <c r="AD30" s="1">
+        <v>2862.5079999999998</v>
+      </c>
+      <c r="AE30" s="1">
+        <v>1838.67</v>
+      </c>
+      <c r="AF30" s="1">
+        <v>1934.0039999999999</v>
+      </c>
+      <c r="AG30" s="1">
+        <v>2091.1860000000001</v>
+      </c>
+      <c r="AH30" s="1">
+        <v>1969.172</v>
+      </c>
+      <c r="AI30" s="25">
+        <v>2821.9659999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="D31" s="1">
+        <v>563.5</v>
+      </c>
+      <c r="E31" s="1">
+        <v>427.7</v>
+      </c>
+      <c r="F31" s="1">
+        <v>490.6</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3030.1</v>
+      </c>
+      <c r="H31" s="1">
+        <v>6256.7</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4995.5</v>
+      </c>
+      <c r="J31" s="1">
+        <v>1223.0319999999999</v>
+      </c>
+      <c r="K31" s="1">
+        <v>779.4</v>
+      </c>
+      <c r="L31" s="1">
+        <v>62.5</v>
+      </c>
+      <c r="M31" s="1">
+        <v>148.279</v>
+      </c>
+      <c r="N31" s="1">
+        <v>83.4</v>
+      </c>
+      <c r="O31" s="1">
+        <v>120.496</v>
+      </c>
+      <c r="P31" s="1">
+        <v>1228.2</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>4219.7030000000004</v>
+      </c>
+      <c r="R31" s="1">
+        <v>3768.1</v>
+      </c>
+      <c r="S31" s="1">
+        <v>303</v>
+      </c>
+      <c r="T31" s="1">
+        <v>1645.9</v>
+      </c>
+      <c r="U31" s="1">
+        <v>1811.6659999999999</v>
+      </c>
+      <c r="V31" s="1">
+        <v>1971.2</v>
+      </c>
+      <c r="W31" s="1">
+        <v>3431.7570000000001</v>
+      </c>
+      <c r="X31" s="1">
+        <v>4913.0420000000004</v>
+      </c>
+      <c r="Y31" s="1">
+        <v>3794.4650000000001</v>
+      </c>
+      <c r="Z31" s="1">
+        <v>7545.9179999999997</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>15400.540999999999</v>
+      </c>
+      <c r="AB31" s="1">
+        <v>46225.671000000002</v>
+      </c>
+      <c r="AC31" s="1">
+        <v>17133.575000000001</v>
+      </c>
+      <c r="AD31" s="1">
+        <v>3894.6460000000002</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>2101.6840000000002</v>
+      </c>
+      <c r="AF31" s="1">
+        <v>5850.2510000000002</v>
+      </c>
+      <c r="AG31" s="1">
+        <v>1017.347</v>
+      </c>
+      <c r="AH31" s="1">
+        <v>3026.8420000000001</v>
+      </c>
+      <c r="AI31" s="25">
+        <v>6416.4260000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A32" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I32" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="J32" s="1">
+        <v>11.45</v>
+      </c>
+      <c r="K32" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="L32" s="1">
+        <v>7.2</v>
+      </c>
+      <c r="M32" s="1">
+        <v>668.09799999999996</v>
+      </c>
+      <c r="N32" s="1">
+        <v>794.8</v>
+      </c>
+      <c r="O32" s="1">
+        <v>4.0750000000000002</v>
+      </c>
+      <c r="P32" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>85.712999999999994</v>
+      </c>
+      <c r="R32" s="1">
+        <v>18</v>
+      </c>
+      <c r="S32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T32" s="1">
+        <v>61.8</v>
+      </c>
+      <c r="U32" s="1">
+        <v>198.61099999999999</v>
+      </c>
+      <c r="V32" s="1">
+        <v>66.058999999999997</v>
+      </c>
+      <c r="W32" s="1">
+        <v>0</v>
+      </c>
+      <c r="X32" s="1">
+        <v>8.75</v>
+      </c>
+      <c r="Y32" s="1">
+        <v>31.294</v>
+      </c>
+      <c r="Z32" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="AB32" s="1">
+        <v>16.001000000000001</v>
+      </c>
+      <c r="AC32" s="1">
+        <v>4.4740000000000002</v>
+      </c>
+      <c r="AD32" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="1">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="1">
+        <v>17.779</v>
+      </c>
+      <c r="AG32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH32" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI32" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="D33" s="1">
+        <v>466.4</v>
+      </c>
+      <c r="E33" s="1">
+        <v>978.4</v>
+      </c>
+      <c r="F33" s="1">
+        <v>763.9</v>
+      </c>
+      <c r="G33" s="1">
+        <v>32.43</v>
+      </c>
+      <c r="H33" s="1">
+        <v>183.9</v>
+      </c>
+      <c r="I33" s="1">
+        <v>475.7</v>
+      </c>
+      <c r="J33" s="1">
+        <v>24.093</v>
+      </c>
+      <c r="K33" s="1">
+        <v>340.154</v>
+      </c>
+      <c r="L33" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="M33" s="1">
+        <v>462.98399999999998</v>
+      </c>
+      <c r="N33" s="1">
+        <v>462.9</v>
+      </c>
+      <c r="O33" s="1">
+        <v>139.83099999999999</v>
+      </c>
+      <c r="P33" s="1">
+        <v>355.6</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>898.11199999999997</v>
+      </c>
+      <c r="R33" s="1">
+        <v>690.8</v>
+      </c>
+      <c r="S33" s="1">
+        <v>1253</v>
+      </c>
+      <c r="T33" s="1">
+        <v>949.5</v>
+      </c>
+      <c r="U33" s="1">
+        <v>264.46899999999999</v>
+      </c>
+      <c r="V33" s="1">
+        <v>572.78700000000003</v>
+      </c>
+      <c r="W33" s="1">
+        <v>268.041</v>
+      </c>
+      <c r="X33" s="1">
+        <v>894.40599999999995</v>
+      </c>
+      <c r="Y33" s="1">
+        <v>147.315</v>
+      </c>
+      <c r="Z33" s="1">
+        <v>148.04499999999999</v>
+      </c>
+      <c r="AA33" s="1">
+        <v>457.97800000000001</v>
+      </c>
+      <c r="AB33" s="1">
+        <v>1039.366</v>
+      </c>
+      <c r="AC33" s="1">
+        <v>850.17899999999997</v>
+      </c>
+      <c r="AD33" s="1">
+        <v>341.77</v>
+      </c>
+      <c r="AE33" s="1">
+        <v>1085.356</v>
+      </c>
+      <c r="AF33" s="1">
+        <v>3896.8620000000001</v>
+      </c>
+      <c r="AG33" s="1">
+        <v>368.82299999999998</v>
+      </c>
+      <c r="AH33" s="1">
+        <v>3112.8330000000001</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>238.28100000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X34" s="1">
+        <v>14.788</v>
+      </c>
+      <c r="Y34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD34" s="1">
+        <v>577.66999999999996</v>
+      </c>
+      <c r="AE34" s="1">
+        <v>1271.5260000000001</v>
+      </c>
+      <c r="AF34" s="1">
+        <v>8165.8469999999998</v>
+      </c>
+      <c r="AG34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH34" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI34" s="25">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y35" s="1">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="Z35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH35" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI35" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="D36" s="1">
+        <v>571.9</v>
+      </c>
+      <c r="E36" s="1">
+        <v>860.5</v>
+      </c>
+      <c r="F36" s="1">
+        <v>2056.5</v>
+      </c>
+      <c r="G36" s="1">
+        <v>665.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1442</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1073.0999999999999</v>
+      </c>
+      <c r="J36" s="1">
+        <v>1822.65</v>
+      </c>
+      <c r="K36" s="1">
+        <v>1596.6</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4184.6000000000004</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5278.9690000000001</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1312.1</v>
+      </c>
+      <c r="O36" s="1">
+        <v>3202.5149999999999</v>
+      </c>
+      <c r="P36" s="1">
+        <v>3224.8</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>3438.268</v>
+      </c>
+      <c r="R36" s="1">
+        <v>928</v>
+      </c>
+      <c r="S36" s="1">
+        <v>2718.3</v>
+      </c>
+      <c r="T36" s="1">
+        <v>1807.7</v>
+      </c>
+      <c r="U36" s="1">
+        <v>2177.424</v>
+      </c>
+      <c r="V36" s="1">
+        <v>3801.08</v>
+      </c>
+      <c r="W36" s="1">
+        <v>13290.883</v>
+      </c>
+      <c r="X36" s="1">
+        <v>760.077</v>
+      </c>
+      <c r="Y36" s="1">
+        <v>834.31100000000004</v>
+      </c>
+      <c r="Z36" s="1">
+        <v>1240.9259999999999</v>
+      </c>
+      <c r="AA36" s="1">
+        <v>1310.7850000000001</v>
+      </c>
+      <c r="AB36" s="1">
+        <v>1138.8869999999999</v>
+      </c>
+      <c r="AC36" s="1">
+        <v>1136.078</v>
+      </c>
+      <c r="AD36" s="1">
+        <v>556.19899999999996</v>
+      </c>
+      <c r="AE36" s="1">
+        <v>715.31100000000004</v>
+      </c>
+      <c r="AF36" s="1">
+        <v>4876.1369999999997</v>
+      </c>
+      <c r="AG36" s="1">
+        <v>3071.105</v>
+      </c>
+      <c r="AH36" s="1">
+        <v>871.37300000000005</v>
+      </c>
+      <c r="AI36" s="25">
+        <v>3382.26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G37" s="1">
+        <v>134</v>
+      </c>
+      <c r="H37" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="I37" s="1">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K37" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="L37" s="1">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1.853</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O37" s="1">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="P37" s="1">
+        <v>15.8</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S37" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="T37" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="U37" s="1">
+        <v>88.525000000000006</v>
+      </c>
+      <c r="V37" s="1">
+        <v>6.8109999999999999</v>
+      </c>
+      <c r="W37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X37" s="1">
+        <v>3.0449999999999999</v>
+      </c>
+      <c r="Y37" s="1">
+        <v>8.2840000000000007</v>
+      </c>
+      <c r="Z37" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="AB37" s="1">
+        <v>3.028</v>
+      </c>
+      <c r="AC37" s="1">
+        <v>74.055999999999997</v>
+      </c>
+      <c r="AD37" s="1">
+        <v>7.9420000000000002</v>
+      </c>
+      <c r="AE37" s="1">
+        <v>83.558999999999997</v>
+      </c>
+      <c r="AF37" s="1">
+        <v>9.5069999999999997</v>
+      </c>
+      <c r="AG37" s="1">
+        <v>24.617000000000001</v>
+      </c>
+      <c r="AH37" s="1">
+        <v>7.97</v>
+      </c>
+      <c r="AI37" s="25">
+        <v>18.66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="D38" s="1">
+        <v>551</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1343.2</v>
+      </c>
+      <c r="F38" s="1">
+        <v>535.6</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1445.6</v>
+      </c>
+      <c r="H38" s="1">
+        <v>967.2</v>
+      </c>
+      <c r="I38" s="1">
+        <v>477.6</v>
+      </c>
+      <c r="J38" s="1">
+        <v>908.87</v>
+      </c>
+      <c r="K38" s="1">
+        <v>437.6</v>
+      </c>
+      <c r="L38" s="1">
+        <v>269.39999999999998</v>
+      </c>
+      <c r="M38" s="1">
+        <v>196.73099999999999</v>
+      </c>
+      <c r="N38" s="1">
+        <v>404.5</v>
+      </c>
+      <c r="O38" s="1">
+        <v>1279.0809999999999</v>
+      </c>
+      <c r="P38" s="1">
+        <v>1088</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>1669.087</v>
+      </c>
+      <c r="R38" s="1">
+        <v>1119.9000000000001</v>
+      </c>
+      <c r="S38" s="1">
+        <v>575.1</v>
+      </c>
+      <c r="T38" s="1">
+        <v>787.8</v>
+      </c>
+      <c r="U38" s="1">
+        <v>690.78800000000001</v>
+      </c>
+      <c r="V38" s="1">
+        <v>425.839</v>
+      </c>
+      <c r="W38" s="1">
+        <v>2093.877</v>
+      </c>
+      <c r="X38" s="1">
+        <v>4326.9530000000004</v>
+      </c>
+      <c r="Y38" s="1">
+        <v>3062.95</v>
+      </c>
+      <c r="Z38" s="1">
+        <v>1757.9870000000001</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>1936.3589999999999</v>
+      </c>
+      <c r="AB38" s="1">
+        <v>1760.68</v>
+      </c>
+      <c r="AC38" s="1">
+        <v>1336.6590000000001</v>
+      </c>
+      <c r="AD38" s="1">
+        <v>878.90499999999997</v>
+      </c>
+      <c r="AE38" s="1">
+        <v>2212.192</v>
+      </c>
+      <c r="AF38" s="1">
+        <v>3806.5630000000001</v>
+      </c>
+      <c r="AG38" s="1">
+        <v>4274.692</v>
+      </c>
+      <c r="AH38" s="1">
+        <v>4299.9229999999998</v>
+      </c>
+      <c r="AI38" s="25">
+        <v>3156.9940000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="1">
         <v>1</v>
       </c>
-      <c r="B6" s="8" t="s">
-[...110 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="H39" s="1">
+        <v>74</v>
+      </c>
+      <c r="I39" s="1">
+        <v>71.2</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K39" s="1">
         <v>2</v>
       </c>
-      <c r="C7" s="8" t="s">
-[...100 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="L39" s="1">
+        <v>353.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>612.75599999999997</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1427.2</v>
+      </c>
+      <c r="O39" s="1">
+        <v>1464.7760000000001</v>
+      </c>
+      <c r="P39" s="1">
+        <v>1875.1</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>1024.4649999999999</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S39" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="T39" s="1">
+        <v>89.5</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y39" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="1">
+        <v>0.307</v>
+      </c>
+      <c r="AA39" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="1">
+        <v>6.6980000000000004</v>
+      </c>
+      <c r="AF39" s="1">
+        <v>3.1520000000000001</v>
+      </c>
+      <c r="AG39" s="1">
+        <v>280.755</v>
+      </c>
+      <c r="AH39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI39" s="25">
+        <v>84.048000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="D40" s="1">
+        <v>58549</v>
+      </c>
+      <c r="E40" s="1">
+        <v>104774.9</v>
+      </c>
+      <c r="F40" s="1">
+        <v>134599.5</v>
+      </c>
+      <c r="G40" s="1">
+        <v>98844.86</v>
+      </c>
+      <c r="H40" s="1">
+        <v>83679.3</v>
+      </c>
+      <c r="I40" s="1">
+        <v>70713.100000000006</v>
+      </c>
+      <c r="J40" s="1">
+        <v>65125.55</v>
+      </c>
+      <c r="K40" s="1">
+        <v>64510.211000000003</v>
+      </c>
+      <c r="L40" s="1">
+        <v>80035.8</v>
+      </c>
+      <c r="M40" s="1">
+        <v>97016.888999999996</v>
+      </c>
+      <c r="N40" s="1">
+        <v>137729.5</v>
+      </c>
+      <c r="O40" s="1">
+        <v>134397.872</v>
+      </c>
+      <c r="P40" s="1">
+        <v>153781.4</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>234626.54300000001</v>
+      </c>
+      <c r="R40" s="1">
+        <v>310171.90000000002</v>
+      </c>
+      <c r="S40" s="1">
+        <v>185811.8</v>
+      </c>
+      <c r="T40" s="1">
+        <v>257758.4</v>
+      </c>
+      <c r="U40" s="1">
+        <v>284418.90399999998</v>
+      </c>
+      <c r="V40" s="1">
+        <v>219085.552</v>
+      </c>
+      <c r="W40" s="1">
+        <v>152700.65599999999</v>
+      </c>
+      <c r="X40" s="1">
+        <v>122293.004</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>166843.753</v>
+      </c>
+      <c r="Z40" s="1">
+        <v>178406.6</v>
+      </c>
+      <c r="AA40" s="1">
+        <v>265684.95</v>
+      </c>
+      <c r="AB40" s="1">
+        <v>358178.29200000002</v>
+      </c>
+      <c r="AC40" s="1">
+        <v>281252.92300000001</v>
+      </c>
+      <c r="AD40" s="1">
+        <v>257324.185</v>
+      </c>
+      <c r="AE40" s="1">
+        <v>393340.098</v>
+      </c>
+      <c r="AF40" s="1">
+        <v>1069691.9129999999</v>
+      </c>
+      <c r="AG40" s="1">
+        <v>823728.78099999996</v>
+      </c>
+      <c r="AH40" s="9">
+        <v>1151703.2109999999</v>
+      </c>
+      <c r="AI40" s="25">
+        <v>738547.99699999997</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A41" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313</v>
+      </c>
+      <c r="E41" s="1">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="F41" s="1">
+        <v>981.5</v>
+      </c>
+      <c r="G41" s="1">
+        <v>884.7</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3690.5</v>
+      </c>
+      <c r="I41" s="1">
+        <v>334.1</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1165.19</v>
+      </c>
+      <c r="K41" s="1">
+        <v>1288.3679999999999</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2622.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2631.6509999999998</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2902</v>
+      </c>
+      <c r="O41" s="1">
+        <v>1294.799</v>
+      </c>
+      <c r="P41" s="1">
+        <v>743.9</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>443.10899999999998</v>
+      </c>
+      <c r="R41" s="1">
+        <v>297.2</v>
+      </c>
+      <c r="S41" s="1">
+        <v>470.1</v>
+      </c>
+      <c r="T41" s="1">
+        <v>717.5</v>
+      </c>
+      <c r="U41" s="1">
+        <v>697.06200000000001</v>
+      </c>
+      <c r="V41" s="1">
+        <v>858.82299999999998</v>
+      </c>
+      <c r="W41" s="1">
+        <v>746.75300000000004</v>
+      </c>
+      <c r="X41" s="1">
+        <v>768.64599999999996</v>
+      </c>
+      <c r="Y41" s="1">
+        <v>1585.9939999999999</v>
+      </c>
+      <c r="Z41" s="1">
+        <v>2328.9279999999999</v>
+      </c>
+      <c r="AA41" s="1">
+        <v>374.34800000000001</v>
+      </c>
+      <c r="AB41" s="1">
+        <v>728.29399999999998</v>
+      </c>
+      <c r="AC41" s="1">
+        <v>968.05100000000004</v>
+      </c>
+      <c r="AD41" s="1">
+        <v>840.279</v>
+      </c>
+      <c r="AE41" s="1">
+        <v>463.88799999999998</v>
+      </c>
+      <c r="AF41" s="1">
+        <v>5266.5060000000003</v>
+      </c>
+      <c r="AG41" s="1">
+        <v>5526.9080000000004</v>
+      </c>
+      <c r="AH41" s="1">
+        <v>171.58500000000001</v>
+      </c>
+      <c r="AI41" s="25">
+        <v>274.81200000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y42" s="1">
+        <v>2.8730000000000002</v>
+      </c>
+      <c r="Z42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI42" s="25">
+        <v>11.706</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A43" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R43" s="1">
+        <v>303.048</v>
+      </c>
+      <c r="S43" s="1">
+        <v>50.738999999999997</v>
+      </c>
+      <c r="T43" s="1">
+        <v>1471.086</v>
+      </c>
+      <c r="U43" s="1">
+        <v>791.97400000000005</v>
+      </c>
+      <c r="V43" s="1">
+        <v>309.24799999999999</v>
+      </c>
+      <c r="W43" s="1">
+        <v>3633.4940000000001</v>
+      </c>
+      <c r="X43" s="1">
+        <v>4975.17</v>
+      </c>
+      <c r="Y43" s="1">
+        <v>6558.6509999999998</v>
+      </c>
+      <c r="Z43" s="1">
+        <v>4381.549</v>
+      </c>
+      <c r="AA43" s="1">
+        <v>5994.4470000000001</v>
+      </c>
+      <c r="AB43" s="1">
+        <v>5735.2160000000003</v>
+      </c>
+      <c r="AC43" s="1">
+        <v>4580.009</v>
+      </c>
+      <c r="AD43" s="1">
+        <v>5555.192</v>
+      </c>
+      <c r="AE43" s="1">
+        <v>8734.4609999999993</v>
+      </c>
+      <c r="AF43" s="1">
+        <v>9608.2749999999996</v>
+      </c>
+      <c r="AG43" s="1">
+        <v>10409.439</v>
+      </c>
+      <c r="AH43" s="1">
+        <v>11227.921</v>
+      </c>
+      <c r="AI43" s="25">
+        <v>12647.768</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A44" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="D44" s="1">
+        <v>280.2</v>
+      </c>
+      <c r="E44" s="1">
+        <v>840.4</v>
+      </c>
+      <c r="F44" s="1">
+        <v>179.4</v>
+      </c>
+      <c r="G44" s="1">
+        <v>928.9</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1421.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>807.6</v>
+      </c>
+      <c r="J44" s="1">
+        <v>670.17200000000003</v>
+      </c>
+      <c r="K44" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="L44" s="1">
+        <v>640.20000000000005</v>
+      </c>
+      <c r="M44" s="1">
+        <v>534.72500000000002</v>
+      </c>
+      <c r="N44" s="1">
+        <v>651.70000000000005</v>
+      </c>
+      <c r="O44" s="1">
+        <v>169.02799999999999</v>
+      </c>
+      <c r="P44" s="1">
+        <v>1205.0999999999999</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>398.57499999999999</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T44" s="1">
+        <v>13.5</v>
+      </c>
+      <c r="U44" s="1">
+        <v>0.69599999999999995</v>
+      </c>
+      <c r="V44" s="1">
+        <v>28.51</v>
+      </c>
+      <c r="W44" s="1">
+        <v>108.03700000000001</v>
+      </c>
+      <c r="X44" s="1">
+        <v>14.847</v>
+      </c>
+      <c r="Y44" s="1">
+        <v>43.220999999999997</v>
+      </c>
+      <c r="Z44" s="1">
+        <v>11.3</v>
+      </c>
+      <c r="AA44" s="1">
+        <v>83.79</v>
+      </c>
+      <c r="AB44" s="1">
+        <v>123.42</v>
+      </c>
+      <c r="AC44" s="1">
+        <v>67.649000000000001</v>
+      </c>
+      <c r="AD44" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="1">
         <v>3</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="AF44" s="1">
+        <v>641.72299999999996</v>
+      </c>
+      <c r="AG44" s="1">
+        <v>1010.508</v>
+      </c>
+      <c r="AH44" s="1">
+        <v>23.459</v>
+      </c>
+      <c r="AI44" s="25">
+        <v>86.768000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A45" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J45" s="1">
+        <v>60.356000000000002</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>18.704999999999998</v>
+      </c>
+      <c r="R45" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S45" s="1">
+        <v>16.8</v>
+      </c>
+      <c r="T45" s="1">
+        <v>28.3</v>
+      </c>
+      <c r="U45" s="1">
+        <v>130</v>
+      </c>
+      <c r="V45" s="1">
+        <v>39.915999999999997</v>
+      </c>
+      <c r="W45" s="1">
+        <v>10.026999999999999</v>
+      </c>
+      <c r="X45" s="1">
+        <v>40.152000000000001</v>
+      </c>
+      <c r="Y45" s="1">
+        <v>50.414000000000001</v>
+      </c>
+      <c r="Z45" s="1">
+        <v>57.23</v>
+      </c>
+      <c r="AA45" s="1">
+        <v>78.394999999999996</v>
+      </c>
+      <c r="AB45" s="1">
+        <v>342.75400000000002</v>
+      </c>
+      <c r="AC45" s="1">
+        <v>377.964</v>
+      </c>
+      <c r="AD45" s="1">
+        <v>261.23399999999998</v>
+      </c>
+      <c r="AE45" s="1">
+        <v>396.077</v>
+      </c>
+      <c r="AF45" s="1">
+        <v>84.069000000000003</v>
+      </c>
+      <c r="AG45" s="1">
+        <v>270.28100000000001</v>
+      </c>
+      <c r="AH45" s="1">
+        <v>227.137</v>
+      </c>
+      <c r="AI45" s="25">
+        <v>51.573</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A46" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="D46" s="1">
+        <v>189.1</v>
+      </c>
+      <c r="E46" s="1">
+        <v>79</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O46" s="1">
+        <v>12.225</v>
+      </c>
+      <c r="P46" s="1">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>747.47299999999996</v>
+      </c>
+      <c r="R46" s="1">
+        <v>1006.5</v>
+      </c>
+      <c r="S46" s="1">
+        <v>1965.8</v>
+      </c>
+      <c r="T46" s="1">
+        <v>460.3</v>
+      </c>
+      <c r="U46" s="1">
+        <v>2012.413</v>
+      </c>
+      <c r="V46" s="1">
+        <v>5193.5510000000004</v>
+      </c>
+      <c r="W46" s="1">
+        <v>3188.1210000000001</v>
+      </c>
+      <c r="X46" s="1">
+        <v>1787.625</v>
+      </c>
+      <c r="Y46" s="1">
+        <v>1851.3209999999999</v>
+      </c>
+      <c r="Z46" s="1">
+        <v>2064.7370000000001</v>
+      </c>
+      <c r="AA46" s="1">
+        <v>2422.5349999999999</v>
+      </c>
+      <c r="AB46" s="1">
+        <v>2579.174</v>
+      </c>
+      <c r="AC46" s="1">
+        <v>2413.799</v>
+      </c>
+      <c r="AD46" s="1">
+        <v>2515.0940000000001</v>
+      </c>
+      <c r="AE46" s="1">
+        <v>3435.4749999999999</v>
+      </c>
+      <c r="AF46" s="1">
+        <v>1456.567</v>
+      </c>
+      <c r="AG46" s="1">
+        <v>1556.855</v>
+      </c>
+      <c r="AH46" s="1">
+        <v>1424.0350000000001</v>
+      </c>
+      <c r="AI46" s="25">
+        <v>1419.8219999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="28" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="D47" s="1">
+        <v>9097.2829999999994</v>
+      </c>
+      <c r="E47" s="1">
+        <v>8343.1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>9391.2000000000007</v>
+      </c>
+      <c r="G47" s="1">
+        <v>4599.62</v>
+      </c>
+      <c r="H47" s="1">
+        <v>4747.2</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1466.4</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1114.374</v>
+      </c>
+      <c r="K47" s="1">
+        <v>2899.9189999999999</v>
+      </c>
+      <c r="L47" s="1">
+        <v>4268.5</v>
+      </c>
+      <c r="M47" s="1">
+        <v>5418.3710000000001</v>
+      </c>
+      <c r="N47" s="1">
+        <v>4244.5</v>
+      </c>
+      <c r="O47" s="1">
+        <v>6014.5829999999996</v>
+      </c>
+      <c r="P47" s="1">
+        <v>4138.3</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>6131.1</v>
+      </c>
+      <c r="R47" s="1">
+        <v>5736.6</v>
+      </c>
+      <c r="S47" s="1">
+        <v>2840.5</v>
+      </c>
+      <c r="T47" s="1">
+        <v>5733.5</v>
+      </c>
+      <c r="U47" s="1">
+        <v>4109.5290000000005</v>
+      </c>
+      <c r="V47" s="1">
+        <v>5195.0559999999996</v>
+      </c>
+      <c r="W47" s="1">
+        <v>10336.009</v>
+      </c>
+      <c r="X47" s="1">
+        <v>4587.4030000000002</v>
+      </c>
+      <c r="Y47" s="1">
+        <v>7949.8450000000003</v>
+      </c>
+      <c r="Z47" s="1">
+        <v>3166.56</v>
+      </c>
+      <c r="AA47" s="1">
+        <v>3545.2379999999998</v>
+      </c>
+      <c r="AB47" s="1">
+        <v>6425.143</v>
+      </c>
+      <c r="AC47" s="1">
+        <v>13630.197</v>
+      </c>
+      <c r="AD47" s="1">
+        <v>8603.2569999999996</v>
+      </c>
+      <c r="AE47" s="1">
+        <v>6487.6940000000004</v>
+      </c>
+      <c r="AF47" s="1">
+        <v>1259.3710000000001</v>
+      </c>
+      <c r="AG47" s="1">
+        <v>1749.885</v>
+      </c>
+      <c r="AH47" s="1">
+        <v>284.68400000000003</v>
+      </c>
+      <c r="AI47" s="25">
+        <v>587.30100000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="D48" s="1">
+        <v>455.4</v>
+      </c>
+      <c r="E48" s="1">
+        <v>49.4</v>
+      </c>
+      <c r="F48" s="1">
+        <v>168.1</v>
+      </c>
+      <c r="G48" s="1">
+        <v>160.93</v>
+      </c>
+      <c r="H48" s="1">
+        <v>79.5</v>
+      </c>
+      <c r="I48" s="1">
+        <v>192.6</v>
+      </c>
+      <c r="J48" s="1">
+        <v>729.82799999999997</v>
+      </c>
+      <c r="K48" s="1">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="L48" s="1">
+        <v>164.3</v>
+      </c>
+      <c r="M48" s="1">
+        <v>10.055</v>
+      </c>
+      <c r="N48" s="1">
+        <v>382.1</v>
+      </c>
+      <c r="O48" s="1">
+        <v>285.19200000000001</v>
+      </c>
+      <c r="P48" s="1">
+        <v>227.1</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>101.712</v>
+      </c>
+      <c r="R48" s="1">
+        <v>76.3</v>
+      </c>
+      <c r="S48" s="1">
+        <v>353.9</v>
+      </c>
+      <c r="T48" s="1">
+        <v>560.29999999999995</v>
+      </c>
+      <c r="U48" s="1">
+        <v>1424.097</v>
+      </c>
+      <c r="V48" s="1">
+        <v>1221.7449999999999</v>
+      </c>
+      <c r="W48" s="1">
+        <v>305.41199999999998</v>
+      </c>
+      <c r="X48" s="1">
+        <v>51.265999999999998</v>
+      </c>
+      <c r="Y48" s="1">
+        <v>1.365</v>
+      </c>
+      <c r="Z48" s="1">
+        <v>66.406999999999996</v>
+      </c>
+      <c r="AA48" s="1">
+        <v>27.292000000000002</v>
+      </c>
+      <c r="AB48" s="1">
+        <v>21.533999999999999</v>
+      </c>
+      <c r="AC48" s="1">
+        <v>148.97900000000001</v>
+      </c>
+      <c r="AD48" s="1">
+        <v>19.151</v>
+      </c>
+      <c r="AE48" s="1">
+        <v>67.266999999999996</v>
+      </c>
+      <c r="AF48" s="1">
+        <v>111.735</v>
+      </c>
+      <c r="AG48" s="1">
+        <v>175.13300000000001</v>
+      </c>
+      <c r="AH48" s="1">
+        <v>113.875</v>
+      </c>
+      <c r="AI48" s="25">
+        <v>125.949</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A49" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="D49" s="1">
+        <v>2237.8000000000002</v>
+      </c>
+      <c r="E49" s="1">
+        <v>3633.3</v>
+      </c>
+      <c r="F49" s="1">
+        <v>1754.1</v>
+      </c>
+      <c r="G49" s="1">
+        <v>328.3</v>
+      </c>
+      <c r="H49" s="1">
+        <v>6966</v>
+      </c>
+      <c r="I49" s="1">
+        <v>8200.2000000000007</v>
+      </c>
+      <c r="J49" s="1">
+        <v>3348.027</v>
+      </c>
+      <c r="K49" s="1">
+        <v>1768.84</v>
+      </c>
+      <c r="L49" s="1">
+        <v>5594.7</v>
+      </c>
+      <c r="M49" s="1">
+        <v>209.16900000000001</v>
+      </c>
+      <c r="N49" s="1">
+        <v>254.8</v>
+      </c>
+      <c r="O49" s="1">
+        <v>985.00300000000004</v>
+      </c>
+      <c r="P49" s="1">
+        <v>250.1</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>367.98500000000001</v>
+      </c>
+      <c r="R49" s="1">
+        <v>108165</v>
+      </c>
+      <c r="S49" s="1">
+        <v>184874.5</v>
+      </c>
+      <c r="T49" s="1">
+        <v>38181.199999999997</v>
+      </c>
+      <c r="U49" s="1">
+        <v>1350.896</v>
+      </c>
+      <c r="V49" s="1">
+        <v>3980.1179999999999</v>
+      </c>
+      <c r="W49" s="1">
+        <v>1397.2059999999999</v>
+      </c>
+      <c r="X49" s="1">
+        <v>1998.075</v>
+      </c>
+      <c r="Y49" s="1">
+        <v>320.86099999999999</v>
+      </c>
+      <c r="Z49" s="1">
+        <v>1431.9839999999999</v>
+      </c>
+      <c r="AA49" s="1">
+        <v>728.53300000000002</v>
+      </c>
+      <c r="AB49" s="1">
+        <v>116.813</v>
+      </c>
+      <c r="AC49" s="1">
+        <v>336.14100000000002</v>
+      </c>
+      <c r="AD49" s="1">
+        <v>175.70500000000001</v>
+      </c>
+      <c r="AE49" s="1">
+        <v>321.30200000000002</v>
+      </c>
+      <c r="AF49" s="1">
+        <v>810.88099999999997</v>
+      </c>
+      <c r="AG49" s="1">
+        <v>813.71199999999999</v>
+      </c>
+      <c r="AH49" s="1">
+        <v>19288.560000000001</v>
+      </c>
+      <c r="AI49" s="25">
+        <v>698.12699999999995</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A50" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F50" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="J50" s="1">
+        <v>2.9740000000000002</v>
+      </c>
+      <c r="K50" s="1">
+        <v>34.718000000000004</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1.4510000000000001</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O50" s="1">
+        <v>0.35599999999999998</v>
+      </c>
+      <c r="P50" s="1">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>99.364000000000004</v>
+      </c>
+      <c r="R50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S50" s="1">
+        <v>6.2</v>
+      </c>
+      <c r="T50" s="1">
+        <v>45.7</v>
+      </c>
+      <c r="U50" s="1">
+        <v>38.625</v>
+      </c>
+      <c r="V50" s="1">
+        <v>384.16</v>
+      </c>
+      <c r="W50" s="1">
+        <v>106.682</v>
+      </c>
+      <c r="X50" s="1">
+        <v>11.081</v>
+      </c>
+      <c r="Y50" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="Z50" s="1">
+        <v>71.554000000000002</v>
+      </c>
+      <c r="AA50" s="1">
+        <v>28.341000000000001</v>
+      </c>
+      <c r="AB50" s="1">
+        <v>77.361999999999995</v>
+      </c>
+      <c r="AC50" s="1">
+        <v>30.06</v>
+      </c>
+      <c r="AD50" s="1">
+        <v>180.708</v>
+      </c>
+      <c r="AE50" s="1">
+        <v>186.352</v>
+      </c>
+      <c r="AF50" s="1">
+        <v>357.84899999999999</v>
+      </c>
+      <c r="AG50" s="1">
+        <v>117.169</v>
+      </c>
+      <c r="AH50" s="1">
+        <v>2957.2660000000001</v>
+      </c>
+      <c r="AI50" s="25">
+        <v>237.995</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A51" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T51" s="1">
+        <v>85.981999999999999</v>
+      </c>
+      <c r="U51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W51" s="1">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="X51" s="1">
+        <v>167.61500000000001</v>
+      </c>
+      <c r="Y51" s="1">
+        <v>313.62099999999998</v>
+      </c>
+      <c r="Z51" s="1">
+        <v>599.27</v>
+      </c>
+      <c r="AA51" s="1">
+        <v>460.28</v>
+      </c>
+      <c r="AB51" s="1">
+        <v>484.02</v>
+      </c>
+      <c r="AC51" s="1">
+        <v>473.99</v>
+      </c>
+      <c r="AD51" s="1">
+        <v>107.8</v>
+      </c>
+      <c r="AE51" s="1">
+        <v>663.78700000000003</v>
+      </c>
+      <c r="AF51" s="1">
+        <v>318.334</v>
+      </c>
+      <c r="AG51" s="1">
+        <v>2275.65</v>
+      </c>
+      <c r="AH51" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="AI51" s="25">
+        <v>116.05</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A52" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1176.7</v>
+      </c>
+      <c r="F52" s="1">
+        <v>8194.6</v>
+      </c>
+      <c r="G52" s="1">
+        <v>9602.7000000000007</v>
+      </c>
+      <c r="H52" s="1">
+        <v>8396.1</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6978.5</v>
+      </c>
+      <c r="J52" s="1">
+        <v>2709.3760000000002</v>
+      </c>
+      <c r="K52" s="1">
+        <v>2073.904</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1939.3</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2332.7060000000001</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1344.2</v>
+      </c>
+      <c r="O52" s="1">
+        <v>1837.183</v>
+      </c>
+      <c r="P52" s="1">
+        <v>562</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>83.025000000000006</v>
+      </c>
+      <c r="R52" s="1">
+        <v>44.7</v>
+      </c>
+      <c r="S52" s="1">
+        <v>16.3</v>
+      </c>
+      <c r="T52" s="1">
+        <v>946.1</v>
+      </c>
+      <c r="U52" s="1">
+        <v>346.613</v>
+      </c>
+      <c r="V52" s="1">
+        <v>141.15600000000001</v>
+      </c>
+      <c r="W52" s="1">
+        <v>364.16</v>
+      </c>
+      <c r="X52" s="1">
+        <v>1550.0060000000001</v>
+      </c>
+      <c r="Y52" s="1">
+        <v>190.37799999999999</v>
+      </c>
+      <c r="Z52" s="1">
+        <v>66.91</v>
+      </c>
+      <c r="AA52" s="1">
+        <v>643.202</v>
+      </c>
+      <c r="AB52" s="1">
+        <v>397.851</v>
+      </c>
+      <c r="AC52" s="1">
+        <v>149.14500000000001</v>
+      </c>
+      <c r="AD52" s="1">
+        <v>158.84100000000001</v>
+      </c>
+      <c r="AE52" s="1">
+        <v>566.029</v>
+      </c>
+      <c r="AF52" s="1">
+        <v>1069.979</v>
+      </c>
+      <c r="AG52" s="1">
+        <v>1114.376</v>
+      </c>
+      <c r="AH52" s="1">
+        <v>1093.5150000000001</v>
+      </c>
+      <c r="AI52" s="25">
+        <v>1206.6790000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A53" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="D53" s="1">
+        <v>340.3</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1766.2</v>
+      </c>
+      <c r="F53" s="1">
+        <v>891.4</v>
+      </c>
+      <c r="G53" s="1">
+        <v>162338.1</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1078.2</v>
+      </c>
+      <c r="I53" s="1">
+        <v>18093.400000000001</v>
+      </c>
+      <c r="J53" s="1">
+        <v>34101.247000000003</v>
+      </c>
+      <c r="K53" s="1">
+        <v>124188.614</v>
+      </c>
+      <c r="L53" s="1">
+        <v>96372.5</v>
+      </c>
+      <c r="M53" s="1">
+        <v>117868.70600000001</v>
+      </c>
+      <c r="N53" s="1">
+        <v>101760.5</v>
+      </c>
+      <c r="O53" s="1">
+        <v>65273.256000000001</v>
+      </c>
+      <c r="P53" s="1">
+        <v>207699.1</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>226129.05</v>
+      </c>
+      <c r="R53" s="1">
+        <v>440477</v>
+      </c>
+      <c r="S53" s="1">
+        <v>444832.8</v>
+      </c>
+      <c r="T53" s="1">
+        <v>387889.6</v>
+      </c>
+      <c r="U53" s="1">
+        <v>873635.86399999994</v>
+      </c>
+      <c r="V53" s="1">
+        <v>547899.93400000001</v>
+      </c>
+      <c r="W53" s="1">
+        <v>513196.75400000002</v>
+      </c>
+      <c r="X53" s="1">
+        <v>575608.14500000002</v>
+      </c>
+      <c r="Y53" s="1">
+        <v>562113.61499999999</v>
+      </c>
+      <c r="Z53" s="1">
+        <v>648019.74699999997</v>
+      </c>
+      <c r="AA53" s="1">
+        <v>489262.641</v>
+      </c>
+      <c r="AB53" s="1">
+        <v>163.96600000000001</v>
+      </c>
+      <c r="AC53" s="1">
+        <v>4096.8919999999998</v>
+      </c>
+      <c r="AD53" s="1">
+        <v>7401.5280000000002</v>
+      </c>
+      <c r="AE53" s="1">
+        <v>54567.286</v>
+      </c>
+      <c r="AF53" s="1">
+        <v>447.28300000000002</v>
+      </c>
+      <c r="AG53" s="1">
+        <v>1088559.933</v>
+      </c>
+      <c r="AH53" s="1">
+        <v>1166225.1769999999</v>
+      </c>
+      <c r="AI53" s="25">
+        <v>438241.033</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A54" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F54" s="1">
+        <v>48</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H54" s="1">
+        <v>155.6</v>
+      </c>
+      <c r="I54" s="1">
+        <v>107.2</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="K54" s="1">
+        <v>1662.0519999999999</v>
+      </c>
+      <c r="L54" s="1">
+        <v>40.6</v>
+      </c>
+      <c r="M54" s="1">
+        <v>255.39</v>
+      </c>
+      <c r="N54" s="1">
+        <v>228.8</v>
+      </c>
+      <c r="O54" s="1">
+        <v>16.977</v>
+      </c>
+      <c r="P54" s="1">
+        <v>363.2</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>16.838999999999999</v>
+      </c>
+      <c r="R54" s="1">
+        <v>51.8</v>
+      </c>
+      <c r="S54" s="1">
+        <v>14.4</v>
+      </c>
+      <c r="T54" s="1">
+        <v>61.3</v>
+      </c>
+      <c r="U54" s="1">
+        <v>38.406999999999996</v>
+      </c>
+      <c r="V54" s="1">
+        <v>122.857</v>
+      </c>
+      <c r="W54" s="1">
+        <v>132.744</v>
+      </c>
+      <c r="X54" s="1">
+        <v>13.984</v>
+      </c>
+      <c r="Y54" s="1">
+        <v>8.875</v>
+      </c>
+      <c r="Z54" s="1">
+        <v>20.158999999999999</v>
+      </c>
+      <c r="AA54" s="1">
+        <v>22.945</v>
+      </c>
+      <c r="AB54" s="1">
+        <v>29.167000000000002</v>
+      </c>
+      <c r="AC54" s="27">
+        <v>57.99</v>
+      </c>
+      <c r="AD54" s="27">
+        <v>1349.87</v>
+      </c>
+      <c r="AE54" s="27">
+        <v>48.883000000000003</v>
+      </c>
+      <c r="AF54" s="1">
+        <v>275.18700000000001</v>
+      </c>
+      <c r="AG54" s="1">
+        <v>56.177</v>
+      </c>
+      <c r="AH54" s="1">
+        <v>223.95</v>
+      </c>
+      <c r="AI54" s="25">
+        <v>42.067999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A55" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="D55" s="1">
+        <v>212.7</v>
+      </c>
+      <c r="E55" s="1">
+        <v>87.3</v>
+      </c>
+      <c r="F55" s="1">
+        <v>118.1</v>
+      </c>
+      <c r="G55" s="1">
+        <v>258</v>
+      </c>
+      <c r="H55" s="1">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="I55" s="1">
+        <v>842.7</v>
+      </c>
+      <c r="J55" s="1">
+        <v>530.19799999999998</v>
+      </c>
+      <c r="K55" s="1">
+        <v>344.88499999999999</v>
+      </c>
+      <c r="L55" s="1">
+        <v>166.3</v>
+      </c>
+      <c r="M55" s="1">
+        <v>795.98699999999997</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1051.5999999999999</v>
+      </c>
+      <c r="O55" s="1">
+        <v>362.89100000000002</v>
+      </c>
+      <c r="P55" s="1">
+        <v>88.3</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>3659.6019999999999</v>
+      </c>
+      <c r="R55" s="29">
+        <v>3894.2</v>
+      </c>
+      <c r="S55" s="29">
+        <v>2033.6</v>
+      </c>
+      <c r="T55" s="29">
+        <v>2259.5</v>
+      </c>
+      <c r="U55" s="1">
+        <v>116.30500000000001</v>
+      </c>
+      <c r="V55" s="1">
+        <v>79.146000000000001</v>
+      </c>
+      <c r="W55" s="1">
+        <v>127.71</v>
+      </c>
+      <c r="X55" s="1">
+        <v>1.3839999999999999</v>
+      </c>
+      <c r="Y55" s="1">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="Z55" s="1">
+        <v>224.916</v>
+      </c>
+      <c r="AA55" s="1">
+        <v>648.19600000000003</v>
+      </c>
+      <c r="AB55" s="1">
+        <v>422</v>
+      </c>
+      <c r="AC55" s="27">
+        <v>591.23500000000001</v>
+      </c>
+      <c r="AD55" s="27">
+        <v>615.21100000000001</v>
+      </c>
+      <c r="AE55" s="27">
+        <v>1196.6320000000001</v>
+      </c>
+      <c r="AF55" s="1">
+        <v>677.625</v>
+      </c>
+      <c r="AG55" s="1">
+        <v>990.68899999999996</v>
+      </c>
+      <c r="AH55" s="1">
+        <v>840.96400000000006</v>
+      </c>
+      <c r="AI55" s="25">
+        <v>217.76900000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A56" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D56" s="3">
+        <v>219484.2</v>
+      </c>
+      <c r="E56" s="3">
+        <v>234370.5</v>
+      </c>
+      <c r="F56" s="3">
+        <v>304000</v>
+      </c>
+      <c r="G56" s="3">
+        <v>263095.59999999998</v>
+      </c>
+      <c r="H56" s="3">
+        <v>173413.9</v>
+      </c>
+      <c r="I56" s="3">
+        <v>155055.70000000001</v>
+      </c>
+      <c r="J56" s="3">
+        <v>206908</v>
+      </c>
+      <c r="K56" s="3">
+        <v>145435.1</v>
+      </c>
+      <c r="L56" s="3">
+        <v>227821.3</v>
+      </c>
+      <c r="M56" s="3">
+        <v>287530.40000000002</v>
+      </c>
+      <c r="N56" s="3">
+        <v>392178.6</v>
+      </c>
+      <c r="O56" s="3">
+        <v>410163.9</v>
+      </c>
+      <c r="P56" s="3">
+        <v>385811.6</v>
+      </c>
+      <c r="Q56" s="3">
+        <v>584340.19999999995</v>
+      </c>
+      <c r="R56" s="3">
+        <v>659244.6</v>
+      </c>
+      <c r="S56" s="3">
+        <v>522916</v>
+      </c>
+      <c r="T56" s="3">
+        <v>909097.5</v>
+      </c>
+      <c r="U56" s="3">
+        <v>763458.1</v>
+      </c>
+      <c r="V56" s="3">
+        <v>809638.7</v>
+      </c>
+      <c r="W56" s="3">
+        <v>984351.1</v>
+      </c>
+      <c r="X56" s="3">
+        <v>1086245.7</v>
+      </c>
+      <c r="Y56" s="3">
+        <v>658508.4</v>
+      </c>
+      <c r="Z56" s="3">
+        <v>657056.19999999995</v>
+      </c>
+      <c r="AA56" s="3">
+        <v>736835.7</v>
+      </c>
+      <c r="AB56" s="7">
+        <v>689970.7</v>
+      </c>
+      <c r="AC56" s="7">
+        <v>225119.64499999999</v>
+      </c>
+      <c r="AD56" s="7">
+        <v>158627.31200000001</v>
+      </c>
+      <c r="AE56" s="7">
+        <v>277484.196</v>
+      </c>
+      <c r="AF56" s="3">
+        <v>396336.83100000001</v>
+      </c>
+      <c r="AG56" s="3">
+        <v>611338.071</v>
+      </c>
+      <c r="AH56" s="3">
+        <v>606244.09600000002</v>
+      </c>
+      <c r="AI56" s="23">
+        <v>489314.81800000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A57" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1648.2</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2133.6</v>
+      </c>
+      <c r="F57" s="1">
+        <v>3212.7</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2758.38</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2580</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1484.2860000000001</v>
+      </c>
+      <c r="J57" s="1">
+        <v>3967.5410000000002</v>
+      </c>
+      <c r="K57" s="1">
+        <v>2088.8069999999998</v>
+      </c>
+      <c r="L57" s="1">
+        <v>5555.3</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2048</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1770.3</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1902.6</v>
+      </c>
+      <c r="P57" s="1">
+        <v>1891.2</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>2695.7730000000001</v>
+      </c>
+      <c r="R57" s="29">
+        <v>2640.3</v>
+      </c>
+      <c r="S57" s="29">
+        <v>1295.4000000000001</v>
+      </c>
+      <c r="T57" s="1">
+        <v>1578.6579999999999</v>
+      </c>
+      <c r="U57" s="1">
+        <v>1865.18</v>
+      </c>
+      <c r="V57" s="1">
+        <v>4905.6670000000004</v>
+      </c>
+      <c r="W57" s="1">
+        <v>4210.7650000000003</v>
+      </c>
+      <c r="X57" s="1">
+        <v>3739.8470000000002</v>
+      </c>
+      <c r="Y57" s="1">
+        <v>3802.8159999999998</v>
+      </c>
+      <c r="Z57" s="1">
+        <v>706.97400000000005</v>
+      </c>
+      <c r="AA57" s="1">
+        <v>1121.961</v>
+      </c>
+      <c r="AB57" s="1">
+        <v>1893.098</v>
+      </c>
+      <c r="AC57" s="1">
+        <v>3965.7020000000002</v>
+      </c>
+      <c r="AD57" s="1">
+        <v>5035.817</v>
+      </c>
+      <c r="AE57" s="1">
+        <v>4277.4780000000001</v>
+      </c>
+      <c r="AF57" s="1">
+        <v>5696.4620000000004</v>
+      </c>
+      <c r="AG57" s="1">
+        <v>3821.8820000000001</v>
+      </c>
+      <c r="AH57" s="1">
+        <v>8077.0439999999999</v>
+      </c>
+      <c r="AI57" s="25">
+        <v>8533.1830000000009</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A58" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="D58" s="1">
+        <v>102.3</v>
+      </c>
+      <c r="E58" s="1">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G58" s="1">
+        <v>9.5</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I58" s="1">
+        <v>60.058999999999997</v>
+      </c>
+      <c r="J58" s="1">
+        <v>912.77</v>
+      </c>
+      <c r="K58" s="1">
+        <v>10.571999999999999</v>
+      </c>
+      <c r="L58" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="N58" s="1">
+        <v>856.6</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P58" s="1">
+        <v>13.7</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R58" s="1">
+        <v>583.79999999999995</v>
+      </c>
+      <c r="S58" s="1">
+        <v>246.1</v>
+      </c>
+      <c r="T58" s="1">
+        <v>2293.931</v>
+      </c>
+      <c r="U58" s="1">
+        <v>24.626999999999999</v>
+      </c>
+      <c r="V58" s="1">
+        <v>722.25300000000004</v>
+      </c>
+      <c r="W58" s="1">
+        <v>60.616</v>
+      </c>
+      <c r="X58" s="1">
+        <v>104.14400000000001</v>
+      </c>
+      <c r="Y58" s="1">
+        <v>169.91800000000001</v>
+      </c>
+      <c r="Z58" s="1">
+        <v>6.62</v>
+      </c>
+      <c r="AA58" s="1">
+        <v>145.352</v>
+      </c>
+      <c r="AB58" s="1">
+        <v>130.703</v>
+      </c>
+      <c r="AC58" s="1">
+        <v>242.56899999999999</v>
+      </c>
+      <c r="AD58" s="1">
+        <v>524.37599999999998</v>
+      </c>
+      <c r="AE58" s="1">
+        <v>169.27600000000001</v>
+      </c>
+      <c r="AF58" s="1">
+        <v>325.32400000000001</v>
+      </c>
+      <c r="AG58" s="1">
+        <v>409.26100000000002</v>
+      </c>
+      <c r="AH58" s="1">
+        <v>352.548</v>
+      </c>
+      <c r="AI58" s="25">
+        <v>3446.5630000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A59" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D59" s="1">
+        <v>1982.02</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2998</v>
+      </c>
+      <c r="F59" s="1">
+        <v>6498.5</v>
+      </c>
+      <c r="G59" s="1">
+        <v>4055.7</v>
+      </c>
+      <c r="H59" s="1">
+        <v>2865.4</v>
+      </c>
+      <c r="I59" s="1">
+        <v>2375.1039999999998</v>
+      </c>
+      <c r="J59" s="1">
+        <v>4492.8999999999996</v>
+      </c>
+      <c r="K59" s="1">
+        <v>1592.2670000000001</v>
+      </c>
+      <c r="L59" s="1">
+        <v>4405.6000000000004</v>
+      </c>
+      <c r="M59" s="1">
+        <v>6128.1360000000004</v>
+      </c>
+      <c r="N59" s="1">
+        <v>8023</v>
+      </c>
+      <c r="O59" s="1">
+        <v>12389.701999999999</v>
+      </c>
+      <c r="P59" s="1">
+        <v>74752.100000000006</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>118756.432</v>
+      </c>
+      <c r="R59" s="1">
+        <v>45949.9</v>
+      </c>
+      <c r="S59" s="1">
+        <v>18844.8</v>
+      </c>
+      <c r="T59" s="1">
+        <v>9009.1170000000002</v>
+      </c>
+      <c r="U59" s="1">
+        <v>23535.743999999999</v>
+      </c>
+      <c r="V59" s="1">
+        <v>25780.005000000001</v>
+      </c>
+      <c r="W59" s="1">
+        <v>12280.834999999999</v>
+      </c>
+      <c r="X59" s="1">
+        <v>23237.256000000001</v>
+      </c>
+      <c r="Y59" s="1">
+        <v>9000.0319999999992</v>
+      </c>
+      <c r="Z59" s="1">
+        <v>8192.4779999999992</v>
+      </c>
+      <c r="AA59" s="1">
+        <v>2547.3760000000002</v>
+      </c>
+      <c r="AB59" s="1">
+        <v>1924.9190000000001</v>
+      </c>
+      <c r="AC59" s="1">
+        <v>1881.164</v>
+      </c>
+      <c r="AD59" s="1">
+        <v>1258.6279999999999</v>
+      </c>
+      <c r="AE59" s="1">
+        <v>14370.200999999999</v>
+      </c>
+      <c r="AF59" s="1">
+        <v>21572.578000000001</v>
+      </c>
+      <c r="AG59" s="1">
+        <v>14873.124</v>
+      </c>
+      <c r="AH59" s="1">
+        <v>50488.993999999999</v>
+      </c>
+      <c r="AI59" s="25">
+        <v>29245.538</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A60" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S60" s="1">
+        <v>10.46</v>
+      </c>
+      <c r="T60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W60" s="1">
+        <v>218.86199999999999</v>
+      </c>
+      <c r="X60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z60" s="1">
+        <v>98.512</v>
+      </c>
+      <c r="AA60" s="1">
+        <v>4.7759999999999998</v>
+      </c>
+      <c r="AB60" s="1">
+        <v>469.16899999999998</v>
+      </c>
+      <c r="AC60" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD60" s="1">
+        <v>25.245999999999999</v>
+      </c>
+      <c r="AE60" s="1">
+        <v>44.567</v>
+      </c>
+      <c r="AF60" s="1">
+        <v>243.08600000000001</v>
+      </c>
+      <c r="AG60" s="1">
+        <v>11.781000000000001</v>
+      </c>
+      <c r="AH60" s="1">
+        <v>186.69499999999999</v>
+      </c>
+      <c r="AI60" s="25">
+        <v>68.832999999999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A61" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T61" s="1">
+        <v>121.72</v>
+      </c>
+      <c r="U61" s="1">
+        <v>27.518000000000001</v>
+      </c>
+      <c r="V61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W61" s="1">
+        <v>36.530999999999999</v>
+      </c>
+      <c r="X61" s="1">
+        <v>24.393999999999998</v>
+      </c>
+      <c r="Y61" s="1">
+        <v>21.614999999999998</v>
+      </c>
+      <c r="Z61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="AA61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB61" s="1">
+        <v>31.16</v>
+      </c>
+      <c r="AC61" s="1">
+        <v>51.570999999999998</v>
+      </c>
+      <c r="AD61" s="1">
+        <v>48.463000000000001</v>
+      </c>
+      <c r="AE61" s="1">
+        <v>15.273</v>
+      </c>
+      <c r="AF61" s="1">
+        <v>8.6940000000000008</v>
+      </c>
+      <c r="AG61" s="1">
+        <v>46.89</v>
+      </c>
+      <c r="AH61" s="1">
+        <v>46.820999999999998</v>
+      </c>
+      <c r="AI61" s="25">
+        <v>44.860999999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A62" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC62" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="AD62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI62" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A63" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M63" s="1">
+        <v>22.7</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI63" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="64" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A64" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>266</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI64" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A65" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O65" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="P65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>80.47</v>
+      </c>
+      <c r="R65" s="1">
+        <v>82.7</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W65" s="1">
+        <v>80.504999999999995</v>
+      </c>
+      <c r="X65" s="1">
+        <v>1397.9010000000001</v>
+      </c>
+      <c r="Y65" s="1">
+        <v>1579.9090000000001</v>
+      </c>
+      <c r="Z65" s="1">
+        <v>224.74</v>
+      </c>
+      <c r="AA65" s="1">
+        <v>630.79300000000001</v>
+      </c>
+      <c r="AB65" s="1">
+        <v>997.67</v>
+      </c>
+      <c r="AC65" s="1">
+        <v>1286.451</v>
+      </c>
+      <c r="AD65" s="1">
+        <v>1072.9490000000001</v>
+      </c>
+      <c r="AE65" s="1">
+        <v>4074.5949999999998</v>
+      </c>
+      <c r="AF65" s="1">
+        <v>1345.94</v>
+      </c>
+      <c r="AG65" s="1">
+        <v>1000.913</v>
+      </c>
+      <c r="AH65" s="1">
+        <v>973.52499999999998</v>
+      </c>
+      <c r="AI65" s="25">
+        <v>1575.998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A66" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D66" s="1">
+        <v>188.1</v>
+      </c>
+      <c r="E66" s="1">
+        <v>689.3</v>
+      </c>
+      <c r="F66" s="1">
+        <v>96.8</v>
+      </c>
+      <c r="G66" s="1">
+        <v>566.29999999999995</v>
+      </c>
+      <c r="H66" s="1">
+        <v>484.4</v>
+      </c>
+      <c r="I66" s="1">
+        <v>363.30399999999997</v>
+      </c>
+      <c r="J66" s="1">
+        <v>231.08699999999999</v>
+      </c>
+      <c r="K66" s="1">
+        <v>173.911</v>
+      </c>
+      <c r="L66" s="1">
+        <v>139</v>
+      </c>
+      <c r="M66" s="1">
+        <v>337.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>401.6</v>
+      </c>
+      <c r="O66" s="1">
+        <v>483.7</v>
+      </c>
+      <c r="P66" s="1">
+        <v>1312.2</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>615.96400000000006</v>
+      </c>
+      <c r="R66" s="1">
+        <v>1160.9000000000001</v>
+      </c>
+      <c r="S66" s="1">
+        <v>894.8</v>
+      </c>
+      <c r="T66" s="1">
+        <v>1662.3</v>
+      </c>
+      <c r="U66" s="1">
+        <v>1100.252</v>
+      </c>
+      <c r="V66" s="1">
+        <v>2579.7649999999999</v>
+      </c>
+      <c r="W66" s="1">
+        <v>2774.922</v>
+      </c>
+      <c r="X66" s="1">
+        <v>3088.9090000000001</v>
+      </c>
+      <c r="Y66" s="1">
+        <v>1857.74</v>
+      </c>
+      <c r="Z66" s="1">
+        <v>2507.8319999999999</v>
+      </c>
+      <c r="AA66" s="1">
+        <v>2153.527</v>
+      </c>
+      <c r="AB66" s="1">
+        <v>2176.44</v>
+      </c>
+      <c r="AC66" s="1">
+        <v>2947.5819999999999</v>
+      </c>
+      <c r="AD66" s="1">
+        <v>4762.9709999999995</v>
+      </c>
+      <c r="AE66" s="1">
+        <v>7061.2690000000002</v>
+      </c>
+      <c r="AF66" s="1">
+        <v>4113.4369999999999</v>
+      </c>
+      <c r="AG66" s="1">
+        <v>4497.7939999999999</v>
+      </c>
+      <c r="AH66" s="1">
+        <v>5005.0159999999996</v>
+      </c>
+      <c r="AI66" s="25">
+        <v>8068.51</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A67" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="D67" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="E67" s="1">
+        <v>16.3</v>
+      </c>
+      <c r="F67" s="1">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G67" s="1">
+        <v>199.5</v>
+      </c>
+      <c r="H67" s="1">
+        <v>492.7</v>
+      </c>
+      <c r="I67" s="1">
+        <v>56.814</v>
+      </c>
+      <c r="J67" s="1">
+        <v>13.878</v>
+      </c>
+      <c r="K67" s="1">
+        <v>246.619</v>
+      </c>
+      <c r="L67" s="1">
+        <v>54.9</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1.107</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O67" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P67" s="1">
+        <v>7.6</v>
+      </c>
+      <c r="Q67" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R67" s="1">
+        <v>15.4</v>
+      </c>
+      <c r="S67" s="1">
+        <v>13.2</v>
+      </c>
+      <c r="T67" s="1">
+        <v>430.3</v>
+      </c>
+      <c r="U67" s="1">
+        <v>23.091999999999999</v>
+      </c>
+      <c r="V67" s="1">
+        <v>631.82899999999995</v>
+      </c>
+      <c r="W67" s="1">
+        <v>16.635000000000002</v>
+      </c>
+      <c r="X67" s="1">
+        <v>224.61099999999999</v>
+      </c>
+      <c r="Y67" s="1">
+        <v>11.776999999999999</v>
+      </c>
+      <c r="Z67" s="1">
+        <v>6.5259999999999998</v>
+      </c>
+      <c r="AA67" s="1">
+        <v>24.57</v>
+      </c>
+      <c r="AB67" s="1">
+        <v>19.016999999999999</v>
+      </c>
+      <c r="AC67" s="1">
+        <v>18.759</v>
+      </c>
+      <c r="AD67" s="1">
+        <v>64.902000000000001</v>
+      </c>
+      <c r="AE67" s="1">
+        <v>25.177</v>
+      </c>
+      <c r="AF67" s="1">
+        <v>22.574999999999999</v>
+      </c>
+      <c r="AG67" s="1">
+        <v>40.4</v>
+      </c>
+      <c r="AH67" s="1">
+        <v>18.286000000000001</v>
+      </c>
+      <c r="AI67" s="25">
+        <v>33.859000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A68" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" s="1">
+        <v>637.21</v>
+      </c>
+      <c r="E68" s="1">
+        <v>520.79999999999995</v>
+      </c>
+      <c r="F68" s="1">
+        <v>1024</v>
+      </c>
+      <c r="G68" s="1">
+        <v>465.3</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1125.3</v>
+      </c>
+      <c r="I68" s="1">
+        <v>5886.89</v>
+      </c>
+      <c r="J68" s="1">
+        <v>838.92399999999998</v>
+      </c>
+      <c r="K68" s="1">
+        <v>1368.3440000000001</v>
+      </c>
+      <c r="L68" s="1">
+        <v>6111</v>
+      </c>
+      <c r="M68" s="1">
+        <v>667.26099999999997</v>
+      </c>
+      <c r="N68" s="1">
+        <v>581.1</v>
+      </c>
+      <c r="O68" s="1">
+        <v>10154.511</v>
+      </c>
+      <c r="P68" s="1">
+        <v>3741.7</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>831.38400000000001</v>
+      </c>
+      <c r="R68" s="1">
+        <v>561.4</v>
+      </c>
+      <c r="S68" s="1">
+        <v>3645.8</v>
+      </c>
+      <c r="T68" s="1">
+        <v>566.4</v>
+      </c>
+      <c r="U68" s="1">
+        <v>18295.096000000001</v>
+      </c>
+      <c r="V68" s="1">
+        <v>498.15</v>
+      </c>
+      <c r="W68" s="1">
+        <v>689.43600000000004</v>
+      </c>
+      <c r="X68" s="1">
+        <v>2609.2689999999998</v>
+      </c>
+      <c r="Y68" s="1">
+        <v>1238.9970000000001</v>
+      </c>
+      <c r="Z68" s="1">
+        <v>2325.2640000000001</v>
+      </c>
+      <c r="AA68" s="1">
+        <v>3478.9349999999999</v>
+      </c>
+      <c r="AB68" s="1">
+        <v>5766.1379999999999</v>
+      </c>
+      <c r="AC68" s="1">
+        <v>3103.8429999999998</v>
+      </c>
+      <c r="AD68" s="1">
+        <v>6751.0519999999997</v>
+      </c>
+      <c r="AE68" s="1">
+        <v>5169.3559999999998</v>
+      </c>
+      <c r="AF68" s="1">
+        <v>10478.174999999999</v>
+      </c>
+      <c r="AG68" s="1">
+        <v>7502.3879999999999</v>
+      </c>
+      <c r="AH68" s="2">
+        <v>27401.909</v>
+      </c>
+      <c r="AI68" s="25">
+        <v>9946.0120000000006</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A69" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G69" s="1">
+        <v>169.9</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J69" s="1">
+        <v>15.1</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U69" s="1">
+        <v>191.76</v>
+      </c>
+      <c r="V69" s="1">
+        <v>0.875</v>
+      </c>
+      <c r="W69" s="1">
+        <v>0</v>
+      </c>
+      <c r="X69" s="1">
+        <v>9.1129999999999995</v>
+      </c>
+      <c r="Y69" s="1">
+        <v>31.521000000000001</v>
+      </c>
+      <c r="Z69" s="1">
+        <v>31.305</v>
+      </c>
+      <c r="AA69" s="1">
+        <v>62.005000000000003</v>
+      </c>
+      <c r="AB69" s="1">
+        <v>72.965000000000003</v>
+      </c>
+      <c r="AC69" s="1">
+        <v>66.031000000000006</v>
+      </c>
+      <c r="AD69" s="1">
+        <v>443.61700000000002</v>
+      </c>
+      <c r="AE69" s="1">
+        <v>227.90299999999999</v>
+      </c>
+      <c r="AF69" s="1">
+        <v>293.78399999999999</v>
+      </c>
+      <c r="AG69" s="1">
+        <v>511.68299999999999</v>
+      </c>
+      <c r="AH69" s="1">
+        <v>139.45500000000001</v>
+      </c>
+      <c r="AI69" s="25">
+        <v>902.92100000000005</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A70" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="D70" s="1">
+        <v>150.97</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I70" s="1">
+        <v>5.8289999999999997</v>
+      </c>
+      <c r="J70" s="1">
+        <v>5.766</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L70" s="1">
+        <v>21.7</v>
+      </c>
+      <c r="M70" s="1">
+        <v>340.995</v>
+      </c>
+      <c r="N70" s="1">
+        <v>21.3</v>
+      </c>
+      <c r="O70" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>23.646000000000001</v>
+      </c>
+      <c r="R70" s="1">
+        <v>65.8</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T70" s="1">
+        <v>70</v>
+      </c>
+      <c r="U70" s="1">
+        <v>7.6130000000000004</v>
+      </c>
+      <c r="V70" s="1">
+        <v>18.527999999999999</v>
+      </c>
+      <c r="W70" s="1">
+        <v>39.343000000000004</v>
+      </c>
+      <c r="X70" s="1">
+        <v>73.942999999999998</v>
+      </c>
+      <c r="Y70" s="1">
+        <v>893.18600000000004</v>
+      </c>
+      <c r="Z70" s="1">
+        <v>553.58000000000004</v>
+      </c>
+      <c r="AA70" s="1">
+        <v>2743.4349999999999</v>
+      </c>
+      <c r="AB70" s="1">
+        <v>664.36500000000001</v>
+      </c>
+      <c r="AC70" s="1">
+        <v>404.58100000000002</v>
+      </c>
+      <c r="AD70" s="1">
+        <v>8.7449999999999992</v>
+      </c>
+      <c r="AE70" s="1">
+        <v>795.91300000000001</v>
+      </c>
+      <c r="AF70" s="1">
+        <v>33.487000000000002</v>
+      </c>
+      <c r="AG70" s="1">
+        <v>578.08799999999997</v>
+      </c>
+      <c r="AH70" s="1">
+        <v>68.381</v>
+      </c>
+      <c r="AI70" s="25">
+        <v>1126.9770000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A71" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H71" s="1">
         <v>3</v>
       </c>
-      <c r="C8" s="8" t="s">
-[...529 lines deleted...]
-      <c r="Y13" s="1">
+      <c r="I71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K71" s="1">
+        <v>34.948</v>
+      </c>
+      <c r="L71" s="1">
+        <v>137.6</v>
+      </c>
+      <c r="M71" s="1">
+        <v>140.98400000000001</v>
+      </c>
+      <c r="N71" s="1">
+        <v>255.3</v>
+      </c>
+      <c r="O71" s="1">
+        <v>67.397999999999996</v>
+      </c>
+      <c r="P71" s="1">
+        <v>528.70000000000005</v>
+      </c>
+      <c r="Q71" s="1">
+        <v>1133.1300000000001</v>
+      </c>
+      <c r="R71" s="1">
+        <v>630.1</v>
+      </c>
+      <c r="S71" s="1">
+        <v>1187.2</v>
+      </c>
+      <c r="T71" s="1">
+        <v>1097.04</v>
+      </c>
+      <c r="U71" s="1">
+        <v>1276.3979999999999</v>
+      </c>
+      <c r="V71" s="1">
+        <v>2777.672</v>
+      </c>
+      <c r="W71" s="1">
+        <v>5603.8190000000004</v>
+      </c>
+      <c r="X71" s="1">
+        <v>17752.616999999998</v>
+      </c>
+      <c r="Y71" s="1">
+        <v>16084.55</v>
+      </c>
+      <c r="Z71" s="1">
+        <v>3485.8879999999999</v>
+      </c>
+      <c r="AA71" s="1">
+        <v>1391.107</v>
+      </c>
+      <c r="AB71" s="1">
+        <v>1285.413</v>
+      </c>
+      <c r="AC71" s="1">
+        <v>3745.4340000000002</v>
+      </c>
+      <c r="AD71" s="1">
+        <v>1850.942</v>
+      </c>
+      <c r="AE71" s="1">
+        <v>957.45100000000002</v>
+      </c>
+      <c r="AF71" s="1">
+        <v>544.98299999999995</v>
+      </c>
+      <c r="AG71" s="1">
+        <v>613.41600000000005</v>
+      </c>
+      <c r="AH71" s="1">
+        <v>425.80500000000001</v>
+      </c>
+      <c r="AI71" s="25">
+        <v>516.61900000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A72" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D72" s="1">
+        <v>229.8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>4143</v>
+      </c>
+      <c r="F72" s="1">
+        <v>6301</v>
+      </c>
+      <c r="G72" s="1">
+        <v>6230.6</v>
+      </c>
+      <c r="H72" s="1">
+        <v>5357.5</v>
+      </c>
+      <c r="I72" s="1">
+        <v>7646.2749999999996</v>
+      </c>
+      <c r="J72" s="1">
+        <v>6749.2070000000003</v>
+      </c>
+      <c r="K72" s="1">
+        <v>8248.7039999999997</v>
+      </c>
+      <c r="L72" s="1">
+        <v>4736</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2149.4859999999999</v>
+      </c>
+      <c r="N72" s="1">
+        <v>3467.7</v>
+      </c>
+      <c r="O72" s="1">
+        <v>3887.886</v>
+      </c>
+      <c r="P72" s="1">
+        <v>7338.2</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>10973.279</v>
+      </c>
+      <c r="R72" s="1">
+        <v>11958.7</v>
+      </c>
+      <c r="S72" s="1">
+        <v>7423.4</v>
+      </c>
+      <c r="T72" s="1">
+        <v>10344.712</v>
+      </c>
+      <c r="U72" s="1">
+        <v>6982.549</v>
+      </c>
+      <c r="V72" s="1">
+        <v>9619.0769999999993</v>
+      </c>
+      <c r="W72" s="1">
+        <v>7736.6459999999997</v>
+      </c>
+      <c r="X72" s="1">
+        <v>6581.72</v>
+      </c>
+      <c r="Y72" s="1">
+        <v>3640.2739999999999</v>
+      </c>
+      <c r="Z72" s="1">
+        <v>8147.6570000000002</v>
+      </c>
+      <c r="AA72" s="1">
+        <v>12668.844999999999</v>
+      </c>
+      <c r="AB72" s="1">
+        <v>13884.957</v>
+      </c>
+      <c r="AC72" s="1">
+        <v>15428.764999999999</v>
+      </c>
+      <c r="AD72" s="1">
+        <v>1638.4670000000001</v>
+      </c>
+      <c r="AE72" s="1">
+        <v>959.81</v>
+      </c>
+      <c r="AF72" s="1">
+        <v>13451.880999999999</v>
+      </c>
+      <c r="AG72" s="1">
+        <v>25427.924999999999</v>
+      </c>
+      <c r="AH72" s="2">
+        <v>18317.787</v>
+      </c>
+      <c r="AI72" s="25">
+        <v>36347.082999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A73" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.3180000000000001</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R73" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="S73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V73" s="1">
+        <v>21.975000000000001</v>
+      </c>
+      <c r="W73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI73" s="25">
+        <v>0.22700000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A74" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="D74" s="1">
+        <v>95899.199999999997</v>
+      </c>
+      <c r="E74" s="1">
+        <v>66813.600000000006</v>
+      </c>
+      <c r="F74" s="1">
+        <v>112519.2</v>
+      </c>
+      <c r="G74" s="1">
+        <v>87094</v>
+      </c>
+      <c r="H74" s="1">
+        <v>85516.4</v>
+      </c>
+      <c r="I74" s="1">
+        <v>44960.108999999997</v>
+      </c>
+      <c r="J74" s="1">
+        <v>33393.75</v>
+      </c>
+      <c r="K74" s="1">
+        <v>39032.178999999996</v>
+      </c>
+      <c r="L74" s="1">
+        <v>36826.199999999997</v>
+      </c>
+      <c r="M74" s="1">
+        <v>57133.4</v>
+      </c>
+      <c r="N74" s="1">
+        <v>87311</v>
+      </c>
+      <c r="O74" s="1">
+        <v>116134.9</v>
+      </c>
+      <c r="P74" s="1">
+        <v>162638.20000000001</v>
+      </c>
+      <c r="Q74" s="1">
+        <v>204191.9</v>
+      </c>
+      <c r="R74" s="1">
+        <v>184073.5</v>
+      </c>
+      <c r="S74" s="1">
+        <v>140646.39999999999</v>
+      </c>
+      <c r="T74" s="1">
+        <v>447046.31599999993</v>
+      </c>
+      <c r="U74" s="1">
+        <v>289705.22600000002</v>
+      </c>
+      <c r="V74" s="1">
+        <v>394706.44400000002</v>
+      </c>
+      <c r="W74" s="1">
+        <v>377192.93699999998</v>
+      </c>
+      <c r="X74" s="1">
+        <v>508657.65100000001</v>
+      </c>
+      <c r="Y74" s="1">
+        <v>237552.35800000001</v>
+      </c>
+      <c r="Z74" s="1">
+        <v>265476.28499999997</v>
+      </c>
+      <c r="AA74" s="1">
+        <v>268584.12400000001</v>
+      </c>
+      <c r="AB74" s="1">
+        <v>270289.15299999999</v>
+      </c>
+      <c r="AC74" s="1">
+        <v>347065.658</v>
+      </c>
+      <c r="AD74" s="1">
+        <v>285941.90899999999</v>
+      </c>
+      <c r="AE74" s="1">
+        <v>382191.799</v>
+      </c>
+      <c r="AF74" s="1">
+        <v>410888.08600000001</v>
+      </c>
+      <c r="AG74" s="1">
+        <v>449009.32500000001</v>
+      </c>
+      <c r="AH74" s="2">
+        <v>494556.777</v>
+      </c>
+      <c r="AI74" s="25">
+        <v>480588.02299999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A75" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="D75" s="1">
+        <v>3.84</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V75" s="1">
+        <v>13.925000000000001</v>
+      </c>
+      <c r="W75" s="1">
         <v>0</v>
       </c>
-      <c r="Z13" s="1">
-[...6416 lines deleted...]
-      <c r="Y73" s="1">
+      <c r="X75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y75" s="1">
         <v>14.988</v>
       </c>
-      <c r="Z73" s="1">
+      <c r="Z75" s="1">
         <v>38.125</v>
-      </c>
-[...212 lines deleted...]
-        <v>0.59799999999999998</v>
       </c>
       <c r="AA75" s="1">
         <v>0</v>
       </c>
       <c r="AB75" s="1">
+        <v>32.759</v>
+      </c>
+      <c r="AC75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD75" s="1">
+        <v>13.337</v>
+      </c>
+      <c r="AE75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF75" s="1">
+        <v>23.780999999999999</v>
+      </c>
+      <c r="AG75" s="1">
+        <v>2.8479999999999999</v>
+      </c>
+      <c r="AH75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI75" s="25">
+        <v>38.284999999999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A76" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.95</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K76" s="1">
+        <v>0.89200000000000002</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N76" s="1">
+        <v>6.5</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P76" s="1">
+        <v>7.6</v>
+      </c>
+      <c r="Q76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S76" s="1">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T76" s="1">
+        <v>75</v>
+      </c>
+      <c r="U76" s="1">
+        <v>57.319000000000003</v>
+      </c>
+      <c r="V76" s="1">
+        <v>253.03899999999999</v>
+      </c>
+      <c r="W76" s="1">
+        <v>552.29200000000003</v>
+      </c>
+      <c r="X76" s="1">
+        <v>1682.076</v>
+      </c>
+      <c r="Y76" s="1">
+        <v>30.058</v>
+      </c>
+      <c r="Z76" s="1">
+        <v>24.23</v>
+      </c>
+      <c r="AA76" s="1">
+        <v>153.989</v>
+      </c>
+      <c r="AB76" s="1">
+        <v>41.945</v>
+      </c>
+      <c r="AC76" s="1">
+        <v>227.857</v>
+      </c>
+      <c r="AD76" s="1">
+        <v>57.042999999999999</v>
+      </c>
+      <c r="AE76" s="1">
+        <v>103.236</v>
+      </c>
+      <c r="AF76" s="1">
+        <v>53.710999999999999</v>
+      </c>
+      <c r="AG76" s="1">
+        <v>199.43</v>
+      </c>
+      <c r="AH76" s="1">
+        <v>103.627</v>
+      </c>
+      <c r="AI76" s="25">
+        <v>159.773</v>
+      </c>
+    </row>
+    <row r="77" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A77" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="D77" s="1">
+        <v>2156.41</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1418.4</v>
+      </c>
+      <c r="F77" s="1">
+        <v>1266.4000000000001</v>
+      </c>
+      <c r="G77" s="1">
+        <v>340.1</v>
+      </c>
+      <c r="H77" s="1">
+        <v>257.10000000000002</v>
+      </c>
+      <c r="I77" s="1">
+        <v>16.64</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1.2569999999999999</v>
+      </c>
+      <c r="N77" s="1">
+        <v>14.3</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q77" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="R77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V77" s="1">
+        <v>258.41500000000002</v>
+      </c>
+      <c r="W77" s="1">
+        <v>6.4320000000000004</v>
+      </c>
+      <c r="X77" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="1">
+        <v>19.04</v>
+      </c>
+      <c r="Z77" s="1">
+        <v>0.59799999999999998</v>
+      </c>
+      <c r="AA77" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB77" s="1">
         <v>2455.192</v>
       </c>
-      <c r="AC75" s="1">
+      <c r="AC77" s="1">
         <v>3522.1370000000002</v>
       </c>
-      <c r="AD75" s="1">
+      <c r="AD77" s="1">
         <v>556.85799999999995</v>
       </c>
-      <c r="AE75" s="1">
+      <c r="AE77" s="1">
         <v>307.536</v>
       </c>
-      <c r="AF75" s="1">
+      <c r="AF77" s="1">
         <v>104.127</v>
       </c>
-      <c r="AG75" s="1">
+      <c r="AG77" s="1">
         <v>28.864000000000001</v>
       </c>
-      <c r="AH75" s="1">
+      <c r="AH77" s="1">
         <v>43.9</v>
       </c>
-      <c r="AI75" s="24">
+      <c r="AI77" s="25">
         <v>82.778999999999996</v>
       </c>
     </row>
-    <row r="76" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A76" s="17" t="s">
+    <row r="78" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A78" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="D78" s="1">
+        <v>56114.33</v>
+      </c>
+      <c r="E78" s="1">
+        <v>68462.7</v>
+      </c>
+      <c r="F78" s="1">
+        <v>36428.400000000001</v>
+      </c>
+      <c r="G78" s="1">
+        <v>31616.400000000001</v>
+      </c>
+      <c r="H78" s="1">
+        <v>15678.7</v>
+      </c>
+      <c r="I78" s="1">
+        <v>25323.919999999998</v>
+      </c>
+      <c r="J78" s="1">
+        <v>44129.798999999999</v>
+      </c>
+      <c r="K78" s="1">
+        <v>19374.131000000001</v>
+      </c>
+      <c r="L78" s="1">
+        <v>41059.1</v>
+      </c>
+      <c r="M78" s="1">
+        <v>23342.053</v>
+      </c>
+      <c r="N78" s="1">
+        <v>39344.1</v>
+      </c>
+      <c r="O78" s="1">
+        <v>26572.169000000002</v>
+      </c>
+      <c r="P78" s="1">
+        <v>38120.400000000001</v>
+      </c>
+      <c r="Q78" s="1">
+        <v>61876.517999999996</v>
+      </c>
+      <c r="R78" s="1">
+        <v>44390.6</v>
+      </c>
+      <c r="S78" s="1">
+        <v>19430.998</v>
+      </c>
+      <c r="T78" s="1">
+        <v>28254.994999999999</v>
+      </c>
+      <c r="U78" s="1">
+        <v>42040.3</v>
+      </c>
+      <c r="V78" s="1">
+        <v>61374.012999999999</v>
+      </c>
+      <c r="W78" s="1">
+        <v>38955.531000000003</v>
+      </c>
+      <c r="X78" s="1">
+        <v>32782.722999999998</v>
+      </c>
+      <c r="Y78" s="1">
+        <v>36155.595999999998</v>
+      </c>
+      <c r="Z78" s="1">
+        <v>80086.434999999998</v>
+      </c>
+      <c r="AA78" s="1">
+        <v>97473.585999999996</v>
+      </c>
+      <c r="AB78" s="1">
+        <v>61237.830999999998</v>
+      </c>
+      <c r="AC78" s="1">
+        <v>81469.047000000006</v>
+      </c>
+      <c r="AD78" s="1">
+        <v>43234.974999999999</v>
+      </c>
+      <c r="AE78" s="1">
+        <v>64090.574000000001</v>
+      </c>
+      <c r="AF78" s="1">
+        <v>60800.135000000002</v>
+      </c>
+      <c r="AG78" s="1">
+        <v>80446.342999999993</v>
+      </c>
+      <c r="AH78" s="2">
+        <v>123615.60400000001</v>
+      </c>
+      <c r="AI78" s="25">
+        <v>152586.21100000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A79" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L79" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="M79" s="1">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S79" s="1">
+        <v>53.926000000000002</v>
+      </c>
+      <c r="T79" s="1">
+        <v>56.145000000000003</v>
+      </c>
+      <c r="U79" s="1">
+        <v>422.9</v>
+      </c>
+      <c r="V79" s="1">
+        <v>15.045</v>
+      </c>
+      <c r="W79" s="1">
+        <v>662.03499999999997</v>
+      </c>
+      <c r="X79" s="1">
+        <v>84.216999999999999</v>
+      </c>
+      <c r="Y79" s="1">
+        <v>340.423</v>
+      </c>
+      <c r="Z79" s="1">
+        <v>480.2</v>
+      </c>
+      <c r="AA79" s="1">
+        <v>1877.7919999999999</v>
+      </c>
+      <c r="AB79" s="1">
+        <v>968.37</v>
+      </c>
+      <c r="AC79" s="1">
+        <v>910.71699999999998</v>
+      </c>
+      <c r="AD79" s="1">
+        <v>977.39400000000001</v>
+      </c>
+      <c r="AE79" s="1">
+        <v>22907.914000000001</v>
+      </c>
+      <c r="AF79" s="1">
+        <v>16277.896000000001</v>
+      </c>
+      <c r="AG79" s="1">
+        <v>117406.111</v>
+      </c>
+      <c r="AH79" s="1">
+        <v>131435.51</v>
+      </c>
+      <c r="AI79" s="25">
+        <v>2636.5720000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A80" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="D80" s="1">
+        <v>558.95000000000005</v>
+      </c>
+      <c r="E80" s="1">
+        <v>514.4</v>
+      </c>
+      <c r="F80" s="1">
+        <v>279.3</v>
+      </c>
+      <c r="G80" s="1">
+        <v>128.5</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K80" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="L80" s="1">
+        <v>16</v>
+      </c>
+      <c r="M80" s="1">
+        <v>269.202</v>
+      </c>
+      <c r="N80" s="1">
+        <v>502</v>
+      </c>
+      <c r="O80" s="1">
+        <v>714.89499999999998</v>
+      </c>
+      <c r="P80" s="1">
+        <v>423.4</v>
+      </c>
+      <c r="Q80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U80" s="1">
+        <v>232</v>
+      </c>
+      <c r="V80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W80" s="1">
+        <v>5.2409999999999997</v>
+      </c>
+      <c r="X80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y80" s="1">
+        <v>333.96</v>
+      </c>
+      <c r="Z80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF80" s="1">
+        <v>14.987</v>
+      </c>
+      <c r="AG80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH80" s="1">
+        <v>2572.0659999999998</v>
+      </c>
+      <c r="AI80" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A81" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P81" s="1">
+        <v>36.6</v>
+      </c>
+      <c r="Q81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T81" s="1">
+        <v>23.706</v>
+      </c>
+      <c r="U81" s="1">
+        <v>999.99900000000002</v>
+      </c>
+      <c r="V81" s="1">
+        <v>388.48700000000002</v>
+      </c>
+      <c r="W81" s="1">
+        <v>273.93400000000003</v>
+      </c>
+      <c r="X81" s="1">
+        <v>397.44299999999998</v>
+      </c>
+      <c r="Y81" s="1">
+        <v>27.254999999999999</v>
+      </c>
+      <c r="Z81" s="1">
+        <v>65.346999999999994</v>
+      </c>
+      <c r="AA81" s="1">
+        <v>22.327000000000002</v>
+      </c>
+      <c r="AB81" s="1">
+        <v>129.05600000000001</v>
+      </c>
+      <c r="AC81" s="1">
+        <v>225.798</v>
+      </c>
+      <c r="AD81" s="1">
+        <v>427.32299999999998</v>
+      </c>
+      <c r="AE81" s="1">
+        <v>642.47900000000004</v>
+      </c>
+      <c r="AF81" s="1">
+        <v>3937.0329999999999</v>
+      </c>
+      <c r="AG81" s="1">
+        <v>4504.0320000000002</v>
+      </c>
+      <c r="AH81" s="1">
+        <v>4177.9750000000004</v>
+      </c>
+      <c r="AI81" s="25">
+        <v>5085.1279999999997</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35" ht="24" x14ac:dyDescent="0.2">
+      <c r="A82" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3.601</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R82" s="1">
+        <v>73.275000000000006</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI82" s="25">
+        <v>27.303000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A83" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="D83" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F83" s="1">
+        <v>22.4</v>
+      </c>
+      <c r="G83" s="1">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H83" s="1">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J83" s="1">
+        <v>2.0910000000000002</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M83" s="1">
+        <v>57.305999999999997</v>
+      </c>
+      <c r="N83" s="1">
+        <v>39</v>
+      </c>
+      <c r="O83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R83" s="1">
+        <v>119.4</v>
+      </c>
+      <c r="S83" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V83" s="1">
+        <v>51</v>
+      </c>
+      <c r="W83" s="1">
+        <v>48.941000000000003</v>
+      </c>
+      <c r="X83" s="1">
+        <v>89.248999999999995</v>
+      </c>
+      <c r="Y83" s="1">
+        <v>17.667999999999999</v>
+      </c>
+      <c r="Z83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA83" s="1">
+        <v>5.4</v>
+      </c>
+      <c r="AB83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD83" s="1">
+        <v>921.74</v>
+      </c>
+      <c r="AE83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF83" s="1">
+        <v>6193.8</v>
+      </c>
+      <c r="AG83" s="1">
+        <v>1704.174</v>
+      </c>
+      <c r="AH83" s="1">
+        <v>1534.8869999999999</v>
+      </c>
+      <c r="AI83" s="25">
+        <v>1.081</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A84" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G84" s="1">
+        <v>7.7</v>
+      </c>
+      <c r="H84" s="1">
+        <v>8</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J84" s="1">
+        <v>0.58599999999999997</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S84" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="T84" s="1">
+        <v>2.3439999999999999</v>
+      </c>
+      <c r="U84" s="1">
+        <v>32.5</v>
+      </c>
+      <c r="V84" s="1">
+        <v>12.776</v>
+      </c>
+      <c r="W84" s="1">
+        <v>5.3330000000000002</v>
+      </c>
+      <c r="X84" s="1">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="Y84" s="1">
+        <v>21.853999999999999</v>
+      </c>
+      <c r="Z84" s="1">
+        <v>73.954999999999998</v>
+      </c>
+      <c r="AA84" s="1">
+        <v>50.746000000000002</v>
+      </c>
+      <c r="AB84" s="1"/>
+      <c r="AC84" s="1">
+        <v>22.44</v>
+      </c>
+      <c r="AD84" s="1">
+        <v>96.194999999999993</v>
+      </c>
+      <c r="AE84" s="1">
+        <v>215.31299999999999</v>
+      </c>
+      <c r="AF84" s="1">
+        <v>657.85500000000002</v>
+      </c>
+      <c r="AG84" s="1">
+        <v>23.018000000000001</v>
+      </c>
+      <c r="AH84" s="1">
+        <v>154.89599999999999</v>
+      </c>
+      <c r="AI84" s="25">
+        <v>10815.343000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A85" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P85" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA85" s="1">
+        <v>5.9729999999999999</v>
+      </c>
+      <c r="AB85" s="1">
+        <v>60.496000000000002</v>
+      </c>
+      <c r="AC85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE85" s="1">
+        <v>5.8</v>
+      </c>
+      <c r="AF85" s="1">
+        <v>1.1080000000000001</v>
+      </c>
+      <c r="AG85" s="1">
+        <v>24.282</v>
+      </c>
+      <c r="AH85" s="1">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AI85" s="25">
+        <v>9857.473</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A86" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="D86" s="1">
+        <v>716.76</v>
+      </c>
+      <c r="E86" s="1">
+        <v>891.2</v>
+      </c>
+      <c r="F86" s="1">
+        <v>1360.5</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1825.6</v>
+      </c>
+      <c r="H86" s="1">
+        <v>1454.1</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1213.069</v>
+      </c>
+      <c r="J86" s="1">
+        <v>2477.3000000000002</v>
+      </c>
+      <c r="K86" s="1">
+        <v>1170.059</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1103.5999999999999</v>
+      </c>
+      <c r="M86" s="1">
+        <v>957.93899999999996</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1210.9000000000001</v>
+      </c>
+      <c r="O86" s="1">
+        <v>1162.9469999999999</v>
+      </c>
+      <c r="P86" s="1">
+        <v>1196.0999999999999</v>
+      </c>
+      <c r="Q86" s="1">
+        <v>1787.2349999999999</v>
+      </c>
+      <c r="R86" s="1">
+        <v>1451.3</v>
+      </c>
+      <c r="S86" s="1">
+        <v>1841.9</v>
+      </c>
+      <c r="T86" s="1">
+        <v>1990.146</v>
+      </c>
+      <c r="U86" s="1">
+        <v>1455.5630000000001</v>
+      </c>
+      <c r="V86" s="1">
+        <v>1985.2660000000001</v>
+      </c>
+      <c r="W86" s="1">
+        <v>4364.54</v>
+      </c>
+      <c r="X86" s="1">
+        <v>4282.3999999999996</v>
+      </c>
+      <c r="Y86" s="1">
+        <v>2785.8910000000001</v>
+      </c>
+      <c r="Z86" s="1">
+        <v>2367.011</v>
+      </c>
+      <c r="AA86" s="1">
+        <v>1741.4590000000001</v>
+      </c>
+      <c r="AB86" s="1">
+        <v>2183.4029999999998</v>
+      </c>
+      <c r="AC86" s="1">
+        <v>2321.7939999999999</v>
+      </c>
+      <c r="AD86" s="1">
+        <v>425.14699999999999</v>
+      </c>
+      <c r="AE86" s="1">
+        <v>1068.771</v>
+      </c>
+      <c r="AF86" s="1">
+        <v>2398.4639999999999</v>
+      </c>
+      <c r="AG86" s="1">
+        <v>1714.498</v>
+      </c>
+      <c r="AH86" s="1">
+        <v>8937.2279999999992</v>
+      </c>
+      <c r="AI86" s="25">
+        <v>7610.58</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A87" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M87" s="1">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y87" s="1">
+        <v>5.2130000000000001</v>
+      </c>
+      <c r="Z87" s="1">
+        <v>1E-3</v>
+      </c>
+      <c r="AA87" s="1">
+        <v>36.82</v>
+      </c>
+      <c r="AB87" s="1">
+        <v>7.7839999999999998</v>
+      </c>
+      <c r="AC87" s="1">
+        <v>11.396000000000001</v>
+      </c>
+      <c r="AD87" s="1">
+        <v>40.521000000000001</v>
+      </c>
+      <c r="AE87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG87" s="1">
+        <v>0.42099999999999999</v>
+      </c>
+      <c r="AH87" s="1">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="AI87" s="25">
+        <v>71.033000000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A88" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C88" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S88" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y88" s="1">
+        <v>0.501</v>
+      </c>
+      <c r="Z88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB88" s="1">
+        <v>1.9370000000000001</v>
+      </c>
+      <c r="AC88" s="1">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="AD88" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF88" s="1">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="AG88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI88" s="25">
+        <v>0.29899999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A89" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>291</v>
+      </c>
+      <c r="D89" s="29">
+        <v>90.26</v>
+      </c>
+      <c r="E89" s="29">
+        <v>79.8</v>
+      </c>
+      <c r="F89" s="29">
+        <v>979.3</v>
+      </c>
+      <c r="G89" s="29">
+        <v>699.8</v>
+      </c>
+      <c r="H89" s="29">
+        <v>671.5</v>
+      </c>
+      <c r="I89" s="29">
+        <v>1126.9949999999999</v>
+      </c>
+      <c r="J89" s="1">
+        <v>1439.6510000000001</v>
+      </c>
+      <c r="K89" s="1">
+        <v>549.22400000000005</v>
+      </c>
+      <c r="L89" s="1">
+        <v>68816.800000000003</v>
+      </c>
+      <c r="M89" s="1">
+        <v>144343.698</v>
+      </c>
+      <c r="N89" s="1">
+        <v>189312.2</v>
+      </c>
+      <c r="O89" s="1">
+        <v>173059.859</v>
+      </c>
+      <c r="P89" s="1">
+        <v>8945.2999999999993</v>
+      </c>
+      <c r="Q89" s="1">
+        <v>14370.39</v>
+      </c>
+      <c r="R89" s="1">
+        <v>50688.5</v>
+      </c>
+      <c r="S89" s="1">
+        <v>101684</v>
+      </c>
+      <c r="T89" s="1">
+        <v>302193.69699999999</v>
+      </c>
+      <c r="U89" s="1">
+        <v>149980.84700000001</v>
+      </c>
+      <c r="V89" s="1">
+        <v>16110.651</v>
+      </c>
+      <c r="W89" s="1">
+        <v>221952.016</v>
+      </c>
+      <c r="X89" s="1">
+        <v>141779.26199999999</v>
+      </c>
+      <c r="Y89" s="1">
+        <v>98981.388000000006</v>
+      </c>
+      <c r="Z89" s="1">
+        <v>36423.684999999998</v>
+      </c>
+      <c r="AA89" s="1">
+        <v>31461.696</v>
+      </c>
+      <c r="AB89" s="1">
+        <v>6552.5780000000004</v>
+      </c>
+      <c r="AC89" s="1">
+        <v>10232.971</v>
+      </c>
+      <c r="AD89" s="1">
+        <v>9069.8559999999998</v>
+      </c>
+      <c r="AE89" s="1">
+        <v>54760.188999999998</v>
+      </c>
+      <c r="AF89" s="1">
+        <v>101003.06200000001</v>
+      </c>
+      <c r="AG89" s="1">
+        <v>189423.54500000001</v>
+      </c>
+      <c r="AH89" s="1">
+        <v>116895.21400000001</v>
+      </c>
+      <c r="AI89" s="25">
+        <v>123981.80100000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A90" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J90" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q90" s="1">
+        <v>1.3440000000000001</v>
+      </c>
+      <c r="R90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S90" s="1">
+        <v>12</v>
+      </c>
+      <c r="T90" s="1">
+        <v>37.64</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V90" s="1">
+        <v>1.276</v>
+      </c>
+      <c r="W90" s="1">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="X90" s="1">
+        <v>1697.98</v>
+      </c>
+      <c r="Y90" s="1">
+        <v>954.55200000000002</v>
+      </c>
+      <c r="Z90" s="1">
+        <v>2.1080000000000001</v>
+      </c>
+      <c r="AA90" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="AB90" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="AC90" s="1">
+        <v>30.824000000000002</v>
+      </c>
+      <c r="AD90" s="1">
+        <v>35.189</v>
+      </c>
+      <c r="AE90" s="1">
+        <v>188.375</v>
+      </c>
+      <c r="AF90" s="1">
+        <v>490.83100000000002</v>
+      </c>
+      <c r="AG90" s="1">
+        <v>265.69299999999998</v>
+      </c>
+      <c r="AH90" s="1">
+        <v>57.384</v>
+      </c>
+      <c r="AI90" s="25">
+        <v>194.83699999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A91" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D91" s="1">
+        <v>166.6</v>
+      </c>
+      <c r="E91" s="1">
+        <v>605</v>
+      </c>
+      <c r="F91" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1076.2</v>
+      </c>
+      <c r="H91" s="1">
+        <v>494.1</v>
+      </c>
+      <c r="I91" s="1">
+        <v>391.15100000000001</v>
+      </c>
+      <c r="J91" s="1">
+        <v>53.3</v>
+      </c>
+      <c r="K91" s="1">
+        <v>52.502000000000002</v>
+      </c>
+      <c r="L91" s="1">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M91" s="1">
+        <v>21.279</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O91" s="1">
+        <v>54.97</v>
+      </c>
+      <c r="P91" s="1">
+        <v>74.8</v>
+      </c>
+      <c r="Q91" s="1">
+        <v>291.25599999999997</v>
+      </c>
+      <c r="R91" s="1">
+        <v>224</v>
+      </c>
+      <c r="S91" s="1">
+        <v>205.1</v>
+      </c>
+      <c r="T91" s="1">
+        <v>441.75</v>
+      </c>
+      <c r="U91" s="1">
+        <v>625.18200000000002</v>
+      </c>
+      <c r="V91" s="1">
+        <v>49.460999999999999</v>
+      </c>
+      <c r="W91" s="1">
+        <v>2455.2759999999998</v>
+      </c>
+      <c r="X91" s="1">
+        <v>474.42599999999999</v>
+      </c>
+      <c r="Y91" s="1">
+        <v>61.540999999999997</v>
+      </c>
+      <c r="Z91" s="1">
+        <v>313.75400000000002</v>
+      </c>
+      <c r="AA91" s="1">
+        <v>165.35499999999999</v>
+      </c>
+      <c r="AB91" s="1">
+        <v>388.697</v>
+      </c>
+      <c r="AC91" s="1">
+        <v>1653.2909999999999</v>
+      </c>
+      <c r="AD91" s="1">
+        <v>1928.547</v>
+      </c>
+      <c r="AE91" s="1">
+        <v>1205.4749999999999</v>
+      </c>
+      <c r="AF91" s="1">
+        <v>1292.165</v>
+      </c>
+      <c r="AG91" s="1">
+        <v>1530.646</v>
+      </c>
+      <c r="AH91" s="2">
+        <v>1941.8979999999999</v>
+      </c>
+      <c r="AI91" s="25">
+        <v>1597.14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A92" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="D92" s="1">
+        <v>500.93</v>
+      </c>
+      <c r="E92" s="1">
+        <v>808.5</v>
+      </c>
+      <c r="F92" s="1">
+        <v>70.8</v>
+      </c>
+      <c r="G92" s="1">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="H92" s="1">
+        <v>390.2</v>
+      </c>
+      <c r="I92" s="1">
+        <v>235.6</v>
+      </c>
+      <c r="J92" s="1">
+        <v>418.9</v>
+      </c>
+      <c r="K92" s="1">
+        <v>623.06600000000003</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1068.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>383.05</v>
+      </c>
+      <c r="N92" s="1">
+        <v>479.2</v>
+      </c>
+      <c r="O92" s="1">
+        <v>1725.4190000000001</v>
+      </c>
+      <c r="P92" s="1">
+        <v>2052.6999999999998</v>
+      </c>
+      <c r="Q92" s="1">
+        <v>3120.2959999999998</v>
+      </c>
+      <c r="R92" s="1">
+        <v>994.9</v>
+      </c>
+      <c r="S92" s="1">
+        <v>745</v>
+      </c>
+      <c r="T92" s="1">
+        <v>681.81399999999996</v>
+      </c>
+      <c r="U92" s="1">
+        <v>994.01599999999996</v>
+      </c>
+      <c r="V92" s="1">
+        <v>604.37199999999996</v>
+      </c>
+      <c r="W92" s="1">
+        <v>2251.4250000000002</v>
+      </c>
+      <c r="X92" s="1">
+        <v>659.32899999999995</v>
+      </c>
+      <c r="Y92" s="1">
+        <v>796.91700000000003</v>
+      </c>
+      <c r="Z92" s="1">
+        <v>487.61799999999999</v>
+      </c>
+      <c r="AA92" s="1">
+        <v>462.589</v>
+      </c>
+      <c r="AB92" s="1">
+        <v>191.94200000000001</v>
+      </c>
+      <c r="AC92" s="1">
+        <v>185.11699999999999</v>
+      </c>
+      <c r="AD92" s="1">
+        <v>838.80799999999999</v>
+      </c>
+      <c r="AE92" s="1">
+        <v>587.85</v>
+      </c>
+      <c r="AF92" s="1">
+        <v>1059.434</v>
+      </c>
+      <c r="AG92" s="1">
+        <v>3389.058</v>
+      </c>
+      <c r="AH92" s="1">
+        <v>2572.0659999999998</v>
+      </c>
+      <c r="AI92" s="25">
+        <v>2723.6979999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A93" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="D93" s="1">
+        <v>27</v>
+      </c>
+      <c r="E93" s="1">
+        <v>24.3</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G93" s="1">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I93" s="1">
+        <v>2.1960000000000002</v>
+      </c>
+      <c r="J93" s="1">
+        <v>225.6</v>
+      </c>
+      <c r="K93" s="1">
+        <v>127.13500000000001</v>
+      </c>
+      <c r="L93" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="M93" s="1">
+        <v>184.74100000000001</v>
+      </c>
+      <c r="N93" s="1">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="O93" s="1">
+        <v>50.335999999999999</v>
+      </c>
+      <c r="P93" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q93" s="1">
+        <v>15.714</v>
+      </c>
+      <c r="R93" s="1">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="S93" s="1">
+        <v>219.6</v>
+      </c>
+      <c r="T93" s="1">
+        <v>127.697</v>
+      </c>
+      <c r="U93" s="1">
+        <v>25.178000000000001</v>
+      </c>
+      <c r="V93" s="1">
+        <v>35.006</v>
+      </c>
+      <c r="W93" s="1">
+        <v>63.680999999999997</v>
+      </c>
+      <c r="X93" s="1">
+        <v>244.648</v>
+      </c>
+      <c r="Y93" s="1">
+        <v>1260.3910000000001</v>
+      </c>
+      <c r="Z93" s="1">
+        <v>648.59199999999998</v>
+      </c>
+      <c r="AA93" s="1">
+        <v>590.42700000000002</v>
+      </c>
+      <c r="AB93" s="1">
+        <v>1151.5260000000001</v>
+      </c>
+      <c r="AC93" s="1">
+        <v>3261.0050000000001</v>
+      </c>
+      <c r="AD93" s="1">
+        <v>734.34799999999996</v>
+      </c>
+      <c r="AE93" s="1">
+        <v>453.90100000000001</v>
+      </c>
+      <c r="AF93" s="1">
+        <v>1380.087</v>
+      </c>
+      <c r="AG93" s="1">
+        <v>996.98</v>
+      </c>
+      <c r="AH93" s="1">
+        <v>2804.8539999999998</v>
+      </c>
+      <c r="AI93" s="25">
+        <v>4137.0249999999996</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A94" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L94" s="1">
+        <v>226.4</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P94" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q94" s="1">
+        <v>0.191</v>
+      </c>
+      <c r="R94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T94" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U94" s="1">
+        <v>422.01900000000001</v>
+      </c>
+      <c r="V94" s="1">
+        <v>30.81</v>
+      </c>
+      <c r="W94" s="1">
+        <v>10</v>
+      </c>
+      <c r="X94" s="1">
+        <v>2.5110000000000001</v>
+      </c>
+      <c r="Y94" s="1">
+        <v>1.6619999999999999</v>
+      </c>
+      <c r="Z94" s="1">
+        <v>20.140999999999998</v>
+      </c>
+      <c r="AA94" s="1">
+        <v>119.839</v>
+      </c>
+      <c r="AB94" s="1">
+        <v>159.851</v>
+      </c>
+      <c r="AC94" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD94" s="1">
+        <v>7.2640000000000002</v>
+      </c>
+      <c r="AE94" s="1">
+        <v>39.444000000000003</v>
+      </c>
+      <c r="AF94" s="1">
+        <v>134.762</v>
+      </c>
+      <c r="AG94" s="1">
+        <v>127.298</v>
+      </c>
+      <c r="AH94" s="1">
+        <v>73.781000000000006</v>
+      </c>
+      <c r="AI94" s="25">
+        <v>0.11600000000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A95" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="D95" s="1">
+        <v>9</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F95" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="G95" s="1">
+        <v>64</v>
+      </c>
+      <c r="H95" s="1">
+        <v>17.8</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J95" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="K95" s="1">
+        <v>223.733</v>
+      </c>
+      <c r="L95" s="1">
+        <v>328.2</v>
+      </c>
+      <c r="M95" s="1">
+        <v>444.01499999999999</v>
+      </c>
+      <c r="N95" s="1">
+        <v>607.1</v>
+      </c>
+      <c r="O95" s="1">
+        <v>252.88800000000001</v>
+      </c>
+      <c r="P95" s="1">
+        <v>241.8</v>
+      </c>
+      <c r="Q95" s="1">
+        <v>169.24700000000001</v>
+      </c>
+      <c r="R95" s="1">
+        <v>354.1</v>
+      </c>
+      <c r="S95" s="1">
+        <v>138.1</v>
+      </c>
+      <c r="T95" s="1">
+        <v>38.418999999999997</v>
+      </c>
+      <c r="U95" s="1">
+        <v>216.21199999999999</v>
+      </c>
+      <c r="V95" s="1">
+        <v>208.386</v>
+      </c>
+      <c r="W95" s="1">
+        <v>340.53199999999998</v>
+      </c>
+      <c r="X95" s="1">
+        <v>248.29300000000001</v>
+      </c>
+      <c r="Y95" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z95" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA95" s="1">
+        <v>90.838999999999999</v>
+      </c>
+      <c r="AB95" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC95" s="1">
+        <v>1754.49</v>
+      </c>
+      <c r="AD95" s="1">
+        <v>5389.8209999999999</v>
+      </c>
+      <c r="AE95" s="1">
+        <v>5572.5209999999997</v>
+      </c>
+      <c r="AF95" s="1">
+        <v>5172.3810000000003</v>
+      </c>
+      <c r="AG95" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH95" s="1">
+        <v>4642.1850000000004</v>
+      </c>
+      <c r="AI95" s="25">
+        <v>2456.1559999999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A96" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="D96" s="1">
+        <v>2964.5</v>
+      </c>
+      <c r="E96" s="1">
+        <v>8262.2000000000007</v>
+      </c>
+      <c r="F96" s="1">
+        <v>8294.2000000000007</v>
+      </c>
+      <c r="G96" s="1">
+        <v>12666.3</v>
+      </c>
+      <c r="H96" s="1">
+        <v>8299.2000000000007</v>
+      </c>
+      <c r="I96" s="1">
+        <v>9463.0409999999993</v>
+      </c>
+      <c r="J96" s="1">
+        <v>7489.241</v>
+      </c>
+      <c r="K96" s="1">
+        <v>6743.29</v>
+      </c>
+      <c r="L96" s="1">
+        <v>10193.9</v>
+      </c>
+      <c r="M96" s="1">
+        <v>18855.900000000001</v>
+      </c>
+      <c r="N96" s="1">
+        <v>22073.1</v>
+      </c>
+      <c r="O96" s="1">
+        <v>22903.9</v>
+      </c>
+      <c r="P96" s="1">
+        <v>23934.2</v>
+      </c>
+      <c r="Q96" s="1">
+        <v>28145.485000000001</v>
+      </c>
+      <c r="R96" s="1">
+        <v>26983.200000000001</v>
+      </c>
+      <c r="S96" s="1">
+        <v>15776.8</v>
+      </c>
+      <c r="T96" s="1">
+        <v>16481.121999999999</v>
+      </c>
+      <c r="U96" s="1">
+        <v>36261.010999999999</v>
+      </c>
+      <c r="V96" s="1">
+        <v>39677.529000000002</v>
+      </c>
+      <c r="W96" s="1">
+        <v>50535.627999999997</v>
+      </c>
+      <c r="X96" s="1">
+        <v>75053.991999999998</v>
+      </c>
+      <c r="Y96" s="1">
+        <v>35016.813999999998</v>
+      </c>
+      <c r="Z96" s="1">
+        <v>21840.49</v>
+      </c>
+      <c r="AA96" s="1">
+        <v>24287.985000000001</v>
+      </c>
+      <c r="AB96" s="1">
+        <v>47069.711000000003</v>
+      </c>
+      <c r="AC96" s="1">
+        <v>57205.442999999999</v>
+      </c>
+      <c r="AD96" s="1">
+        <v>28071.132000000001</v>
+      </c>
+      <c r="AE96" s="1">
+        <v>23794.237000000001</v>
+      </c>
+      <c r="AF96" s="1">
+        <v>3314.8470000000002</v>
+      </c>
+      <c r="AG96" s="1">
+        <v>1202.6420000000001</v>
+      </c>
+      <c r="AH96" s="2">
+        <v>26.776</v>
+      </c>
+      <c r="AI96" s="25">
+        <v>28983.513999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A97" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="J97" s="1">
+        <v>21.7</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L97" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N97" s="1">
+        <v>46.2</v>
+      </c>
+      <c r="O97" s="1">
+        <v>70.531999999999996</v>
+      </c>
+      <c r="P97" s="1">
+        <v>178.1</v>
+      </c>
+      <c r="Q97" s="1">
+        <v>3.2770000000000001</v>
+      </c>
+      <c r="R97" s="1">
+        <v>30.2</v>
+      </c>
+      <c r="S97" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="T97" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U97" s="1">
+        <v>1.659</v>
+      </c>
+      <c r="V97" s="1">
+        <v>0</v>
+      </c>
+      <c r="W97" s="1">
+        <v>25.446999999999999</v>
+      </c>
+      <c r="X97" s="1">
+        <v>226.32400000000001</v>
+      </c>
+      <c r="Y97" s="1">
+        <v>99.274000000000001</v>
+      </c>
+      <c r="Z97" s="1">
+        <v>18.783000000000001</v>
+      </c>
+      <c r="AA97" s="1">
+        <v>15.945</v>
+      </c>
+      <c r="AB97" s="1">
+        <v>181.858</v>
+      </c>
+      <c r="AC97" s="1">
+        <v>144.09899999999999</v>
+      </c>
+      <c r="AD97" s="1">
+        <v>231.32</v>
+      </c>
+      <c r="AE97" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="AF97" s="1">
+        <v>28.927</v>
+      </c>
+      <c r="AG97" s="1">
+        <v>131.47399999999999</v>
+      </c>
+      <c r="AH97" s="1">
+        <v>378.09699999999998</v>
+      </c>
+      <c r="AI97" s="25">
+        <v>346.99400000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A98" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="D98" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1.0960000000000001</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O98" s="1">
+        <v>2.016</v>
+      </c>
+      <c r="P98" s="1">
+        <v>14.3</v>
+      </c>
+      <c r="Q98" s="1">
+        <v>3037.7559999999999</v>
+      </c>
+      <c r="R98" s="1">
+        <v>1824.2</v>
+      </c>
+      <c r="S98" s="1">
+        <v>3.9</v>
+      </c>
+      <c r="T98" s="1">
+        <v>6.1870000000000003</v>
+      </c>
+      <c r="U98" s="1">
+        <v>3.0990000000000002</v>
+      </c>
+      <c r="V98" s="1">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="W98" s="1">
+        <v>6.9470000000000001</v>
+      </c>
+      <c r="X98" s="1">
+        <v>70.826999999999998</v>
+      </c>
+      <c r="Y98" s="1">
+        <v>172.601</v>
+      </c>
+      <c r="Z98" s="1">
+        <v>844.06799999999998</v>
+      </c>
+      <c r="AA98" s="1">
+        <v>18.655000000000001</v>
+      </c>
+      <c r="AB98" s="1">
+        <v>153.90199999999999</v>
+      </c>
+      <c r="AC98" s="1">
+        <v>13.692</v>
+      </c>
+      <c r="AD98" s="1">
+        <v>445.36099999999999</v>
+      </c>
+      <c r="AE98" s="1">
+        <v>3.7850000000000001</v>
+      </c>
+      <c r="AF98" s="1">
+        <v>251.71799999999999</v>
+      </c>
+      <c r="AG98" s="1">
+        <v>137.92599999999999</v>
+      </c>
+      <c r="AH98" s="1">
+        <v>128.90899999999999</v>
+      </c>
+      <c r="AI98" s="25">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A99" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D99" s="1">
+        <v>7367</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2199.5</v>
+      </c>
+      <c r="F99" s="1">
+        <v>3164.6</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2566.5</v>
+      </c>
+      <c r="H99" s="1">
+        <v>1220.8</v>
+      </c>
+      <c r="I99" s="1">
+        <v>2788.6550000000002</v>
+      </c>
+      <c r="J99" s="1">
+        <v>2729.3290000000002</v>
+      </c>
+      <c r="K99" s="1">
+        <v>1546.3309999999999</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2404.3000000000002</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2342.1999999999998</v>
+      </c>
+      <c r="N99" s="1">
+        <v>4038.2</v>
+      </c>
+      <c r="O99" s="1">
+        <v>2830.7</v>
+      </c>
+      <c r="P99" s="1">
+        <v>2139.8000000000002</v>
+      </c>
+      <c r="Q99" s="1">
+        <v>1918.527</v>
+      </c>
+      <c r="R99" s="1">
+        <v>4288.1000000000004</v>
+      </c>
+      <c r="S99" s="1">
+        <v>4272.1000000000004</v>
+      </c>
+      <c r="T99" s="1">
+        <v>4738.0190000000002</v>
+      </c>
+      <c r="U99" s="1">
+        <v>7578.4359999999997</v>
+      </c>
+      <c r="V99" s="1">
+        <v>5186.1940000000004</v>
+      </c>
+      <c r="W99" s="1">
+        <v>5051.8670000000002</v>
+      </c>
+      <c r="X99" s="1">
+        <v>7853.4260000000004</v>
+      </c>
+      <c r="Y99" s="1">
+        <v>6308.2340000000004</v>
+      </c>
+      <c r="Z99" s="1">
+        <v>5713.6989999999996</v>
+      </c>
+      <c r="AA99" s="1">
+        <v>4891.634</v>
+      </c>
+      <c r="AB99" s="1">
+        <v>3306.7559999999999</v>
+      </c>
+      <c r="AC99" s="1">
+        <v>3004.933</v>
+      </c>
+      <c r="AD99" s="1">
+        <v>4565.1130000000003</v>
+      </c>
+      <c r="AE99" s="1">
+        <v>5065.8810000000003</v>
+      </c>
+      <c r="AF99" s="1">
+        <v>4737.01</v>
+      </c>
+      <c r="AG99" s="1">
+        <v>4619.9719999999998</v>
+      </c>
+      <c r="AH99" s="1">
+        <v>8145.32</v>
+      </c>
+      <c r="AI99" s="25">
+        <v>8225.7420000000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A100" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D100" s="1">
+        <v>3940.38</v>
+      </c>
+      <c r="E100" s="1">
+        <v>3219.3</v>
+      </c>
+      <c r="F100" s="1">
+        <v>5252.1</v>
+      </c>
+      <c r="G100" s="1">
+        <v>7961.8</v>
+      </c>
+      <c r="H100" s="1">
+        <v>7370.6</v>
+      </c>
+      <c r="I100" s="1">
+        <v>4606.25</v>
+      </c>
+      <c r="J100" s="1">
+        <v>7178.3</v>
+      </c>
+      <c r="K100" s="1">
+        <v>13772.036</v>
+      </c>
+      <c r="L100" s="1">
+        <v>16402</v>
+      </c>
+      <c r="M100" s="1">
+        <v>11002.468999999999</v>
+      </c>
+      <c r="N100" s="1">
+        <v>17046.099999999999</v>
+      </c>
+      <c r="O100" s="1">
+        <v>18177.964</v>
+      </c>
+      <c r="P100" s="1">
+        <v>27225.599999999999</v>
+      </c>
+      <c r="Q100" s="1">
+        <v>42956.673000000003</v>
+      </c>
+      <c r="R100" s="1">
+        <v>44852.5</v>
+      </c>
+      <c r="S100" s="1">
+        <v>36654.300000000003</v>
+      </c>
+      <c r="T100" s="1">
+        <v>37208.733999999997</v>
+      </c>
+      <c r="U100" s="1">
+        <v>54491.885999999999</v>
+      </c>
+      <c r="V100" s="1">
+        <v>50178.082000000002</v>
+      </c>
+      <c r="W100" s="1">
+        <v>85653.672000000006</v>
+      </c>
+      <c r="X100" s="1">
+        <v>85998.072</v>
+      </c>
+      <c r="Y100" s="1">
+        <v>85203.733999999997</v>
+      </c>
+      <c r="Z100" s="1">
+        <v>90025.108999999997</v>
+      </c>
+      <c r="AA100" s="1">
+        <v>131204.12899999999</v>
+      </c>
+      <c r="AB100" s="1">
+        <v>104272.469</v>
+      </c>
+      <c r="AC100" s="1">
+        <v>89854.902000000002</v>
+      </c>
+      <c r="AD100" s="1">
+        <v>74670.320999999996</v>
+      </c>
+      <c r="AE100" s="1">
+        <v>90641.376000000004</v>
+      </c>
+      <c r="AF100" s="1">
+        <v>140674.15700000001</v>
+      </c>
+      <c r="AG100" s="1">
+        <v>153106.34599999999</v>
+      </c>
+      <c r="AH100" s="1">
+        <v>102831.163</v>
+      </c>
+      <c r="AI100" s="25">
+        <v>76379.451000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A101" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="D101" s="1">
+        <v>43901.599999999999</v>
+      </c>
+      <c r="E101" s="1">
+        <v>69963.3</v>
+      </c>
+      <c r="F101" s="1">
+        <v>115781.7</v>
+      </c>
+      <c r="G101" s="1">
+        <v>101512.2</v>
+      </c>
+      <c r="H101" s="1">
+        <v>38542.400000000001</v>
+      </c>
+      <c r="I101" s="1">
+        <v>46568.749000000003</v>
+      </c>
+      <c r="J101" s="1">
+        <v>89413.554999999993</v>
+      </c>
+      <c r="K101" s="1">
+        <v>47997.644</v>
+      </c>
+      <c r="L101" s="1">
+        <v>27835.8</v>
+      </c>
+      <c r="M101" s="1">
+        <v>16258.9</v>
+      </c>
+      <c r="N101" s="1">
+        <v>14690.8</v>
+      </c>
+      <c r="O101" s="1">
+        <v>17095.400000000001</v>
+      </c>
+      <c r="P101" s="1">
+        <v>27856.5</v>
+      </c>
+      <c r="Q101" s="1">
+        <v>85671.792000000001</v>
+      </c>
+      <c r="R101" s="1">
+        <v>232106.5</v>
+      </c>
+      <c r="S101" s="1">
+        <v>167619.1</v>
+      </c>
+      <c r="T101" s="1">
+        <v>41252.444000000003</v>
+      </c>
+      <c r="U101" s="1">
+        <v>124437.322</v>
+      </c>
+      <c r="V101" s="1">
+        <v>190127.72700000001</v>
+      </c>
+      <c r="W101" s="1">
+        <v>159010.508</v>
+      </c>
+      <c r="X101" s="1">
+        <v>163698.424</v>
+      </c>
+      <c r="Y101" s="1">
+        <v>112098.227</v>
+      </c>
+      <c r="Z101" s="1">
+        <v>125078.13400000001</v>
+      </c>
+      <c r="AA101" s="1">
+        <v>146285.44500000001</v>
+      </c>
+      <c r="AB101" s="1">
+        <v>158499.56</v>
+      </c>
+      <c r="AC101" s="1">
+        <v>138879.69899999999</v>
+      </c>
+      <c r="AD101" s="1">
+        <v>152898.595</v>
+      </c>
+      <c r="AE101" s="1">
+        <v>180142.959</v>
+      </c>
+      <c r="AF101" s="1">
+        <v>236646.67</v>
+      </c>
+      <c r="AG101" s="1">
+        <v>290766.70299999998</v>
+      </c>
+      <c r="AH101" s="2">
+        <v>346858.766</v>
+      </c>
+      <c r="AI101" s="25">
+        <v>405650.43400000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A102" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N102" s="1">
+        <v>39</v>
+      </c>
+      <c r="O102" s="1">
+        <v>48.7</v>
+      </c>
+      <c r="P102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S102" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="T102" s="1">
+        <v>446.85</v>
+      </c>
+      <c r="U102" s="1">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="V102" s="1">
+        <v>0</v>
+      </c>
+      <c r="W102" s="1">
+        <v>315.154</v>
+      </c>
+      <c r="X102" s="1">
+        <v>512.53800000000001</v>
+      </c>
+      <c r="Y102" s="1">
+        <v>253.14400000000001</v>
+      </c>
+      <c r="Z102" s="1">
+        <v>481.49</v>
+      </c>
+      <c r="AA102" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="1">
+        <v>853.41499999999996</v>
+      </c>
+      <c r="AC102" s="1">
+        <v>2.0720000000000001</v>
+      </c>
+      <c r="AD102" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE102" s="1">
+        <v>1.101</v>
+      </c>
+      <c r="AF102" s="1">
+        <v>126.458</v>
+      </c>
+      <c r="AG102" s="1">
+        <v>285.66699999999997</v>
+      </c>
+      <c r="AH102" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI102" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="103" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A103" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I103" s="1">
+        <v>16.561</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O103" s="1">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="P103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V103" s="1">
+        <v>321.28100000000001</v>
+      </c>
+      <c r="W103" s="1">
+        <v>22.452999999999999</v>
+      </c>
+      <c r="X103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA103" s="1">
+        <v>28.306999999999999</v>
+      </c>
+      <c r="AB103" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="1">
+        <v>1.1850000000000001</v>
+      </c>
+      <c r="AD103" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="AE103" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG103" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="AH103" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI103" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="104" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A104" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="D104" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="E104" s="1">
+        <v>569.1</v>
+      </c>
+      <c r="F104" s="1">
+        <v>1030.5999999999999</v>
+      </c>
+      <c r="G104" s="1">
+        <v>972.4</v>
+      </c>
+      <c r="H104" s="1">
+        <v>543.29999999999995</v>
+      </c>
+      <c r="I104" s="1">
+        <v>464.20600000000002</v>
+      </c>
+      <c r="J104" s="1">
+        <v>697.3</v>
+      </c>
+      <c r="K104" s="1">
+        <v>457.27300000000002</v>
+      </c>
+      <c r="L104" s="1">
+        <v>185.4</v>
+      </c>
+      <c r="M104" s="1">
+        <v>89.256</v>
+      </c>
+      <c r="N104" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="O104" s="1">
+        <v>415.68599999999998</v>
+      </c>
+      <c r="P104" s="1">
+        <v>1123.8</v>
+      </c>
+      <c r="Q104" s="1">
+        <v>1671.519</v>
+      </c>
+      <c r="R104" s="1">
+        <v>3123.6</v>
+      </c>
+      <c r="S104" s="1">
+        <v>28.3</v>
+      </c>
+      <c r="T104" s="1">
+        <v>820.28300000000002</v>
+      </c>
+      <c r="U104" s="1">
+        <v>145.572</v>
+      </c>
+      <c r="V104" s="1">
+        <v>489.18599999999998</v>
+      </c>
+      <c r="W104" s="1">
+        <v>839.81600000000003</v>
+      </c>
+      <c r="X104" s="1">
+        <v>905.88800000000003</v>
+      </c>
+      <c r="Y104" s="1">
+        <v>1662.741</v>
+      </c>
+      <c r="Z104" s="1">
+        <v>258.791</v>
+      </c>
+      <c r="AA104" s="1">
+        <v>285.61900000000003</v>
+      </c>
+      <c r="AB104" s="1">
+        <v>461.66899999999998</v>
+      </c>
+      <c r="AC104" s="1">
+        <v>337.03399999999999</v>
+      </c>
+      <c r="AD104" s="1">
+        <v>599.66200000000003</v>
+      </c>
+      <c r="AE104" s="1">
+        <v>488.024</v>
+      </c>
+      <c r="AF104" s="1">
+        <v>1278.317</v>
+      </c>
+      <c r="AG104" s="1">
+        <v>774.327</v>
+      </c>
+      <c r="AH104" s="1">
+        <v>831.95</v>
+      </c>
+      <c r="AI104" s="25">
+        <v>598.245</v>
+      </c>
+    </row>
+    <row r="105" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A105" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D105" s="3">
+        <v>4610.6000000000004</v>
+      </c>
+      <c r="E105" s="3">
+        <v>5418</v>
+      </c>
+      <c r="F105" s="3">
+        <v>17820.900000000001</v>
+      </c>
+      <c r="G105" s="3">
+        <v>18030.8</v>
+      </c>
+      <c r="H105" s="3">
+        <v>7689.7</v>
+      </c>
+      <c r="I105" s="3">
+        <v>11442.6</v>
+      </c>
+      <c r="J105" s="3">
+        <v>2937.2</v>
+      </c>
+      <c r="K105" s="3">
+        <v>8339.7999999999993</v>
+      </c>
+      <c r="L105" s="3">
+        <v>40969.4</v>
+      </c>
+      <c r="M105" s="3">
+        <v>37500.199999999997</v>
+      </c>
+      <c r="N105" s="3">
+        <v>46116.7</v>
+      </c>
+      <c r="O105" s="3">
+        <v>25830.7</v>
+      </c>
+      <c r="P105" s="3">
+        <v>6418.7</v>
+      </c>
+      <c r="Q105" s="3">
+        <v>4912.8</v>
+      </c>
+      <c r="R105" s="3">
+        <v>5256.5</v>
+      </c>
+      <c r="S105" s="3">
+        <v>55012.3</v>
+      </c>
+      <c r="T105" s="3">
+        <v>107064.7</v>
+      </c>
+      <c r="U105" s="3">
+        <v>2484.7750000000001</v>
+      </c>
+      <c r="V105" s="3">
+        <v>6099.69</v>
+      </c>
+      <c r="W105" s="3">
+        <v>5292.8190000000004</v>
+      </c>
+      <c r="X105" s="3">
+        <v>4222.759</v>
+      </c>
+      <c r="Y105" s="3">
+        <v>1371.789</v>
+      </c>
+      <c r="Z105" s="3">
+        <v>962.25400000000002</v>
+      </c>
+      <c r="AA105" s="3">
+        <v>2702.5070000000001</v>
+      </c>
+      <c r="AB105" s="3">
+        <v>2030.2909999999999</v>
+      </c>
+      <c r="AC105" s="3">
+        <v>5466.4589999999998</v>
+      </c>
+      <c r="AD105" s="3">
+        <v>3067.5259999999998</v>
+      </c>
+      <c r="AE105" s="3">
+        <v>5197.6580000000004</v>
+      </c>
+      <c r="AF105" s="3">
+        <v>5664.54</v>
+      </c>
+      <c r="AG105" s="3">
+        <v>7959.5119999999997</v>
+      </c>
+      <c r="AH105" s="3">
+        <v>8057.0780000000004</v>
+      </c>
+      <c r="AI105" s="23">
+        <v>13244.198</v>
+      </c>
+    </row>
+    <row r="106" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A106" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="K106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="M106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="N106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="O106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="P106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="S106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="T106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="U106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="V106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="W106" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="X106" s="1">
+        <v>53.874000000000002</v>
+      </c>
+      <c r="Y106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE106" s="1">
+        <v>2E-3</v>
+      </c>
+      <c r="AF106" s="1">
+        <v>174.821</v>
+      </c>
+      <c r="AG106" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH106" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI106" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="107" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A107" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C107" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="R107" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="S107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T107" s="1">
+        <v>6.1</v>
+      </c>
+      <c r="U107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z107" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA107" s="1">
+        <v>2.0750000000000002</v>
+      </c>
+      <c r="AB107" s="1">
+        <v>6.5739999999999998</v>
+      </c>
+      <c r="AC107" s="1">
+        <v>6.2729999999999997</v>
+      </c>
+      <c r="AD107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE107" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF107" s="1">
+        <v>11.698</v>
+      </c>
+      <c r="AG107" s="1">
+        <v>7.9660000000000002</v>
+      </c>
+      <c r="AH107" s="1">
+        <v>37.042000000000002</v>
+      </c>
+      <c r="AI107" s="25">
+        <v>144.697</v>
+      </c>
+    </row>
+    <row r="108" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A108" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N108" s="1">
+        <v>123.5</v>
+      </c>
+      <c r="O108" s="1">
+        <v>23.007000000000001</v>
+      </c>
+      <c r="P108" s="1">
+        <v>59</v>
+      </c>
+      <c r="Q108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S108" s="1">
+        <v>3.9</v>
+      </c>
+      <c r="T108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE108" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH108" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI108" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="109" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A109" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P109" s="1">
+        <v>49.7</v>
+      </c>
+      <c r="Q109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U109" s="1">
+        <v>784.8</v>
+      </c>
+      <c r="V109" s="1">
+        <v>1443</v>
+      </c>
+      <c r="W109" s="1">
+        <v>170</v>
+      </c>
+      <c r="X109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE109" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH109" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI109" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="110" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A110" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M110" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S110" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE110" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF110" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG110" s="1">
+        <v>130.238</v>
+      </c>
+      <c r="AH110" s="1">
+        <v>6.4119999999999999</v>
+      </c>
+      <c r="AI110" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="111" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A111" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K111" s="1">
+        <v>0.73799999999999999</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V111" s="1">
+        <v>0</v>
+      </c>
+      <c r="W111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE111" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG111" s="1">
+        <v>4.9219999999999997</v>
+      </c>
+      <c r="AH111" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI111" s="25">
+        <v>0.221</v>
+      </c>
+    </row>
+    <row r="112" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A112" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P112" s="1">
+        <v>5.4</v>
+      </c>
+      <c r="Q112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R112" s="1">
+        <v>18.7</v>
+      </c>
+      <c r="S112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD112" s="1">
+        <v>5.5</v>
+      </c>
+      <c r="AE112" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH112" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI112" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="113" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A113" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B113" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C113" s="26" t="s">
+        <v>315</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R113" s="1">
+        <v>3</v>
+      </c>
+      <c r="S113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE113" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH113" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI113" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A114" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B114" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z114" s="1">
+        <v>22.41</v>
+      </c>
+      <c r="AA114" s="1">
+        <v>9.25</v>
+      </c>
+      <c r="AB114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE114" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH114" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI114" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A115" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B115" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="C115" s="26" t="s">
+        <v>317</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE115" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI115" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="116" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A116" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="D116" s="1">
+        <v>4033.1</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1408.6</v>
+      </c>
+      <c r="F116" s="1">
+        <v>210.9</v>
+      </c>
+      <c r="G116" s="1">
+        <v>119</v>
+      </c>
+      <c r="H116" s="1">
+        <v>48.8</v>
+      </c>
+      <c r="I116" s="1">
+        <v>258.2</v>
+      </c>
+      <c r="J116" s="1">
+        <v>122.5</v>
+      </c>
+      <c r="K116" s="1">
+        <v>1177.954</v>
+      </c>
+      <c r="L116" s="1">
+        <v>4905.7</v>
+      </c>
+      <c r="M116" s="1">
+        <v>30977.3</v>
+      </c>
+      <c r="N116" s="1">
+        <v>42743.5</v>
+      </c>
+      <c r="O116" s="1">
+        <v>22509.667000000001</v>
+      </c>
+      <c r="P116" s="1">
+        <v>217.7</v>
+      </c>
+      <c r="Q116" s="1">
+        <v>804.94500000000005</v>
+      </c>
+      <c r="R116" s="1">
+        <v>895.4</v>
+      </c>
+      <c r="S116" s="1">
+        <v>16861</v>
+      </c>
+      <c r="T116" s="1">
+        <v>16713.400000000001</v>
+      </c>
+      <c r="U116" s="1">
+        <v>1064.183</v>
+      </c>
+      <c r="V116" s="1">
+        <v>1666.7560000000001</v>
+      </c>
+      <c r="W116" s="1">
+        <v>642.36099999999999</v>
+      </c>
+      <c r="X116" s="1">
+        <v>1686.0450000000001</v>
+      </c>
+      <c r="Y116" s="1">
+        <v>225.16200000000001</v>
+      </c>
+      <c r="Z116" s="1">
+        <v>470.11099999999999</v>
+      </c>
+      <c r="AA116" s="1">
+        <v>1700.5630000000001</v>
+      </c>
+      <c r="AB116" s="1">
+        <v>94.451999999999998</v>
+      </c>
+      <c r="AC116" s="1">
+        <v>2776.895</v>
+      </c>
+      <c r="AD116" s="1">
+        <v>251.92500000000001</v>
+      </c>
+      <c r="AE116" s="1">
+        <v>654.12599999999998</v>
+      </c>
+      <c r="AF116" s="1">
+        <v>258.31299999999999</v>
+      </c>
+      <c r="AG116" s="1">
+        <v>372.41199999999998</v>
+      </c>
+      <c r="AH116" s="1">
+        <v>1070.3040000000001</v>
+      </c>
+      <c r="AI116" s="25">
+        <v>1056.768</v>
+      </c>
+    </row>
+    <row r="117" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A117" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="C117" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA117" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="AB117" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE117" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF117" s="1">
+        <v>72.477999999999994</v>
+      </c>
+      <c r="AG117" s="1">
+        <v>12.917999999999999</v>
+      </c>
+      <c r="AH117" s="1">
+        <v>2.1070000000000002</v>
+      </c>
+      <c r="AI117" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="118" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A118" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="C118" s="26" t="s">
+        <v>320</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB118" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="AC118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF118" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG118" s="1">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="AH118" s="1">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="AI118" s="25">
+        <v>12.249000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A119" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G119" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K119" s="1">
+        <v>11.6</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N119" s="1">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="O119" s="1">
+        <v>8</v>
+      </c>
+      <c r="P119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q119" s="1">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="R119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S119" s="1">
+        <v>10.6</v>
+      </c>
+      <c r="T119" s="1">
+        <v>31.9</v>
+      </c>
+      <c r="U119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X119" s="1">
+        <v>10.6</v>
+      </c>
+      <c r="Y119" s="1">
+        <v>5.5679999999999996</v>
+      </c>
+      <c r="Z119" s="1">
+        <v>33.267000000000003</v>
+      </c>
+      <c r="AA119" s="1">
+        <v>34.387999999999998</v>
+      </c>
+      <c r="AB119" s="1">
+        <v>24.812999999999999</v>
+      </c>
+      <c r="AC119" s="1">
+        <v>58.597999999999999</v>
+      </c>
+      <c r="AD119" s="1">
+        <v>37.590000000000003</v>
+      </c>
+      <c r="AE119" s="1">
+        <v>2.3580000000000001</v>
+      </c>
+      <c r="AF119" s="1">
+        <v>64.69</v>
+      </c>
+      <c r="AG119" s="1">
+        <v>87.808000000000007</v>
+      </c>
+      <c r="AH119" s="1">
+        <v>31.581</v>
+      </c>
+      <c r="AI119" s="25">
+        <v>15.148</v>
+      </c>
+    </row>
+    <row r="120" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A120" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H120" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O120" s="1">
+        <v>19.581</v>
+      </c>
+      <c r="P120" s="1">
+        <v>45.1</v>
+      </c>
+      <c r="Q120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF120" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG120" s="1">
+        <v>5.6660000000000004</v>
+      </c>
+      <c r="AH120" s="1">
+        <v>16.207999999999998</v>
+      </c>
+      <c r="AI120" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A121" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C121" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T121" s="1">
+        <v>12</v>
+      </c>
+      <c r="U121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH121" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI121" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="122" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A122" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C122" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" s="1">
+        <v>577.5</v>
+      </c>
+      <c r="E122" s="1">
+        <v>4009.4</v>
+      </c>
+      <c r="F122" s="1">
+        <v>17610</v>
+      </c>
+      <c r="G122" s="1">
+        <v>17910.3</v>
+      </c>
+      <c r="H122" s="1">
+        <v>7640.6</v>
+      </c>
+      <c r="I122" s="1">
+        <v>11184.4</v>
+      </c>
+      <c r="J122" s="1">
+        <v>2814.7</v>
+      </c>
+      <c r="K122" s="1">
+        <v>7149.5540000000001</v>
+      </c>
+      <c r="L122" s="1">
+        <v>36063.699999999997</v>
+      </c>
+      <c r="M122" s="1">
+        <v>6515.1</v>
+      </c>
+      <c r="N122" s="1">
+        <v>3230.6</v>
+      </c>
+      <c r="O122" s="1">
+        <v>3270.482</v>
+      </c>
+      <c r="P122" s="1">
+        <v>6041.8</v>
+      </c>
+      <c r="Q122" s="1">
+        <v>4090.2109999999998</v>
+      </c>
+      <c r="R122" s="1">
+        <v>4337.9080000000004</v>
+      </c>
+      <c r="S122" s="1">
+        <v>38130.699999999997</v>
+      </c>
+      <c r="T122" s="1">
+        <v>90301.3</v>
+      </c>
+      <c r="U122" s="1">
+        <v>635.79200000000003</v>
+      </c>
+      <c r="V122" s="1">
+        <v>2989.931</v>
+      </c>
+      <c r="W122" s="1">
+        <v>4480.1899999999996</v>
+      </c>
+      <c r="X122" s="1">
+        <v>2459.6729999999998</v>
+      </c>
+      <c r="Y122" s="1">
+        <v>1140.895</v>
+      </c>
+      <c r="Z122" s="1">
+        <v>436.46499999999997</v>
+      </c>
+      <c r="AA122" s="1">
+        <v>952.73699999999997</v>
+      </c>
+      <c r="AB122" s="1">
+        <v>1898.8779999999999</v>
+      </c>
+      <c r="AC122" s="1">
+        <v>2624.326</v>
+      </c>
+      <c r="AD122" s="1">
+        <v>2604.5810000000001</v>
+      </c>
+      <c r="AE122" s="1">
+        <v>4511.4549999999999</v>
+      </c>
+      <c r="AF122" s="1">
+        <v>4820.33</v>
+      </c>
+      <c r="AG122" s="1">
+        <v>7220.4620000000004</v>
+      </c>
+      <c r="AH122" s="1">
+        <v>6279.82</v>
+      </c>
+      <c r="AI122" s="25">
+        <v>10952.182000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A123" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B123" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C123" s="26" t="s">
+        <v>325</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X123" s="1">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="Y123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH123" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI123" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="124" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A124" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B124" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="C124" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W124" s="1">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="X124" s="1">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="Y124" s="1">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="Z124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA124" s="1">
+        <v>3.0939999999999999</v>
+      </c>
+      <c r="AB124" s="1">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="AC124" s="1">
+        <v>0.252</v>
+      </c>
+      <c r="AD124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG124" s="1">
+        <v>21.5</v>
+      </c>
+      <c r="AH124" s="1">
+        <v>40.6</v>
+      </c>
+      <c r="AI124" s="25">
+        <v>1051.923</v>
+      </c>
+    </row>
+    <row r="125" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A125" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="C125" s="26" t="s">
+        <v>327</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X125" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH125" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI125" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="126" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A126" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="C126" s="26" t="s">
+        <v>328</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S126" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="T126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH126" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI126" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="127" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A127" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="D127" s="3">
+        <v>210</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G127" s="3">
+        <v>6.8</v>
+      </c>
+      <c r="H127" s="3">
+        <v>11.9</v>
+      </c>
+      <c r="I127" s="3">
+        <v>7</v>
+      </c>
+      <c r="J127" s="3">
+        <v>1983.5</v>
+      </c>
+      <c r="K127" s="3">
+        <v>39</v>
+      </c>
+      <c r="L127" s="3">
+        <v>10</v>
+      </c>
+      <c r="M127" s="3">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="N127" s="3">
+        <v>131</v>
+      </c>
+      <c r="O127" s="3">
+        <v>71</v>
+      </c>
+      <c r="P127" s="3">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="Q127" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="R127" s="3">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="S127" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="T127" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="U127" s="3">
+        <v>87.126999999999995</v>
+      </c>
+      <c r="V127" s="3">
+        <v>715.34299999999996</v>
+      </c>
+      <c r="W127" s="3">
+        <v>4016.8490000000002</v>
+      </c>
+      <c r="X127" s="3">
+        <v>5152.8050000000003</v>
+      </c>
+      <c r="Y127" s="3">
+        <v>590.125</v>
+      </c>
+      <c r="Z127" s="3">
+        <v>1981.125</v>
+      </c>
+      <c r="AA127" s="3">
+        <v>2164.3130000000001</v>
+      </c>
+      <c r="AB127" s="3">
+        <v>964.18299999999999</v>
+      </c>
+      <c r="AC127" s="3">
+        <v>1410.1479999999999</v>
+      </c>
+      <c r="AD127" s="3">
+        <v>822.48699999999997</v>
+      </c>
+      <c r="AE127" s="3">
+        <v>2266.8139999999999</v>
+      </c>
+      <c r="AF127" s="3">
+        <v>2510.5770000000002</v>
+      </c>
+      <c r="AG127" s="3">
+        <v>6672.6279999999997</v>
+      </c>
+      <c r="AH127" s="3">
+        <v>7125.692</v>
+      </c>
+      <c r="AI127" s="23">
+        <v>11046.380999999999</v>
+      </c>
+    </row>
+    <row r="128" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A128" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N128" s="1">
+        <v>51.5</v>
+      </c>
+      <c r="O128" s="1">
+        <v>19.117000000000001</v>
+      </c>
+      <c r="P128" s="1">
+        <v>21.7</v>
+      </c>
+      <c r="Q128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y128" s="1">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="Z128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC128" s="1">
+        <v>32.659999999999997</v>
+      </c>
+      <c r="AD128" s="1">
+        <v>118.175</v>
+      </c>
+      <c r="AE128" s="1">
+        <v>13.09</v>
+      </c>
+      <c r="AF128" s="1">
+        <v>3.1789999999999998</v>
+      </c>
+      <c r="AG128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH128" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI128" s="25">
+        <v>83.762</v>
+      </c>
+    </row>
+    <row r="129" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A129" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B129" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="26" t="s">
+        <v>331</v>
+      </c>
+      <c r="D129" s="1">
+        <v>210.02</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W129" s="1">
+        <v>27.594000000000001</v>
+      </c>
+      <c r="X129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y129" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="Z129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA129" s="1">
+        <v>1.484</v>
+      </c>
+      <c r="AB129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH129" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI129" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="130" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A130" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T130" s="1">
+        <v>18</v>
+      </c>
+      <c r="U130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH130" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI130" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="131" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A131" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q131" s="1">
+        <v>28.2</v>
+      </c>
+      <c r="R131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z131" s="1">
+        <v>4.29</v>
+      </c>
+      <c r="AA131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI131" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="132" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A132" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N132" s="1">
+        <v>72</v>
+      </c>
+      <c r="O132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH132" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI132" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="133" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A133" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B133" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" s="26" t="s">
+        <v>335</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH133" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI133" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="134" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A134" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J134" s="1">
+        <v>1903.6</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X134" s="1">
+        <v>43.616999999999997</v>
+      </c>
+      <c r="Y134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH134" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI134" s="25">
+        <v>19.395</v>
+      </c>
+    </row>
+    <row r="135" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A135" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B135" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="C135" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z135" s="1">
+        <v>1033.19</v>
+      </c>
+      <c r="AA135" s="1">
+        <v>970.28099999999995</v>
+      </c>
+      <c r="AB135" s="1">
+        <v>327.8</v>
+      </c>
+      <c r="AC135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH135" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI135" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="136" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A136" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="C136" s="11" t="s">
         <v>338</v>
       </c>
-      <c r="B76" s="17" t="s">
-[...103 lines deleted...]
-      <c r="A77" s="17" t="s">
+      <c r="D136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G136" s="1">
+        <v>6.8</v>
+      </c>
+      <c r="H136" s="1">
+        <v>11.9</v>
+      </c>
+      <c r="I136" s="1">
+        <v>7</v>
+      </c>
+      <c r="J136" s="1">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K136" s="1">
+        <v>39</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M136" s="1">
+        <v>3.4260000000000002</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P136" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q136" s="1">
+        <v>3.0550000000000002</v>
+      </c>
+      <c r="R136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U136" s="1">
+        <v>0.373</v>
+      </c>
+      <c r="V136" s="1">
+        <v>18.417999999999999</v>
+      </c>
+      <c r="W136" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X136" s="1">
+        <v>2E-3</v>
+      </c>
+      <c r="Y136" s="1">
+        <v>16.016999999999999</v>
+      </c>
+      <c r="Z136" s="1">
+        <v>2.6240000000000001</v>
+      </c>
+      <c r="AA136" s="1">
+        <v>108.07</v>
+      </c>
+      <c r="AB136" s="1">
+        <v>302.25700000000001</v>
+      </c>
+      <c r="AC136" s="1">
+        <v>361.02300000000002</v>
+      </c>
+      <c r="AD136" s="1">
+        <v>699.53</v>
+      </c>
+      <c r="AE136" s="1">
+        <v>2026.087</v>
+      </c>
+      <c r="AF136" s="1">
+        <v>1936.511</v>
+      </c>
+      <c r="AG136" s="1">
+        <v>1617.5219999999999</v>
+      </c>
+      <c r="AH136" s="1">
+        <v>2124.5929999999998</v>
+      </c>
+      <c r="AI136" s="25">
+        <v>2904.835</v>
+      </c>
+    </row>
+    <row r="137" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A137" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B137" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="26" t="s">
         <v>339</v>
       </c>
-      <c r="B77" s="17" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="1" t="s">
+      <c r="D137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB137" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="AC137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI137" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="138" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A138" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M138" s="1">
+        <v>15</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T138" s="1">
+        <v>15.2</v>
+      </c>
+      <c r="U138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH138" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI138" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="139" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A139" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P139" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="Q139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y139" s="1">
+        <v>1.0660000000000001</v>
+      </c>
+      <c r="Z139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC139" s="1">
+        <v>763.5</v>
+      </c>
+      <c r="AD139" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE139" s="1">
+        <v>0.443</v>
+      </c>
+      <c r="AF139" s="1">
+        <v>3.45</v>
+      </c>
+      <c r="AG139" s="1">
+        <v>89.8</v>
+      </c>
+      <c r="AH139" s="1">
+        <v>163.37</v>
+      </c>
+      <c r="AI139" s="25">
+        <v>465.06299999999999</v>
+      </c>
+    </row>
+    <row r="140" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A140" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O140" s="1">
+        <v>50</v>
+      </c>
+      <c r="P140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI140" s="25"/>
+    </row>
+    <row r="141" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A141" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B141" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="C141" s="26" t="s">
+        <v>343</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V141" s="1">
+        <v>10</v>
+      </c>
+      <c r="W141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB141" s="1">
+        <v>104.18600000000001</v>
+      </c>
+      <c r="AC141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH141" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI141" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="142" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A142" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T142" s="1">
+        <v>5.4</v>
+      </c>
+      <c r="U142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH142" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI142" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="143" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A143" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M143" s="1">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="N143" s="1">
+        <v>6.6</v>
+      </c>
+      <c r="O143" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P143" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="Q143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T143" s="1">
+        <v>6.4</v>
+      </c>
+      <c r="U143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V143" s="1">
+        <v>176.845</v>
+      </c>
+      <c r="W143" s="1">
+        <v>20.861999999999998</v>
+      </c>
+      <c r="X143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI143" s="25">
+        <v>5.1369999999999996</v>
+      </c>
+    </row>
+    <row r="144" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A144" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B144" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="C144" s="26" t="s">
+        <v>346</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q144" s="1">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="R144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG144" s="1">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AH144" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI144" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="145" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A145" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C145" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O145" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="P145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W145" s="1">
+        <v>417.88799999999998</v>
+      </c>
+      <c r="X145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH145" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI145" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="146" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A146" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B146" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="C146" s="26" t="s">
+        <v>348</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V146" s="1">
+        <v>44</v>
+      </c>
+      <c r="W146" s="1">
+        <v>12.1</v>
+      </c>
+      <c r="X146" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="Y146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z146" s="1">
+        <v>49.77</v>
+      </c>
+      <c r="AA146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH146" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI146" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="147" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A147" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T147" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="U147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE147" s="1">
+        <v>131.93799999999999</v>
+      </c>
+      <c r="AF147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG147" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH147" s="1">
+        <v>134.828</v>
+      </c>
+      <c r="AI147" s="25">
+        <v>5.0999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A148" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U148" s="1">
+        <v>14.3</v>
+      </c>
+      <c r="V148" s="1">
+        <v>28.09</v>
+      </c>
+      <c r="W148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X148" s="1">
+        <v>68.25</v>
+      </c>
+      <c r="Y148" s="1">
+        <v>0.98899999999999999</v>
+      </c>
+      <c r="Z148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH148" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI148" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="149" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A149" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B149" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="C149" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V149" s="1">
+        <v>198</v>
+      </c>
+      <c r="W149" s="1">
+        <v>3373.346</v>
+      </c>
+      <c r="X149" s="1">
+        <v>5040.4679999999998</v>
+      </c>
+      <c r="Y149" s="1">
+        <v>329.82</v>
+      </c>
+      <c r="Z149" s="1">
+        <v>527.01300000000003</v>
+      </c>
+      <c r="AA149" s="1">
+        <v>595.23699999999997</v>
+      </c>
+      <c r="AB149" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC149" s="1">
+        <v>109.392</v>
+      </c>
+      <c r="AD149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE149" s="1">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="AF149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG149" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH149" s="1">
+        <v>622.9</v>
+      </c>
+      <c r="AI149" s="25">
+        <v>2699.9180000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A150" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R150" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U150" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="V150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH150" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI150" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="151" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A151" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U151" s="1">
+        <v>57.6</v>
+      </c>
+      <c r="V151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH151" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI151" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="152" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A152" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH152" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI152" s="25">
+        <v>20.597999999999999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A153" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B153" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V153" s="1">
+        <v>118.096</v>
+      </c>
+      <c r="W153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y153" s="1">
+        <v>2.7360000000000002</v>
+      </c>
+      <c r="Z153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="AE153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG153" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH153" s="1">
+        <v>1777.95</v>
+      </c>
+      <c r="AI153" s="25">
+        <v>6.9409999999999998</v>
+      </c>
+    </row>
+    <row r="154" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A154" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J154" s="1">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="K154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q154" s="1">
+        <v>27.321999999999999</v>
+      </c>
+      <c r="R154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH154" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI154" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="155" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A155" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B155" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" s="26" t="s">
+        <v>357</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z155" s="1">
+        <v>308.94299999999998</v>
+      </c>
+      <c r="AA155" s="1">
+        <v>205.34399999999999</v>
+      </c>
+      <c r="AB155" s="1">
+        <v>126.27</v>
+      </c>
+      <c r="AC155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH155" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI155" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="156" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A156" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C156" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P156" s="1">
         <v>8</v>
       </c>
-      <c r="E77" s="1" t="s">
-[...311 lines deleted...]
-      <c r="B80" s="14" t="s">
+      <c r="Q156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH156" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI156" s="25">
+        <v>136.54900000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A157" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R157" s="1">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="S157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W157" s="1">
+        <v>20.085000000000001</v>
+      </c>
+      <c r="X157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH157" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI157" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="158" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A158" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J158" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="K158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L158" s="1">
+        <v>10</v>
+      </c>
+      <c r="M158" s="1">
+        <v>18.731999999999999</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O158" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P158" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="Q158" s="1">
+        <v>3.39</v>
+      </c>
+      <c r="R158" s="1">
+        <v>4.7</v>
+      </c>
+      <c r="S158" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="T158" s="1">
+        <v>7.1</v>
+      </c>
+      <c r="U158" s="1">
+        <v>14.773999999999999</v>
+      </c>
+      <c r="V158" s="1">
+        <v>121.89400000000001</v>
+      </c>
+      <c r="W158" s="1">
+        <v>144.97300000000001</v>
+      </c>
+      <c r="X158" s="1">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="Y158" s="1">
+        <v>236.76</v>
+      </c>
+      <c r="Z158" s="1">
+        <v>55.295000000000002</v>
+      </c>
+      <c r="AA158" s="1">
+        <v>283.89699999999999</v>
+      </c>
+      <c r="AB158" s="1">
+        <v>19.951000000000001</v>
+      </c>
+      <c r="AC158" s="1">
+        <v>143.57300000000001</v>
+      </c>
+      <c r="AD158" s="1">
+        <v>3.5830000000000002</v>
+      </c>
+      <c r="AE158" s="1">
+        <v>87.611999999999995</v>
+      </c>
+      <c r="AF158" s="1">
+        <v>63.46</v>
+      </c>
+      <c r="AG158" s="1">
+        <v>103.24</v>
+      </c>
+      <c r="AH158" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="AI158" s="25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A159" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D159" s="3">
+        <v>0</v>
+      </c>
+      <c r="E159" s="3">
+        <v>1.2</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G159" s="3">
+        <v>121.7</v>
+      </c>
+      <c r="H159" s="3">
+        <v>4.8</v>
+      </c>
+      <c r="I159" s="3">
+        <v>1.8</v>
+      </c>
+      <c r="J159" s="3">
+        <v>12.7</v>
+      </c>
+      <c r="K159" s="3">
+        <v>9.6</v>
+      </c>
+      <c r="L159" s="3">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M159" s="3">
+        <v>37</v>
+      </c>
+      <c r="N159" s="3">
+        <v>60.9</v>
+      </c>
+      <c r="O159" s="3">
+        <v>40.4</v>
+      </c>
+      <c r="P159" s="3">
+        <v>106.3</v>
+      </c>
+      <c r="Q159" s="3">
+        <v>222.5</v>
+      </c>
+      <c r="R159" s="3">
+        <v>381.2</v>
+      </c>
+      <c r="S159" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="T159" s="3">
+        <v>30.8</v>
+      </c>
+      <c r="U159" s="3">
+        <v>126.53700000000001</v>
+      </c>
+      <c r="V159" s="3">
+        <v>30.628</v>
+      </c>
+      <c r="W159" s="3">
+        <v>175.744</v>
+      </c>
+      <c r="X159" s="3">
+        <v>11.616</v>
+      </c>
+      <c r="Y159" s="3">
+        <v>32.889000000000003</v>
+      </c>
+      <c r="Z159" s="3">
+        <v>115.78700000000001</v>
+      </c>
+      <c r="AA159" s="3">
+        <v>446.423</v>
+      </c>
+      <c r="AB159" s="3">
+        <v>16.564</v>
+      </c>
+      <c r="AC159" s="3">
+        <v>35.317999999999998</v>
+      </c>
+      <c r="AD159" s="3">
+        <v>329.60500000000002</v>
+      </c>
+      <c r="AE159" s="3">
+        <v>117.95</v>
+      </c>
+      <c r="AF159" s="3">
+        <v>116.39</v>
+      </c>
+      <c r="AG159" s="3">
+        <v>88.965000000000003</v>
+      </c>
+      <c r="AH159" s="3">
+        <v>5.9630000000000001</v>
+      </c>
+      <c r="AI159" s="23">
+        <v>87.289000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A160" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G160" s="1">
+        <v>121.7</v>
+      </c>
+      <c r="H160" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J160" s="1">
+        <v>12.7</v>
+      </c>
+      <c r="K160" s="1">
+        <v>9.5670000000000002</v>
+      </c>
+      <c r="L160" s="1">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M160" s="1">
+        <v>31.338000000000001</v>
+      </c>
+      <c r="N160" s="1">
+        <v>60.9</v>
+      </c>
+      <c r="O160" s="1">
+        <v>40.4</v>
+      </c>
+      <c r="P160" s="1">
+        <v>83.9</v>
+      </c>
+      <c r="Q160" s="1">
+        <v>222.3</v>
+      </c>
+      <c r="R160" s="1">
+        <v>381.2</v>
+      </c>
+      <c r="S160" s="1">
+        <v>63.1</v>
+      </c>
+      <c r="T160" s="1">
+        <v>27</v>
+      </c>
+      <c r="U160" s="1">
+        <v>96.003</v>
+      </c>
+      <c r="V160" s="1">
+        <v>30.628</v>
+      </c>
+      <c r="W160" s="1">
+        <v>175.04400000000001</v>
+      </c>
+      <c r="X160" s="1">
+        <v>11.616</v>
+      </c>
+      <c r="Y160" s="1">
+        <v>32.889000000000003</v>
+      </c>
+      <c r="Z160" s="1">
+        <v>113.587</v>
+      </c>
+      <c r="AA160" s="1">
+        <v>404.197</v>
+      </c>
+      <c r="AB160" s="1">
+        <v>13.564</v>
+      </c>
+      <c r="AC160" s="1">
+        <v>27.667999999999999</v>
+      </c>
+      <c r="AD160" s="1">
+        <v>325.31</v>
+      </c>
+      <c r="AE160" s="1">
+        <v>117.94799999999999</v>
+      </c>
+      <c r="AF160" s="1">
+        <v>80.393000000000001</v>
+      </c>
+      <c r="AG160" s="1">
+        <v>71.405000000000001</v>
+      </c>
+      <c r="AH160" s="1">
+        <v>4.9630000000000001</v>
+      </c>
+      <c r="AI160" s="25">
+        <v>60.652999999999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A161" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B161" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="C161" s="26" t="s">
+        <v>363</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z161" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE161" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH161" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI161" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="162" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A162" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B162" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="C162" s="26" t="s">
+        <v>364</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE162" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH162" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI162" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="163" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A163" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B163" s="26" t="s">
         <v>157</v>
       </c>
-      <c r="C80" s="9" t="s">
-[...115 lines deleted...]
-      <c r="F81" s="1">
+      <c r="C163" s="26" t="s">
+        <v>365</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="J163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P163" s="1">
         <v>22.4</v>
       </c>
-      <c r="G81" s="1">
-[...600 lines deleted...]
-      <c r="AD86" s="1">
+      <c r="Q163" s="1">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="R163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S163" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="T163" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="U163" s="1">
+        <v>30.533999999999999</v>
+      </c>
+      <c r="V163" s="1">
         <v>0</v>
       </c>
-      <c r="AE86" s="1" t="s">
-[...1407 lines deleted...]
-      <c r="A100" s="17" t="s">
+      <c r="W163" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="X163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z163" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA163" s="1">
+        <v>4.5060000000000002</v>
+      </c>
+      <c r="AB163" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC163" s="1">
+        <v>7.65</v>
+      </c>
+      <c r="AD163" s="1">
+        <v>4.2949999999999999</v>
+      </c>
+      <c r="AE163" s="1">
+        <v>2E-3</v>
+      </c>
+      <c r="AF163" s="1">
+        <v>4.0019999999999998</v>
+      </c>
+      <c r="AG163" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="AH163" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI163" s="25">
+        <v>26.635999999999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A164" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B164" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="C164" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z164" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AA164" s="1">
+        <v>37.72</v>
+      </c>
+      <c r="AB164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG164" s="1">
+        <v>14.81</v>
+      </c>
+      <c r="AH164" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI164" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="165" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A165" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B165" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="C165" s="26" t="s">
+        <v>367</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH165" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI165" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="166" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A166" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C166" s="11" t="s">
         <v>368</v>
       </c>
-      <c r="B100" s="17" t="s">
-[...638 lines deleted...]
-      <c r="A106" s="17" t="s">
+      <c r="D166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M166" s="1">
+        <v>5.6829999999999998</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="T166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="V166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="W166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH166" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI166" s="27" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="167" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A167" s="11"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="1"/>
+      <c r="G167" s="1"/>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1"/>
+      <c r="J167" s="1"/>
+      <c r="K167" s="1"/>
+      <c r="L167" s="1"/>
+      <c r="M167" s="1"/>
+      <c r="N167" s="1"/>
+      <c r="O167" s="1"/>
+      <c r="P167" s="1"/>
+      <c r="Q167" s="1"/>
+      <c r="R167" s="1"/>
+      <c r="S167" s="1"/>
+      <c r="T167" s="1"/>
+      <c r="U167" s="1"/>
+      <c r="V167" s="1"/>
+      <c r="W167" s="1"/>
+      <c r="X167" s="1"/>
+      <c r="Y167" s="1"/>
+      <c r="Z167" s="1"/>
+      <c r="AA167" s="1"/>
+      <c r="AB167" s="1"/>
+      <c r="AC167" s="1"/>
+      <c r="AD167" s="1"/>
+      <c r="AE167" s="1"/>
+      <c r="AF167" s="1"/>
+      <c r="AG167" s="1"/>
+      <c r="AH167" s="1"/>
+      <c r="AI167" s="25"/>
+    </row>
+    <row r="168" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A168" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B168" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="C168" s="26" t="s">
         <v>369</v>
       </c>
-      <c r="B106" s="17" t="s">
-[...246 lines deleted...]
-      <c r="M108" s="1">
+      <c r="D168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H168" s="1">
         <v>7.8</v>
       </c>
-      <c r="N108" s="1" t="s">
-[...6090 lines deleted...]
-      <c r="I166" s="1">
+      <c r="I168" s="1">
         <v>628.18299999990268</v>
       </c>
-      <c r="J166" s="1" t="s">
-[...23 lines deleted...]
-      <c r="R166" s="1">
+      <c r="J168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="O168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="P168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="R168" s="1">
         <v>237994.90899999975</v>
       </c>
-      <c r="S166" s="1">
+      <c r="S168" s="1">
         <v>229526.58499999996</v>
       </c>
-      <c r="T166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="U166" s="1">
+      <c r="T168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="U168" s="1">
         <v>263230.261</v>
       </c>
-      <c r="V166" s="1">
+      <c r="V168" s="1">
         <v>254670.06944471286</v>
       </c>
-      <c r="W166" s="1">
+      <c r="W168" s="1">
         <v>239221.11900000036</v>
       </c>
-      <c r="X166" s="1">
+      <c r="X168" s="1">
         <v>538.62800000000004</v>
       </c>
-      <c r="Y166" s="1">
+      <c r="Y168" s="1">
         <v>328.14499999999998</v>
       </c>
-      <c r="Z166" s="1">
+      <c r="Z168" s="1">
         <v>291.44099999999997</v>
       </c>
-      <c r="AA166" s="1">
+      <c r="AA168" s="1">
         <v>291.16300000000001</v>
       </c>
-      <c r="AB166" s="1">
+      <c r="AB168" s="1">
         <v>191.05600000000001</v>
       </c>
-      <c r="AC166" s="1">
+      <c r="AC168" s="1">
         <v>830.54</v>
       </c>
-      <c r="AD166" s="1">
+      <c r="AD168" s="1">
         <v>34.915999999999997</v>
       </c>
-      <c r="AE166" s="1">
+      <c r="AE168" s="1">
         <v>96.903000000000006</v>
       </c>
-      <c r="AF166" s="1">
+      <c r="AF168" s="1">
         <v>301.37799999999999</v>
       </c>
-      <c r="AG166" s="1">
+      <c r="AG168" s="1">
         <v>448.17700000000002</v>
       </c>
-      <c r="AH166" s="1">
+      <c r="AH168" s="1">
         <v>693.73900000000003</v>
       </c>
-      <c r="AI166" s="24">
+      <c r="AI168" s="25">
         <v>838.64700000000005</v>
       </c>
     </row>
-    <row r="167" spans="1:35" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="N169" s="25"/>
+    <row r="169" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A169" s="10"/>
+      <c r="B169" s="10"/>
+      <c r="C169" s="10"/>
+      <c r="D169" s="33"/>
+      <c r="E169" s="33"/>
+      <c r="F169" s="33"/>
+      <c r="G169" s="33"/>
+      <c r="H169" s="33"/>
+      <c r="I169" s="33"/>
+      <c r="J169" s="33"/>
+      <c r="K169" s="33"/>
+      <c r="L169" s="33"/>
+      <c r="M169" s="33"/>
+      <c r="N169" s="33"/>
+      <c r="O169" s="33"/>
+      <c r="P169" s="33"/>
+      <c r="Q169" s="33"/>
+      <c r="R169" s="33"/>
+      <c r="S169" s="33"/>
+      <c r="T169" s="33"/>
+      <c r="U169" s="33"/>
+      <c r="V169" s="33"/>
+      <c r="W169" s="33"/>
+      <c r="X169" s="33"/>
+      <c r="Y169" s="33"/>
+      <c r="Z169" s="33"/>
+      <c r="AA169" s="33"/>
+      <c r="AB169" s="33"/>
+      <c r="AC169" s="33"/>
+      <c r="AD169" s="33"/>
+      <c r="AE169" s="33"/>
+      <c r="AF169" s="10"/>
+      <c r="AG169" s="10"/>
+      <c r="AH169" s="10"/>
+      <c r="AI169" s="34"/>
+    </row>
+    <row r="170" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A170" s="11"/>
+      <c r="B170" s="35"/>
+      <c r="D170" s="35"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
+      <c r="I170" s="1"/>
+      <c r="J170" s="1"/>
+      <c r="K170" s="1"/>
+      <c r="L170" s="1"/>
+      <c r="M170" s="1"/>
+      <c r="N170" s="1"/>
+      <c r="O170" s="1"/>
+      <c r="P170" s="1"/>
+      <c r="Q170" s="1"/>
+      <c r="R170" s="1"/>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+      <c r="U170" s="1"/>
+      <c r="V170" s="1"/>
+      <c r="W170" s="1"/>
+      <c r="X170" s="1"/>
+      <c r="Y170" s="1"/>
+      <c r="Z170" s="1"/>
+      <c r="AA170" s="1"/>
+      <c r="AB170" s="1"/>
+      <c r="AC170" s="32"/>
+      <c r="AD170" s="32"/>
+      <c r="AE170" s="32"/>
+      <c r="AF170" s="11"/>
+      <c r="AG170" s="11"/>
+      <c r="AH170" s="11"/>
+      <c r="AI170" s="25"/>
+    </row>
+    <row r="171" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A171" s="35"/>
+      <c r="C171" s="36"/>
+      <c r="D171" s="37"/>
+      <c r="E171" s="37"/>
+      <c r="F171" s="37"/>
+      <c r="G171" s="37"/>
+      <c r="H171" s="37"/>
+      <c r="I171" s="37"/>
+      <c r="J171" s="37"/>
+      <c r="K171" s="37"/>
+      <c r="L171" s="38"/>
+      <c r="M171" s="38"/>
+      <c r="N171" s="39"/>
+      <c r="O171" s="40"/>
+      <c r="P171" s="40"/>
+      <c r="Q171" s="40"/>
+      <c r="R171" s="40"/>
+      <c r="S171" s="40"/>
+      <c r="T171" s="40"/>
+      <c r="U171" s="40"/>
+      <c r="V171" s="40"/>
+      <c r="W171" s="40"/>
+      <c r="X171" s="40"/>
+      <c r="Y171" s="40"/>
+      <c r="Z171" s="40"/>
+      <c r="AA171" s="40"/>
+      <c r="AB171" s="40"/>
+      <c r="AC171" s="40"/>
+      <c r="AD171" s="40"/>
+      <c r="AE171" s="40"/>
+      <c r="AF171" s="40"/>
+      <c r="AG171" s="40"/>
+      <c r="AH171" s="12"/>
+      <c r="AI171" s="41"/>
+    </row>
+    <row r="172" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A172" s="11"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1"/>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1"/>
+      <c r="J172" s="1"/>
+      <c r="K172" s="1"/>
+      <c r="L172" s="1"/>
+      <c r="M172" s="1"/>
+      <c r="N172" s="1"/>
+      <c r="O172" s="1"/>
+      <c r="P172" s="1"/>
+      <c r="Q172" s="1"/>
+      <c r="R172" s="1"/>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+      <c r="U172" s="1"/>
+      <c r="V172" s="1"/>
+      <c r="W172" s="1"/>
+      <c r="X172" s="1"/>
+      <c r="Y172" s="1"/>
+      <c r="Z172" s="1"/>
+      <c r="AA172" s="1"/>
+      <c r="AB172" s="1"/>
+      <c r="AC172" s="32"/>
+      <c r="AD172" s="32"/>
+      <c r="AE172" s="32"/>
+      <c r="AF172" s="11"/>
+      <c r="AG172" s="11"/>
+      <c r="AH172" s="11"/>
+      <c r="AI172" s="25"/>
+    </row>
+    <row r="173" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A173" s="11"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="1"/>
+      <c r="G173" s="1"/>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1"/>
+      <c r="J173" s="1"/>
+      <c r="K173" s="1"/>
+      <c r="L173" s="1"/>
+      <c r="M173" s="1"/>
+      <c r="N173" s="1"/>
+      <c r="O173" s="1"/>
+      <c r="P173" s="1"/>
+      <c r="Q173" s="1"/>
+      <c r="R173" s="1"/>
+      <c r="S173" s="1"/>
+      <c r="T173" s="1"/>
+      <c r="U173" s="1"/>
+      <c r="V173" s="1"/>
+      <c r="W173" s="1"/>
+      <c r="X173" s="1"/>
+      <c r="Y173" s="1"/>
+      <c r="Z173" s="1"/>
+      <c r="AA173" s="1"/>
+      <c r="AB173" s="1"/>
+      <c r="AC173" s="32"/>
+      <c r="AD173" s="32"/>
+      <c r="AE173" s="32"/>
+      <c r="AF173" s="11"/>
+      <c r="AG173" s="11"/>
+      <c r="AH173" s="11"/>
+      <c r="AI173" s="11"/>
+    </row>
+    <row r="174" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A174" s="11"/>
+    </row>
+    <row r="175" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A175" s="11"/>
+    </row>
+    <row r="176" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A176" s="11"/>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A177" s="11"/>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A178" s="11"/>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A179" s="11"/>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A180" s="11"/>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A181" s="11"/>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A182" s="11"/>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A183" s="11"/>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A184" s="11"/>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A185" s="11"/>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A186" s="11"/>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A187" s="11"/>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A188" s="11"/>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A189" s="11"/>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A190" s="11"/>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A191" s="11"/>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A192" s="11"/>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A193" s="11"/>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A194" s="11"/>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A195" s="11"/>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A196" s="11"/>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A197" s="11"/>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A198" s="11"/>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A199" s="11"/>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A200" s="11"/>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A201" s="11"/>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A202" s="11"/>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A203" s="11"/>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A204" s="11"/>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A205" s="11"/>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A206" s="11"/>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A207" s="11"/>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A208" s="11"/>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A209" s="11"/>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A210" s="11"/>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A211" s="11"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>RUS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gsulaimanova</dc:creator>
+  <dc:creator>j2m0606@gmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>