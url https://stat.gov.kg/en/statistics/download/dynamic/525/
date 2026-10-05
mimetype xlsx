--- v1 (2026-08-25)
+++ v2 (2026-10-05)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\ВЭД\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72A75079-EC4B-4D2B-AB56-1EF97CDD1A8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8119A155-9B54-4620-BA97-13602DB24234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RUS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AH10" i="1" l="1"/>
   <c r="AI10" i="1"/>
   <c r="AG10" i="1" l="1"/>
   <c r="AF10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1317,149 +1317,149 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...55 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1764,717 +1764,715 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AI211"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AS12" sqref="AS12"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="AM53" sqref="AM53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.625" style="13" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="36" max="16384" width="8.625" style="13"/>
+    <col min="1" max="1" width="19.625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="23.875" style="7" customWidth="1"/>
+    <col min="4" max="4" width="13.375" style="9" customWidth="1"/>
+    <col min="5" max="8" width="10.25" style="8" customWidth="1"/>
+    <col min="9" max="9" width="10.5" style="8" customWidth="1"/>
+    <col min="10" max="15" width="10.25" style="8" customWidth="1"/>
+    <col min="16" max="33" width="8.625" style="8" customWidth="1"/>
+    <col min="34" max="34" width="10.75" style="33" customWidth="1"/>
+    <col min="35" max="35" width="9.5" style="11" customWidth="1"/>
+    <col min="36" max="16384" width="8.625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="E1" s="15"/>
-[...9 lines deleted...]
-      <c r="O1" s="15"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
     </row>
     <row r="2" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="E2" s="15"/>
-[...9 lines deleted...]
-      <c r="O2" s="15"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
     </row>
     <row r="3" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="12" t="s">
         <v>371</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="D3" s="17"/>
-[...29 lines deleted...]
-      <c r="AH3" s="5"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
+      <c r="R3" s="12"/>
+      <c r="S3" s="12"/>
+      <c r="T3" s="12"/>
+      <c r="U3" s="12"/>
+      <c r="V3" s="12"/>
+      <c r="W3" s="12"/>
+      <c r="X3" s="12"/>
+      <c r="Y3" s="12"/>
+      <c r="Z3" s="12"/>
+      <c r="AA3" s="12"/>
+      <c r="AB3" s="12"/>
+      <c r="AC3" s="12"/>
+      <c r="AD3" s="12"/>
+      <c r="AE3" s="12"/>
+      <c r="AF3" s="12"/>
+      <c r="AG3" s="12"/>
+      <c r="AH3" s="34"/>
     </row>
     <row r="4" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="14" t="s">
         <v>372</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="19" t="s">
+      <c r="C4" s="14" t="s">
         <v>209</v>
       </c>
-      <c r="E4" s="15"/>
-[...9 lines deleted...]
-      <c r="O4" s="15"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
     </row>
     <row r="5" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19"/>
-[...12 lines deleted...]
-      <c r="O5" s="15"/>
+      <c r="A5" s="14"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
     </row>
     <row r="6" spans="1:35" ht="15" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="22"/>
-[...2 lines deleted...]
-      <c r="D6" s="6">
+      <c r="A6" s="17"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="3">
         <v>1994</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="3">
         <v>1995</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="3">
         <v>1996</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="3">
         <v>1997</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="3">
         <v>1998</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="3">
         <v>1999</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="3">
         <v>2000</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="3">
         <v>2001</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="3">
         <v>2002</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="3">
         <v>2003</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N6" s="3">
         <v>2004</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O6" s="3">
         <v>2005</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P6" s="3">
         <v>2006</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q6" s="3">
         <v>2007</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R6" s="3">
         <v>2008</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S6" s="3">
         <v>2009</v>
       </c>
-      <c r="T6" s="6">
+      <c r="T6" s="3">
         <v>2010</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U6" s="3">
         <v>2011</v>
       </c>
-      <c r="V6" s="6">
+      <c r="V6" s="3">
         <v>2012</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W6" s="3">
         <v>2013</v>
       </c>
-      <c r="X6" s="6">
+      <c r="X6" s="3">
         <v>2014</v>
       </c>
-      <c r="Y6" s="6">
+      <c r="Y6" s="3">
         <v>2015</v>
       </c>
-      <c r="Z6" s="6">
+      <c r="Z6" s="3">
         <v>2016</v>
       </c>
-      <c r="AA6" s="6">
+      <c r="AA6" s="3">
         <v>2017</v>
       </c>
-      <c r="AB6" s="6">
+      <c r="AB6" s="3">
         <v>2018</v>
       </c>
-      <c r="AC6" s="6">
+      <c r="AC6" s="3">
         <v>2019</v>
       </c>
-      <c r="AD6" s="6">
+      <c r="AD6" s="3">
         <v>2020</v>
       </c>
-      <c r="AE6" s="6">
+      <c r="AE6" s="3">
         <v>2021</v>
       </c>
-      <c r="AF6" s="6">
+      <c r="AF6" s="3">
         <v>2022</v>
       </c>
-      <c r="AG6" s="6">
+      <c r="AG6" s="3">
         <v>2023</v>
       </c>
-      <c r="AH6" s="6">
+      <c r="AH6" s="3">
         <v>2024</v>
       </c>
-      <c r="AI6" s="6">
+      <c r="AI6" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D7" s="2">
         <v>341091.4</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E7" s="2">
         <v>408938.6</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F7" s="2">
         <v>505396.6</v>
       </c>
-      <c r="G7" s="3">
+      <c r="G7" s="2">
         <v>603808</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H7" s="2">
         <v>513635.8</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I7" s="2">
         <v>453835.6</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J7" s="2">
         <v>504489.2</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K7" s="2">
         <v>476151.6</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L7" s="2">
         <v>485544</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M7" s="2">
         <v>581728.9</v>
       </c>
-      <c r="N7" s="3">
+      <c r="N7" s="2">
         <v>718840.5</v>
       </c>
-      <c r="O7" s="3">
+      <c r="O7" s="2">
         <v>672013.7</v>
       </c>
-      <c r="P7" s="3">
+      <c r="P7" s="2">
         <v>794067.4</v>
       </c>
-      <c r="Q7" s="3">
+      <c r="Q7" s="2">
         <v>1134196.5</v>
       </c>
-      <c r="R7" s="3">
+      <c r="R7" s="2">
         <v>1855566.3</v>
       </c>
-      <c r="S7" s="3">
+      <c r="S7" s="2">
         <v>1673040.4</v>
       </c>
-      <c r="T7" s="3">
+      <c r="T7" s="2">
         <v>1755924.5</v>
       </c>
-      <c r="U7" s="3">
+      <c r="U7" s="2">
         <v>2242166.5</v>
       </c>
-      <c r="V7" s="3">
+      <c r="V7" s="2">
         <v>1927623.2464447129</v>
       </c>
-      <c r="W7" s="3">
+      <c r="W7" s="2">
         <v>2006849.6540000001</v>
       </c>
-      <c r="X7" s="3">
+      <c r="X7" s="2">
         <v>1883733.456</v>
       </c>
-      <c r="Y7" s="3">
+      <c r="Y7" s="2">
         <v>1482942.034</v>
       </c>
-      <c r="Z7" s="3">
+      <c r="Z7" s="2">
         <v>1573214.93</v>
       </c>
-      <c r="AA7" s="3">
+      <c r="AA7" s="2">
         <v>1764254.6440000001</v>
       </c>
-      <c r="AB7" s="3">
+      <c r="AB7" s="2">
         <v>1836838.696</v>
       </c>
-      <c r="AC7" s="3">
+      <c r="AC7" s="2">
         <v>1986109.963</v>
       </c>
-      <c r="AD7" s="3">
+      <c r="AD7" s="2">
         <v>1973190.595</v>
       </c>
-      <c r="AE7" s="3">
+      <c r="AE7" s="2">
         <v>2752163.747</v>
       </c>
-      <c r="AF7" s="3">
+      <c r="AF7" s="2">
         <v>2254702.932</v>
       </c>
-      <c r="AG7" s="3">
+      <c r="AG7" s="2">
         <v>3384856.0929999999</v>
       </c>
-      <c r="AH7" s="3">
+      <c r="AH7" s="2">
         <v>5141743.4610000001</v>
       </c>
-      <c r="AI7" s="23">
+      <c r="AI7" s="35">
         <v>3022949.9920000001</v>
       </c>
     </row>
     <row r="8" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="18" t="s">
         <v>211</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D8" s="2">
         <v>17045.21</v>
       </c>
-      <c r="E8" s="3">
+      <c r="E8" s="2">
         <v>22221.200000000004</v>
       </c>
-      <c r="F8" s="3">
+      <c r="F8" s="2">
         <v>28279.119999999995</v>
       </c>
-      <c r="G8" s="3">
+      <c r="G8" s="2">
         <v>46928.229999999996</v>
       </c>
-      <c r="H8" s="3">
+      <c r="H8" s="2">
         <v>236147.00000000003</v>
       </c>
-      <c r="I8" s="3">
+      <c r="I8" s="2">
         <v>178517.5400000001</v>
       </c>
-      <c r="J8" s="3">
+      <c r="J8" s="2">
         <v>170510.26800000001</v>
       </c>
-      <c r="K8" s="3">
+      <c r="K8" s="2">
         <v>113103.16699999997</v>
       </c>
-      <c r="L8" s="3">
+      <c r="L8" s="2">
         <v>33687.800000000003</v>
       </c>
-      <c r="M8" s="3">
+      <c r="M8" s="2">
         <v>34204.719000000005</v>
       </c>
-      <c r="N8" s="3">
+      <c r="N8" s="2">
         <v>33715.181999999993</v>
       </c>
-      <c r="O8" s="3">
+      <c r="O8" s="2">
         <v>26337.822999999997</v>
       </c>
-      <c r="P8" s="3">
+      <c r="P8" s="2">
         <v>29366.599999999995</v>
       </c>
-      <c r="Q8" s="3">
+      <c r="Q8" s="2">
         <v>65143.991999999998</v>
       </c>
-      <c r="R8" s="3">
+      <c r="R8" s="2">
         <v>185496.30000000002</v>
       </c>
-      <c r="S8" s="3">
+      <c r="S8" s="2">
         <v>214571.4</v>
       </c>
-      <c r="T8" s="3">
+      <c r="T8" s="2">
         <v>69616.5</v>
       </c>
-      <c r="U8" s="3">
+      <c r="U8" s="2">
         <v>37310.349000000002</v>
       </c>
-      <c r="V8" s="3">
+      <c r="V8" s="2">
         <v>51728.633000000009</v>
       </c>
-      <c r="W8" s="3">
+      <c r="W8" s="2">
         <v>65759.852999999974</v>
       </c>
-      <c r="X8" s="3">
+      <c r="X8" s="2">
         <v>58633.18700000002</v>
       </c>
-      <c r="Y8" s="3">
+      <c r="Y8" s="2">
         <v>50433.534999999996</v>
       </c>
-      <c r="Z8" s="3">
+      <c r="Z8" s="2">
         <v>72364.309000000008</v>
       </c>
-      <c r="AA8" s="3">
+      <c r="AA8" s="2">
         <v>246375.90500000003</v>
       </c>
-      <c r="AB8" s="3">
+      <c r="AB8" s="2">
         <v>758924.71299999999</v>
       </c>
-      <c r="AC8" s="3">
+      <c r="AC8" s="2">
         <v>884864.31900000002</v>
       </c>
-      <c r="AD8" s="3">
+      <c r="AD8" s="2">
         <v>50270.928000000007</v>
       </c>
-      <c r="AE8" s="3">
+      <c r="AE8" s="2">
         <v>47545.425999999999</v>
       </c>
-      <c r="AF8" s="7">
+      <c r="AF8" s="4">
         <v>75862.134999999995</v>
       </c>
-      <c r="AG8" s="7">
+      <c r="AG8" s="4">
         <v>44690.391000000003</v>
       </c>
-      <c r="AH8" s="7">
+      <c r="AH8" s="4">
         <v>70374.145999999993</v>
       </c>
-      <c r="AI8" s="23">
+      <c r="AI8" s="35">
         <v>45970.065000000002</v>
       </c>
     </row>
     <row r="9" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="18" t="s">
         <v>164</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="18" t="s">
         <v>212</v>
       </c>
-      <c r="D9" s="3">
+      <c r="D9" s="2">
         <v>223758.48299999998</v>
       </c>
-      <c r="E9" s="3">
+      <c r="E9" s="2">
         <v>268541.3</v>
       </c>
-      <c r="F9" s="3">
+      <c r="F9" s="2">
         <v>393328.8</v>
       </c>
-      <c r="G9" s="3">
+      <c r="G9" s="2">
         <v>318697.33999999997</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="2">
         <v>230095</v>
       </c>
-      <c r="I9" s="3">
+      <c r="I9" s="2">
         <v>182929.19899999999</v>
       </c>
-      <c r="J9" s="3">
+      <c r="J9" s="2">
         <v>207185.234</v>
       </c>
-      <c r="K9" s="3">
+      <c r="K9" s="2">
         <v>168371.55599999998</v>
       </c>
-      <c r="L9" s="3">
+      <c r="L9" s="2">
         <v>168613.59999999998</v>
       </c>
-      <c r="M9" s="3">
+      <c r="M9" s="2">
         <v>201043.60500000001</v>
       </c>
-      <c r="N9" s="3">
+      <c r="N9" s="2">
         <v>275149.2</v>
       </c>
-      <c r="O9" s="3">
+      <c r="O9" s="2">
         <v>302830.33700000006</v>
       </c>
-      <c r="P9" s="3">
+      <c r="P9" s="2">
         <v>378939.5</v>
       </c>
-      <c r="Q9" s="3">
+      <c r="Q9" s="2">
         <v>566697.13899999997</v>
       </c>
-      <c r="R9" s="3">
+      <c r="R9" s="2">
         <v>772543.29999999993</v>
       </c>
-      <c r="S9" s="3">
+      <c r="S9" s="2">
         <v>523267.6</v>
       </c>
-      <c r="T9" s="3">
+      <c r="T9" s="2">
         <v>784193.78999999992</v>
       </c>
-      <c r="U9" s="3">
+      <c r="U9" s="2">
         <v>756357.65899999999</v>
       </c>
-      <c r="V9" s="3">
+      <c r="V9" s="2">
         <v>871511.81200000003</v>
       </c>
-      <c r="W9" s="3">
+      <c r="W9" s="2">
         <v>771946.73300000001</v>
       </c>
-      <c r="X9" s="3">
+      <c r="X9" s="2">
         <v>893386.80799999996</v>
       </c>
-      <c r="Y9" s="3">
+      <c r="Y9" s="2">
         <v>575502.23800000001</v>
       </c>
-      <c r="Z9" s="3">
+      <c r="Z9" s="2">
         <v>603827.06400000001</v>
       </c>
-      <c r="AA9" s="3">
+      <c r="AA9" s="2">
         <v>722088.60200000007</v>
       </c>
-      <c r="AB9" s="3">
+      <c r="AB9" s="2">
         <v>858883.55799999996</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AC9" s="2">
         <v>859232.64500000002</v>
       </c>
-      <c r="AD9" s="3">
+      <c r="AD9" s="2">
         <v>754016.973</v>
       </c>
-      <c r="AE9" s="3">
+      <c r="AE9" s="2">
         <v>1012336.825</v>
       </c>
-      <c r="AF9" s="3">
+      <c r="AF9" s="2">
         <v>1761360.4539999999</v>
       </c>
-      <c r="AG9" s="3">
+      <c r="AG9" s="2">
         <v>1609641.9580000001</v>
       </c>
-      <c r="AH9" s="3">
+      <c r="AH9" s="2">
         <v>2056968.5379999999</v>
       </c>
-      <c r="AI9" s="23">
+      <c r="AI9" s="35">
         <v>1775071.4469999999</v>
       </c>
     </row>
-    <row r="10" spans="1:35" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:35" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...20 lines deleted...]
-      <c r="K10" s="3">
+      <c r="D10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K10" s="2">
         <v>179078.30100000001</v>
       </c>
-      <c r="L10" s="3">
+      <c r="L10" s="2">
         <v>202093.99999999997</v>
       </c>
-      <c r="M10" s="3">
+      <c r="M10" s="2">
         <v>213295.68199999997</v>
       </c>
-      <c r="N10" s="3">
+      <c r="N10" s="2">
         <v>301729.59999999998</v>
       </c>
-      <c r="O10" s="3">
+      <c r="O10" s="2">
         <v>327313.72200000007</v>
       </c>
-      <c r="P10" s="3">
+      <c r="P10" s="2">
         <v>410147.2</v>
       </c>
-      <c r="Q10" s="3">
+      <c r="Q10" s="2">
         <v>615634.87800000003</v>
       </c>
-      <c r="R10" s="3">
+      <c r="R10" s="2">
         <v>798511.1</v>
       </c>
-      <c r="S10" s="3">
+      <c r="S10" s="2">
         <v>533135.99800000002</v>
       </c>
-      <c r="T10" s="3">
+      <c r="T10" s="2">
         <v>791801.42699999991</v>
       </c>
-      <c r="U10" s="3">
+      <c r="U10" s="2">
         <v>795783.04100000008</v>
       </c>
-      <c r="V10" s="3">
+      <c r="V10" s="2">
         <v>905518.87599999993</v>
       </c>
-      <c r="W10" s="3">
+      <c r="W10" s="2">
         <v>781539.97200000007</v>
       </c>
-      <c r="X10" s="3">
+      <c r="X10" s="2">
         <v>905569.48899999983</v>
       </c>
-      <c r="Y10" s="3">
+      <c r="Y10" s="2">
         <v>588967.28599999996</v>
       </c>
-      <c r="Z10" s="3">
+      <c r="Z10" s="2">
         <v>673526.96199999994</v>
       </c>
-      <c r="AA10" s="3">
+      <c r="AA10" s="2">
         <v>805960.37999999989</v>
       </c>
-      <c r="AB10" s="3">
+      <c r="AB10" s="2">
         <v>901429.38199999998</v>
       </c>
-      <c r="AC10" s="3">
+      <c r="AC10" s="2">
         <v>910629.9040000001</v>
       </c>
-      <c r="AD10" s="3">
+      <c r="AD10" s="2">
         <v>776150.39500000002</v>
       </c>
-      <c r="AE10" s="3">
+      <c r="AE10" s="2">
         <v>1049934.4979999999</v>
       </c>
-      <c r="AF10" s="3">
+      <c r="AF10" s="2">
         <f>AF40+AF68+AF72+AF74+AF78+AF91+AF96+AF101</f>
         <v>1806563.8720000002</v>
       </c>
-      <c r="AG10" s="3">
+      <c r="AG10" s="2">
         <f>AG40+AG68+AG72+AG74+AG78+AG91+AG96+AG101</f>
         <v>1679614.753</v>
       </c>
-      <c r="AH10" s="3">
+      <c r="AH10" s="2">
         <f>AH40+AH68+AH72+AH74+AH78+AH91+AH96+AH101+AH17</f>
         <v>2208273.307</v>
       </c>
-      <c r="AI10" s="3">
+      <c r="AI10" s="2">
         <f>AI40+AI68+AI72+AI74+AI78+AI91+AI96+AI101+AI17</f>
         <v>1954516.8229999999</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="18" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="18" t="s">
         <v>214</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>162</v>
@@ -2496,236 +2494,236 @@
       </c>
       <c r="Q11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="S11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="T11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="U11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="V11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="W11" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X11" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="Y11" s="3">
+      <c r="Y11" s="2">
         <v>410178.98700000002</v>
       </c>
-      <c r="Z11" s="3">
+      <c r="Z11" s="2">
         <v>447173.16200000001</v>
       </c>
-      <c r="AA11" s="3">
+      <c r="AA11" s="2">
         <v>541498.36100000003</v>
       </c>
-      <c r="AB11" s="3">
+      <c r="AB11" s="2">
         <v>640649.924</v>
       </c>
-      <c r="AC11" s="3">
+      <c r="AC11" s="2">
         <v>641696.49199999997</v>
       </c>
-      <c r="AD11" s="3">
+      <c r="AD11" s="2">
         <v>554501.28899999999</v>
       </c>
-      <c r="AE11" s="3">
+      <c r="AE11" s="2">
         <v>791483.22</v>
       </c>
-      <c r="AF11" s="3">
+      <c r="AF11" s="2">
         <v>1505809.2220000001</v>
       </c>
-      <c r="AG11" s="3">
+      <c r="AG11" s="2">
         <v>1307112.051</v>
       </c>
-      <c r="AH11" s="3">
+      <c r="AH11" s="2">
         <v>1690463.115</v>
       </c>
-      <c r="AI11" s="23">
+      <c r="AI11" s="35">
         <v>1322852.9920000001</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A12" s="8"/>
-[...33 lines deleted...]
-      <c r="AI12" s="23"/>
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2"/>
+      <c r="Z12" s="2"/>
+      <c r="AA12" s="2"/>
+      <c r="AB12" s="2"/>
+      <c r="AC12" s="2"/>
+      <c r="AD12" s="2"/>
+      <c r="AE12" s="2"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="35"/>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="C13" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="D13" s="3">
+      <c r="D13" s="2">
         <v>116786.6</v>
       </c>
-      <c r="E13" s="3">
+      <c r="E13" s="2">
         <v>169148.9</v>
       </c>
-      <c r="F13" s="3">
+      <c r="F13" s="2">
         <v>183575.7</v>
       </c>
-      <c r="G13" s="3">
+      <c r="G13" s="2">
         <v>322553.09999999998</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="2">
         <v>332507.7</v>
       </c>
-      <c r="I13" s="3">
+      <c r="I13" s="2">
         <v>286700.3</v>
       </c>
-      <c r="J13" s="3">
+      <c r="J13" s="2">
         <v>292647.8</v>
       </c>
-      <c r="K13" s="3">
+      <c r="K13" s="2">
         <v>322328.09999999998</v>
       </c>
-      <c r="L13" s="3">
+      <c r="L13" s="2">
         <v>216725.2</v>
       </c>
-      <c r="M13" s="3">
+      <c r="M13" s="2">
         <v>256624</v>
       </c>
-      <c r="N13" s="3">
+      <c r="N13" s="2">
         <v>280353.3</v>
       </c>
-      <c r="O13" s="3">
+      <c r="O13" s="2">
         <v>235907.7</v>
       </c>
-      <c r="P13" s="3">
+      <c r="P13" s="2">
         <v>401697.1</v>
       </c>
-      <c r="Q13" s="3">
+      <c r="Q13" s="2">
         <v>544659.9</v>
       </c>
-      <c r="R13" s="3">
+      <c r="R13" s="2">
         <v>952672.5</v>
       </c>
-      <c r="S13" s="3">
+      <c r="S13" s="2">
         <v>865517.4</v>
       </c>
-      <c r="T13" s="3">
+      <c r="T13" s="2">
         <v>739676.2</v>
       </c>
-      <c r="U13" s="3">
+      <c r="U13" s="2">
         <v>1212779.7</v>
       </c>
-      <c r="V13" s="3">
+      <c r="V13" s="2">
         <v>856468.8</v>
       </c>
-      <c r="W13" s="3">
+      <c r="W13" s="2">
         <v>773792</v>
       </c>
-      <c r="X13" s="3">
+      <c r="X13" s="2">
         <v>787562</v>
       </c>
-      <c r="Y13" s="3">
+      <c r="Y13" s="2">
         <v>822110.7</v>
       </c>
-      <c r="Z13" s="3">
+      <c r="Z13" s="2">
         <v>912808.06799999997</v>
       </c>
-      <c r="AA13" s="3">
+      <c r="AA13" s="2">
         <v>1022205.7</v>
       </c>
-      <c r="AB13" s="3">
+      <c r="AB13" s="2">
         <v>1143665.8999999999</v>
       </c>
-      <c r="AC13" s="3">
+      <c r="AC13" s="2">
         <v>894015.20799999998</v>
       </c>
-      <c r="AD13" s="3">
+      <c r="AD13" s="2">
         <v>1056291.7760000001</v>
       </c>
-      <c r="AE13" s="3">
+      <c r="AE13" s="2">
         <v>349684.071</v>
       </c>
-      <c r="AF13" s="3">
+      <c r="AF13" s="2">
         <v>88412.762000000002</v>
       </c>
-      <c r="AG13" s="3">
+      <c r="AG13" s="2">
         <v>1148706.7819999999</v>
       </c>
-      <c r="AH13" s="3">
+      <c r="AH13" s="2">
         <v>2462648.355</v>
       </c>
-      <c r="AI13" s="23">
+      <c r="AI13" s="35">
         <v>733347.21200000006</v>
       </c>
     </row>
     <row r="14" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="C14" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D14" s="1">
         <v>220.1</v>
       </c>
       <c r="E14" s="1">
         <v>1718.8</v>
       </c>
       <c r="F14" s="1">
         <v>1163.2</v>
       </c>
       <c r="G14" s="1">
         <v>1438.9</v>
       </c>
       <c r="H14" s="1">
         <v>953.7</v>
       </c>
       <c r="I14" s="1">
         <v>88.5</v>
       </c>
       <c r="J14" s="1">
         <v>125.648</v>
       </c>
       <c r="K14" s="1">
         <v>1440.6</v>
@@ -2777,62 +2775,62 @@
       </c>
       <c r="AA14" s="1">
         <v>1318.326</v>
       </c>
       <c r="AB14" s="1">
         <v>20.57</v>
       </c>
       <c r="AC14" s="1">
         <v>56.122999999999998</v>
       </c>
       <c r="AD14" s="1">
         <v>30.654</v>
       </c>
       <c r="AE14" s="1">
         <v>17.491</v>
       </c>
       <c r="AF14" s="1">
         <v>575.94299999999998</v>
       </c>
       <c r="AG14" s="1">
         <v>369.81299999999999</v>
       </c>
       <c r="AH14" s="1">
         <v>428.87700000000001</v>
       </c>
-      <c r="AI14" s="25">
+      <c r="AI14" s="36">
         <v>222.46199999999999</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C15" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K15" s="1">
         <v>6.9269999999999996</v>
@@ -2884,62 +2882,62 @@
       </c>
       <c r="AA15" s="1">
         <v>186.01499999999999</v>
       </c>
       <c r="AB15" s="1">
         <v>156.34200000000001</v>
       </c>
       <c r="AC15" s="1">
         <v>556.93600000000004</v>
       </c>
       <c r="AD15" s="1">
         <v>278.04000000000002</v>
       </c>
       <c r="AE15" s="1">
         <v>172.92</v>
       </c>
       <c r="AF15" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG15" s="1">
         <v>145.202</v>
       </c>
       <c r="AH15" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI15" s="25">
+      <c r="AI15" s="36">
         <v>67.003</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="26" t="s">
+      <c r="B16" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="26" t="s">
+      <c r="C16" s="19" t="s">
         <v>218</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>162</v>
@@ -2991,62 +2989,62 @@
       </c>
       <c r="AA16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD16" s="1">
         <v>73.39</v>
       </c>
       <c r="AE16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH16" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI16" s="27" t="s">
+      <c r="AI16" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A17" s="11" t="s">
+      <c r="A17" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="B17" s="11" t="s">
+      <c r="B17" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D17" s="1">
         <v>3763</v>
       </c>
       <c r="E17" s="1">
         <v>5034.5</v>
       </c>
       <c r="F17" s="1">
         <v>5601.8</v>
       </c>
       <c r="G17" s="1">
         <v>8613.5499999999993</v>
       </c>
       <c r="H17" s="1">
         <v>5324.7</v>
       </c>
       <c r="I17" s="1">
         <v>4949.1000000000004</v>
       </c>
       <c r="J17" s="1">
         <v>3015.0309999999999</v>
       </c>
       <c r="K17" s="1">
         <v>3202.4490000000001</v>
@@ -3095,65 +3093,65 @@
       </c>
       <c r="Z17" s="1">
         <v>3283.6570000000002</v>
       </c>
       <c r="AA17" s="1">
         <v>7083.9350000000004</v>
       </c>
       <c r="AB17" s="1">
         <v>12051.776</v>
       </c>
       <c r="AC17" s="1">
         <v>13135.342000000001</v>
       </c>
       <c r="AD17" s="1">
         <v>10710.819</v>
       </c>
       <c r="AE17" s="1">
         <v>15847.106</v>
       </c>
       <c r="AF17" s="1">
         <v>24395.636999999999</v>
       </c>
       <c r="AG17" s="1">
         <v>33965.798000000003</v>
       </c>
-      <c r="AH17" s="9">
+      <c r="AH17" s="37">
         <v>43850.578999999998</v>
       </c>
-      <c r="AI17" s="25">
+      <c r="AI17" s="36">
         <v>100270.409</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B18" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E18" s="1">
         <v>217.3</v>
       </c>
       <c r="F18" s="1">
         <v>3655.3</v>
       </c>
       <c r="G18" s="1">
         <v>4471.2</v>
       </c>
       <c r="H18" s="1">
         <v>6118.3</v>
       </c>
       <c r="I18" s="1">
         <v>2412.1</v>
       </c>
       <c r="J18" s="1">
         <v>733.36800000000005</v>
       </c>
       <c r="K18" s="1">
         <v>839.5</v>
@@ -3205,62 +3203,62 @@
       </c>
       <c r="AA18" s="1">
         <v>21162.698</v>
       </c>
       <c r="AB18" s="1">
         <v>14094.582</v>
       </c>
       <c r="AC18" s="1">
         <v>6617.12</v>
       </c>
       <c r="AD18" s="1">
         <v>12581.335999999999</v>
       </c>
       <c r="AE18" s="1">
         <v>7566.1480000000001</v>
       </c>
       <c r="AF18" s="1">
         <v>14772.263000000001</v>
       </c>
       <c r="AG18" s="1">
         <v>9173.1350000000002</v>
       </c>
       <c r="AH18" s="1">
         <v>27192.894</v>
       </c>
-      <c r="AI18" s="25">
+      <c r="AI18" s="36">
         <v>17169.847000000002</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A19" s="11" t="s">
+      <c r="A19" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="11" t="s">
+      <c r="B19" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D19" s="1">
         <v>270.8</v>
       </c>
       <c r="E19" s="1">
         <v>2852.9</v>
       </c>
       <c r="F19" s="1">
         <v>701</v>
       </c>
       <c r="G19" s="1">
         <v>689.6</v>
       </c>
       <c r="H19" s="1">
         <v>683.3</v>
       </c>
       <c r="I19" s="1">
         <v>195.4</v>
       </c>
       <c r="J19" s="1">
         <v>218.72399999999999</v>
       </c>
       <c r="K19" s="1">
         <v>140.80000000000001</v>
@@ -3312,62 +3310,62 @@
       </c>
       <c r="AA19" s="1">
         <v>3731.93</v>
       </c>
       <c r="AB19" s="1">
         <v>7628.3860000000004</v>
       </c>
       <c r="AC19" s="1">
         <v>6418.9530000000004</v>
       </c>
       <c r="AD19" s="1">
         <v>5238.7179999999998</v>
       </c>
       <c r="AE19" s="1">
         <v>5139.4660000000003</v>
       </c>
       <c r="AF19" s="1">
         <v>1476.9880000000001</v>
       </c>
       <c r="AG19" s="1">
         <v>618.67499999999995</v>
       </c>
       <c r="AH19" s="1">
         <v>472.24900000000002</v>
       </c>
-      <c r="AI19" s="25">
+      <c r="AI19" s="36">
         <v>766.226</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A20" s="11" t="s">
+      <c r="A20" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="B20" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I20" s="1">
         <v>63.7</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>162</v>
@@ -3419,62 +3417,62 @@
       </c>
       <c r="AA20" s="1">
         <v>339.25700000000001</v>
       </c>
       <c r="AB20" s="1">
         <v>380.048</v>
       </c>
       <c r="AC20" s="1">
         <v>477.34300000000002</v>
       </c>
       <c r="AD20" s="1">
         <v>681.40200000000004</v>
       </c>
       <c r="AE20" s="1">
         <v>552.13300000000004</v>
       </c>
       <c r="AF20" s="1">
         <v>381.66399999999999</v>
       </c>
       <c r="AG20" s="1">
         <v>297.03800000000001</v>
       </c>
       <c r="AH20" s="1">
         <v>236.774</v>
       </c>
-      <c r="AI20" s="25">
+      <c r="AI20" s="36">
         <v>987.65599999999995</v>
       </c>
     </row>
     <row r="21" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="19" t="s">
         <v>169</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="26" t="s">
+      <c r="C21" s="19" t="s">
         <v>223</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>162</v>
@@ -3526,62 +3524,62 @@
       </c>
       <c r="AA21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH21" s="1">
         <v>352</v>
       </c>
-      <c r="AI21" s="25">
+      <c r="AI21" s="36">
         <v>254</v>
       </c>
     </row>
     <row r="22" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="11" t="s">
+      <c r="A22" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D22" s="1">
         <v>29492.7</v>
       </c>
       <c r="E22" s="1">
         <v>27370</v>
       </c>
       <c r="F22" s="1">
         <v>5315.2</v>
       </c>
       <c r="G22" s="1">
         <v>1400.6</v>
       </c>
       <c r="H22" s="1">
         <v>1603.6</v>
       </c>
       <c r="I22" s="1">
         <v>12418.9</v>
       </c>
       <c r="J22" s="1">
         <v>18757.23</v>
       </c>
       <c r="K22" s="1">
         <v>14064.5</v>
@@ -3633,62 +3631,62 @@
       </c>
       <c r="AA22" s="1">
         <v>191218.05300000001</v>
       </c>
       <c r="AB22" s="1">
         <v>669985.39300000004</v>
       </c>
       <c r="AC22" s="1">
         <v>833229.81099999999</v>
       </c>
       <c r="AD22" s="1">
         <v>989957.31900000002</v>
       </c>
       <c r="AE22" s="1">
         <v>234232.56</v>
       </c>
       <c r="AF22" s="1">
         <v>431.58</v>
       </c>
       <c r="AG22" s="1">
         <v>776.52099999999996</v>
       </c>
       <c r="AH22" s="1">
         <v>1212631.567</v>
       </c>
-      <c r="AI22" s="25">
+      <c r="AI22" s="36">
         <v>233547.63099999999</v>
       </c>
     </row>
     <row r="23" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A23" s="11" t="s">
+      <c r="A23" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="11" t="s">
+      <c r="C23" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D23" s="1">
         <v>560.1</v>
       </c>
       <c r="E23" s="1">
         <v>177</v>
       </c>
       <c r="F23" s="1">
         <v>954</v>
       </c>
       <c r="G23" s="1">
         <v>706.2</v>
       </c>
       <c r="H23" s="1">
         <v>562</v>
       </c>
       <c r="I23" s="1">
         <v>799.5</v>
       </c>
       <c r="J23" s="1">
         <v>105.03</v>
       </c>
       <c r="K23" s="1">
         <v>1169</v>
@@ -3740,62 +3738,62 @@
       </c>
       <c r="AA23" s="1">
         <v>27.99</v>
       </c>
       <c r="AB23" s="1">
         <v>149.03899999999999</v>
       </c>
       <c r="AC23" s="1">
         <v>74.474999999999994</v>
       </c>
       <c r="AD23" s="1">
         <v>293.21100000000001</v>
       </c>
       <c r="AE23" s="1">
         <v>199.59299999999999</v>
       </c>
       <c r="AF23" s="1">
         <v>962.95899999999995</v>
       </c>
       <c r="AG23" s="1">
         <v>1657.1</v>
       </c>
       <c r="AH23" s="1">
         <v>534.298</v>
       </c>
-      <c r="AI23" s="25">
+      <c r="AI23" s="36">
         <v>249.47499999999999</v>
       </c>
     </row>
     <row r="24" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+      <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="11" t="s">
+      <c r="C24" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D24" s="1">
         <v>6603.7</v>
       </c>
       <c r="E24" s="1">
         <v>2067.1999999999998</v>
       </c>
       <c r="F24" s="1">
         <v>2876.2</v>
       </c>
       <c r="G24" s="1">
         <v>18053.3</v>
       </c>
       <c r="H24" s="1">
         <v>192150.6</v>
       </c>
       <c r="I24" s="1">
         <v>148184</v>
       </c>
       <c r="J24" s="1">
         <v>144576.95800000001</v>
       </c>
       <c r="K24" s="1">
         <v>94403.199999999997</v>
@@ -3847,62 +3845,62 @@
       </c>
       <c r="AA24" s="1">
         <v>4361.4840000000004</v>
       </c>
       <c r="AB24" s="1">
         <v>6168.0330000000004</v>
       </c>
       <c r="AC24" s="1">
         <v>8599.5450000000001</v>
       </c>
       <c r="AD24" s="1">
         <v>13100.293</v>
       </c>
       <c r="AE24" s="1">
         <v>12513.432000000001</v>
       </c>
       <c r="AF24" s="1">
         <v>15796.88</v>
       </c>
       <c r="AG24" s="1">
         <v>7638.8789999999999</v>
       </c>
       <c r="AH24" s="1">
         <v>5092.2089999999998</v>
       </c>
-      <c r="AI24" s="25">
+      <c r="AI24" s="36">
         <v>5275.7380000000003</v>
       </c>
     </row>
     <row r="25" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A25" s="11" t="s">
+      <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B25" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="11" t="s">
+      <c r="C25" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E25" s="1">
         <v>14.4</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G25" s="1">
         <v>1.3</v>
       </c>
       <c r="H25" s="1">
         <v>2.1</v>
       </c>
       <c r="I25" s="1">
         <v>5.7</v>
       </c>
       <c r="J25" s="1">
         <v>4.3719999999999999</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>162</v>
@@ -3954,62 +3952,62 @@
       </c>
       <c r="AA25" s="1">
         <v>0</v>
       </c>
       <c r="AB25" s="1">
         <v>153.78200000000001</v>
       </c>
       <c r="AC25" s="1">
         <v>565.63699999999994</v>
       </c>
       <c r="AD25" s="1">
         <v>5191.6289999999999</v>
       </c>
       <c r="AE25" s="1">
         <v>639.31600000000003</v>
       </c>
       <c r="AF25" s="1">
         <v>2153.2420000000002</v>
       </c>
       <c r="AG25" s="1">
         <v>578.93100000000004</v>
       </c>
       <c r="AH25" s="1">
         <v>774.44200000000001</v>
       </c>
-      <c r="AI25" s="25">
+      <c r="AI25" s="36">
         <v>1333.1659999999999</v>
       </c>
     </row>
     <row r="26" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A26" s="11" t="s">
+      <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="11" t="s">
+      <c r="B26" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="11" t="s">
+      <c r="C26" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E26" s="1">
         <v>1.7</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G26" s="1">
         <v>367.5</v>
       </c>
       <c r="H26" s="1">
         <v>162.80000000000001</v>
       </c>
       <c r="I26" s="1">
         <v>37</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K26" s="1">
         <v>4.4000000000000004</v>
@@ -4061,62 +4059,62 @@
       </c>
       <c r="AA26" s="1">
         <v>10.603999999999999</v>
       </c>
       <c r="AB26" s="1">
         <v>28.881</v>
       </c>
       <c r="AC26" s="1">
         <v>32.08</v>
       </c>
       <c r="AD26" s="1">
         <v>34.743000000000002</v>
       </c>
       <c r="AE26" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AF26" s="1">
         <v>82.552999999999997</v>
       </c>
       <c r="AG26" s="1">
         <v>1411.498</v>
       </c>
       <c r="AH26" s="1">
         <v>9.4909999999999997</v>
       </c>
-      <c r="AI26" s="25">
+      <c r="AI26" s="36">
         <v>39.067</v>
       </c>
     </row>
     <row r="27" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A27" s="11" t="s">
+      <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="B27" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F27" s="1">
         <v>131.80000000000001</v>
       </c>
       <c r="G27" s="1">
         <v>45.7</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I27" s="1">
         <v>31.8</v>
       </c>
       <c r="J27" s="1">
         <v>85.3</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>162</v>
@@ -4168,62 +4166,62 @@
       </c>
       <c r="AA27" s="1">
         <v>0.154</v>
       </c>
       <c r="AB27" s="1">
         <v>0.13100000000000001</v>
       </c>
       <c r="AC27" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AD27" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AE27" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AF27" s="1">
         <v>296.29199999999997</v>
       </c>
       <c r="AG27" s="1">
         <v>0.216</v>
       </c>
       <c r="AH27" s="1">
         <v>26.718</v>
       </c>
-      <c r="AI27" s="25">
+      <c r="AI27" s="36">
         <v>145.94200000000001</v>
       </c>
     </row>
     <row r="28" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A28" s="11" t="s">
+      <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="11" t="s">
+      <c r="C28" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F28" s="1">
         <v>144.5</v>
       </c>
       <c r="G28" s="1">
         <v>483.3</v>
       </c>
       <c r="H28" s="1">
         <v>220.2</v>
       </c>
       <c r="I28" s="1">
         <v>60</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K28" s="1">
         <v>135.4</v>
@@ -4275,62 +4273,62 @@
       </c>
       <c r="AA28" s="1">
         <v>136.65100000000001</v>
       </c>
       <c r="AB28" s="1">
         <v>53.372999999999998</v>
       </c>
       <c r="AC28" s="1">
         <v>27.625</v>
       </c>
       <c r="AD28" s="1">
         <v>21.678999999999998</v>
       </c>
       <c r="AE28" s="1">
         <v>65.123000000000005</v>
       </c>
       <c r="AF28" s="1">
         <v>5463.2240000000002</v>
       </c>
       <c r="AG28" s="1">
         <v>587.88</v>
       </c>
       <c r="AH28" s="1">
         <v>453.61200000000002</v>
       </c>
-      <c r="AI28" s="25">
+      <c r="AI28" s="36">
         <v>246.63499999999999</v>
       </c>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A29" s="11" t="s">
+      <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="B29" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="11" t="s">
+      <c r="C29" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D29" s="1">
         <v>1774.7</v>
       </c>
       <c r="E29" s="1">
         <v>2925</v>
       </c>
       <c r="F29" s="1">
         <v>2511.3000000000002</v>
       </c>
       <c r="G29" s="1">
         <v>2577.8000000000002</v>
       </c>
       <c r="H29" s="1">
         <v>2635.3</v>
       </c>
       <c r="I29" s="1">
         <v>337.4</v>
       </c>
       <c r="J29" s="1">
         <v>981.13800000000003</v>
       </c>
       <c r="K29" s="1">
         <v>1379.1</v>
@@ -4382,62 +4380,62 @@
       </c>
       <c r="AA29" s="1">
         <v>475.90100000000001</v>
       </c>
       <c r="AB29" s="1">
         <v>1222.431</v>
       </c>
       <c r="AC29" s="1">
         <v>381.447</v>
       </c>
       <c r="AD29" s="1">
         <v>850.85599999999999</v>
       </c>
       <c r="AE29" s="1">
         <v>9700.6360000000004</v>
       </c>
       <c r="AF29" s="1">
         <v>228.37700000000001</v>
       </c>
       <c r="AG29" s="1">
         <v>1815.3219999999999</v>
       </c>
       <c r="AH29" s="1">
         <v>226.91499999999999</v>
       </c>
-      <c r="AI29" s="25">
+      <c r="AI29" s="36">
         <v>1629.7139999999999</v>
       </c>
     </row>
     <row r="30" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A30" s="11" t="s">
+      <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="11" t="s">
+      <c r="B30" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="11" t="s">
+      <c r="C30" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D30" s="1">
         <v>273.89999999999998</v>
       </c>
       <c r="E30" s="1">
         <v>2254.8000000000002</v>
       </c>
       <c r="F30" s="1">
         <v>348.9</v>
       </c>
       <c r="G30" s="1">
         <v>447.6</v>
       </c>
       <c r="H30" s="1">
         <v>2883.5</v>
       </c>
       <c r="I30" s="1">
         <v>2215.1</v>
       </c>
       <c r="J30" s="1">
         <v>10497.264999999999</v>
       </c>
       <c r="K30" s="1">
         <v>3441.6</v>
@@ -4489,62 +4487,62 @@
       </c>
       <c r="AA30" s="1">
         <v>2648.797</v>
       </c>
       <c r="AB30" s="1">
         <v>5564.4859999999999</v>
       </c>
       <c r="AC30" s="1">
         <v>3001.3420000000001</v>
       </c>
       <c r="AD30" s="1">
         <v>2862.5079999999998</v>
       </c>
       <c r="AE30" s="1">
         <v>1838.67</v>
       </c>
       <c r="AF30" s="1">
         <v>1934.0039999999999</v>
       </c>
       <c r="AG30" s="1">
         <v>2091.1860000000001</v>
       </c>
       <c r="AH30" s="1">
         <v>1969.172</v>
       </c>
-      <c r="AI30" s="25">
+      <c r="AI30" s="36">
         <v>2821.9659999999999</v>
       </c>
     </row>
     <row r="31" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A31" s="11" t="s">
+      <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="C31" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D31" s="1">
         <v>563.5</v>
       </c>
       <c r="E31" s="1">
         <v>427.7</v>
       </c>
       <c r="F31" s="1">
         <v>490.6</v>
       </c>
       <c r="G31" s="1">
         <v>3030.1</v>
       </c>
       <c r="H31" s="1">
         <v>6256.7</v>
       </c>
       <c r="I31" s="1">
         <v>4995.5</v>
       </c>
       <c r="J31" s="1">
         <v>1223.0319999999999</v>
       </c>
       <c r="K31" s="1">
         <v>779.4</v>
@@ -4596,62 +4594,62 @@
       </c>
       <c r="AA31" s="1">
         <v>15400.540999999999</v>
       </c>
       <c r="AB31" s="1">
         <v>46225.671000000002</v>
       </c>
       <c r="AC31" s="1">
         <v>17133.575000000001</v>
       </c>
       <c r="AD31" s="1">
         <v>3894.6460000000002</v>
       </c>
       <c r="AE31" s="1">
         <v>2101.6840000000002</v>
       </c>
       <c r="AF31" s="1">
         <v>5850.2510000000002</v>
       </c>
       <c r="AG31" s="1">
         <v>1017.347</v>
       </c>
       <c r="AH31" s="1">
         <v>3026.8420000000001</v>
       </c>
-      <c r="AI31" s="25">
+      <c r="AI31" s="36">
         <v>6416.4260000000004</v>
       </c>
     </row>
     <row r="32" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A32" s="11" t="s">
+      <c r="A32" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="11" t="s">
+      <c r="B32" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="11" t="s">
+      <c r="C32" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I32" s="1">
         <v>51.1</v>
       </c>
       <c r="J32" s="1">
         <v>11.45</v>
       </c>
       <c r="K32" s="1">
         <v>1.6</v>
@@ -4703,62 +4701,62 @@
       </c>
       <c r="AA32" s="1">
         <v>0.59</v>
       </c>
       <c r="AB32" s="1">
         <v>16.001000000000001</v>
       </c>
       <c r="AC32" s="1">
         <v>4.4740000000000002</v>
       </c>
       <c r="AD32" s="1">
         <v>0</v>
       </c>
       <c r="AE32" s="1">
         <v>0</v>
       </c>
       <c r="AF32" s="1">
         <v>17.779</v>
       </c>
       <c r="AG32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH32" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI32" s="27" t="s">
+      <c r="AI32" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="33" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="11" t="s">
+      <c r="A33" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="11" t="s">
+      <c r="B33" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="11" t="s">
+      <c r="C33" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D33" s="1">
         <v>466.4</v>
       </c>
       <c r="E33" s="1">
         <v>978.4</v>
       </c>
       <c r="F33" s="1">
         <v>763.9</v>
       </c>
       <c r="G33" s="1">
         <v>32.43</v>
       </c>
       <c r="H33" s="1">
         <v>183.9</v>
       </c>
       <c r="I33" s="1">
         <v>475.7</v>
       </c>
       <c r="J33" s="1">
         <v>24.093</v>
       </c>
       <c r="K33" s="1">
         <v>340.154</v>
@@ -4810,62 +4808,62 @@
       </c>
       <c r="AA33" s="1">
         <v>457.97800000000001</v>
       </c>
       <c r="AB33" s="1">
         <v>1039.366</v>
       </c>
       <c r="AC33" s="1">
         <v>850.17899999999997</v>
       </c>
       <c r="AD33" s="1">
         <v>341.77</v>
       </c>
       <c r="AE33" s="1">
         <v>1085.356</v>
       </c>
       <c r="AF33" s="1">
         <v>3896.8620000000001</v>
       </c>
       <c r="AG33" s="1">
         <v>368.82299999999998</v>
       </c>
       <c r="AH33" s="1">
         <v>3112.8330000000001</v>
       </c>
-      <c r="AI33" s="25">
+      <c r="AI33" s="36">
         <v>238.28100000000001</v>
       </c>
     </row>
     <row r="34" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="11" t="s">
+      <c r="A34" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="11" t="s">
+      <c r="B34" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I34" s="1">
         <v>1.8</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>162</v>
@@ -4917,62 +4915,62 @@
       </c>
       <c r="AA34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD34" s="1">
         <v>577.66999999999996</v>
       </c>
       <c r="AE34" s="1">
         <v>1271.5260000000001</v>
       </c>
       <c r="AF34" s="1">
         <v>8165.8469999999998</v>
       </c>
       <c r="AG34" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH34" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI34" s="25">
+      <c r="AI34" s="36">
         <v>5.58</v>
       </c>
     </row>
     <row r="35" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="26" t="s">
+      <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="26" t="s">
+      <c r="B35" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="26" t="s">
+      <c r="C35" s="19" t="s">
         <v>237</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>162</v>
@@ -5024,62 +5022,62 @@
       </c>
       <c r="AA35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG35" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH35" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI35" s="27" t="s">
+      <c r="AI35" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="11" t="s">
+      <c r="A36" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="11" t="s">
+      <c r="B36" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D36" s="1">
         <v>571.9</v>
       </c>
       <c r="E36" s="1">
         <v>860.5</v>
       </c>
       <c r="F36" s="1">
         <v>2056.5</v>
       </c>
       <c r="G36" s="1">
         <v>665.5</v>
       </c>
       <c r="H36" s="1">
         <v>1442</v>
       </c>
       <c r="I36" s="1">
         <v>1073.0999999999999</v>
       </c>
       <c r="J36" s="1">
         <v>1822.65</v>
       </c>
       <c r="K36" s="1">
         <v>1596.6</v>
@@ -5131,62 +5129,62 @@
       </c>
       <c r="AA36" s="1">
         <v>1310.7850000000001</v>
       </c>
       <c r="AB36" s="1">
         <v>1138.8869999999999</v>
       </c>
       <c r="AC36" s="1">
         <v>1136.078</v>
       </c>
       <c r="AD36" s="1">
         <v>556.19899999999996</v>
       </c>
       <c r="AE36" s="1">
         <v>715.31100000000004</v>
       </c>
       <c r="AF36" s="1">
         <v>4876.1369999999997</v>
       </c>
       <c r="AG36" s="1">
         <v>3071.105</v>
       </c>
       <c r="AH36" s="1">
         <v>871.37300000000005</v>
       </c>
-      <c r="AI36" s="25">
+      <c r="AI36" s="36">
         <v>3382.26</v>
       </c>
     </row>
     <row r="37" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="11" t="s">
+      <c r="A37" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="11" t="s">
+      <c r="B37" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G37" s="1">
         <v>134</v>
       </c>
       <c r="H37" s="1">
         <v>0.9</v>
       </c>
       <c r="I37" s="1">
         <v>19.100000000000001</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K37" s="1">
         <v>0.4</v>
@@ -5238,62 +5236,62 @@
       </c>
       <c r="AA37" s="1">
         <v>1.32</v>
       </c>
       <c r="AB37" s="1">
         <v>3.028</v>
       </c>
       <c r="AC37" s="1">
         <v>74.055999999999997</v>
       </c>
       <c r="AD37" s="1">
         <v>7.9420000000000002</v>
       </c>
       <c r="AE37" s="1">
         <v>83.558999999999997</v>
       </c>
       <c r="AF37" s="1">
         <v>9.5069999999999997</v>
       </c>
       <c r="AG37" s="1">
         <v>24.617000000000001</v>
       </c>
       <c r="AH37" s="1">
         <v>7.97</v>
       </c>
-      <c r="AI37" s="25">
+      <c r="AI37" s="36">
         <v>18.66</v>
       </c>
     </row>
     <row r="38" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="11" t="s">
+      <c r="A38" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="11" t="s">
+      <c r="B38" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D38" s="1">
         <v>551</v>
       </c>
       <c r="E38" s="1">
         <v>1343.2</v>
       </c>
       <c r="F38" s="1">
         <v>535.6</v>
       </c>
       <c r="G38" s="1">
         <v>1445.6</v>
       </c>
       <c r="H38" s="1">
         <v>967.2</v>
       </c>
       <c r="I38" s="1">
         <v>477.6</v>
       </c>
       <c r="J38" s="1">
         <v>908.87</v>
       </c>
       <c r="K38" s="1">
         <v>437.6</v>
@@ -5345,62 +5343,62 @@
       </c>
       <c r="AA38" s="1">
         <v>1936.3589999999999</v>
       </c>
       <c r="AB38" s="1">
         <v>1760.68</v>
       </c>
       <c r="AC38" s="1">
         <v>1336.6590000000001</v>
       </c>
       <c r="AD38" s="1">
         <v>878.90499999999997</v>
       </c>
       <c r="AE38" s="1">
         <v>2212.192</v>
       </c>
       <c r="AF38" s="1">
         <v>3806.5630000000001</v>
       </c>
       <c r="AG38" s="1">
         <v>4274.692</v>
       </c>
       <c r="AH38" s="1">
         <v>4299.9229999999998</v>
       </c>
-      <c r="AI38" s="25">
+      <c r="AI38" s="36">
         <v>3156.9940000000001</v>
       </c>
     </row>
     <row r="39" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="11" t="s">
+      <c r="A39" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="11" t="s">
+      <c r="B39" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="1">
         <v>74</v>
       </c>
       <c r="I39" s="1">
         <v>71.2</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K39" s="1">
         <v>2</v>
@@ -5452,62 +5450,62 @@
       </c>
       <c r="AA39" s="1">
         <v>0</v>
       </c>
       <c r="AB39" s="1">
         <v>0</v>
       </c>
       <c r="AC39" s="1">
         <v>0</v>
       </c>
       <c r="AD39" s="1">
         <v>0</v>
       </c>
       <c r="AE39" s="1">
         <v>6.6980000000000004</v>
       </c>
       <c r="AF39" s="1">
         <v>3.1520000000000001</v>
       </c>
       <c r="AG39" s="1">
         <v>280.755</v>
       </c>
       <c r="AH39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI39" s="25">
+      <c r="AI39" s="36">
         <v>84.048000000000002</v>
       </c>
     </row>
     <row r="40" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="11" t="s">
+      <c r="A40" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="B40" s="11" t="s">
+      <c r="B40" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D40" s="1">
         <v>58549</v>
       </c>
       <c r="E40" s="1">
         <v>104774.9</v>
       </c>
       <c r="F40" s="1">
         <v>134599.5</v>
       </c>
       <c r="G40" s="1">
         <v>98844.86</v>
       </c>
       <c r="H40" s="1">
         <v>83679.3</v>
       </c>
       <c r="I40" s="1">
         <v>70713.100000000006</v>
       </c>
       <c r="J40" s="1">
         <v>65125.55</v>
       </c>
       <c r="K40" s="1">
         <v>64510.211000000003</v>
@@ -5556,65 +5554,65 @@
       </c>
       <c r="Z40" s="1">
         <v>178406.6</v>
       </c>
       <c r="AA40" s="1">
         <v>265684.95</v>
       </c>
       <c r="AB40" s="1">
         <v>358178.29200000002</v>
       </c>
       <c r="AC40" s="1">
         <v>281252.92300000001</v>
       </c>
       <c r="AD40" s="1">
         <v>257324.185</v>
       </c>
       <c r="AE40" s="1">
         <v>393340.098</v>
       </c>
       <c r="AF40" s="1">
         <v>1069691.9129999999</v>
       </c>
       <c r="AG40" s="1">
         <v>823728.78099999996</v>
       </c>
-      <c r="AH40" s="9">
+      <c r="AH40" s="37">
         <v>1151703.2109999999</v>
       </c>
-      <c r="AI40" s="25">
+      <c r="AI40" s="36">
         <v>738547.99699999997</v>
       </c>
     </row>
     <row r="41" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A41" s="11" t="s">
+      <c r="A41" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="11" t="s">
+      <c r="B41" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D41" s="1">
         <v>313</v>
       </c>
       <c r="E41" s="1">
         <v>155.19999999999999</v>
       </c>
       <c r="F41" s="1">
         <v>981.5</v>
       </c>
       <c r="G41" s="1">
         <v>884.7</v>
       </c>
       <c r="H41" s="1">
         <v>3690.5</v>
       </c>
       <c r="I41" s="1">
         <v>334.1</v>
       </c>
       <c r="J41" s="1">
         <v>1165.19</v>
       </c>
       <c r="K41" s="1">
         <v>1288.3679999999999</v>
@@ -5666,62 +5664,62 @@
       </c>
       <c r="AA41" s="1">
         <v>374.34800000000001</v>
       </c>
       <c r="AB41" s="1">
         <v>728.29399999999998</v>
       </c>
       <c r="AC41" s="1">
         <v>968.05100000000004</v>
       </c>
       <c r="AD41" s="1">
         <v>840.279</v>
       </c>
       <c r="AE41" s="1">
         <v>463.88799999999998</v>
       </c>
       <c r="AF41" s="1">
         <v>5266.5060000000003</v>
       </c>
       <c r="AG41" s="1">
         <v>5526.9080000000004</v>
       </c>
       <c r="AH41" s="1">
         <v>171.58500000000001</v>
       </c>
-      <c r="AI41" s="25">
+      <c r="AI41" s="36">
         <v>274.81200000000001</v>
       </c>
     </row>
     <row r="42" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A42" s="26" t="s">
+      <c r="A42" s="19" t="s">
         <v>172</v>
       </c>
-      <c r="B42" s="26" t="s">
+      <c r="B42" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="C42" s="19" t="s">
         <v>244</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>162</v>
@@ -5773,62 +5771,62 @@
       </c>
       <c r="AA42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH42" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI42" s="25">
+      <c r="AI42" s="36">
         <v>11.706</v>
       </c>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A43" s="11" t="s">
+      <c r="A43" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B43" s="11" t="s">
+      <c r="B43" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C43" s="11" t="s">
+      <c r="C43" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>162</v>
@@ -5880,62 +5878,62 @@
       </c>
       <c r="AA43" s="1">
         <v>5994.4470000000001</v>
       </c>
       <c r="AB43" s="1">
         <v>5735.2160000000003</v>
       </c>
       <c r="AC43" s="1">
         <v>4580.009</v>
       </c>
       <c r="AD43" s="1">
         <v>5555.192</v>
       </c>
       <c r="AE43" s="1">
         <v>8734.4609999999993</v>
       </c>
       <c r="AF43" s="1">
         <v>9608.2749999999996</v>
       </c>
       <c r="AG43" s="1">
         <v>10409.439</v>
       </c>
       <c r="AH43" s="1">
         <v>11227.921</v>
       </c>
-      <c r="AI43" s="25">
+      <c r="AI43" s="36">
         <v>12647.768</v>
       </c>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A44" s="11" t="s">
+      <c r="A44" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B44" s="11" t="s">
+      <c r="B44" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C44" s="11" t="s">
+      <c r="C44" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D44" s="1">
         <v>280.2</v>
       </c>
       <c r="E44" s="1">
         <v>840.4</v>
       </c>
       <c r="F44" s="1">
         <v>179.4</v>
       </c>
       <c r="G44" s="1">
         <v>928.9</v>
       </c>
       <c r="H44" s="1">
         <v>1421.9</v>
       </c>
       <c r="I44" s="1">
         <v>807.6</v>
       </c>
       <c r="J44" s="1">
         <v>670.17200000000003</v>
       </c>
       <c r="K44" s="1">
         <v>2.9</v>
@@ -5987,62 +5985,62 @@
       </c>
       <c r="AA44" s="1">
         <v>83.79</v>
       </c>
       <c r="AB44" s="1">
         <v>123.42</v>
       </c>
       <c r="AC44" s="1">
         <v>67.649000000000001</v>
       </c>
       <c r="AD44" s="1">
         <v>0</v>
       </c>
       <c r="AE44" s="1">
         <v>3</v>
       </c>
       <c r="AF44" s="1">
         <v>641.72299999999996</v>
       </c>
       <c r="AG44" s="1">
         <v>1010.508</v>
       </c>
       <c r="AH44" s="1">
         <v>23.459</v>
       </c>
-      <c r="AI44" s="25">
+      <c r="AI44" s="36">
         <v>86.768000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A45" s="11" t="s">
+      <c r="A45" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B45" s="11" t="s">
+      <c r="B45" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C45" s="11" t="s">
+      <c r="C45" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J45" s="1">
         <v>60.356000000000002</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>162</v>
@@ -6094,62 +6092,62 @@
       </c>
       <c r="AA45" s="1">
         <v>78.394999999999996</v>
       </c>
       <c r="AB45" s="1">
         <v>342.75400000000002</v>
       </c>
       <c r="AC45" s="1">
         <v>377.964</v>
       </c>
       <c r="AD45" s="1">
         <v>261.23399999999998</v>
       </c>
       <c r="AE45" s="1">
         <v>396.077</v>
       </c>
       <c r="AF45" s="1">
         <v>84.069000000000003</v>
       </c>
       <c r="AG45" s="1">
         <v>270.28100000000001</v>
       </c>
       <c r="AH45" s="1">
         <v>227.137</v>
       </c>
-      <c r="AI45" s="25">
+      <c r="AI45" s="36">
         <v>51.573</v>
       </c>
     </row>
     <row r="46" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A46" s="11" t="s">
+      <c r="A46" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="B46" s="11" t="s">
+      <c r="B46" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C46" s="11" t="s">
+      <c r="C46" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D46" s="1">
         <v>189.1</v>
       </c>
       <c r="E46" s="1">
         <v>79</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>162</v>
@@ -6201,62 +6199,62 @@
       </c>
       <c r="AA46" s="1">
         <v>2422.5349999999999</v>
       </c>
       <c r="AB46" s="1">
         <v>2579.174</v>
       </c>
       <c r="AC46" s="1">
         <v>2413.799</v>
       </c>
       <c r="AD46" s="1">
         <v>2515.0940000000001</v>
       </c>
       <c r="AE46" s="1">
         <v>3435.4749999999999</v>
       </c>
       <c r="AF46" s="1">
         <v>1456.567</v>
       </c>
       <c r="AG46" s="1">
         <v>1556.855</v>
       </c>
       <c r="AH46" s="1">
         <v>1424.0350000000001</v>
       </c>
-      <c r="AI46" s="25">
+      <c r="AI46" s="36">
         <v>1419.8219999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:35" s="28" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="11" t="s">
+    <row r="47" spans="1:35" s="21" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B47" s="11" t="s">
+      <c r="B47" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C47" s="11" t="s">
+      <c r="C47" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D47" s="1">
         <v>9097.2829999999994</v>
       </c>
       <c r="E47" s="1">
         <v>8343.1</v>
       </c>
       <c r="F47" s="1">
         <v>9391.2000000000007</v>
       </c>
       <c r="G47" s="1">
         <v>4599.62</v>
       </c>
       <c r="H47" s="1">
         <v>4747.2</v>
       </c>
       <c r="I47" s="1">
         <v>1466.4</v>
       </c>
       <c r="J47" s="1">
         <v>1114.374</v>
       </c>
       <c r="K47" s="1">
         <v>2899.9189999999999</v>
@@ -6308,62 +6306,62 @@
       </c>
       <c r="AA47" s="1">
         <v>3545.2379999999998</v>
       </c>
       <c r="AB47" s="1">
         <v>6425.143</v>
       </c>
       <c r="AC47" s="1">
         <v>13630.197</v>
       </c>
       <c r="AD47" s="1">
         <v>8603.2569999999996</v>
       </c>
       <c r="AE47" s="1">
         <v>6487.6940000000004</v>
       </c>
       <c r="AF47" s="1">
         <v>1259.3710000000001</v>
       </c>
       <c r="AG47" s="1">
         <v>1749.885</v>
       </c>
       <c r="AH47" s="1">
         <v>284.68400000000003</v>
       </c>
-      <c r="AI47" s="25">
+      <c r="AI47" s="36">
         <v>587.30100000000004</v>
       </c>
     </row>
-    <row r="48" spans="1:35" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="11" t="s">
+    <row r="48" spans="1:35" s="21" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B48" s="11" t="s">
+      <c r="B48" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="11" t="s">
+      <c r="C48" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D48" s="1">
         <v>455.4</v>
       </c>
       <c r="E48" s="1">
         <v>49.4</v>
       </c>
       <c r="F48" s="1">
         <v>168.1</v>
       </c>
       <c r="G48" s="1">
         <v>160.93</v>
       </c>
       <c r="H48" s="1">
         <v>79.5</v>
       </c>
       <c r="I48" s="1">
         <v>192.6</v>
       </c>
       <c r="J48" s="1">
         <v>729.82799999999997</v>
       </c>
       <c r="K48" s="1">
         <v>156.69999999999999</v>
@@ -6415,62 +6413,62 @@
       </c>
       <c r="AA48" s="1">
         <v>27.292000000000002</v>
       </c>
       <c r="AB48" s="1">
         <v>21.533999999999999</v>
       </c>
       <c r="AC48" s="1">
         <v>148.97900000000001</v>
       </c>
       <c r="AD48" s="1">
         <v>19.151</v>
       </c>
       <c r="AE48" s="1">
         <v>67.266999999999996</v>
       </c>
       <c r="AF48" s="1">
         <v>111.735</v>
       </c>
       <c r="AG48" s="1">
         <v>175.13300000000001</v>
       </c>
       <c r="AH48" s="1">
         <v>113.875</v>
       </c>
-      <c r="AI48" s="25">
+      <c r="AI48" s="36">
         <v>125.949</v>
       </c>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A49" s="11" t="s">
+      <c r="A49" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B49" s="11" t="s">
+      <c r="B49" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C49" s="11" t="s">
+      <c r="C49" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D49" s="1">
         <v>2237.8000000000002</v>
       </c>
       <c r="E49" s="1">
         <v>3633.3</v>
       </c>
       <c r="F49" s="1">
         <v>1754.1</v>
       </c>
       <c r="G49" s="1">
         <v>328.3</v>
       </c>
       <c r="H49" s="1">
         <v>6966</v>
       </c>
       <c r="I49" s="1">
         <v>8200.2000000000007</v>
       </c>
       <c r="J49" s="1">
         <v>3348.027</v>
       </c>
       <c r="K49" s="1">
         <v>1768.84</v>
@@ -6522,62 +6520,62 @@
       </c>
       <c r="AA49" s="1">
         <v>728.53300000000002</v>
       </c>
       <c r="AB49" s="1">
         <v>116.813</v>
       </c>
       <c r="AC49" s="1">
         <v>336.14100000000002</v>
       </c>
       <c r="AD49" s="1">
         <v>175.70500000000001</v>
       </c>
       <c r="AE49" s="1">
         <v>321.30200000000002</v>
       </c>
       <c r="AF49" s="1">
         <v>810.88099999999997</v>
       </c>
       <c r="AG49" s="1">
         <v>813.71199999999999</v>
       </c>
       <c r="AH49" s="1">
         <v>19288.560000000001</v>
       </c>
-      <c r="AI49" s="25">
+      <c r="AI49" s="36">
         <v>698.12699999999995</v>
       </c>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A50" s="11" t="s">
+      <c r="A50" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="11" t="s">
+      <c r="B50" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C50" s="11" t="s">
+      <c r="C50" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F50" s="1">
         <v>0.02</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I50" s="1">
         <v>1.2</v>
       </c>
       <c r="J50" s="1">
         <v>2.9740000000000002</v>
       </c>
       <c r="K50" s="1">
         <v>34.718000000000004</v>
@@ -6629,62 +6627,62 @@
       </c>
       <c r="AA50" s="1">
         <v>28.341000000000001</v>
       </c>
       <c r="AB50" s="1">
         <v>77.361999999999995</v>
       </c>
       <c r="AC50" s="1">
         <v>30.06</v>
       </c>
       <c r="AD50" s="1">
         <v>180.708</v>
       </c>
       <c r="AE50" s="1">
         <v>186.352</v>
       </c>
       <c r="AF50" s="1">
         <v>357.84899999999999</v>
       </c>
       <c r="AG50" s="1">
         <v>117.169</v>
       </c>
       <c r="AH50" s="1">
         <v>2957.2660000000001</v>
       </c>
-      <c r="AI50" s="25">
+      <c r="AI50" s="36">
         <v>237.995</v>
       </c>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A51" s="11" t="s">
+      <c r="A51" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="B51" s="11" t="s">
+      <c r="B51" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C51" s="11" t="s">
+      <c r="C51" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>162</v>
@@ -6736,62 +6734,62 @@
       </c>
       <c r="AA51" s="1">
         <v>460.28</v>
       </c>
       <c r="AB51" s="1">
         <v>484.02</v>
       </c>
       <c r="AC51" s="1">
         <v>473.99</v>
       </c>
       <c r="AD51" s="1">
         <v>107.8</v>
       </c>
       <c r="AE51" s="1">
         <v>663.78700000000003</v>
       </c>
       <c r="AF51" s="1">
         <v>318.334</v>
       </c>
       <c r="AG51" s="1">
         <v>2275.65</v>
       </c>
       <c r="AH51" s="1">
         <v>50.6</v>
       </c>
-      <c r="AI51" s="25">
+      <c r="AI51" s="36">
         <v>116.05</v>
       </c>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A52" s="11" t="s">
+      <c r="A52" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="B52" s="11" t="s">
+      <c r="B52" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C52" s="11" t="s">
+      <c r="C52" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E52" s="1">
         <v>1176.7</v>
       </c>
       <c r="F52" s="1">
         <v>8194.6</v>
       </c>
       <c r="G52" s="1">
         <v>9602.7000000000007</v>
       </c>
       <c r="H52" s="1">
         <v>8396.1</v>
       </c>
       <c r="I52" s="1">
         <v>6978.5</v>
       </c>
       <c r="J52" s="1">
         <v>2709.3760000000002</v>
       </c>
       <c r="K52" s="1">
         <v>2073.904</v>
@@ -6843,62 +6841,62 @@
       </c>
       <c r="AA52" s="1">
         <v>643.202</v>
       </c>
       <c r="AB52" s="1">
         <v>397.851</v>
       </c>
       <c r="AC52" s="1">
         <v>149.14500000000001</v>
       </c>
       <c r="AD52" s="1">
         <v>158.84100000000001</v>
       </c>
       <c r="AE52" s="1">
         <v>566.029</v>
       </c>
       <c r="AF52" s="1">
         <v>1069.979</v>
       </c>
       <c r="AG52" s="1">
         <v>1114.376</v>
       </c>
       <c r="AH52" s="1">
         <v>1093.5150000000001</v>
       </c>
-      <c r="AI52" s="25">
+      <c r="AI52" s="36">
         <v>1206.6790000000001</v>
       </c>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A53" s="11" t="s">
+      <c r="A53" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="11" t="s">
+      <c r="B53" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C53" s="11" t="s">
+      <c r="C53" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D53" s="1">
         <v>340.3</v>
       </c>
       <c r="E53" s="1">
         <v>1766.2</v>
       </c>
       <c r="F53" s="1">
         <v>891.4</v>
       </c>
       <c r="G53" s="1">
         <v>162338.1</v>
       </c>
       <c r="H53" s="1">
         <v>1078.2</v>
       </c>
       <c r="I53" s="1">
         <v>18093.400000000001</v>
       </c>
       <c r="J53" s="1">
         <v>34101.247000000003</v>
       </c>
       <c r="K53" s="1">
         <v>124188.614</v>
@@ -6950,62 +6948,62 @@
       </c>
       <c r="AA53" s="1">
         <v>489262.641</v>
       </c>
       <c r="AB53" s="1">
         <v>163.96600000000001</v>
       </c>
       <c r="AC53" s="1">
         <v>4096.8919999999998</v>
       </c>
       <c r="AD53" s="1">
         <v>7401.5280000000002</v>
       </c>
       <c r="AE53" s="1">
         <v>54567.286</v>
       </c>
       <c r="AF53" s="1">
         <v>447.28300000000002</v>
       </c>
       <c r="AG53" s="1">
         <v>1088559.933</v>
       </c>
       <c r="AH53" s="1">
         <v>1166225.1769999999</v>
       </c>
-      <c r="AI53" s="25">
+      <c r="AI53" s="36">
         <v>438241.033</v>
       </c>
     </row>
     <row r="54" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A54" s="11" t="s">
+      <c r="A54" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="B54" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C54" s="11" t="s">
+      <c r="C54" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F54" s="1">
         <v>48</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H54" s="1">
         <v>155.6</v>
       </c>
       <c r="I54" s="1">
         <v>107.2</v>
       </c>
       <c r="J54" s="1">
         <v>0.34200000000000003</v>
       </c>
       <c r="K54" s="1">
         <v>1662.0519999999999</v>
@@ -7039,401 +7037,401 @@
       </c>
       <c r="U54" s="1">
         <v>38.406999999999996</v>
       </c>
       <c r="V54" s="1">
         <v>122.857</v>
       </c>
       <c r="W54" s="1">
         <v>132.744</v>
       </c>
       <c r="X54" s="1">
         <v>13.984</v>
       </c>
       <c r="Y54" s="1">
         <v>8.875</v>
       </c>
       <c r="Z54" s="1">
         <v>20.158999999999999</v>
       </c>
       <c r="AA54" s="1">
         <v>22.945</v>
       </c>
       <c r="AB54" s="1">
         <v>29.167000000000002</v>
       </c>
-      <c r="AC54" s="27">
+      <c r="AC54" s="20">
         <v>57.99</v>
       </c>
-      <c r="AD54" s="27">
+      <c r="AD54" s="20">
         <v>1349.87</v>
       </c>
-      <c r="AE54" s="27">
+      <c r="AE54" s="20">
         <v>48.883000000000003</v>
       </c>
       <c r="AF54" s="1">
         <v>275.18700000000001</v>
       </c>
       <c r="AG54" s="1">
         <v>56.177</v>
       </c>
       <c r="AH54" s="1">
         <v>223.95</v>
       </c>
-      <c r="AI54" s="25">
+      <c r="AI54" s="36">
         <v>42.067999999999998</v>
       </c>
     </row>
     <row r="55" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A55" s="11" t="s">
+      <c r="A55" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="B55" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C55" s="11" t="s">
+      <c r="C55" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D55" s="1">
         <v>212.7</v>
       </c>
       <c r="E55" s="1">
         <v>87.3</v>
       </c>
       <c r="F55" s="1">
         <v>118.1</v>
       </c>
       <c r="G55" s="1">
         <v>258</v>
       </c>
       <c r="H55" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="I55" s="1">
         <v>842.7</v>
       </c>
       <c r="J55" s="1">
         <v>530.19799999999998</v>
       </c>
       <c r="K55" s="1">
         <v>344.88499999999999</v>
       </c>
       <c r="L55" s="1">
         <v>166.3</v>
       </c>
       <c r="M55" s="1">
         <v>795.98699999999997</v>
       </c>
       <c r="N55" s="1">
         <v>1051.5999999999999</v>
       </c>
       <c r="O55" s="1">
         <v>362.89100000000002</v>
       </c>
       <c r="P55" s="1">
         <v>88.3</v>
       </c>
       <c r="Q55" s="1">
         <v>3659.6019999999999</v>
       </c>
-      <c r="R55" s="29">
+      <c r="R55" s="22">
         <v>3894.2</v>
       </c>
-      <c r="S55" s="29">
+      <c r="S55" s="22">
         <v>2033.6</v>
       </c>
-      <c r="T55" s="29">
+      <c r="T55" s="22">
         <v>2259.5</v>
       </c>
       <c r="U55" s="1">
         <v>116.30500000000001</v>
       </c>
       <c r="V55" s="1">
         <v>79.146000000000001</v>
       </c>
       <c r="W55" s="1">
         <v>127.71</v>
       </c>
       <c r="X55" s="1">
         <v>1.3839999999999999</v>
       </c>
       <c r="Y55" s="1">
         <v>0.19700000000000001</v>
       </c>
       <c r="Z55" s="1">
         <v>224.916</v>
       </c>
       <c r="AA55" s="1">
         <v>648.19600000000003</v>
       </c>
       <c r="AB55" s="1">
         <v>422</v>
       </c>
-      <c r="AC55" s="27">
+      <c r="AC55" s="20">
         <v>591.23500000000001</v>
       </c>
-      <c r="AD55" s="27">
+      <c r="AD55" s="20">
         <v>615.21100000000001</v>
       </c>
-      <c r="AE55" s="27">
+      <c r="AE55" s="20">
         <v>1196.6320000000001</v>
       </c>
       <c r="AF55" s="1">
         <v>677.625</v>
       </c>
       <c r="AG55" s="1">
         <v>990.68899999999996</v>
       </c>
       <c r="AH55" s="1">
         <v>840.96400000000006</v>
       </c>
-      <c r="AI55" s="25">
+      <c r="AI55" s="36">
         <v>217.76900000000001</v>
       </c>
     </row>
     <row r="56" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A56" s="8" t="s">
+      <c r="A56" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B56" s="8" t="s">
+      <c r="B56" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="C56" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="D56" s="3">
+      <c r="D56" s="2">
         <v>219484.2</v>
       </c>
-      <c r="E56" s="3">
+      <c r="E56" s="2">
         <v>234370.5</v>
       </c>
-      <c r="F56" s="3">
+      <c r="F56" s="2">
         <v>304000</v>
       </c>
-      <c r="G56" s="3">
+      <c r="G56" s="2">
         <v>263095.59999999998</v>
       </c>
-      <c r="H56" s="3">
+      <c r="H56" s="2">
         <v>173413.9</v>
       </c>
-      <c r="I56" s="3">
+      <c r="I56" s="2">
         <v>155055.70000000001</v>
       </c>
-      <c r="J56" s="3">
+      <c r="J56" s="2">
         <v>206908</v>
       </c>
-      <c r="K56" s="3">
+      <c r="K56" s="2">
         <v>145435.1</v>
       </c>
-      <c r="L56" s="3">
+      <c r="L56" s="2">
         <v>227821.3</v>
       </c>
-      <c r="M56" s="3">
+      <c r="M56" s="2">
         <v>287530.40000000002</v>
       </c>
-      <c r="N56" s="3">
+      <c r="N56" s="2">
         <v>392178.6</v>
       </c>
-      <c r="O56" s="3">
+      <c r="O56" s="2">
         <v>410163.9</v>
       </c>
-      <c r="P56" s="3">
+      <c r="P56" s="2">
         <v>385811.6</v>
       </c>
-      <c r="Q56" s="3">
+      <c r="Q56" s="2">
         <v>584340.19999999995</v>
       </c>
-      <c r="R56" s="3">
+      <c r="R56" s="2">
         <v>659244.6</v>
       </c>
-      <c r="S56" s="3">
+      <c r="S56" s="2">
         <v>522916</v>
       </c>
-      <c r="T56" s="3">
+      <c r="T56" s="2">
         <v>909097.5</v>
       </c>
-      <c r="U56" s="3">
+      <c r="U56" s="2">
         <v>763458.1</v>
       </c>
-      <c r="V56" s="3">
+      <c r="V56" s="2">
         <v>809638.7</v>
       </c>
-      <c r="W56" s="3">
+      <c r="W56" s="2">
         <v>984351.1</v>
       </c>
-      <c r="X56" s="3">
+      <c r="X56" s="2">
         <v>1086245.7</v>
       </c>
-      <c r="Y56" s="3">
+      <c r="Y56" s="2">
         <v>658508.4</v>
       </c>
-      <c r="Z56" s="3">
+      <c r="Z56" s="2">
         <v>657056.19999999995</v>
       </c>
-      <c r="AA56" s="3">
+      <c r="AA56" s="2">
         <v>736835.7</v>
       </c>
-      <c r="AB56" s="7">
+      <c r="AB56" s="4">
         <v>689970.7</v>
       </c>
-      <c r="AC56" s="7">
+      <c r="AC56" s="4">
         <v>225119.64499999999</v>
       </c>
-      <c r="AD56" s="7">
+      <c r="AD56" s="4">
         <v>158627.31200000001</v>
       </c>
-      <c r="AE56" s="7">
+      <c r="AE56" s="4">
         <v>277484.196</v>
       </c>
-      <c r="AF56" s="3">
+      <c r="AF56" s="2">
         <v>396336.83100000001</v>
       </c>
-      <c r="AG56" s="3">
+      <c r="AG56" s="2">
         <v>611338.071</v>
       </c>
-      <c r="AH56" s="3">
+      <c r="AH56" s="2">
         <v>606244.09600000002</v>
       </c>
-      <c r="AI56" s="23">
+      <c r="AI56" s="35">
         <v>489314.81800000003</v>
       </c>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A57" s="11" t="s">
+      <c r="A57" s="7" t="s">
         <v>176</v>
       </c>
-      <c r="B57" s="11" t="s">
+      <c r="B57" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="C57" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D57" s="1">
         <v>1648.2</v>
       </c>
       <c r="E57" s="1">
         <v>2133.6</v>
       </c>
       <c r="F57" s="1">
         <v>3212.7</v>
       </c>
       <c r="G57" s="1">
         <v>2758.38</v>
       </c>
       <c r="H57" s="1">
         <v>2580</v>
       </c>
       <c r="I57" s="1">
         <v>1484.2860000000001</v>
       </c>
       <c r="J57" s="1">
         <v>3967.5410000000002</v>
       </c>
       <c r="K57" s="1">
         <v>2088.8069999999998</v>
       </c>
       <c r="L57" s="1">
         <v>5555.3</v>
       </c>
       <c r="M57" s="1">
         <v>2048</v>
       </c>
       <c r="N57" s="1">
         <v>1770.3</v>
       </c>
       <c r="O57" s="1">
         <v>1902.6</v>
       </c>
       <c r="P57" s="1">
         <v>1891.2</v>
       </c>
       <c r="Q57" s="1">
         <v>2695.7730000000001</v>
       </c>
-      <c r="R57" s="29">
+      <c r="R57" s="22">
         <v>2640.3</v>
       </c>
-      <c r="S57" s="29">
+      <c r="S57" s="22">
         <v>1295.4000000000001</v>
       </c>
       <c r="T57" s="1">
         <v>1578.6579999999999</v>
       </c>
       <c r="U57" s="1">
         <v>1865.18</v>
       </c>
       <c r="V57" s="1">
         <v>4905.6670000000004</v>
       </c>
       <c r="W57" s="1">
         <v>4210.7650000000003</v>
       </c>
       <c r="X57" s="1">
         <v>3739.8470000000002</v>
       </c>
       <c r="Y57" s="1">
         <v>3802.8159999999998</v>
       </c>
       <c r="Z57" s="1">
         <v>706.97400000000005</v>
       </c>
       <c r="AA57" s="1">
         <v>1121.961</v>
       </c>
       <c r="AB57" s="1">
         <v>1893.098</v>
       </c>
       <c r="AC57" s="1">
         <v>3965.7020000000002</v>
       </c>
       <c r="AD57" s="1">
         <v>5035.817</v>
       </c>
       <c r="AE57" s="1">
         <v>4277.4780000000001</v>
       </c>
       <c r="AF57" s="1">
         <v>5696.4620000000004</v>
       </c>
       <c r="AG57" s="1">
         <v>3821.8820000000001</v>
       </c>
       <c r="AH57" s="1">
         <v>8077.0439999999999</v>
       </c>
-      <c r="AI57" s="25">
+      <c r="AI57" s="36">
         <v>8533.1830000000009</v>
       </c>
     </row>
     <row r="58" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A58" s="11" t="s">
+      <c r="A58" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B58" s="11" t="s">
+      <c r="B58" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C58" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D58" s="1">
         <v>102.3</v>
       </c>
       <c r="E58" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G58" s="1">
         <v>9.5</v>
       </c>
       <c r="H58" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="I58" s="1">
         <v>60.058999999999997</v>
       </c>
       <c r="J58" s="1">
         <v>912.77</v>
       </c>
       <c r="K58" s="1">
         <v>10.571999999999999</v>
@@ -7474,73 +7472,73 @@
       <c r="W58" s="1">
         <v>60.616</v>
       </c>
       <c r="X58" s="1">
         <v>104.14400000000001</v>
       </c>
       <c r="Y58" s="1">
         <v>169.91800000000001</v>
       </c>
       <c r="Z58" s="1">
         <v>6.62</v>
       </c>
       <c r="AA58" s="1">
         <v>145.352</v>
       </c>
       <c r="AB58" s="1">
         <v>130.703</v>
       </c>
       <c r="AC58" s="1">
         <v>242.56899999999999</v>
       </c>
       <c r="AD58" s="1">
         <v>524.37599999999998</v>
       </c>
       <c r="AE58" s="1">
-        <v>169.27600000000001</v>
+        <v>104.2</v>
       </c>
       <c r="AF58" s="1">
-        <v>325.32400000000001</v>
+        <v>833.6</v>
       </c>
       <c r="AG58" s="1">
-        <v>409.26100000000002</v>
+        <v>408.1</v>
       </c>
       <c r="AH58" s="1">
         <v>352.548</v>
       </c>
-      <c r="AI58" s="25">
+      <c r="AI58" s="36">
         <v>3446.5630000000001</v>
       </c>
     </row>
     <row r="59" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A59" s="11" t="s">
+      <c r="A59" s="7" t="s">
         <v>177</v>
       </c>
-      <c r="B59" s="11" t="s">
+      <c r="B59" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C59" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D59" s="1">
         <v>1982.02</v>
       </c>
       <c r="E59" s="1">
         <v>2998</v>
       </c>
       <c r="F59" s="1">
         <v>6498.5</v>
       </c>
       <c r="G59" s="1">
         <v>4055.7</v>
       </c>
       <c r="H59" s="1">
         <v>2865.4</v>
       </c>
       <c r="I59" s="1">
         <v>2375.1039999999998</v>
       </c>
       <c r="J59" s="1">
         <v>4492.8999999999996</v>
       </c>
       <c r="K59" s="1">
         <v>1592.2670000000001</v>
@@ -7592,62 +7590,62 @@
       </c>
       <c r="AA59" s="1">
         <v>2547.3760000000002</v>
       </c>
       <c r="AB59" s="1">
         <v>1924.9190000000001</v>
       </c>
       <c r="AC59" s="1">
         <v>1881.164</v>
       </c>
       <c r="AD59" s="1">
         <v>1258.6279999999999</v>
       </c>
       <c r="AE59" s="1">
         <v>14370.200999999999</v>
       </c>
       <c r="AF59" s="1">
         <v>21572.578000000001</v>
       </c>
       <c r="AG59" s="1">
         <v>14873.124</v>
       </c>
       <c r="AH59" s="1">
         <v>50488.993999999999</v>
       </c>
-      <c r="AI59" s="25">
+      <c r="AI59" s="36">
         <v>29245.538</v>
       </c>
     </row>
     <row r="60" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A60" s="26" t="s">
+      <c r="A60" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="B60" s="26" t="s">
+      <c r="B60" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="C60" s="26" t="s">
+      <c r="C60" s="19" t="s">
         <v>262</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>162</v>
@@ -7699,62 +7697,62 @@
       </c>
       <c r="AA60" s="1">
         <v>4.7759999999999998</v>
       </c>
       <c r="AB60" s="1">
         <v>469.16899999999998</v>
       </c>
       <c r="AC60" s="1">
         <v>0</v>
       </c>
       <c r="AD60" s="1">
         <v>25.245999999999999</v>
       </c>
       <c r="AE60" s="1">
         <v>44.567</v>
       </c>
       <c r="AF60" s="1">
         <v>243.08600000000001</v>
       </c>
       <c r="AG60" s="1">
         <v>11.781000000000001</v>
       </c>
       <c r="AH60" s="1">
         <v>186.69499999999999</v>
       </c>
-      <c r="AI60" s="25">
+      <c r="AI60" s="36">
         <v>68.832999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A61" s="26" t="s">
+      <c r="A61" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="26" t="s">
+      <c r="B61" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="C61" s="26" t="s">
+      <c r="C61" s="19" t="s">
         <v>263</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>162</v>
@@ -7806,62 +7804,62 @@
       </c>
       <c r="AA61" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB61" s="1">
         <v>31.16</v>
       </c>
       <c r="AC61" s="1">
         <v>51.570999999999998</v>
       </c>
       <c r="AD61" s="1">
         <v>48.463000000000001</v>
       </c>
       <c r="AE61" s="1">
         <v>15.273</v>
       </c>
       <c r="AF61" s="1">
         <v>8.6940000000000008</v>
       </c>
       <c r="AG61" s="1">
         <v>46.89</v>
       </c>
       <c r="AH61" s="1">
         <v>46.820999999999998</v>
       </c>
-      <c r="AI61" s="25">
+      <c r="AI61" s="36">
         <v>44.860999999999997</v>
       </c>
     </row>
     <row r="62" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A62" s="26" t="s">
+      <c r="A62" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B62" s="26" t="s">
+      <c r="B62" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="C62" s="26" t="s">
+      <c r="C62" s="19" t="s">
         <v>264</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>162</v>
@@ -7913,62 +7911,62 @@
       </c>
       <c r="AA62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC62" s="1">
         <v>3.52</v>
       </c>
       <c r="AD62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG62" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH62" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI62" s="27" t="s">
+      <c r="AI62" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A63" s="26" t="s">
+      <c r="A63" s="19" t="s">
         <v>178</v>
       </c>
-      <c r="B63" s="26" t="s">
+      <c r="B63" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="C63" s="26" t="s">
+      <c r="C63" s="19" t="s">
         <v>265</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>162</v>
@@ -8020,62 +8018,62 @@
       </c>
       <c r="AA63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG63" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH63" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI63" s="27" t="s">
+      <c r="AI63" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A64" s="26" t="s">
+      <c r="A64" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="B64" s="26" t="s">
+      <c r="B64" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="C64" s="26" t="s">
+      <c r="C64" s="19" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G64" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>162</v>
@@ -8127,62 +8125,62 @@
       </c>
       <c r="AA64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH64" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI64" s="27" t="s">
+      <c r="AI64" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="65" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A65" s="11" t="s">
+      <c r="A65" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B65" s="11" t="s">
+      <c r="B65" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C65" s="11" t="s">
+      <c r="C65" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>162</v>
@@ -8234,62 +8232,62 @@
       </c>
       <c r="AA65" s="1">
         <v>630.79300000000001</v>
       </c>
       <c r="AB65" s="1">
         <v>997.67</v>
       </c>
       <c r="AC65" s="1">
         <v>1286.451</v>
       </c>
       <c r="AD65" s="1">
         <v>1072.9490000000001</v>
       </c>
       <c r="AE65" s="1">
         <v>4074.5949999999998</v>
       </c>
       <c r="AF65" s="1">
         <v>1345.94</v>
       </c>
       <c r="AG65" s="1">
         <v>1000.913</v>
       </c>
       <c r="AH65" s="1">
         <v>973.52499999999998</v>
       </c>
-      <c r="AI65" s="25">
+      <c r="AI65" s="36">
         <v>1575.998</v>
       </c>
     </row>
     <row r="66" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A66" s="11" t="s">
+      <c r="A66" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B66" s="11" t="s">
+      <c r="B66" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C66" s="11" t="s">
+      <c r="C66" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D66" s="1">
         <v>188.1</v>
       </c>
       <c r="E66" s="1">
         <v>689.3</v>
       </c>
       <c r="F66" s="1">
         <v>96.8</v>
       </c>
       <c r="G66" s="1">
         <v>566.29999999999995</v>
       </c>
       <c r="H66" s="1">
         <v>484.4</v>
       </c>
       <c r="I66" s="1">
         <v>363.30399999999997</v>
       </c>
       <c r="J66" s="1">
         <v>231.08699999999999</v>
       </c>
       <c r="K66" s="1">
         <v>173.911</v>
@@ -8341,62 +8339,62 @@
       </c>
       <c r="AA66" s="1">
         <v>2153.527</v>
       </c>
       <c r="AB66" s="1">
         <v>2176.44</v>
       </c>
       <c r="AC66" s="1">
         <v>2947.5819999999999</v>
       </c>
       <c r="AD66" s="1">
         <v>4762.9709999999995</v>
       </c>
       <c r="AE66" s="1">
         <v>7061.2690000000002</v>
       </c>
       <c r="AF66" s="1">
         <v>4113.4369999999999</v>
       </c>
       <c r="AG66" s="1">
         <v>4497.7939999999999</v>
       </c>
       <c r="AH66" s="1">
         <v>5005.0159999999996</v>
       </c>
-      <c r="AI66" s="25">
+      <c r="AI66" s="36">
         <v>8068.51</v>
       </c>
     </row>
     <row r="67" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A67" s="11" t="s">
+      <c r="A67" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B67" s="11" t="s">
+      <c r="B67" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="C67" s="11" t="s">
+      <c r="C67" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="1">
         <v>0.63</v>
       </c>
       <c r="E67" s="1">
         <v>16.3</v>
       </c>
       <c r="F67" s="1">
         <v>8.8000000000000007</v>
       </c>
       <c r="G67" s="1">
         <v>199.5</v>
       </c>
       <c r="H67" s="1">
         <v>492.7</v>
       </c>
       <c r="I67" s="1">
         <v>56.814</v>
       </c>
       <c r="J67" s="1">
         <v>13.878</v>
       </c>
       <c r="K67" s="1">
         <v>246.619</v>
@@ -8448,62 +8446,62 @@
       </c>
       <c r="AA67" s="1">
         <v>24.57</v>
       </c>
       <c r="AB67" s="1">
         <v>19.016999999999999</v>
       </c>
       <c r="AC67" s="1">
         <v>18.759</v>
       </c>
       <c r="AD67" s="1">
         <v>64.902000000000001</v>
       </c>
       <c r="AE67" s="1">
         <v>25.177</v>
       </c>
       <c r="AF67" s="1">
         <v>22.574999999999999</v>
       </c>
       <c r="AG67" s="1">
         <v>40.4</v>
       </c>
       <c r="AH67" s="1">
         <v>18.286000000000001</v>
       </c>
-      <c r="AI67" s="25">
+      <c r="AI67" s="36">
         <v>33.859000000000002</v>
       </c>
     </row>
     <row r="68" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A68" s="11" t="s">
+      <c r="A68" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B68" s="11" t="s">
+      <c r="B68" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C68" s="11" t="s">
+      <c r="C68" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D68" s="1">
         <v>637.21</v>
       </c>
       <c r="E68" s="1">
         <v>520.79999999999995</v>
       </c>
       <c r="F68" s="1">
         <v>1024</v>
       </c>
       <c r="G68" s="1">
         <v>465.3</v>
       </c>
       <c r="H68" s="1">
         <v>1125.3</v>
       </c>
       <c r="I68" s="1">
         <v>5886.89</v>
       </c>
       <c r="J68" s="1">
         <v>838.92399999999998</v>
       </c>
       <c r="K68" s="1">
         <v>1368.3440000000001</v>
@@ -8552,65 +8550,65 @@
       </c>
       <c r="Z68" s="1">
         <v>2325.2640000000001</v>
       </c>
       <c r="AA68" s="1">
         <v>3478.9349999999999</v>
       </c>
       <c r="AB68" s="1">
         <v>5766.1379999999999</v>
       </c>
       <c r="AC68" s="1">
         <v>3103.8429999999998</v>
       </c>
       <c r="AD68" s="1">
         <v>6751.0519999999997</v>
       </c>
       <c r="AE68" s="1">
         <v>5169.3559999999998</v>
       </c>
       <c r="AF68" s="1">
         <v>10478.174999999999</v>
       </c>
       <c r="AG68" s="1">
         <v>7502.3879999999999</v>
       </c>
-      <c r="AH68" s="2">
+      <c r="AH68" s="38">
         <v>27401.909</v>
       </c>
-      <c r="AI68" s="25">
+      <c r="AI68" s="36">
         <v>9946.0120000000006</v>
       </c>
     </row>
     <row r="69" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A69" s="11" t="s">
+      <c r="A69" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B69" s="11" t="s">
+      <c r="B69" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C69" s="11" t="s">
+      <c r="C69" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G69" s="1">
         <v>169.9</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J69" s="1">
         <v>15.1</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>162</v>
@@ -8662,62 +8660,62 @@
       </c>
       <c r="AA69" s="1">
         <v>62.005000000000003</v>
       </c>
       <c r="AB69" s="1">
         <v>72.965000000000003</v>
       </c>
       <c r="AC69" s="1">
         <v>66.031000000000006</v>
       </c>
       <c r="AD69" s="1">
         <v>443.61700000000002</v>
       </c>
       <c r="AE69" s="1">
         <v>227.90299999999999</v>
       </c>
       <c r="AF69" s="1">
         <v>293.78399999999999</v>
       </c>
       <c r="AG69" s="1">
         <v>511.68299999999999</v>
       </c>
       <c r="AH69" s="1">
         <v>139.45500000000001</v>
       </c>
-      <c r="AI69" s="25">
+      <c r="AI69" s="36">
         <v>902.92100000000005</v>
       </c>
     </row>
     <row r="70" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A70" s="11" t="s">
+      <c r="A70" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="11" t="s">
+      <c r="B70" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C70" s="11" t="s">
+      <c r="C70" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="1">
         <v>150.97</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I70" s="1">
         <v>5.8289999999999997</v>
       </c>
       <c r="J70" s="1">
         <v>5.766</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>162</v>
@@ -8769,62 +8767,62 @@
       </c>
       <c r="AA70" s="1">
         <v>2743.4349999999999</v>
       </c>
       <c r="AB70" s="1">
         <v>664.36500000000001</v>
       </c>
       <c r="AC70" s="1">
         <v>404.58100000000002</v>
       </c>
       <c r="AD70" s="1">
         <v>8.7449999999999992</v>
       </c>
       <c r="AE70" s="1">
         <v>795.91300000000001</v>
       </c>
       <c r="AF70" s="1">
         <v>33.487000000000002</v>
       </c>
       <c r="AG70" s="1">
         <v>578.08799999999997</v>
       </c>
       <c r="AH70" s="1">
         <v>68.381</v>
       </c>
-      <c r="AI70" s="25">
+      <c r="AI70" s="36">
         <v>1126.9770000000001</v>
       </c>
     </row>
     <row r="71" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A71" s="11" t="s">
+      <c r="A71" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B71" s="11" t="s">
+      <c r="B71" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="C71" s="11" t="s">
+      <c r="C71" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D71" s="1">
         <v>10.9</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H71" s="1">
         <v>3</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K71" s="1">
         <v>34.948</v>
@@ -8876,62 +8874,62 @@
       </c>
       <c r="AA71" s="1">
         <v>1391.107</v>
       </c>
       <c r="AB71" s="1">
         <v>1285.413</v>
       </c>
       <c r="AC71" s="1">
         <v>3745.4340000000002</v>
       </c>
       <c r="AD71" s="1">
         <v>1850.942</v>
       </c>
       <c r="AE71" s="1">
         <v>957.45100000000002</v>
       </c>
       <c r="AF71" s="1">
         <v>544.98299999999995</v>
       </c>
       <c r="AG71" s="1">
         <v>613.41600000000005</v>
       </c>
       <c r="AH71" s="1">
         <v>425.80500000000001</v>
       </c>
-      <c r="AI71" s="25">
+      <c r="AI71" s="36">
         <v>516.61900000000003</v>
       </c>
     </row>
     <row r="72" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A72" s="11" t="s">
+      <c r="A72" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B72" s="11" t="s">
+      <c r="B72" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C72" s="11" t="s">
+      <c r="C72" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D72" s="1">
         <v>229.8</v>
       </c>
       <c r="E72" s="1">
         <v>4143</v>
       </c>
       <c r="F72" s="1">
         <v>6301</v>
       </c>
       <c r="G72" s="1">
         <v>6230.6</v>
       </c>
       <c r="H72" s="1">
         <v>5357.5</v>
       </c>
       <c r="I72" s="1">
         <v>7646.2749999999996</v>
       </c>
       <c r="J72" s="1">
         <v>6749.2070000000003</v>
       </c>
       <c r="K72" s="1">
         <v>8248.7039999999997</v>
@@ -8980,65 +8978,65 @@
       </c>
       <c r="Z72" s="1">
         <v>8147.6570000000002</v>
       </c>
       <c r="AA72" s="1">
         <v>12668.844999999999</v>
       </c>
       <c r="AB72" s="1">
         <v>13884.957</v>
       </c>
       <c r="AC72" s="1">
         <v>15428.764999999999</v>
       </c>
       <c r="AD72" s="1">
         <v>1638.4670000000001</v>
       </c>
       <c r="AE72" s="1">
         <v>959.81</v>
       </c>
       <c r="AF72" s="1">
         <v>13451.880999999999</v>
       </c>
       <c r="AG72" s="1">
         <v>25427.924999999999</v>
       </c>
-      <c r="AH72" s="2">
+      <c r="AH72" s="38">
         <v>18317.787</v>
       </c>
-      <c r="AI72" s="25">
+      <c r="AI72" s="36">
         <v>36347.082999999999</v>
       </c>
     </row>
     <row r="73" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A73" s="11" t="s">
+      <c r="A73" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B73" s="11" t="s">
+      <c r="B73" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="C73" s="11" t="s">
+      <c r="C73" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J73" s="1">
         <v>1.3180000000000001</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>162</v>
@@ -9090,62 +9088,62 @@
       </c>
       <c r="AA73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG73" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH73" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI73" s="25">
+      <c r="AI73" s="36">
         <v>0.22700000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A74" s="11" t="s">
+      <c r="A74" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="B74" s="11" t="s">
+      <c r="B74" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C74" s="11" t="s">
+      <c r="C74" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D74" s="1">
         <v>95899.199999999997</v>
       </c>
       <c r="E74" s="1">
         <v>66813.600000000006</v>
       </c>
       <c r="F74" s="1">
         <v>112519.2</v>
       </c>
       <c r="G74" s="1">
         <v>87094</v>
       </c>
       <c r="H74" s="1">
         <v>85516.4</v>
       </c>
       <c r="I74" s="1">
         <v>44960.108999999997</v>
       </c>
       <c r="J74" s="1">
         <v>33393.75</v>
       </c>
       <c r="K74" s="1">
         <v>39032.178999999996</v>
@@ -9194,65 +9192,65 @@
       </c>
       <c r="Z74" s="1">
         <v>265476.28499999997</v>
       </c>
       <c r="AA74" s="1">
         <v>268584.12400000001</v>
       </c>
       <c r="AB74" s="1">
         <v>270289.15299999999</v>
       </c>
       <c r="AC74" s="1">
         <v>347065.658</v>
       </c>
       <c r="AD74" s="1">
         <v>285941.90899999999</v>
       </c>
       <c r="AE74" s="1">
         <v>382191.799</v>
       </c>
       <c r="AF74" s="1">
         <v>410888.08600000001</v>
       </c>
       <c r="AG74" s="1">
         <v>449009.32500000001</v>
       </c>
-      <c r="AH74" s="2">
+      <c r="AH74" s="38">
         <v>494556.777</v>
       </c>
-      <c r="AI74" s="25">
+      <c r="AI74" s="36">
         <v>480588.02299999999</v>
       </c>
     </row>
     <row r="75" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A75" s="11" t="s">
+      <c r="A75" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B75" s="11" t="s">
+      <c r="B75" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C75" s="11" t="s">
+      <c r="C75" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D75" s="1">
         <v>3.84</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J75" s="1">
         <v>3.7</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>162</v>
@@ -9304,62 +9302,62 @@
       </c>
       <c r="AA75" s="1">
         <v>0</v>
       </c>
       <c r="AB75" s="1">
         <v>32.759</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD75" s="1">
         <v>13.337</v>
       </c>
       <c r="AE75" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF75" s="1">
         <v>23.780999999999999</v>
       </c>
       <c r="AG75" s="1">
         <v>2.8479999999999999</v>
       </c>
       <c r="AH75" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI75" s="25">
+      <c r="AI75" s="36">
         <v>38.284999999999997</v>
       </c>
     </row>
     <row r="76" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A76" s="11" t="s">
+      <c r="A76" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B76" s="11" t="s">
+      <c r="B76" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C76" s="11" t="s">
+      <c r="C76" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D76" s="1">
         <v>93.95</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K76" s="1">
         <v>0.89200000000000002</v>
@@ -9411,62 +9409,62 @@
       </c>
       <c r="AA76" s="1">
         <v>153.989</v>
       </c>
       <c r="AB76" s="1">
         <v>41.945</v>
       </c>
       <c r="AC76" s="1">
         <v>227.857</v>
       </c>
       <c r="AD76" s="1">
         <v>57.042999999999999</v>
       </c>
       <c r="AE76" s="1">
         <v>103.236</v>
       </c>
       <c r="AF76" s="1">
         <v>53.710999999999999</v>
       </c>
       <c r="AG76" s="1">
         <v>199.43</v>
       </c>
       <c r="AH76" s="1">
         <v>103.627</v>
       </c>
-      <c r="AI76" s="25">
+      <c r="AI76" s="36">
         <v>159.773</v>
       </c>
     </row>
     <row r="77" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A77" s="11" t="s">
+      <c r="A77" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B77" s="11" t="s">
+      <c r="B77" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C77" s="11" t="s">
+      <c r="C77" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D77" s="1">
         <v>2156.41</v>
       </c>
       <c r="E77" s="1">
         <v>1418.4</v>
       </c>
       <c r="F77" s="1">
         <v>1266.4000000000001</v>
       </c>
       <c r="G77" s="1">
         <v>340.1</v>
       </c>
       <c r="H77" s="1">
         <v>257.10000000000002</v>
       </c>
       <c r="I77" s="1">
         <v>16.64</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>162</v>
@@ -9518,62 +9516,62 @@
       </c>
       <c r="AA77" s="1">
         <v>0</v>
       </c>
       <c r="AB77" s="1">
         <v>2455.192</v>
       </c>
       <c r="AC77" s="1">
         <v>3522.1370000000002</v>
       </c>
       <c r="AD77" s="1">
         <v>556.85799999999995</v>
       </c>
       <c r="AE77" s="1">
         <v>307.536</v>
       </c>
       <c r="AF77" s="1">
         <v>104.127</v>
       </c>
       <c r="AG77" s="1">
         <v>28.864000000000001</v>
       </c>
       <c r="AH77" s="1">
         <v>43.9</v>
       </c>
-      <c r="AI77" s="25">
+      <c r="AI77" s="36">
         <v>82.778999999999996</v>
       </c>
     </row>
     <row r="78" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A78" s="11" t="s">
+      <c r="A78" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="B78" s="11" t="s">
+      <c r="B78" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C78" s="11" t="s">
+      <c r="C78" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D78" s="1">
         <v>56114.33</v>
       </c>
       <c r="E78" s="1">
         <v>68462.7</v>
       </c>
       <c r="F78" s="1">
         <v>36428.400000000001</v>
       </c>
       <c r="G78" s="1">
         <v>31616.400000000001</v>
       </c>
       <c r="H78" s="1">
         <v>15678.7</v>
       </c>
       <c r="I78" s="1">
         <v>25323.919999999998</v>
       </c>
       <c r="J78" s="1">
         <v>44129.798999999999</v>
       </c>
       <c r="K78" s="1">
         <v>19374.131000000001</v>
@@ -9622,65 +9620,65 @@
       </c>
       <c r="Z78" s="1">
         <v>80086.434999999998</v>
       </c>
       <c r="AA78" s="1">
         <v>97473.585999999996</v>
       </c>
       <c r="AB78" s="1">
         <v>61237.830999999998</v>
       </c>
       <c r="AC78" s="1">
         <v>81469.047000000006</v>
       </c>
       <c r="AD78" s="1">
         <v>43234.974999999999</v>
       </c>
       <c r="AE78" s="1">
         <v>64090.574000000001</v>
       </c>
       <c r="AF78" s="1">
         <v>60800.135000000002</v>
       </c>
       <c r="AG78" s="1">
         <v>80446.342999999993</v>
       </c>
-      <c r="AH78" s="2">
+      <c r="AH78" s="38">
         <v>123615.60400000001</v>
       </c>
-      <c r="AI78" s="25">
+      <c r="AI78" s="36">
         <v>152586.21100000001</v>
       </c>
     </row>
     <row r="79" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A79" s="11" t="s">
+      <c r="A79" s="7" t="s">
         <v>181</v>
       </c>
-      <c r="B79" s="11" t="s">
+      <c r="B79" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C79" s="11" t="s">
+      <c r="C79" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>162</v>
@@ -9732,62 +9730,62 @@
       </c>
       <c r="AA79" s="1">
         <v>1877.7919999999999</v>
       </c>
       <c r="AB79" s="1">
         <v>968.37</v>
       </c>
       <c r="AC79" s="1">
         <v>910.71699999999998</v>
       </c>
       <c r="AD79" s="1">
         <v>977.39400000000001</v>
       </c>
       <c r="AE79" s="1">
         <v>22907.914000000001</v>
       </c>
       <c r="AF79" s="1">
         <v>16277.896000000001</v>
       </c>
       <c r="AG79" s="1">
         <v>117406.111</v>
       </c>
       <c r="AH79" s="1">
         <v>131435.51</v>
       </c>
-      <c r="AI79" s="25">
+      <c r="AI79" s="36">
         <v>2636.5720000000001</v>
       </c>
     </row>
     <row r="80" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A80" s="11" t="s">
+      <c r="A80" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="B80" s="11" t="s">
+      <c r="B80" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="11" t="s">
+      <c r="C80" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D80" s="1">
         <v>558.95000000000005</v>
       </c>
       <c r="E80" s="1">
         <v>514.4</v>
       </c>
       <c r="F80" s="1">
         <v>279.3</v>
       </c>
       <c r="G80" s="1">
         <v>128.5</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K80" s="1">
         <v>1.4</v>
@@ -9839,62 +9837,62 @@
       </c>
       <c r="AA80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF80" s="1">
         <v>14.987</v>
       </c>
       <c r="AG80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH80" s="1">
         <v>2572.0659999999998</v>
       </c>
-      <c r="AI80" s="27" t="s">
+      <c r="AI80" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="81" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A81" s="11" t="s">
+      <c r="A81" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B81" s="11" t="s">
+      <c r="B81" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="C81" s="11" t="s">
+      <c r="C81" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J81" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>162</v>
@@ -9946,62 +9944,62 @@
       </c>
       <c r="AA81" s="1">
         <v>22.327000000000002</v>
       </c>
       <c r="AB81" s="1">
         <v>129.05600000000001</v>
       </c>
       <c r="AC81" s="1">
         <v>225.798</v>
       </c>
       <c r="AD81" s="1">
         <v>427.32299999999998</v>
       </c>
       <c r="AE81" s="1">
         <v>642.47900000000004</v>
       </c>
       <c r="AF81" s="1">
         <v>3937.0329999999999</v>
       </c>
       <c r="AG81" s="1">
         <v>4504.0320000000002</v>
       </c>
       <c r="AH81" s="1">
         <v>4177.9750000000004</v>
       </c>
-      <c r="AI81" s="25">
+      <c r="AI81" s="36">
         <v>5085.1279999999997</v>
       </c>
     </row>
     <row r="82" spans="1:35" ht="24" x14ac:dyDescent="0.2">
-      <c r="A82" s="26" t="s">
+      <c r="A82" s="19" t="s">
         <v>183</v>
       </c>
-      <c r="B82" s="30" t="s">
+      <c r="B82" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="C82" s="26" t="s">
+      <c r="C82" s="19" t="s">
         <v>284</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>162</v>
@@ -10053,62 +10051,62 @@
       </c>
       <c r="AA82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG82" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH82" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI82" s="25">
+      <c r="AI82" s="36">
         <v>27.303000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A83" s="11" t="s">
+      <c r="A83" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B83" s="11" t="s">
+      <c r="B83" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C83" s="11" t="s">
+      <c r="C83" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D83" s="1">
         <v>4.4000000000000004</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F83" s="1">
         <v>22.4</v>
       </c>
       <c r="G83" s="1">
         <v>18.899999999999999</v>
       </c>
       <c r="H83" s="1">
         <v>40.299999999999997</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J83" s="1">
         <v>2.0910000000000002</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>162</v>
@@ -10160,62 +10158,62 @@
       </c>
       <c r="AA83" s="1">
         <v>5.4</v>
       </c>
       <c r="AB83" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC83" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD83" s="1">
         <v>921.74</v>
       </c>
       <c r="AE83" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF83" s="1">
         <v>6193.8</v>
       </c>
       <c r="AG83" s="1">
         <v>1704.174</v>
       </c>
       <c r="AH83" s="1">
         <v>1534.8869999999999</v>
       </c>
-      <c r="AI83" s="25">
+      <c r="AI83" s="36">
         <v>1.081</v>
       </c>
     </row>
     <row r="84" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A84" s="11" t="s">
+      <c r="A84" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="B84" s="11" t="s">
+      <c r="B84" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C84" s="11" t="s">
+      <c r="C84" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G84" s="1">
         <v>7.7</v>
       </c>
       <c r="H84" s="1">
         <v>8</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J84" s="1">
         <v>0.58599999999999997</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>162</v>
@@ -10265,62 +10263,62 @@
       <c r="Z84" s="1">
         <v>73.954999999999998</v>
       </c>
       <c r="AA84" s="1">
         <v>50.746000000000002</v>
       </c>
       <c r="AB84" s="1"/>
       <c r="AC84" s="1">
         <v>22.44</v>
       </c>
       <c r="AD84" s="1">
         <v>96.194999999999993</v>
       </c>
       <c r="AE84" s="1">
         <v>215.31299999999999</v>
       </c>
       <c r="AF84" s="1">
         <v>657.85500000000002</v>
       </c>
       <c r="AG84" s="1">
         <v>23.018000000000001</v>
       </c>
       <c r="AH84" s="1">
         <v>154.89599999999999</v>
       </c>
-      <c r="AI84" s="25">
+      <c r="AI84" s="36">
         <v>10815.343000000001</v>
       </c>
     </row>
     <row r="85" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A85" s="11" t="s">
+      <c r="A85" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="B85" s="11" t="s">
+      <c r="B85" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C85" s="11" t="s">
+      <c r="C85" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>162</v>
@@ -10372,62 +10370,62 @@
       </c>
       <c r="AA85" s="1">
         <v>5.9729999999999999</v>
       </c>
       <c r="AB85" s="1">
         <v>60.496000000000002</v>
       </c>
       <c r="AC85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD85" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE85" s="1">
         <v>5.8</v>
       </c>
       <c r="AF85" s="1">
         <v>1.1080000000000001</v>
       </c>
       <c r="AG85" s="1">
         <v>24.282</v>
       </c>
       <c r="AH85" s="1">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="AI85" s="25">
+      <c r="AI85" s="36">
         <v>9857.473</v>
       </c>
     </row>
     <row r="86" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A86" s="11" t="s">
+      <c r="A86" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B86" s="11" t="s">
+      <c r="B86" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="C86" s="11" t="s">
+      <c r="C86" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D86" s="1">
         <v>716.76</v>
       </c>
       <c r="E86" s="1">
         <v>891.2</v>
       </c>
       <c r="F86" s="1">
         <v>1360.5</v>
       </c>
       <c r="G86" s="1">
         <v>1825.6</v>
       </c>
       <c r="H86" s="1">
         <v>1454.1</v>
       </c>
       <c r="I86" s="1">
         <v>1213.069</v>
       </c>
       <c r="J86" s="1">
         <v>2477.3000000000002</v>
       </c>
       <c r="K86" s="1">
         <v>1170.059</v>
@@ -10479,62 +10477,62 @@
       </c>
       <c r="AA86" s="1">
         <v>1741.4590000000001</v>
       </c>
       <c r="AB86" s="1">
         <v>2183.4029999999998</v>
       </c>
       <c r="AC86" s="1">
         <v>2321.7939999999999</v>
       </c>
       <c r="AD86" s="1">
         <v>425.14699999999999</v>
       </c>
       <c r="AE86" s="1">
         <v>1068.771</v>
       </c>
       <c r="AF86" s="1">
         <v>2398.4639999999999</v>
       </c>
       <c r="AG86" s="1">
         <v>1714.498</v>
       </c>
       <c r="AH86" s="1">
         <v>8937.2279999999992</v>
       </c>
-      <c r="AI86" s="25">
+      <c r="AI86" s="36">
         <v>7610.58</v>
       </c>
     </row>
     <row r="87" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A87" s="26" t="s">
+      <c r="A87" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="B87" s="26" t="s">
+      <c r="B87" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="C87" s="26" t="s">
+      <c r="C87" s="19" t="s">
         <v>289</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>162</v>
@@ -10586,62 +10584,62 @@
       </c>
       <c r="AA87" s="1">
         <v>36.82</v>
       </c>
       <c r="AB87" s="1">
         <v>7.7839999999999998</v>
       </c>
       <c r="AC87" s="1">
         <v>11.396000000000001</v>
       </c>
       <c r="AD87" s="1">
         <v>40.521000000000001</v>
       </c>
       <c r="AE87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF87" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG87" s="1">
         <v>0.42099999999999999</v>
       </c>
       <c r="AH87" s="1">
         <v>0.14499999999999999</v>
       </c>
-      <c r="AI87" s="25">
+      <c r="AI87" s="36">
         <v>71.033000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A88" s="26" t="s">
+      <c r="A88" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="B88" s="26" t="s">
+      <c r="B88" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="C88" s="26" t="s">
+      <c r="C88" s="19" t="s">
         <v>290</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>162</v>
@@ -10693,80 +10691,80 @@
       </c>
       <c r="AA88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB88" s="1">
         <v>1.9370000000000001</v>
       </c>
       <c r="AC88" s="1">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AD88" s="1">
         <v>0</v>
       </c>
       <c r="AE88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF88" s="1">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AG88" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH88" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI88" s="25">
+      <c r="AI88" s="36">
         <v>0.29899999999999999</v>
       </c>
     </row>
     <row r="89" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A89" s="31" t="s">
+      <c r="A89" s="24" t="s">
         <v>185</v>
       </c>
-      <c r="B89" s="31" t="s">
+      <c r="B89" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="C89" s="31" t="s">
+      <c r="C89" s="24" t="s">
         <v>291</v>
       </c>
-      <c r="D89" s="29">
+      <c r="D89" s="22">
         <v>90.26</v>
       </c>
-      <c r="E89" s="29">
+      <c r="E89" s="22">
         <v>79.8</v>
       </c>
-      <c r="F89" s="29">
+      <c r="F89" s="22">
         <v>979.3</v>
       </c>
-      <c r="G89" s="29">
+      <c r="G89" s="22">
         <v>699.8</v>
       </c>
-      <c r="H89" s="29">
+      <c r="H89" s="22">
         <v>671.5</v>
       </c>
-      <c r="I89" s="29">
+      <c r="I89" s="22">
         <v>1126.9949999999999</v>
       </c>
       <c r="J89" s="1">
         <v>1439.6510000000001</v>
       </c>
       <c r="K89" s="1">
         <v>549.22400000000005</v>
       </c>
       <c r="L89" s="1">
         <v>68816.800000000003</v>
       </c>
       <c r="M89" s="1">
         <v>144343.698</v>
       </c>
       <c r="N89" s="1">
         <v>189312.2</v>
       </c>
       <c r="O89" s="1">
         <v>173059.859</v>
       </c>
       <c r="P89" s="1">
         <v>8945.2999999999993</v>
       </c>
       <c r="Q89" s="1">
         <v>14370.39</v>
@@ -10800,62 +10798,62 @@
       </c>
       <c r="AA89" s="1">
         <v>31461.696</v>
       </c>
       <c r="AB89" s="1">
         <v>6552.5780000000004</v>
       </c>
       <c r="AC89" s="1">
         <v>10232.971</v>
       </c>
       <c r="AD89" s="1">
         <v>9069.8559999999998</v>
       </c>
       <c r="AE89" s="1">
         <v>54760.188999999998</v>
       </c>
       <c r="AF89" s="1">
         <v>101003.06200000001</v>
       </c>
       <c r="AG89" s="1">
         <v>189423.54500000001</v>
       </c>
       <c r="AH89" s="1">
         <v>116895.21400000001</v>
       </c>
-      <c r="AI89" s="25">
+      <c r="AI89" s="36">
         <v>123981.80100000001</v>
       </c>
     </row>
     <row r="90" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A90" s="11" t="s">
+      <c r="A90" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B90" s="11" t="s">
+      <c r="B90" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="C90" s="11" t="s">
+      <c r="C90" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J90" s="1">
         <v>1.8</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>162</v>
@@ -10907,62 +10905,62 @@
       </c>
       <c r="AA90" s="1">
         <v>2.33</v>
       </c>
       <c r="AB90" s="1">
         <v>2.85</v>
       </c>
       <c r="AC90" s="1">
         <v>30.824000000000002</v>
       </c>
       <c r="AD90" s="1">
         <v>35.189</v>
       </c>
       <c r="AE90" s="1">
         <v>188.375</v>
       </c>
       <c r="AF90" s="1">
         <v>490.83100000000002</v>
       </c>
       <c r="AG90" s="1">
         <v>265.69299999999998</v>
       </c>
       <c r="AH90" s="1">
         <v>57.384</v>
       </c>
-      <c r="AI90" s="25">
+      <c r="AI90" s="36">
         <v>194.83699999999999</v>
       </c>
     </row>
     <row r="91" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A91" s="11" t="s">
+      <c r="A91" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="B91" s="11" t="s">
+      <c r="B91" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C91" s="11" t="s">
+      <c r="C91" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D91" s="1">
         <v>166.6</v>
       </c>
       <c r="E91" s="1">
         <v>605</v>
       </c>
       <c r="F91" s="1">
         <v>406.6</v>
       </c>
       <c r="G91" s="1">
         <v>1076.2</v>
       </c>
       <c r="H91" s="1">
         <v>494.1</v>
       </c>
       <c r="I91" s="1">
         <v>391.15100000000001</v>
       </c>
       <c r="J91" s="1">
         <v>53.3</v>
       </c>
       <c r="K91" s="1">
         <v>52.502000000000002</v>
@@ -11011,65 +11009,65 @@
       </c>
       <c r="Z91" s="1">
         <v>313.75400000000002</v>
       </c>
       <c r="AA91" s="1">
         <v>165.35499999999999</v>
       </c>
       <c r="AB91" s="1">
         <v>388.697</v>
       </c>
       <c r="AC91" s="1">
         <v>1653.2909999999999</v>
       </c>
       <c r="AD91" s="1">
         <v>1928.547</v>
       </c>
       <c r="AE91" s="1">
         <v>1205.4749999999999</v>
       </c>
       <c r="AF91" s="1">
         <v>1292.165</v>
       </c>
       <c r="AG91" s="1">
         <v>1530.646</v>
       </c>
-      <c r="AH91" s="2">
+      <c r="AH91" s="38">
         <v>1941.8979999999999</v>
       </c>
-      <c r="AI91" s="25">
+      <c r="AI91" s="36">
         <v>1597.14</v>
       </c>
     </row>
     <row r="92" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A92" s="11" t="s">
+      <c r="A92" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="B92" s="11" t="s">
+      <c r="B92" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C92" s="11" t="s">
+      <c r="C92" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D92" s="1">
         <v>500.93</v>
       </c>
       <c r="E92" s="1">
         <v>808.5</v>
       </c>
       <c r="F92" s="1">
         <v>70.8</v>
       </c>
       <c r="G92" s="1">
         <v>64.599999999999994</v>
       </c>
       <c r="H92" s="1">
         <v>390.2</v>
       </c>
       <c r="I92" s="1">
         <v>235.6</v>
       </c>
       <c r="J92" s="1">
         <v>418.9</v>
       </c>
       <c r="K92" s="1">
         <v>623.06600000000003</v>
@@ -11121,62 +11119,62 @@
       </c>
       <c r="AA92" s="1">
         <v>462.589</v>
       </c>
       <c r="AB92" s="1">
         <v>191.94200000000001</v>
       </c>
       <c r="AC92" s="1">
         <v>185.11699999999999</v>
       </c>
       <c r="AD92" s="1">
         <v>838.80799999999999</v>
       </c>
       <c r="AE92" s="1">
         <v>587.85</v>
       </c>
       <c r="AF92" s="1">
         <v>1059.434</v>
       </c>
       <c r="AG92" s="1">
         <v>3389.058</v>
       </c>
       <c r="AH92" s="1">
         <v>2572.0659999999998</v>
       </c>
-      <c r="AI92" s="25">
+      <c r="AI92" s="36">
         <v>2723.6979999999999</v>
       </c>
     </row>
     <row r="93" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A93" s="11" t="s">
+      <c r="A93" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="B93" s="11" t="s">
+      <c r="B93" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="C93" s="11" t="s">
+      <c r="C93" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D93" s="1">
         <v>27</v>
       </c>
       <c r="E93" s="1">
         <v>24.3</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G93" s="1">
         <v>20.399999999999999</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I93" s="1">
         <v>2.1960000000000002</v>
       </c>
       <c r="J93" s="1">
         <v>225.6</v>
       </c>
       <c r="K93" s="1">
         <v>127.13500000000001</v>
@@ -11228,62 +11226,62 @@
       </c>
       <c r="AA93" s="1">
         <v>590.42700000000002</v>
       </c>
       <c r="AB93" s="1">
         <v>1151.5260000000001</v>
       </c>
       <c r="AC93" s="1">
         <v>3261.0050000000001</v>
       </c>
       <c r="AD93" s="1">
         <v>734.34799999999996</v>
       </c>
       <c r="AE93" s="1">
         <v>453.90100000000001</v>
       </c>
       <c r="AF93" s="1">
         <v>1380.087</v>
       </c>
       <c r="AG93" s="1">
         <v>996.98</v>
       </c>
       <c r="AH93" s="1">
         <v>2804.8539999999998</v>
       </c>
-      <c r="AI93" s="25">
+      <c r="AI93" s="36">
         <v>4137.0249999999996</v>
       </c>
     </row>
     <row r="94" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A94" s="11" t="s">
+      <c r="A94" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="B94" s="11" t="s">
+      <c r="B94" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C94" s="11" t="s">
+      <c r="C94" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D94" s="1">
         <v>1.48</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G94" s="1">
         <v>2.7</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J94" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>162</v>
@@ -11335,62 +11333,62 @@
       </c>
       <c r="AA94" s="1">
         <v>119.839</v>
       </c>
       <c r="AB94" s="1">
         <v>159.851</v>
       </c>
       <c r="AC94" s="1">
         <v>0</v>
       </c>
       <c r="AD94" s="1">
         <v>7.2640000000000002</v>
       </c>
       <c r="AE94" s="1">
         <v>39.444000000000003</v>
       </c>
       <c r="AF94" s="1">
         <v>134.762</v>
       </c>
       <c r="AG94" s="1">
         <v>127.298</v>
       </c>
       <c r="AH94" s="1">
         <v>73.781000000000006</v>
       </c>
-      <c r="AI94" s="25">
+      <c r="AI94" s="36">
         <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="95" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A95" s="11" t="s">
+      <c r="A95" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B95" s="11" t="s">
+      <c r="B95" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C95" s="11" t="s">
+      <c r="C95" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D95" s="1">
         <v>9</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F95" s="1">
         <v>2.1</v>
       </c>
       <c r="G95" s="1">
         <v>64</v>
       </c>
       <c r="H95" s="1">
         <v>17.8</v>
       </c>
       <c r="I95" s="1">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="J95" s="1">
         <v>3.6</v>
       </c>
       <c r="K95" s="1">
         <v>223.733</v>
@@ -11442,62 +11440,62 @@
       </c>
       <c r="AA95" s="1">
         <v>90.838999999999999</v>
       </c>
       <c r="AB95" s="1">
         <v>0</v>
       </c>
       <c r="AC95" s="1">
         <v>1754.49</v>
       </c>
       <c r="AD95" s="1">
         <v>5389.8209999999999</v>
       </c>
       <c r="AE95" s="1">
         <v>5572.5209999999997</v>
       </c>
       <c r="AF95" s="1">
         <v>5172.3810000000003</v>
       </c>
       <c r="AG95" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH95" s="1">
         <v>4642.1850000000004</v>
       </c>
-      <c r="AI95" s="25">
+      <c r="AI95" s="36">
         <v>2456.1559999999999</v>
       </c>
     </row>
     <row r="96" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A96" s="11" t="s">
+      <c r="A96" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="B96" s="11" t="s">
+      <c r="B96" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C96" s="11" t="s">
+      <c r="C96" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D96" s="1">
         <v>2964.5</v>
       </c>
       <c r="E96" s="1">
         <v>8262.2000000000007</v>
       </c>
       <c r="F96" s="1">
         <v>8294.2000000000007</v>
       </c>
       <c r="G96" s="1">
         <v>12666.3</v>
       </c>
       <c r="H96" s="1">
         <v>8299.2000000000007</v>
       </c>
       <c r="I96" s="1">
         <v>9463.0409999999993</v>
       </c>
       <c r="J96" s="1">
         <v>7489.241</v>
       </c>
       <c r="K96" s="1">
         <v>6743.29</v>
@@ -11546,65 +11544,65 @@
       </c>
       <c r="Z96" s="1">
         <v>21840.49</v>
       </c>
       <c r="AA96" s="1">
         <v>24287.985000000001</v>
       </c>
       <c r="AB96" s="1">
         <v>47069.711000000003</v>
       </c>
       <c r="AC96" s="1">
         <v>57205.442999999999</v>
       </c>
       <c r="AD96" s="1">
         <v>28071.132000000001</v>
       </c>
       <c r="AE96" s="1">
         <v>23794.237000000001</v>
       </c>
       <c r="AF96" s="1">
         <v>3314.8470000000002</v>
       </c>
       <c r="AG96" s="1">
         <v>1202.6420000000001</v>
       </c>
-      <c r="AH96" s="2">
+      <c r="AH96" s="38">
         <v>26.776</v>
       </c>
-      <c r="AI96" s="25">
+      <c r="AI96" s="36">
         <v>28983.513999999999</v>
       </c>
     </row>
     <row r="97" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A97" s="11" t="s">
+      <c r="A97" s="7" t="s">
         <v>189</v>
       </c>
-      <c r="B97" s="11" t="s">
+      <c r="B97" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="C97" s="11" t="s">
+      <c r="C97" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I97" s="1">
         <v>0.01</v>
       </c>
       <c r="J97" s="1">
         <v>21.7</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>162</v>
@@ -11656,62 +11654,62 @@
       </c>
       <c r="AA97" s="1">
         <v>15.945</v>
       </c>
       <c r="AB97" s="1">
         <v>181.858</v>
       </c>
       <c r="AC97" s="1">
         <v>144.09899999999999</v>
       </c>
       <c r="AD97" s="1">
         <v>231.32</v>
       </c>
       <c r="AE97" s="1">
         <v>1.2</v>
       </c>
       <c r="AF97" s="1">
         <v>28.927</v>
       </c>
       <c r="AG97" s="1">
         <v>131.47399999999999</v>
       </c>
       <c r="AH97" s="1">
         <v>378.09699999999998</v>
       </c>
-      <c r="AI97" s="25">
+      <c r="AI97" s="36">
         <v>346.99400000000003</v>
       </c>
     </row>
     <row r="98" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A98" s="11" t="s">
+      <c r="A98" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="B98" s="11" t="s">
+      <c r="B98" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="C98" s="11" t="s">
+      <c r="C98" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D98" s="1">
         <v>3.6</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>162</v>
@@ -11763,62 +11761,62 @@
       </c>
       <c r="AA98" s="1">
         <v>18.655000000000001</v>
       </c>
       <c r="AB98" s="1">
         <v>153.90199999999999</v>
       </c>
       <c r="AC98" s="1">
         <v>13.692</v>
       </c>
       <c r="AD98" s="1">
         <v>445.36099999999999</v>
       </c>
       <c r="AE98" s="1">
         <v>3.7850000000000001</v>
       </c>
       <c r="AF98" s="1">
         <v>251.71799999999999</v>
       </c>
       <c r="AG98" s="1">
         <v>137.92599999999999</v>
       </c>
       <c r="AH98" s="1">
         <v>128.90899999999999</v>
       </c>
-      <c r="AI98" s="25">
+      <c r="AI98" s="36">
         <v>6.7</v>
       </c>
     </row>
     <row r="99" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A99" s="11" t="s">
+      <c r="A99" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B99" s="11" t="s">
+      <c r="B99" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="C99" s="11" t="s">
+      <c r="C99" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D99" s="1">
         <v>7367</v>
       </c>
       <c r="E99" s="1">
         <v>2199.5</v>
       </c>
       <c r="F99" s="1">
         <v>3164.6</v>
       </c>
       <c r="G99" s="1">
         <v>2566.5</v>
       </c>
       <c r="H99" s="1">
         <v>1220.8</v>
       </c>
       <c r="I99" s="1">
         <v>2788.6550000000002</v>
       </c>
       <c r="J99" s="1">
         <v>2729.3290000000002</v>
       </c>
       <c r="K99" s="1">
         <v>1546.3309999999999</v>
@@ -11870,62 +11868,62 @@
       </c>
       <c r="AA99" s="1">
         <v>4891.634</v>
       </c>
       <c r="AB99" s="1">
         <v>3306.7559999999999</v>
       </c>
       <c r="AC99" s="1">
         <v>3004.933</v>
       </c>
       <c r="AD99" s="1">
         <v>4565.1130000000003</v>
       </c>
       <c r="AE99" s="1">
         <v>5065.8810000000003</v>
       </c>
       <c r="AF99" s="1">
         <v>4737.01</v>
       </c>
       <c r="AG99" s="1">
         <v>4619.9719999999998</v>
       </c>
       <c r="AH99" s="1">
         <v>8145.32</v>
       </c>
-      <c r="AI99" s="25">
+      <c r="AI99" s="36">
         <v>8225.7420000000002</v>
       </c>
     </row>
     <row r="100" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A100" s="11" t="s">
+      <c r="A100" s="7" t="s">
         <v>192</v>
       </c>
-      <c r="B100" s="11" t="s">
+      <c r="B100" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="C100" s="11" t="s">
+      <c r="C100" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D100" s="1">
         <v>3940.38</v>
       </c>
       <c r="E100" s="1">
         <v>3219.3</v>
       </c>
       <c r="F100" s="1">
         <v>5252.1</v>
       </c>
       <c r="G100" s="1">
         <v>7961.8</v>
       </c>
       <c r="H100" s="1">
         <v>7370.6</v>
       </c>
       <c r="I100" s="1">
         <v>4606.25</v>
       </c>
       <c r="J100" s="1">
         <v>7178.3</v>
       </c>
       <c r="K100" s="1">
         <v>13772.036</v>
@@ -11977,62 +11975,62 @@
       </c>
       <c r="AA100" s="1">
         <v>131204.12899999999</v>
       </c>
       <c r="AB100" s="1">
         <v>104272.469</v>
       </c>
       <c r="AC100" s="1">
         <v>89854.902000000002</v>
       </c>
       <c r="AD100" s="1">
         <v>74670.320999999996</v>
       </c>
       <c r="AE100" s="1">
         <v>90641.376000000004</v>
       </c>
       <c r="AF100" s="1">
         <v>140674.15700000001</v>
       </c>
       <c r="AG100" s="1">
         <v>153106.34599999999</v>
       </c>
       <c r="AH100" s="1">
         <v>102831.163</v>
       </c>
-      <c r="AI100" s="25">
+      <c r="AI100" s="36">
         <v>76379.451000000001</v>
       </c>
     </row>
     <row r="101" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A101" s="11" t="s">
+      <c r="A101" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="B101" s="11" t="s">
+      <c r="B101" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C101" s="11" t="s">
+      <c r="C101" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="1">
         <v>43901.599999999999</v>
       </c>
       <c r="E101" s="1">
         <v>69963.3</v>
       </c>
       <c r="F101" s="1">
         <v>115781.7</v>
       </c>
       <c r="G101" s="1">
         <v>101512.2</v>
       </c>
       <c r="H101" s="1">
         <v>38542.400000000001</v>
       </c>
       <c r="I101" s="1">
         <v>46568.749000000003</v>
       </c>
       <c r="J101" s="1">
         <v>89413.554999999993</v>
       </c>
       <c r="K101" s="1">
         <v>47997.644</v>
@@ -12081,65 +12079,65 @@
       </c>
       <c r="Z101" s="1">
         <v>125078.13400000001</v>
       </c>
       <c r="AA101" s="1">
         <v>146285.44500000001</v>
       </c>
       <c r="AB101" s="1">
         <v>158499.56</v>
       </c>
       <c r="AC101" s="1">
         <v>138879.69899999999</v>
       </c>
       <c r="AD101" s="1">
         <v>152898.595</v>
       </c>
       <c r="AE101" s="1">
         <v>180142.959</v>
       </c>
       <c r="AF101" s="1">
         <v>236646.67</v>
       </c>
       <c r="AG101" s="1">
         <v>290766.70299999998</v>
       </c>
-      <c r="AH101" s="2">
+      <c r="AH101" s="38">
         <v>346858.766</v>
       </c>
-      <c r="AI101" s="25">
+      <c r="AI101" s="36">
         <v>405650.43400000001</v>
       </c>
     </row>
     <row r="102" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A102" s="11" t="s">
+      <c r="A102" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="B102" s="11" t="s">
+      <c r="B102" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="C102" s="11" t="s">
+      <c r="C102" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J102" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>162</v>
@@ -12176,77 +12174,77 @@
       </c>
       <c r="V102" s="1">
         <v>0</v>
       </c>
       <c r="W102" s="1">
         <v>315.154</v>
       </c>
       <c r="X102" s="1">
         <v>512.53800000000001</v>
       </c>
       <c r="Y102" s="1">
         <v>253.14400000000001</v>
       </c>
       <c r="Z102" s="1">
         <v>481.49</v>
       </c>
       <c r="AA102" s="1">
         <v>0</v>
       </c>
       <c r="AB102" s="1">
         <v>853.41499999999996</v>
       </c>
       <c r="AC102" s="1">
         <v>2.0720000000000001</v>
       </c>
-      <c r="AD102" s="3" t="s">
+      <c r="AD102" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AE102" s="1">
         <v>1.101</v>
       </c>
       <c r="AF102" s="1">
         <v>126.458</v>
       </c>
       <c r="AG102" s="1">
         <v>285.66699999999997</v>
       </c>
       <c r="AH102" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI102" s="27" t="s">
+      <c r="AI102" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="103" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A103" s="11" t="s">
+      <c r="A103" s="7" t="s">
         <v>195</v>
       </c>
-      <c r="B103" s="11" t="s">
+      <c r="B103" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="C103" s="11" t="s">
+      <c r="C103" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I103" s="1">
         <v>16.561</v>
       </c>
       <c r="J103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>162</v>
@@ -12286,74 +12284,74 @@
       </c>
       <c r="W103" s="1">
         <v>22.452999999999999</v>
       </c>
       <c r="X103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA103" s="1">
         <v>28.306999999999999</v>
       </c>
       <c r="AB103" s="1">
         <v>0</v>
       </c>
       <c r="AC103" s="1">
         <v>1.1850000000000001</v>
       </c>
       <c r="AD103" s="1">
         <v>0.3</v>
       </c>
-      <c r="AE103" s="3" t="s">
+      <c r="AE103" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF103" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG103" s="1">
         <v>0.25</v>
       </c>
       <c r="AH103" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI103" s="27" t="s">
+      <c r="AI103" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A104" s="11" t="s">
+      <c r="A104" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="B104" s="11" t="s">
+      <c r="B104" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C104" s="11" t="s">
+      <c r="C104" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="1">
         <v>13.9</v>
       </c>
       <c r="E104" s="1">
         <v>569.1</v>
       </c>
       <c r="F104" s="1">
         <v>1030.5999999999999</v>
       </c>
       <c r="G104" s="1">
         <v>972.4</v>
       </c>
       <c r="H104" s="1">
         <v>543.29999999999995</v>
       </c>
       <c r="I104" s="1">
         <v>464.20600000000002</v>
       </c>
       <c r="J104" s="1">
         <v>697.3</v>
       </c>
       <c r="K104" s="1">
         <v>457.27300000000002</v>
@@ -12405,383 +12403,383 @@
       </c>
       <c r="AA104" s="1">
         <v>285.61900000000003</v>
       </c>
       <c r="AB104" s="1">
         <v>461.66899999999998</v>
       </c>
       <c r="AC104" s="1">
         <v>337.03399999999999</v>
       </c>
       <c r="AD104" s="1">
         <v>599.66200000000003</v>
       </c>
       <c r="AE104" s="1">
         <v>488.024</v>
       </c>
       <c r="AF104" s="1">
         <v>1278.317</v>
       </c>
       <c r="AG104" s="1">
         <v>774.327</v>
       </c>
       <c r="AH104" s="1">
         <v>831.95</v>
       </c>
-      <c r="AI104" s="25">
+      <c r="AI104" s="36">
         <v>598.245</v>
       </c>
     </row>
     <row r="105" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A105" s="8" t="s">
+      <c r="A105" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="B105" s="8" t="s">
+      <c r="B105" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C105" s="8" t="s">
+      <c r="C105" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D105" s="3">
+      <c r="D105" s="2">
         <v>4610.6000000000004</v>
       </c>
-      <c r="E105" s="3">
+      <c r="E105" s="2">
         <v>5418</v>
       </c>
-      <c r="F105" s="3">
+      <c r="F105" s="2">
         <v>17820.900000000001</v>
       </c>
-      <c r="G105" s="3">
+      <c r="G105" s="2">
         <v>18030.8</v>
       </c>
-      <c r="H105" s="3">
+      <c r="H105" s="2">
         <v>7689.7</v>
       </c>
-      <c r="I105" s="3">
+      <c r="I105" s="2">
         <v>11442.6</v>
       </c>
-      <c r="J105" s="3">
+      <c r="J105" s="2">
         <v>2937.2</v>
       </c>
-      <c r="K105" s="3">
+      <c r="K105" s="2">
         <v>8339.7999999999993</v>
       </c>
-      <c r="L105" s="3">
+      <c r="L105" s="2">
         <v>40969.4</v>
       </c>
-      <c r="M105" s="3">
+      <c r="M105" s="2">
         <v>37500.199999999997</v>
       </c>
-      <c r="N105" s="3">
+      <c r="N105" s="2">
         <v>46116.7</v>
       </c>
-      <c r="O105" s="3">
+      <c r="O105" s="2">
         <v>25830.7</v>
       </c>
-      <c r="P105" s="3">
+      <c r="P105" s="2">
         <v>6418.7</v>
       </c>
-      <c r="Q105" s="3">
+      <c r="Q105" s="2">
         <v>4912.8</v>
       </c>
-      <c r="R105" s="3">
+      <c r="R105" s="2">
         <v>5256.5</v>
       </c>
-      <c r="S105" s="3">
+      <c r="S105" s="2">
         <v>55012.3</v>
       </c>
-      <c r="T105" s="3">
+      <c r="T105" s="2">
         <v>107064.7</v>
       </c>
-      <c r="U105" s="3">
+      <c r="U105" s="2">
         <v>2484.7750000000001</v>
       </c>
-      <c r="V105" s="3">
+      <c r="V105" s="2">
         <v>6099.69</v>
       </c>
-      <c r="W105" s="3">
+      <c r="W105" s="2">
         <v>5292.8190000000004</v>
       </c>
-      <c r="X105" s="3">
+      <c r="X105" s="2">
         <v>4222.759</v>
       </c>
-      <c r="Y105" s="3">
+      <c r="Y105" s="2">
         <v>1371.789</v>
       </c>
-      <c r="Z105" s="3">
+      <c r="Z105" s="2">
         <v>962.25400000000002</v>
       </c>
-      <c r="AA105" s="3">
+      <c r="AA105" s="2">
         <v>2702.5070000000001</v>
       </c>
-      <c r="AB105" s="3">
+      <c r="AB105" s="2">
         <v>2030.2909999999999</v>
       </c>
-      <c r="AC105" s="3">
+      <c r="AC105" s="2">
         <v>5466.4589999999998</v>
       </c>
-      <c r="AD105" s="3">
+      <c r="AD105" s="2">
         <v>3067.5259999999998</v>
       </c>
-      <c r="AE105" s="3">
+      <c r="AE105" s="2">
         <v>5197.6580000000004</v>
       </c>
-      <c r="AF105" s="3">
+      <c r="AF105" s="2">
         <v>5664.54</v>
       </c>
-      <c r="AG105" s="3">
+      <c r="AG105" s="2">
         <v>7959.5119999999997</v>
       </c>
-      <c r="AH105" s="3">
+      <c r="AH105" s="2">
         <v>8057.0780000000004</v>
       </c>
-      <c r="AI105" s="23">
+      <c r="AI105" s="35">
         <v>13244.198</v>
       </c>
     </row>
     <row r="106" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A106" s="26" t="s">
+      <c r="A106" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="B106" s="26" t="s">
+      <c r="B106" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="C106" s="26" t="s">
+      <c r="C106" s="19" t="s">
         <v>308</v>
       </c>
-      <c r="D106" s="3" t="s">
-[...53 lines deleted...]
-      <c r="V106" s="3" t="s">
+      <c r="D106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="M106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="N106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="O106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="P106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="R106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="S106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="T106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="U106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="V106" s="2" t="s">
         <v>162</v>
       </c>
       <c r="W106" s="1">
         <v>0.1</v>
       </c>
       <c r="X106" s="1">
         <v>53.874000000000002</v>
       </c>
-      <c r="Y106" s="3" t="s">
-[...14 lines deleted...]
-      <c r="AD106" s="3" t="s">
+      <c r="Y106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC106" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD106" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AE106" s="1">
         <v>2E-3</v>
       </c>
       <c r="AF106" s="1">
         <v>174.821</v>
       </c>
       <c r="AG106" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH106" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI106" s="27" t="s">
+      <c r="AI106" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="107" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A107" s="11" t="s">
+      <c r="A107" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B107" s="11" t="s">
+      <c r="B107" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C107" s="11" t="s">
+      <c r="C107" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="D107" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H107" s="3" t="s">
+      <c r="D107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H107" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="L107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="M107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="N107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="O107" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="P107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q107" s="3" t="s">
+      <c r="P107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q107" s="2" t="s">
         <v>162</v>
       </c>
       <c r="R107" s="1">
         <v>1.46</v>
       </c>
       <c r="S107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="T107" s="1">
         <v>6.1</v>
       </c>
       <c r="U107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="V107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="W107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z107" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA107" s="1">
         <v>2.0750000000000002</v>
       </c>
       <c r="AB107" s="1">
         <v>6.5739999999999998</v>
       </c>
       <c r="AC107" s="1">
         <v>6.2729999999999997</v>
       </c>
-      <c r="AD107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AE107" s="3" t="s">
+      <c r="AD107" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE107" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF107" s="1">
         <v>11.698</v>
       </c>
       <c r="AG107" s="1">
         <v>7.9660000000000002</v>
       </c>
       <c r="AH107" s="1">
         <v>37.042000000000002</v>
       </c>
-      <c r="AI107" s="25">
+      <c r="AI107" s="36">
         <v>144.697</v>
       </c>
     </row>
     <row r="108" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A108" s="11" t="s">
+      <c r="A108" s="7" t="s">
         <v>197</v>
       </c>
-      <c r="B108" s="11" t="s">
+      <c r="B108" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="C108" s="11" t="s">
+      <c r="C108" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>162</v>
@@ -12821,74 +12819,74 @@
       </c>
       <c r="W108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD108" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE108" s="3" t="s">
+      <c r="AE108" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG108" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH108" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI108" s="27" t="s">
+      <c r="AI108" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="109" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A109" s="11" t="s">
+      <c r="A109" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="B109" s="11" t="s">
+      <c r="B109" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="C109" s="11" t="s">
+      <c r="C109" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K109" s="1" t="s">
         <v>162</v>
@@ -12928,74 +12926,74 @@
       </c>
       <c r="W109" s="1">
         <v>170</v>
       </c>
       <c r="X109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD109" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE109" s="3" t="s">
+      <c r="AE109" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG109" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH109" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI109" s="27" t="s">
+      <c r="AI109" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="110" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A110" s="11" t="s">
+      <c r="A110" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="B110" s="11" t="s">
+      <c r="B110" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C110" s="11" t="s">
+      <c r="C110" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K110" s="1" t="s">
         <v>162</v>
@@ -13035,74 +13033,74 @@
       </c>
       <c r="W110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD110" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE110" s="3" t="s">
+      <c r="AE110" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF110" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG110" s="1">
         <v>130.238</v>
       </c>
       <c r="AH110" s="1">
         <v>6.4119999999999999</v>
       </c>
-      <c r="AI110" s="27" t="s">
+      <c r="AI110" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="111" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A111" s="11" t="s">
+      <c r="A111" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B111" s="11" t="s">
+      <c r="B111" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="C111" s="11" t="s">
+      <c r="C111" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K111" s="1">
         <v>0.73799999999999999</v>
@@ -13142,74 +13140,74 @@
       </c>
       <c r="W111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD111" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE111" s="3" t="s">
+      <c r="AE111" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF111" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG111" s="1">
         <v>4.9219999999999997</v>
       </c>
       <c r="AH111" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI111" s="25">
+      <c r="AI111" s="36">
         <v>0.221</v>
       </c>
     </row>
     <row r="112" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A112" s="11" t="s">
+      <c r="A112" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="B112" s="11" t="s">
+      <c r="B112" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="C112" s="11" t="s">
+      <c r="C112" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>162</v>
@@ -13249,74 +13247,74 @@
       </c>
       <c r="W112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD112" s="1">
         <v>5.5</v>
       </c>
-      <c r="AE112" s="3" t="s">
+      <c r="AE112" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG112" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH112" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI112" s="27" t="s">
+      <c r="AI112" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="113" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A113" s="26" t="s">
+      <c r="A113" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="26" t="s">
+      <c r="B113" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="C113" s="26" t="s">
+      <c r="C113" s="19" t="s">
         <v>315</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K113" s="1" t="s">
         <v>162</v>
@@ -13356,74 +13354,74 @@
       </c>
       <c r="W113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD113" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE113" s="3" t="s">
+      <c r="AE113" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG113" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH113" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI113" s="27" t="s">
+      <c r="AI113" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A114" s="26" t="s">
+      <c r="A114" s="19" t="s">
         <v>108</v>
       </c>
-      <c r="B114" s="26" t="s">
+      <c r="B114" s="19" t="s">
         <v>108</v>
       </c>
-      <c r="C114" s="26" t="s">
+      <c r="C114" s="19" t="s">
         <v>316</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K114" s="1" t="s">
         <v>162</v>
@@ -13463,74 +13461,74 @@
       </c>
       <c r="W114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z114" s="1">
         <v>22.41</v>
       </c>
       <c r="AA114" s="1">
         <v>9.25</v>
       </c>
       <c r="AB114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD114" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE114" s="3" t="s">
+      <c r="AE114" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG114" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH114" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI114" s="27" t="s">
+      <c r="AI114" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="115" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A115" s="26" t="s">
+      <c r="A115" s="19" t="s">
         <v>198</v>
       </c>
-      <c r="B115" s="26" t="s">
+      <c r="B115" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="C115" s="26" t="s">
+      <c r="C115" s="19" t="s">
         <v>317</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K115" s="1" t="s">
         <v>162</v>
@@ -13570,74 +13568,74 @@
       </c>
       <c r="W115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD115" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE115" s="3" t="s">
+      <c r="AE115" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AF115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG115" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH115" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI115" s="27" t="s">
+      <c r="AI115" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="116" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A116" s="11" t="s">
+      <c r="A116" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="B116" s="11" t="s">
+      <c r="B116" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="C116" s="11" t="s">
+      <c r="C116" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D116" s="1">
         <v>4033.1</v>
       </c>
       <c r="E116" s="1">
         <v>1408.6</v>
       </c>
       <c r="F116" s="1">
         <v>210.9</v>
       </c>
       <c r="G116" s="1">
         <v>119</v>
       </c>
       <c r="H116" s="1">
         <v>48.8</v>
       </c>
       <c r="I116" s="1">
         <v>258.2</v>
       </c>
       <c r="J116" s="1">
         <v>122.5</v>
       </c>
       <c r="K116" s="1">
         <v>1177.954</v>
@@ -13689,62 +13687,62 @@
       </c>
       <c r="AA116" s="1">
         <v>1700.5630000000001</v>
       </c>
       <c r="AB116" s="1">
         <v>94.451999999999998</v>
       </c>
       <c r="AC116" s="1">
         <v>2776.895</v>
       </c>
       <c r="AD116" s="1">
         <v>251.92500000000001</v>
       </c>
       <c r="AE116" s="1">
         <v>654.12599999999998</v>
       </c>
       <c r="AF116" s="1">
         <v>258.31299999999999</v>
       </c>
       <c r="AG116" s="1">
         <v>372.41199999999998</v>
       </c>
       <c r="AH116" s="1">
         <v>1070.3040000000001</v>
       </c>
-      <c r="AI116" s="25">
+      <c r="AI116" s="36">
         <v>1056.768</v>
       </c>
     </row>
     <row r="117" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A117" s="26" t="s">
+      <c r="A117" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="B117" s="26" t="s">
+      <c r="B117" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="C117" s="26" t="s">
+      <c r="C117" s="19" t="s">
         <v>319</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K117" s="1" t="s">
         <v>162</v>
@@ -13796,62 +13794,62 @@
       </c>
       <c r="AA117" s="1">
         <v>0.4</v>
       </c>
       <c r="AB117" s="1">
         <v>0</v>
       </c>
       <c r="AC117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE117" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF117" s="1">
         <v>72.477999999999994</v>
       </c>
       <c r="AG117" s="1">
         <v>12.917999999999999</v>
       </c>
       <c r="AH117" s="1">
         <v>2.1070000000000002</v>
       </c>
-      <c r="AI117" s="25">
+      <c r="AI117" s="36">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A118" s="26" t="s">
+      <c r="A118" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="B118" s="26" t="s">
+      <c r="B118" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="C118" s="26" t="s">
+      <c r="C118" s="19" t="s">
         <v>320</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K118" s="1" t="s">
         <v>162</v>
@@ -13903,62 +13901,62 @@
       </c>
       <c r="AA118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB118" s="1">
         <v>0.2</v>
       </c>
       <c r="AC118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF118" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG118" s="1">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AH118" s="1">
         <v>0.13400000000000001</v>
       </c>
-      <c r="AI118" s="25">
+      <c r="AI118" s="36">
         <v>12.249000000000001</v>
       </c>
     </row>
     <row r="119" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A119" s="11" t="s">
+      <c r="A119" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B119" s="11" t="s">
+      <c r="B119" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="C119" s="11" t="s">
+      <c r="C119" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G119" s="1">
         <v>1.5</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J119" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K119" s="1">
         <v>11.6</v>
@@ -14010,62 +14008,62 @@
       </c>
       <c r="AA119" s="1">
         <v>34.387999999999998</v>
       </c>
       <c r="AB119" s="1">
         <v>24.812999999999999</v>
       </c>
       <c r="AC119" s="1">
         <v>58.597999999999999</v>
       </c>
       <c r="AD119" s="1">
         <v>37.590000000000003</v>
       </c>
       <c r="AE119" s="1">
         <v>2.3580000000000001</v>
       </c>
       <c r="AF119" s="1">
         <v>64.69</v>
       </c>
       <c r="AG119" s="1">
         <v>87.808000000000007</v>
       </c>
       <c r="AH119" s="1">
         <v>31.581</v>
       </c>
-      <c r="AI119" s="25">
+      <c r="AI119" s="36">
         <v>15.148</v>
       </c>
     </row>
     <row r="120" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A120" s="11" t="s">
+      <c r="A120" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B120" s="11" t="s">
+      <c r="B120" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="C120" s="11" t="s">
+      <c r="C120" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H120" s="1">
         <v>0.3</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K120" s="1" t="s">
         <v>162</v>
@@ -14117,62 +14115,62 @@
       </c>
       <c r="AA120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF120" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG120" s="1">
         <v>5.6660000000000004</v>
       </c>
       <c r="AH120" s="1">
         <v>16.207999999999998</v>
       </c>
-      <c r="AI120" s="25">
+      <c r="AI120" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A121" s="11" t="s">
+      <c r="A121" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B121" s="11" t="s">
+      <c r="B121" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="C121" s="11" t="s">
+      <c r="C121" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K121" s="1" t="s">
         <v>162</v>
@@ -14224,62 +14222,62 @@
       </c>
       <c r="AA121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG121" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH121" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI121" s="27" t="s">
+      <c r="AI121" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="122" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A122" s="11" t="s">
+      <c r="A122" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="B122" s="11" t="s">
+      <c r="B122" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="C122" s="11" t="s">
+      <c r="C122" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D122" s="1">
         <v>577.5</v>
       </c>
       <c r="E122" s="1">
         <v>4009.4</v>
       </c>
       <c r="F122" s="1">
         <v>17610</v>
       </c>
       <c r="G122" s="1">
         <v>17910.3</v>
       </c>
       <c r="H122" s="1">
         <v>7640.6</v>
       </c>
       <c r="I122" s="1">
         <v>11184.4</v>
       </c>
       <c r="J122" s="1">
         <v>2814.7</v>
       </c>
       <c r="K122" s="1">
         <v>7149.5540000000001</v>
@@ -14331,62 +14329,62 @@
       </c>
       <c r="AA122" s="1">
         <v>952.73699999999997</v>
       </c>
       <c r="AB122" s="1">
         <v>1898.8779999999999</v>
       </c>
       <c r="AC122" s="1">
         <v>2624.326</v>
       </c>
       <c r="AD122" s="1">
         <v>2604.5810000000001</v>
       </c>
       <c r="AE122" s="1">
         <v>4511.4549999999999</v>
       </c>
       <c r="AF122" s="1">
         <v>4820.33</v>
       </c>
       <c r="AG122" s="1">
         <v>7220.4620000000004</v>
       </c>
       <c r="AH122" s="1">
         <v>6279.82</v>
       </c>
-      <c r="AI122" s="25">
+      <c r="AI122" s="36">
         <v>10952.182000000001</v>
       </c>
     </row>
     <row r="123" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A123" s="26" t="s">
+      <c r="A123" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="B123" s="26" t="s">
+      <c r="B123" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="C123" s="26" t="s">
+      <c r="C123" s="19" t="s">
         <v>325</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>162</v>
@@ -14438,62 +14436,62 @@
       </c>
       <c r="AA123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG123" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH123" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI123" s="27" t="s">
+      <c r="AI123" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="124" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A124" s="26" t="s">
+      <c r="A124" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="B124" s="26" t="s">
+      <c r="B124" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="C124" s="26" t="s">
+      <c r="C124" s="19" t="s">
         <v>326</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>162</v>
@@ -14545,62 +14543,62 @@
       </c>
       <c r="AA124" s="1">
         <v>3.0939999999999999</v>
       </c>
       <c r="AB124" s="1">
         <v>0.33700000000000002</v>
       </c>
       <c r="AC124" s="1">
         <v>0.252</v>
       </c>
       <c r="AD124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF124" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG124" s="1">
         <v>21.5</v>
       </c>
       <c r="AH124" s="1">
         <v>40.6</v>
       </c>
-      <c r="AI124" s="25">
+      <c r="AI124" s="36">
         <v>1051.923</v>
       </c>
     </row>
     <row r="125" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A125" s="26" t="s">
+      <c r="A125" s="19" t="s">
         <v>119</v>
       </c>
-      <c r="B125" s="26" t="s">
+      <c r="B125" s="19" t="s">
         <v>119</v>
       </c>
-      <c r="C125" s="26" t="s">
+      <c r="C125" s="19" t="s">
         <v>327</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K125" s="1" t="s">
         <v>162</v>
@@ -14652,62 +14650,62 @@
       </c>
       <c r="AA125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG125" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH125" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI125" s="27" t="s">
+      <c r="AI125" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="126" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A126" s="26" t="s">
+      <c r="A126" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="B126" s="26" t="s">
+      <c r="B126" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="C126" s="26" t="s">
+      <c r="C126" s="19" t="s">
         <v>328</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K126" s="1" t="s">
         <v>162</v>
@@ -14759,169 +14757,169 @@
       </c>
       <c r="AA126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG126" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH126" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI126" s="27" t="s">
+      <c r="AI126" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="127" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A127" s="8" t="s">
+      <c r="A127" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B127" s="8" t="s">
+      <c r="B127" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="C127" s="8" t="s">
+      <c r="C127" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="D127" s="3">
+      <c r="D127" s="2">
         <v>210</v>
       </c>
-      <c r="E127" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G127" s="3">
+      <c r="E127" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G127" s="2">
         <v>6.8</v>
       </c>
-      <c r="H127" s="3">
+      <c r="H127" s="2">
         <v>11.9</v>
       </c>
-      <c r="I127" s="3">
+      <c r="I127" s="2">
         <v>7</v>
       </c>
-      <c r="J127" s="3">
+      <c r="J127" s="2">
         <v>1983.5</v>
       </c>
-      <c r="K127" s="3">
+      <c r="K127" s="2">
         <v>39</v>
       </c>
-      <c r="L127" s="3">
+      <c r="L127" s="2">
         <v>10</v>
       </c>
-      <c r="M127" s="3">
+      <c r="M127" s="2">
         <v>37.299999999999997</v>
       </c>
-      <c r="N127" s="3">
+      <c r="N127" s="2">
         <v>131</v>
       </c>
-      <c r="O127" s="3">
+      <c r="O127" s="2">
         <v>71</v>
       </c>
-      <c r="P127" s="3">
+      <c r="P127" s="2">
         <v>33.700000000000003</v>
       </c>
-      <c r="Q127" s="3">
+      <c r="Q127" s="2">
         <v>62.1</v>
       </c>
-      <c r="R127" s="3">
+      <c r="R127" s="2">
         <v>16.600000000000001</v>
       </c>
-      <c r="S127" s="3">
+      <c r="S127" s="2">
         <v>1.6</v>
       </c>
-      <c r="T127" s="3">
+      <c r="T127" s="2">
         <v>55.3</v>
       </c>
-      <c r="U127" s="3">
+      <c r="U127" s="2">
         <v>87.126999999999995</v>
       </c>
-      <c r="V127" s="3">
+      <c r="V127" s="2">
         <v>715.34299999999996</v>
       </c>
-      <c r="W127" s="3">
+      <c r="W127" s="2">
         <v>4016.8490000000002</v>
       </c>
-      <c r="X127" s="3">
+      <c r="X127" s="2">
         <v>5152.8050000000003</v>
       </c>
-      <c r="Y127" s="3">
+      <c r="Y127" s="2">
         <v>590.125</v>
       </c>
-      <c r="Z127" s="3">
+      <c r="Z127" s="2">
         <v>1981.125</v>
       </c>
-      <c r="AA127" s="3">
+      <c r="AA127" s="2">
         <v>2164.3130000000001</v>
       </c>
-      <c r="AB127" s="3">
+      <c r="AB127" s="2">
         <v>964.18299999999999</v>
       </c>
-      <c r="AC127" s="3">
+      <c r="AC127" s="2">
         <v>1410.1479999999999</v>
       </c>
-      <c r="AD127" s="3">
+      <c r="AD127" s="2">
         <v>822.48699999999997</v>
       </c>
-      <c r="AE127" s="3">
+      <c r="AE127" s="2">
         <v>2266.8139999999999</v>
       </c>
-      <c r="AF127" s="3">
+      <c r="AF127" s="2">
         <v>2510.5770000000002</v>
       </c>
-      <c r="AG127" s="3">
+      <c r="AG127" s="2">
         <v>6672.6279999999997</v>
       </c>
-      <c r="AH127" s="3">
+      <c r="AH127" s="2">
         <v>7125.692</v>
       </c>
-      <c r="AI127" s="23">
+      <c r="AI127" s="35">
         <v>11046.380999999999</v>
       </c>
     </row>
     <row r="128" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A128" s="11" t="s">
+      <c r="A128" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="B128" s="11" t="s">
+      <c r="B128" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C128" s="11" t="s">
+      <c r="C128" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K128" s="1" t="s">
         <v>162</v>
@@ -14973,62 +14971,62 @@
       </c>
       <c r="AA128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC128" s="1">
         <v>32.659999999999997</v>
       </c>
       <c r="AD128" s="1">
         <v>118.175</v>
       </c>
       <c r="AE128" s="1">
         <v>13.09</v>
       </c>
       <c r="AF128" s="1">
         <v>3.1789999999999998</v>
       </c>
       <c r="AG128" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH128" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI128" s="25">
+      <c r="AI128" s="36">
         <v>83.762</v>
       </c>
     </row>
     <row r="129" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A129" s="26" t="s">
+      <c r="A129" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="B129" s="26" t="s">
+      <c r="B129" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="C129" s="26" t="s">
+      <c r="C129" s="19" t="s">
         <v>331</v>
       </c>
       <c r="D129" s="1">
         <v>210.02</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K129" s="1" t="s">
         <v>162</v>
@@ -15080,62 +15078,62 @@
       </c>
       <c r="AA129" s="1">
         <v>1.484</v>
       </c>
       <c r="AB129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG129" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH129" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI129" s="27" t="s">
+      <c r="AI129" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="130" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A130" s="11" t="s">
+      <c r="A130" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B130" s="11" t="s">
+      <c r="B130" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="C130" s="11" t="s">
+      <c r="C130" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K130" s="1" t="s">
         <v>162</v>
@@ -15187,62 +15185,62 @@
       </c>
       <c r="AA130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG130" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH130" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI130" s="27" t="s">
+      <c r="AI130" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="131" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A131" s="11" t="s">
+      <c r="A131" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B131" s="11" t="s">
+      <c r="B131" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="C131" s="11" t="s">
+      <c r="C131" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K131" s="1" t="s">
         <v>162</v>
@@ -15294,62 +15292,62 @@
       </c>
       <c r="AA131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG131" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH131" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI131" s="27" t="s">
+      <c r="AI131" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="132" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A132" s="11" t="s">
+      <c r="A132" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="B132" s="11" t="s">
+      <c r="B132" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="C132" s="11" t="s">
+      <c r="C132" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K132" s="1" t="s">
         <v>162</v>
@@ -15401,62 +15399,62 @@
       </c>
       <c r="AA132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG132" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH132" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI132" s="27" t="s">
+      <c r="AI132" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="133" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A133" s="26" t="s">
+      <c r="A133" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="B133" s="26" t="s">
+      <c r="B133" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="C133" s="26" t="s">
+      <c r="C133" s="19" t="s">
         <v>335</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>162</v>
@@ -15508,62 +15506,62 @@
       </c>
       <c r="AA133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG133" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH133" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI133" s="27" t="s">
+      <c r="AI133" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="134" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A134" s="11" t="s">
+      <c r="A134" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B134" s="11" t="s">
+      <c r="B134" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="C134" s="11" t="s">
+      <c r="C134" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J134" s="1">
         <v>1903.6</v>
       </c>
       <c r="K134" s="1" t="s">
         <v>162</v>
@@ -15615,62 +15613,62 @@
       </c>
       <c r="AA134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG134" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH134" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI134" s="25">
+      <c r="AI134" s="36">
         <v>19.395</v>
       </c>
     </row>
     <row r="135" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A135" s="26" t="s">
+      <c r="A135" s="19" t="s">
         <v>200</v>
       </c>
-      <c r="B135" s="26" t="s">
+      <c r="B135" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="C135" s="26" t="s">
+      <c r="C135" s="19" t="s">
         <v>337</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K135" s="1" t="s">
         <v>162</v>
@@ -15722,62 +15720,62 @@
       </c>
       <c r="AA135" s="1">
         <v>970.28099999999995</v>
       </c>
       <c r="AB135" s="1">
         <v>327.8</v>
       </c>
       <c r="AC135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG135" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH135" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI135" s="27" t="s">
+      <c r="AI135" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="136" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A136" s="11" t="s">
+      <c r="A136" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B136" s="11" t="s">
+      <c r="B136" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="C136" s="11" t="s">
+      <c r="C136" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G136" s="1">
         <v>6.8</v>
       </c>
       <c r="H136" s="1">
         <v>11.9</v>
       </c>
       <c r="I136" s="1">
         <v>7</v>
       </c>
       <c r="J136" s="1">
         <v>39.700000000000003</v>
       </c>
       <c r="K136" s="1">
         <v>39</v>
@@ -15829,62 +15827,62 @@
       </c>
       <c r="AA136" s="1">
         <v>108.07</v>
       </c>
       <c r="AB136" s="1">
         <v>302.25700000000001</v>
       </c>
       <c r="AC136" s="1">
         <v>361.02300000000002</v>
       </c>
       <c r="AD136" s="1">
         <v>699.53</v>
       </c>
       <c r="AE136" s="1">
         <v>2026.087</v>
       </c>
       <c r="AF136" s="1">
         <v>1936.511</v>
       </c>
       <c r="AG136" s="1">
         <v>1617.5219999999999</v>
       </c>
       <c r="AH136" s="1">
         <v>2124.5929999999998</v>
       </c>
-      <c r="AI136" s="25">
+      <c r="AI136" s="36">
         <v>2904.835</v>
       </c>
     </row>
     <row r="137" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A137" s="26" t="s">
+      <c r="A137" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="B137" s="26" t="s">
+      <c r="B137" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="C137" s="26" t="s">
+      <c r="C137" s="19" t="s">
         <v>339</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K137" s="1" t="s">
         <v>162</v>
@@ -15936,62 +15934,62 @@
       </c>
       <c r="AA137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB137" s="1">
         <v>0.7</v>
       </c>
       <c r="AC137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG137" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH137" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI137" s="27" t="s">
+      <c r="AI137" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="138" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A138" s="11" t="s">
+      <c r="A138" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="B138" s="11" t="s">
+      <c r="B138" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="C138" s="11" t="s">
+      <c r="C138" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K138" s="1" t="s">
         <v>162</v>
@@ -16043,62 +16041,62 @@
       </c>
       <c r="AA138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG138" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH138" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI138" s="27" t="s">
+      <c r="AI138" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="139" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A139" s="11" t="s">
+      <c r="A139" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B139" s="11" t="s">
+      <c r="B139" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="C139" s="11" t="s">
+      <c r="C139" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K139" s="1" t="s">
         <v>162</v>
@@ -16150,62 +16148,62 @@
       </c>
       <c r="AA139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC139" s="1">
         <v>763.5</v>
       </c>
       <c r="AD139" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE139" s="1">
         <v>0.443</v>
       </c>
       <c r="AF139" s="1">
         <v>3.45</v>
       </c>
       <c r="AG139" s="1">
         <v>89.8</v>
       </c>
       <c r="AH139" s="1">
         <v>163.37</v>
       </c>
-      <c r="AI139" s="25">
+      <c r="AI139" s="36">
         <v>465.06299999999999</v>
       </c>
     </row>
     <row r="140" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A140" s="11" t="s">
+      <c r="A140" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="B140" s="11" t="s">
+      <c r="B140" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="C140" s="11" t="s">
+      <c r="C140" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>162</v>
@@ -16257,60 +16255,60 @@
       </c>
       <c r="AA140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG140" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH140" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI140" s="25"/>
+      <c r="AI140" s="36"/>
     </row>
     <row r="141" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A141" s="26" t="s">
+      <c r="A141" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="B141" s="26" t="s">
+      <c r="B141" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="C141" s="26" t="s">
+      <c r="C141" s="19" t="s">
         <v>343</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K141" s="1" t="s">
         <v>162</v>
@@ -16362,62 +16360,62 @@
       </c>
       <c r="AA141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB141" s="1">
         <v>104.18600000000001</v>
       </c>
       <c r="AC141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG141" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH141" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI141" s="27" t="s">
+      <c r="AI141" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="142" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A142" s="11" t="s">
+      <c r="A142" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="B142" s="11" t="s">
+      <c r="B142" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="C142" s="11" t="s">
+      <c r="C142" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K142" s="1" t="s">
         <v>162</v>
@@ -16469,62 +16467,62 @@
       </c>
       <c r="AA142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG142" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH142" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI142" s="27" t="s">
+      <c r="AI142" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="143" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A143" s="11" t="s">
+      <c r="A143" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B143" s="11" t="s">
+      <c r="B143" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="C143" s="11" t="s">
+      <c r="C143" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K143" s="1" t="s">
         <v>162</v>
@@ -16576,62 +16574,62 @@
       </c>
       <c r="AA143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG143" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH143" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI143" s="25">
+      <c r="AI143" s="36">
         <v>5.1369999999999996</v>
       </c>
     </row>
     <row r="144" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A144" s="26" t="s">
+      <c r="A144" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="B144" s="26" t="s">
+      <c r="B144" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="C144" s="26" t="s">
+      <c r="C144" s="19" t="s">
         <v>346</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K144" s="1" t="s">
         <v>162</v>
@@ -16683,62 +16681,62 @@
       </c>
       <c r="AA144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF144" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG144" s="1">
         <v>1.6E-2</v>
       </c>
       <c r="AH144" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI144" s="27" t="s">
+      <c r="AI144" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="145" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A145" s="11" t="s">
+      <c r="A145" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="11" t="s">
+      <c r="B145" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="C145" s="11" t="s">
+      <c r="C145" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K145" s="1" t="s">
         <v>162</v>
@@ -16790,62 +16788,62 @@
       </c>
       <c r="AA145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG145" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH145" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI145" s="27" t="s">
+      <c r="AI145" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="146" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A146" s="26" t="s">
+      <c r="A146" s="19" t="s">
         <v>140</v>
       </c>
-      <c r="B146" s="26" t="s">
+      <c r="B146" s="19" t="s">
         <v>140</v>
       </c>
-      <c r="C146" s="26" t="s">
+      <c r="C146" s="19" t="s">
         <v>348</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K146" s="1" t="s">
         <v>162</v>
@@ -16897,62 +16895,62 @@
       </c>
       <c r="AA146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG146" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH146" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI146" s="27" t="s">
+      <c r="AI146" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="147" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A147" s="11" t="s">
+      <c r="A147" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B147" s="11" t="s">
+      <c r="B147" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="C147" s="11" t="s">
+      <c r="C147" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K147" s="1" t="s">
         <v>162</v>
@@ -17004,62 +17002,62 @@
       </c>
       <c r="AA147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE147" s="1">
         <v>131.93799999999999</v>
       </c>
       <c r="AF147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG147" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH147" s="1">
         <v>134.828</v>
       </c>
-      <c r="AI147" s="25">
+      <c r="AI147" s="36">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="148" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A148" s="11" t="s">
+      <c r="A148" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="B148" s="11" t="s">
+      <c r="B148" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="C148" s="11" t="s">
+      <c r="C148" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K148" s="1" t="s">
         <v>162</v>
@@ -17111,62 +17109,62 @@
       </c>
       <c r="AA148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG148" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH148" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI148" s="27" t="s">
+      <c r="AI148" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="149" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A149" s="26" t="s">
+      <c r="A149" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="B149" s="26" t="s">
+      <c r="B149" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="C149" s="26" t="s">
+      <c r="C149" s="19" t="s">
         <v>351</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K149" s="1" t="s">
         <v>162</v>
@@ -17218,62 +17216,62 @@
       </c>
       <c r="AA149" s="1">
         <v>595.23699999999997</v>
       </c>
       <c r="AB149" s="1">
         <v>3</v>
       </c>
       <c r="AC149" s="1">
         <v>109.392</v>
       </c>
       <c r="AD149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE149" s="1">
         <v>0.36399999999999999</v>
       </c>
       <c r="AF149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG149" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH149" s="1">
         <v>622.9</v>
       </c>
-      <c r="AI149" s="25">
+      <c r="AI149" s="36">
         <v>2699.9180000000001</v>
       </c>
     </row>
     <row r="150" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A150" s="11" t="s">
+      <c r="A150" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="B150" s="11" t="s">
+      <c r="B150" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="C150" s="11" t="s">
+      <c r="C150" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K150" s="1" t="s">
         <v>162</v>
@@ -17325,62 +17323,62 @@
       </c>
       <c r="AA150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG150" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH150" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI150" s="27" t="s">
+      <c r="AI150" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="151" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A151" s="11" t="s">
+      <c r="A151" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="B151" s="11" t="s">
+      <c r="B151" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="C151" s="11" t="s">
+      <c r="C151" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K151" s="1" t="s">
         <v>162</v>
@@ -17432,62 +17430,62 @@
       </c>
       <c r="AA151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG151" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH151" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI151" s="27" t="s">
+      <c r="AI151" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="152" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A152" s="11" t="s">
+      <c r="A152" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="B152" s="11" t="s">
+      <c r="B152" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="C152" s="11" t="s">
+      <c r="C152" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K152" s="1" t="s">
         <v>162</v>
@@ -17539,62 +17537,62 @@
       </c>
       <c r="AA152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG152" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH152" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI152" s="25">
+      <c r="AI152" s="36">
         <v>20.597999999999999</v>
       </c>
     </row>
     <row r="153" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A153" s="26" t="s">
+      <c r="A153" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="B153" s="26" t="s">
+      <c r="B153" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="C153" s="26" t="s">
+      <c r="C153" s="19" t="s">
         <v>355</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K153" s="1" t="s">
         <v>162</v>
@@ -17646,62 +17644,62 @@
       </c>
       <c r="AA153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD153" s="1">
         <v>0.16</v>
       </c>
       <c r="AE153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG153" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH153" s="1">
         <v>1777.95</v>
       </c>
-      <c r="AI153" s="25">
+      <c r="AI153" s="36">
         <v>6.9409999999999998</v>
       </c>
     </row>
     <row r="154" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A154" s="11" t="s">
+      <c r="A154" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="B154" s="11" t="s">
+      <c r="B154" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="C154" s="11" t="s">
+      <c r="C154" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J154" s="1">
         <v>38.700000000000003</v>
       </c>
       <c r="K154" s="1" t="s">
         <v>162</v>
@@ -17753,62 +17751,62 @@
       </c>
       <c r="AA154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH154" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI154" s="27" t="s">
+      <c r="AI154" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="155" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A155" s="26" t="s">
+      <c r="A155" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="B155" s="26" t="s">
+      <c r="B155" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="C155" s="26" t="s">
+      <c r="C155" s="19" t="s">
         <v>357</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K155" s="1" t="s">
         <v>162</v>
@@ -17860,62 +17858,62 @@
       </c>
       <c r="AA155" s="1">
         <v>205.34399999999999</v>
       </c>
       <c r="AB155" s="1">
         <v>126.27</v>
       </c>
       <c r="AC155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG155" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH155" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI155" s="27" t="s">
+      <c r="AI155" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="156" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A156" s="11" t="s">
+      <c r="A156" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="B156" s="11" t="s">
+      <c r="B156" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="C156" s="11" t="s">
+      <c r="C156" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K156" s="1" t="s">
         <v>162</v>
@@ -17967,62 +17965,62 @@
       </c>
       <c r="AA156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH156" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI156" s="25">
+      <c r="AI156" s="36">
         <v>136.54900000000001</v>
       </c>
     </row>
     <row r="157" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A157" s="11" t="s">
+      <c r="A157" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="B157" s="11" t="s">
+      <c r="B157" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="C157" s="11" t="s">
+      <c r="C157" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K157" s="1" t="s">
         <v>162</v>
@@ -18074,62 +18072,62 @@
       </c>
       <c r="AA157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG157" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH157" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI157" s="27" t="s">
+      <c r="AI157" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="158" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A158" s="11" t="s">
+      <c r="A158" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="B158" s="11" t="s">
+      <c r="B158" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="C158" s="11" t="s">
+      <c r="C158" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J158" s="1">
         <v>1.5</v>
       </c>
       <c r="K158" s="1" t="s">
         <v>162</v>
@@ -18181,169 +18179,169 @@
       </c>
       <c r="AA158" s="1">
         <v>283.89699999999999</v>
       </c>
       <c r="AB158" s="1">
         <v>19.951000000000001</v>
       </c>
       <c r="AC158" s="1">
         <v>143.57300000000001</v>
       </c>
       <c r="AD158" s="1">
         <v>3.5830000000000002</v>
       </c>
       <c r="AE158" s="1">
         <v>87.611999999999995</v>
       </c>
       <c r="AF158" s="1">
         <v>63.46</v>
       </c>
       <c r="AG158" s="1">
         <v>103.24</v>
       </c>
       <c r="AH158" s="1">
         <v>0.11</v>
       </c>
-      <c r="AI158" s="25">
+      <c r="AI158" s="36">
         <v>16.5</v>
       </c>
     </row>
     <row r="159" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A159" s="8" t="s">
+      <c r="A159" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="B159" s="8" t="s">
+      <c r="B159" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="C159" s="8" t="s">
+      <c r="C159" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="D159" s="3">
+      <c r="D159" s="2">
         <v>0</v>
       </c>
-      <c r="E159" s="3">
+      <c r="E159" s="2">
         <v>1.2</v>
       </c>
-      <c r="F159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="3">
+      <c r="F159" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G159" s="2">
         <v>121.7</v>
       </c>
-      <c r="H159" s="3">
+      <c r="H159" s="2">
         <v>4.8</v>
       </c>
-      <c r="I159" s="3">
+      <c r="I159" s="2">
         <v>1.8</v>
       </c>
-      <c r="J159" s="3">
+      <c r="J159" s="2">
         <v>12.7</v>
       </c>
-      <c r="K159" s="3">
+      <c r="K159" s="2">
         <v>9.6</v>
       </c>
-      <c r="L159" s="3">
+      <c r="L159" s="2">
         <v>18.100000000000001</v>
       </c>
-      <c r="M159" s="3">
+      <c r="M159" s="2">
         <v>37</v>
       </c>
-      <c r="N159" s="3">
+      <c r="N159" s="2">
         <v>60.9</v>
       </c>
-      <c r="O159" s="3">
+      <c r="O159" s="2">
         <v>40.4</v>
       </c>
-      <c r="P159" s="3">
+      <c r="P159" s="2">
         <v>106.3</v>
       </c>
-      <c r="Q159" s="3">
+      <c r="Q159" s="2">
         <v>222.5</v>
       </c>
-      <c r="R159" s="3">
+      <c r="R159" s="2">
         <v>381.2</v>
       </c>
-      <c r="S159" s="3">
+      <c r="S159" s="2">
         <v>66.5</v>
       </c>
-      <c r="T159" s="3">
+      <c r="T159" s="2">
         <v>30.8</v>
       </c>
-      <c r="U159" s="3">
+      <c r="U159" s="2">
         <v>126.53700000000001</v>
       </c>
-      <c r="V159" s="3">
+      <c r="V159" s="2">
         <v>30.628</v>
       </c>
-      <c r="W159" s="3">
+      <c r="W159" s="2">
         <v>175.744</v>
       </c>
-      <c r="X159" s="3">
+      <c r="X159" s="2">
         <v>11.616</v>
       </c>
-      <c r="Y159" s="3">
+      <c r="Y159" s="2">
         <v>32.889000000000003</v>
       </c>
-      <c r="Z159" s="3">
+      <c r="Z159" s="2">
         <v>115.78700000000001</v>
       </c>
-      <c r="AA159" s="3">
+      <c r="AA159" s="2">
         <v>446.423</v>
       </c>
-      <c r="AB159" s="3">
+      <c r="AB159" s="2">
         <v>16.564</v>
       </c>
-      <c r="AC159" s="3">
+      <c r="AC159" s="2">
         <v>35.317999999999998</v>
       </c>
-      <c r="AD159" s="3">
+      <c r="AD159" s="2">
         <v>329.60500000000002</v>
       </c>
-      <c r="AE159" s="3">
+      <c r="AE159" s="2">
         <v>117.95</v>
       </c>
-      <c r="AF159" s="3">
+      <c r="AF159" s="2">
         <v>116.39</v>
       </c>
-      <c r="AG159" s="3">
+      <c r="AG159" s="2">
         <v>88.965000000000003</v>
       </c>
-      <c r="AH159" s="3">
+      <c r="AH159" s="2">
         <v>5.9630000000000001</v>
       </c>
-      <c r="AI159" s="23">
+      <c r="AI159" s="35">
         <v>87.289000000000001</v>
       </c>
     </row>
     <row r="160" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A160" s="11" t="s">
+      <c r="A160" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="B160" s="11" t="s">
+      <c r="B160" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="C160" s="11" t="s">
+      <c r="C160" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E160" s="1">
         <v>1.2</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G160" s="1">
         <v>121.7</v>
       </c>
       <c r="H160" s="1">
         <v>4.8</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J160" s="1">
         <v>12.7</v>
       </c>
       <c r="K160" s="1">
         <v>9.5670000000000002</v>
@@ -18395,62 +18393,62 @@
       </c>
       <c r="AA160" s="1">
         <v>404.197</v>
       </c>
       <c r="AB160" s="1">
         <v>13.564</v>
       </c>
       <c r="AC160" s="1">
         <v>27.667999999999999</v>
       </c>
       <c r="AD160" s="1">
         <v>325.31</v>
       </c>
       <c r="AE160" s="1">
         <v>117.94799999999999</v>
       </c>
       <c r="AF160" s="1">
         <v>80.393000000000001</v>
       </c>
       <c r="AG160" s="1">
         <v>71.405000000000001</v>
       </c>
       <c r="AH160" s="1">
         <v>4.9630000000000001</v>
       </c>
-      <c r="AI160" s="25">
+      <c r="AI160" s="36">
         <v>60.652999999999999</v>
       </c>
     </row>
     <row r="161" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A161" s="26" t="s">
+      <c r="A161" s="19" t="s">
         <v>204</v>
       </c>
-      <c r="B161" s="26" t="s">
+      <c r="B161" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="C161" s="26" t="s">
+      <c r="C161" s="19" t="s">
         <v>363</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K161" s="1" t="s">
         <v>162</v>
@@ -18490,74 +18488,74 @@
       </c>
       <c r="W161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z161" s="1">
         <v>0</v>
       </c>
       <c r="AA161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD161" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE161" s="32" t="s">
+      <c r="AE161" s="25" t="s">
         <v>162</v>
       </c>
       <c r="AF161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH161" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI161" s="27" t="s">
+      <c r="AI161" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="162" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A162" s="26" t="s">
+      <c r="A162" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="B162" s="26" t="s">
+      <c r="B162" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="C162" s="26" t="s">
+      <c r="C162" s="19" t="s">
         <v>364</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K162" s="1" t="s">
         <v>162</v>
@@ -18597,74 +18595,74 @@
       </c>
       <c r="W162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="X162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Y162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="Z162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AA162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD162" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AE162" s="32" t="s">
+      <c r="AE162" s="25" t="s">
         <v>162</v>
       </c>
       <c r="AF162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG162" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH162" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI162" s="27" t="s">
+      <c r="AI162" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="163" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A163" s="26" t="s">
+      <c r="A163" s="19" t="s">
         <v>205</v>
       </c>
-      <c r="B163" s="26" t="s">
+      <c r="B163" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="C163" s="26" t="s">
+      <c r="C163" s="19" t="s">
         <v>365</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I163" s="1">
         <v>1.8</v>
       </c>
       <c r="J163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>162</v>
@@ -18716,62 +18714,62 @@
       </c>
       <c r="AA163" s="1">
         <v>4.5060000000000002</v>
       </c>
       <c r="AB163" s="1">
         <v>3</v>
       </c>
       <c r="AC163" s="1">
         <v>7.65</v>
       </c>
       <c r="AD163" s="1">
         <v>4.2949999999999999</v>
       </c>
       <c r="AE163" s="1">
         <v>2E-3</v>
       </c>
       <c r="AF163" s="1">
         <v>4.0019999999999998</v>
       </c>
       <c r="AG163" s="1">
         <v>2.75</v>
       </c>
       <c r="AH163" s="1">
         <v>1</v>
       </c>
-      <c r="AI163" s="25">
+      <c r="AI163" s="36">
         <v>26.635999999999999</v>
       </c>
     </row>
     <row r="164" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A164" s="26" t="s">
+      <c r="A164" s="19" t="s">
         <v>206</v>
       </c>
-      <c r="B164" s="26" t="s">
+      <c r="B164" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="C164" s="26" t="s">
+      <c r="C164" s="19" t="s">
         <v>366</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K164" s="1" t="s">
         <v>162</v>
@@ -18823,62 +18821,62 @@
       </c>
       <c r="AA164" s="1">
         <v>37.72</v>
       </c>
       <c r="AB164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF164" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG164" s="1">
         <v>14.81</v>
       </c>
       <c r="AH164" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI164" s="27" t="s">
+      <c r="AI164" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A165" s="26" t="s">
+      <c r="A165" s="19" t="s">
         <v>207</v>
       </c>
-      <c r="B165" s="26" t="s">
+      <c r="B165" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="C165" s="26" t="s">
+      <c r="C165" s="19" t="s">
         <v>367</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K165" s="1" t="s">
         <v>162</v>
@@ -18930,62 +18928,62 @@
       </c>
       <c r="AA165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG165" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH165" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI165" s="27" t="s">
+      <c r="AI165" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="166" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A166" s="11" t="s">
+      <c r="A166" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="B166" s="11" t="s">
+      <c r="B166" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="C166" s="11" t="s">
+      <c r="C166" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K166" s="1" t="s">
         <v>162</v>
@@ -19037,97 +19035,97 @@
       </c>
       <c r="AA166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AB166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AC166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AD166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AE166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AF166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AG166" s="1" t="s">
         <v>162</v>
       </c>
       <c r="AH166" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="AI166" s="27" t="s">
+      <c r="AI166" s="20" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="167" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A167" s="11"/>
+      <c r="A167" s="7"/>
       <c r="D167" s="1"/>
       <c r="E167" s="1"/>
       <c r="F167" s="1"/>
       <c r="G167" s="1"/>
       <c r="H167" s="1"/>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="1"/>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
       <c r="X167" s="1"/>
       <c r="Y167" s="1"/>
       <c r="Z167" s="1"/>
       <c r="AA167" s="1"/>
       <c r="AB167" s="1"/>
       <c r="AC167" s="1"/>
       <c r="AD167" s="1"/>
       <c r="AE167" s="1"/>
       <c r="AF167" s="1"/>
       <c r="AG167" s="1"/>
       <c r="AH167" s="1"/>
-      <c r="AI167" s="25"/>
+      <c r="AI167" s="36"/>
     </row>
     <row r="168" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A168" s="26" t="s">
+      <c r="A168" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="B168" s="26" t="s">
+      <c r="B168" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="C168" s="26" t="s">
+      <c r="C168" s="19" t="s">
         <v>369</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H168" s="1">
         <v>7.8</v>
       </c>
       <c r="I168" s="1">
         <v>628.18299999990268</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K168" s="1" t="s">
         <v>162</v>
@@ -19179,346 +19177,346 @@
       </c>
       <c r="AA168" s="1">
         <v>291.16300000000001</v>
       </c>
       <c r="AB168" s="1">
         <v>191.05600000000001</v>
       </c>
       <c r="AC168" s="1">
         <v>830.54</v>
       </c>
       <c r="AD168" s="1">
         <v>34.915999999999997</v>
       </c>
       <c r="AE168" s="1">
         <v>96.903000000000006</v>
       </c>
       <c r="AF168" s="1">
         <v>301.37799999999999</v>
       </c>
       <c r="AG168" s="1">
         <v>448.17700000000002</v>
       </c>
       <c r="AH168" s="1">
         <v>693.73900000000003</v>
       </c>
-      <c r="AI168" s="25">
+      <c r="AI168" s="36">
         <v>838.64700000000005</v>
       </c>
     </row>
     <row r="169" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A169" s="10"/>
-[...33 lines deleted...]
-      <c r="AI169" s="34"/>
+      <c r="A169" s="6"/>
+      <c r="B169" s="6"/>
+      <c r="C169" s="6"/>
+      <c r="D169" s="26"/>
+      <c r="E169" s="26"/>
+      <c r="F169" s="26"/>
+      <c r="G169" s="26"/>
+      <c r="H169" s="26"/>
+      <c r="I169" s="26"/>
+      <c r="J169" s="26"/>
+      <c r="K169" s="26"/>
+      <c r="L169" s="26"/>
+      <c r="M169" s="26"/>
+      <c r="N169" s="26"/>
+      <c r="O169" s="26"/>
+      <c r="P169" s="26"/>
+      <c r="Q169" s="26"/>
+      <c r="R169" s="26"/>
+      <c r="S169" s="26"/>
+      <c r="T169" s="26"/>
+      <c r="U169" s="26"/>
+      <c r="V169" s="26"/>
+      <c r="W169" s="26"/>
+      <c r="X169" s="26"/>
+      <c r="Y169" s="26"/>
+      <c r="Z169" s="26"/>
+      <c r="AA169" s="26"/>
+      <c r="AB169" s="26"/>
+      <c r="AC169" s="26"/>
+      <c r="AD169" s="26"/>
+      <c r="AE169" s="26"/>
+      <c r="AF169" s="6"/>
+      <c r="AG169" s="6"/>
+      <c r="AH169" s="6"/>
+      <c r="AI169" s="39"/>
     </row>
     <row r="170" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A170" s="11"/>
-[...1 lines deleted...]
-      <c r="D170" s="35"/>
+      <c r="A170" s="7"/>
+      <c r="B170" s="27"/>
+      <c r="D170" s="27"/>
       <c r="E170" s="1"/>
       <c r="F170" s="1"/>
       <c r="G170" s="1"/>
       <c r="H170" s="1"/>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="1"/>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1"/>
       <c r="S170" s="1"/>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
       <c r="X170" s="1"/>
       <c r="Y170" s="1"/>
       <c r="Z170" s="1"/>
       <c r="AA170" s="1"/>
       <c r="AB170" s="1"/>
-      <c r="AC170" s="32"/>
-[...5 lines deleted...]
-      <c r="AI170" s="25"/>
+      <c r="AC170" s="25"/>
+      <c r="AD170" s="25"/>
+      <c r="AE170" s="25"/>
+      <c r="AF170" s="7"/>
+      <c r="AG170" s="7"/>
+      <c r="AH170" s="7"/>
+      <c r="AI170" s="36"/>
     </row>
     <row r="171" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A171" s="35"/>
-[...31 lines deleted...]
-      <c r="AH171" s="12"/>
+      <c r="A171" s="27"/>
+      <c r="C171" s="28"/>
+      <c r="D171" s="29"/>
+      <c r="E171" s="29"/>
+      <c r="F171" s="29"/>
+      <c r="G171" s="29"/>
+      <c r="H171" s="29"/>
+      <c r="I171" s="29"/>
+      <c r="J171" s="29"/>
+      <c r="K171" s="29"/>
+      <c r="L171" s="30"/>
+      <c r="M171" s="30"/>
+      <c r="N171" s="31"/>
+      <c r="O171" s="32"/>
+      <c r="P171" s="32"/>
+      <c r="Q171" s="32"/>
+      <c r="R171" s="32"/>
+      <c r="S171" s="32"/>
+      <c r="T171" s="32"/>
+      <c r="U171" s="32"/>
+      <c r="V171" s="32"/>
+      <c r="W171" s="32"/>
+      <c r="X171" s="32"/>
+      <c r="Y171" s="32"/>
+      <c r="Z171" s="32"/>
+      <c r="AA171" s="32"/>
+      <c r="AB171" s="32"/>
+      <c r="AC171" s="32"/>
+      <c r="AD171" s="32"/>
+      <c r="AE171" s="32"/>
+      <c r="AF171" s="32"/>
+      <c r="AG171" s="32"/>
+      <c r="AH171" s="40"/>
       <c r="AI171" s="41"/>
     </row>
     <row r="172" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A172" s="11"/>
+      <c r="A172" s="7"/>
       <c r="D172" s="1"/>
       <c r="E172" s="1"/>
       <c r="F172" s="1"/>
       <c r="G172" s="1"/>
       <c r="H172" s="1"/>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="1"/>
       <c r="L172" s="1"/>
       <c r="M172" s="1"/>
       <c r="N172" s="1"/>
       <c r="O172" s="1"/>
       <c r="P172" s="1"/>
       <c r="Q172" s="1"/>
       <c r="R172" s="1"/>
       <c r="S172" s="1"/>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
       <c r="X172" s="1"/>
       <c r="Y172" s="1"/>
       <c r="Z172" s="1"/>
       <c r="AA172" s="1"/>
       <c r="AB172" s="1"/>
-      <c r="AC172" s="32"/>
-[...5 lines deleted...]
-      <c r="AI172" s="25"/>
+      <c r="AC172" s="25"/>
+      <c r="AD172" s="25"/>
+      <c r="AE172" s="25"/>
+      <c r="AF172" s="7"/>
+      <c r="AG172" s="7"/>
+      <c r="AH172" s="7"/>
+      <c r="AI172" s="36"/>
     </row>
     <row r="173" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A173" s="11"/>
+      <c r="A173" s="7"/>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
       <c r="X173" s="1"/>
       <c r="Y173" s="1"/>
       <c r="Z173" s="1"/>
       <c r="AA173" s="1"/>
       <c r="AB173" s="1"/>
-      <c r="AC173" s="32"/>
-[...5 lines deleted...]
-      <c r="AI173" s="11"/>
+      <c r="AC173" s="25"/>
+      <c r="AD173" s="25"/>
+      <c r="AE173" s="25"/>
+      <c r="AF173" s="7"/>
+      <c r="AG173" s="7"/>
+      <c r="AH173" s="7"/>
+      <c r="AI173" s="7"/>
     </row>
     <row r="174" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A174" s="11"/>
+      <c r="A174" s="7"/>
     </row>
     <row r="175" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A175" s="11"/>
+      <c r="A175" s="7"/>
     </row>
     <row r="176" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A176" s="11"/>
+      <c r="A176" s="7"/>
     </row>
     <row r="177" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A177" s="11"/>
+      <c r="A177" s="7"/>
     </row>
     <row r="178" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A178" s="11"/>
+      <c r="A178" s="7"/>
     </row>
     <row r="179" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A179" s="11"/>
+      <c r="A179" s="7"/>
     </row>
     <row r="180" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A180" s="11"/>
+      <c r="A180" s="7"/>
     </row>
     <row r="181" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A181" s="11"/>
+      <c r="A181" s="7"/>
     </row>
     <row r="182" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A182" s="11"/>
+      <c r="A182" s="7"/>
     </row>
     <row r="183" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A183" s="11"/>
+      <c r="A183" s="7"/>
     </row>
     <row r="184" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A184" s="11"/>
+      <c r="A184" s="7"/>
     </row>
     <row r="185" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A185" s="11"/>
+      <c r="A185" s="7"/>
     </row>
     <row r="186" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A186" s="11"/>
+      <c r="A186" s="7"/>
     </row>
     <row r="187" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A187" s="11"/>
+      <c r="A187" s="7"/>
     </row>
     <row r="188" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A188" s="11"/>
+      <c r="A188" s="7"/>
     </row>
     <row r="189" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A189" s="11"/>
+      <c r="A189" s="7"/>
     </row>
     <row r="190" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A190" s="11"/>
+      <c r="A190" s="7"/>
     </row>
     <row r="191" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A191" s="11"/>
+      <c r="A191" s="7"/>
     </row>
     <row r="192" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A192" s="11"/>
+      <c r="A192" s="7"/>
     </row>
     <row r="193" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A193" s="11"/>
+      <c r="A193" s="7"/>
     </row>
     <row r="194" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A194" s="11"/>
+      <c r="A194" s="7"/>
     </row>
     <row r="195" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A195" s="11"/>
+      <c r="A195" s="7"/>
     </row>
     <row r="196" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A196" s="11"/>
+      <c r="A196" s="7"/>
     </row>
     <row r="197" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A197" s="11"/>
+      <c r="A197" s="7"/>
     </row>
     <row r="198" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A198" s="11"/>
+      <c r="A198" s="7"/>
     </row>
     <row r="199" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A199" s="11"/>
+      <c r="A199" s="7"/>
     </row>
     <row r="200" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A200" s="11"/>
+      <c r="A200" s="7"/>
     </row>
     <row r="201" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A201" s="11"/>
+      <c r="A201" s="7"/>
     </row>
     <row r="202" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A202" s="11"/>
+      <c r="A202" s="7"/>
     </row>
     <row r="203" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A203" s="11"/>
+      <c r="A203" s="7"/>
     </row>
     <row r="204" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A204" s="11"/>
+      <c r="A204" s="7"/>
     </row>
     <row r="205" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A205" s="11"/>
+      <c r="A205" s="7"/>
     </row>
     <row r="206" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A206" s="11"/>
+      <c r="A206" s="7"/>
     </row>
     <row r="207" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A207" s="11"/>
+      <c r="A207" s="7"/>
     </row>
     <row r="208" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A208" s="11"/>
+      <c r="A208" s="7"/>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A209" s="11"/>
+      <c r="A209" s="7"/>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A210" s="11"/>
+      <c r="A210" s="7"/>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A211" s="11"/>
+      <c r="A211" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">