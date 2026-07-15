--- v0 (2026-06-05)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A6995F3-8722-40B0-A215-5089128954B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54A88CAB-6D8E-4749-AC48-56AA84F021B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12540" yWindow="240" windowWidth="14625" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070011_ГКЭД-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -570,51 +570,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyFont="0" applyAlignment="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -751,50 +751,53 @@
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный_MSP trud1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="полужирный" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1068,1191 +1071,1258 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N673"/>
+  <dimension ref="A1:P673"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="11" topLeftCell="J12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="11" topLeftCell="J27" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="N25" sqref="N25"/>
+      <selection pane="bottomRight" activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="37" style="27" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="26"/>
+    <col min="4" max="14" width="9.140625" style="26"/>
+    <col min="15" max="15" width="10.42578125" style="26" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
     </row>
-    <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="10"/>
     </row>
-    <row r="9" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
     </row>
-    <row r="10" spans="1:14" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
-    </row>
-    <row r="11" spans="1:14" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="O10" s="12"/>
+    </row>
+    <row r="11" spans="1:15" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="15">
         <v>2014</v>
       </c>
       <c r="E11" s="15">
         <v>2015</v>
       </c>
       <c r="F11" s="15">
         <v>2016</v>
       </c>
       <c r="G11" s="15">
         <v>2017</v>
       </c>
       <c r="H11" s="15">
         <v>2018</v>
       </c>
       <c r="I11" s="15">
         <v>2019</v>
       </c>
       <c r="J11" s="15">
         <v>2020</v>
       </c>
       <c r="K11" s="15">
         <v>2021</v>
       </c>
       <c r="L11" s="15">
         <v>2022</v>
       </c>
       <c r="M11" s="15">
         <v>2023</v>
       </c>
       <c r="N11" s="62">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O11" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="34"/>
     </row>
-    <row r="13" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="28">
         <v>12285</v>
       </c>
       <c r="E13" s="28">
         <v>13483</v>
       </c>
       <c r="F13" s="45">
         <v>14847</v>
       </c>
       <c r="G13" s="45">
         <v>15670</v>
       </c>
       <c r="H13" s="46">
         <v>16427</v>
       </c>
       <c r="I13" s="47">
         <v>17232</v>
       </c>
       <c r="J13" s="48">
         <v>18940</v>
       </c>
       <c r="K13" s="49">
         <v>19330</v>
       </c>
       <c r="L13" s="50">
         <v>26539.9</v>
       </c>
       <c r="M13" s="50">
         <v>31604</v>
       </c>
       <c r="N13" s="50">
         <v>36047</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O13" s="50">
+        <v>42377</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16"/>
       <c r="B14" s="25"/>
       <c r="C14" s="16"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
       <c r="I14" s="52"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="55"/>
     </row>
-    <row r="15" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="51">
         <v>6044</v>
       </c>
       <c r="E15" s="51">
         <v>8331</v>
       </c>
       <c r="F15" s="51">
         <v>9010</v>
       </c>
       <c r="G15" s="51">
         <v>9643</v>
       </c>
       <c r="H15" s="32">
         <v>10084</v>
       </c>
       <c r="I15" s="32">
         <v>10186.200000000001</v>
       </c>
       <c r="J15" s="56">
         <v>10479.4</v>
       </c>
       <c r="K15" s="55">
         <v>10335.799999999999</v>
       </c>
       <c r="L15" s="55">
         <v>15194.3</v>
       </c>
       <c r="M15" s="55">
         <v>22595.599999999999</v>
       </c>
       <c r="N15" s="55">
         <v>24562</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O15" s="55">
+        <v>28289</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="41" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="51">
         <v>15134</v>
       </c>
       <c r="E16" s="51">
         <v>20225</v>
       </c>
       <c r="F16" s="51">
         <v>25265</v>
       </c>
       <c r="G16" s="51">
         <v>24254</v>
       </c>
       <c r="H16" s="32">
         <v>26046</v>
       </c>
       <c r="I16" s="32">
         <v>29768.799999999999</v>
       </c>
       <c r="J16" s="56">
         <v>32688.2</v>
       </c>
       <c r="K16" s="55">
         <v>31898.1</v>
       </c>
       <c r="L16" s="55">
         <v>45673.8</v>
       </c>
       <c r="M16" s="55">
         <v>50180.9</v>
       </c>
       <c r="N16" s="55">
         <v>57865</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O16" s="55">
+        <v>64834</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="51">
         <v>18577</v>
       </c>
       <c r="E17" s="51">
         <v>19340</v>
       </c>
       <c r="F17" s="51">
         <v>21162</v>
       </c>
       <c r="G17" s="51">
         <v>24026</v>
       </c>
       <c r="H17" s="32">
         <v>24253</v>
       </c>
       <c r="I17" s="32">
         <v>25696.5</v>
       </c>
       <c r="J17" s="56">
         <v>31220.9</v>
       </c>
       <c r="K17" s="55">
         <v>35392</v>
       </c>
       <c r="L17" s="55">
         <v>38794.1</v>
       </c>
       <c r="M17" s="55">
         <v>42708.1</v>
       </c>
       <c r="N17" s="55">
         <v>49230</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O17" s="55">
+        <v>54336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="51">
         <v>20571.599999999999</v>
       </c>
       <c r="E18" s="51">
         <v>23537</v>
       </c>
       <c r="F18" s="51">
         <v>27094</v>
       </c>
       <c r="G18" s="51">
         <v>29528</v>
       </c>
       <c r="H18" s="32">
         <v>30819</v>
       </c>
       <c r="I18" s="32">
         <v>31451.8</v>
       </c>
       <c r="J18" s="56">
         <v>31297.3</v>
       </c>
       <c r="K18" s="55">
         <v>30820.7</v>
       </c>
       <c r="L18" s="55">
         <v>33068.1</v>
       </c>
       <c r="M18" s="55">
         <v>46568.7</v>
       </c>
       <c r="N18" s="55">
         <v>51713</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="55">
+        <v>63949</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="51">
         <v>9329.7999999999993</v>
       </c>
       <c r="E19" s="51">
         <v>10833</v>
       </c>
       <c r="F19" s="51">
         <v>11478</v>
       </c>
       <c r="G19" s="51">
         <v>11802</v>
       </c>
       <c r="H19" s="32">
         <v>12367</v>
       </c>
       <c r="I19" s="32">
         <v>12824</v>
       </c>
       <c r="J19" s="56">
         <v>14780.9</v>
       </c>
       <c r="K19" s="55">
         <v>14685.7</v>
       </c>
       <c r="L19" s="55">
         <v>17142.5</v>
       </c>
       <c r="M19" s="55">
         <v>22422.799999999999</v>
       </c>
       <c r="N19" s="55">
         <v>25763</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O19" s="55">
+        <v>32395</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="51">
         <v>10007</v>
       </c>
       <c r="E20" s="51">
         <v>11959</v>
       </c>
       <c r="F20" s="51">
         <v>12384</v>
       </c>
       <c r="G20" s="51">
         <v>13156</v>
       </c>
       <c r="H20" s="32">
         <v>14549</v>
       </c>
       <c r="I20" s="32">
         <v>14853.3</v>
       </c>
       <c r="J20" s="56">
         <v>15748</v>
       </c>
       <c r="K20" s="55">
         <v>16354</v>
       </c>
       <c r="L20" s="55">
         <v>20066.099999999999</v>
       </c>
       <c r="M20" s="55">
         <v>23746.1</v>
       </c>
       <c r="N20" s="55">
         <v>30582</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O20" s="55">
+        <v>41791</v>
+      </c>
+      <c r="P20" s="64"/>
+    </row>
+    <row r="21" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="41" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="51">
         <v>12361</v>
       </c>
       <c r="E21" s="51">
         <v>12648</v>
       </c>
       <c r="F21" s="51">
         <v>13150</v>
       </c>
       <c r="G21" s="51">
         <v>13958</v>
       </c>
       <c r="H21" s="32">
         <v>14417</v>
       </c>
       <c r="I21" s="32">
         <v>14108.8</v>
       </c>
       <c r="J21" s="56">
         <v>14925.6</v>
       </c>
       <c r="K21" s="55">
         <v>15681.3</v>
       </c>
       <c r="L21" s="55">
         <v>19899.7</v>
       </c>
       <c r="M21" s="55">
         <v>23545.5</v>
       </c>
       <c r="N21" s="55">
         <v>34654</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O21" s="55">
+        <v>44139</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="41" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="51">
         <v>16133</v>
       </c>
       <c r="E22" s="51">
         <v>18143</v>
       </c>
       <c r="F22" s="51">
         <v>19862</v>
       </c>
       <c r="G22" s="51">
         <v>22617</v>
       </c>
       <c r="H22" s="32">
         <v>23037</v>
       </c>
       <c r="I22" s="32">
         <v>23140.7</v>
       </c>
       <c r="J22" s="56">
         <v>21060.1</v>
       </c>
       <c r="K22" s="55">
         <v>20996.9</v>
       </c>
       <c r="L22" s="55">
         <v>33536.6</v>
       </c>
       <c r="M22" s="55">
         <v>39166.300000000003</v>
       </c>
       <c r="N22" s="55">
         <v>46670</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O22" s="55">
+        <v>57200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="51">
         <v>8813.1</v>
       </c>
       <c r="E23" s="51">
         <v>9553</v>
       </c>
       <c r="F23" s="51">
         <v>10265</v>
       </c>
       <c r="G23" s="51">
         <v>11138</v>
       </c>
       <c r="H23" s="32">
         <v>12003</v>
       </c>
       <c r="I23" s="32">
         <v>12577.2</v>
       </c>
       <c r="J23" s="56">
         <v>12862.5</v>
       </c>
       <c r="K23" s="55">
         <v>11665.2</v>
       </c>
       <c r="L23" s="55">
         <v>15464.3</v>
       </c>
       <c r="M23" s="55">
         <v>20693.599999999999</v>
       </c>
       <c r="N23" s="55">
         <v>25279</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O23" s="55">
+        <v>29499</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="57">
         <v>21862</v>
       </c>
       <c r="E24" s="51">
         <v>24678</v>
       </c>
       <c r="F24" s="51">
         <v>26204</v>
       </c>
       <c r="G24" s="51">
         <v>28160</v>
       </c>
       <c r="H24" s="32">
         <v>30707</v>
       </c>
       <c r="I24" s="32">
         <v>29712.7</v>
       </c>
       <c r="J24" s="56">
         <v>35113.800000000003</v>
       </c>
       <c r="K24" s="55">
         <v>35236.9</v>
       </c>
       <c r="L24" s="55">
         <v>45431.7</v>
       </c>
       <c r="M24" s="55">
         <v>57402.1</v>
       </c>
       <c r="N24" s="55">
         <v>64126</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O24" s="55">
+        <v>75165</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="57">
         <v>27066</v>
       </c>
       <c r="E25" s="51">
         <v>26903</v>
       </c>
       <c r="F25" s="51">
         <v>30157</v>
       </c>
       <c r="G25" s="51">
         <v>33038</v>
       </c>
       <c r="H25" s="32">
         <v>34019</v>
       </c>
       <c r="I25" s="32">
         <v>35637.1</v>
       </c>
       <c r="J25" s="56">
         <v>35343</v>
       </c>
       <c r="K25" s="55">
         <v>36245.1</v>
       </c>
       <c r="L25" s="55">
         <v>46328.6</v>
       </c>
       <c r="M25" s="55">
         <v>57767.3</v>
       </c>
       <c r="N25" s="55">
         <v>71973</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O25" s="55">
+        <v>85676</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="57">
         <v>7938</v>
       </c>
       <c r="E26" s="51">
         <v>9703</v>
       </c>
       <c r="F26" s="51">
         <v>10000</v>
       </c>
       <c r="G26" s="51">
         <v>10086</v>
       </c>
       <c r="H26" s="32">
         <v>11337</v>
       </c>
       <c r="I26" s="32">
         <v>12038.3</v>
       </c>
       <c r="J26" s="56">
         <v>11407.5</v>
       </c>
       <c r="K26" s="55">
         <v>11881.1</v>
       </c>
       <c r="L26" s="55">
         <v>15394.3</v>
       </c>
       <c r="M26" s="55">
         <v>19012.900000000001</v>
       </c>
       <c r="N26" s="55">
         <v>25701</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O26" s="55">
+        <v>36067</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="57">
         <v>15022</v>
       </c>
       <c r="E27" s="51">
         <v>17582</v>
       </c>
       <c r="F27" s="51">
         <v>18197</v>
       </c>
       <c r="G27" s="51">
         <v>20690</v>
       </c>
       <c r="H27" s="32">
         <v>21760</v>
       </c>
       <c r="I27" s="32">
         <v>23566.3</v>
       </c>
       <c r="J27" s="56">
         <v>24016.9</v>
       </c>
       <c r="K27" s="55">
         <v>23456.9</v>
       </c>
       <c r="L27" s="55">
         <v>33246.400000000001</v>
       </c>
       <c r="M27" s="55">
         <v>35944.400000000001</v>
       </c>
       <c r="N27" s="55">
         <v>42349</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O27" s="55">
+        <v>51926</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="57">
         <v>10246</v>
       </c>
       <c r="E28" s="51">
         <v>11078</v>
       </c>
       <c r="F28" s="51">
         <v>12263</v>
       </c>
       <c r="G28" s="51">
         <v>11954</v>
       </c>
       <c r="H28" s="32">
         <v>12410</v>
       </c>
       <c r="I28" s="32">
         <v>11972.6</v>
       </c>
       <c r="J28" s="56">
         <v>14774.2</v>
       </c>
       <c r="K28" s="55">
         <v>15276.7</v>
       </c>
       <c r="L28" s="55">
         <v>19630.3</v>
       </c>
       <c r="M28" s="55">
         <v>23706</v>
       </c>
       <c r="N28" s="55">
         <v>26813</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O28" s="55">
+        <v>37160</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="41" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="41" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="57">
         <v>15525.5</v>
       </c>
       <c r="E29" s="51">
         <v>16385</v>
       </c>
       <c r="F29" s="51">
         <v>17297</v>
       </c>
       <c r="G29" s="51">
         <v>18183</v>
       </c>
       <c r="H29" s="32">
         <v>19880</v>
       </c>
       <c r="I29" s="32">
         <v>20749.7</v>
       </c>
       <c r="J29" s="56">
         <v>22879.4</v>
       </c>
       <c r="K29" s="55">
         <v>22684</v>
       </c>
       <c r="L29" s="55">
         <v>31121.4</v>
       </c>
       <c r="M29" s="55">
         <v>46543.8</v>
       </c>
       <c r="N29" s="55">
         <v>47948</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O29" s="55">
+        <v>64967</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="57">
         <v>8204.2999999999993</v>
       </c>
       <c r="E30" s="51">
         <v>9233</v>
       </c>
       <c r="F30" s="51">
         <v>10862</v>
       </c>
       <c r="G30" s="51">
         <v>11095</v>
       </c>
       <c r="H30" s="32">
         <v>11369</v>
       </c>
       <c r="I30" s="32">
         <v>12411.6</v>
       </c>
       <c r="J30" s="56">
         <v>14764.3</v>
       </c>
       <c r="K30" s="55">
         <v>14821.3</v>
       </c>
       <c r="L30" s="55">
         <v>22132.9</v>
       </c>
       <c r="M30" s="55">
         <v>24605.4</v>
       </c>
       <c r="N30" s="55">
         <v>25786</v>
       </c>
-    </row>
-    <row r="31" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O30" s="55">
+        <v>26109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="57">
         <v>9244</v>
       </c>
       <c r="E31" s="51">
         <v>9381</v>
       </c>
       <c r="F31" s="51">
         <v>9728</v>
       </c>
       <c r="G31" s="51">
         <v>9947</v>
       </c>
       <c r="H31" s="32">
         <v>10313</v>
       </c>
       <c r="I31" s="32">
         <v>10809.2</v>
       </c>
       <c r="J31" s="56">
         <v>10936.8</v>
       </c>
       <c r="K31" s="55">
         <v>10965.7</v>
       </c>
       <c r="L31" s="55">
         <v>18954.400000000001</v>
       </c>
       <c r="M31" s="55">
         <v>20738.900000000001</v>
       </c>
       <c r="N31" s="55">
         <v>23353</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O31" s="55">
+        <v>27753</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>65</v>
       </c>
       <c r="D32" s="57">
         <v>9182</v>
       </c>
       <c r="E32" s="51">
         <v>9741</v>
       </c>
       <c r="F32" s="51">
         <v>9042</v>
       </c>
       <c r="G32" s="51">
         <v>8439</v>
       </c>
       <c r="H32" s="32">
         <v>8616</v>
       </c>
       <c r="I32" s="32">
         <v>8982.1</v>
       </c>
       <c r="J32" s="56">
         <v>9383.5</v>
       </c>
       <c r="K32" s="55">
         <v>9502.1</v>
       </c>
       <c r="L32" s="55">
         <v>18180.5</v>
       </c>
       <c r="M32" s="55">
         <v>20845.8</v>
       </c>
       <c r="N32" s="55">
         <v>22586</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="O32" s="55">
+        <v>25095</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="44" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="58">
         <v>9810</v>
       </c>
       <c r="E33" s="59">
         <v>12178</v>
       </c>
       <c r="F33" s="59">
         <v>14823</v>
       </c>
       <c r="G33" s="59">
         <v>15454</v>
       </c>
       <c r="H33" s="33">
         <v>15303</v>
       </c>
       <c r="I33" s="33">
         <v>16266.4</v>
       </c>
       <c r="J33" s="60">
         <v>18927.2</v>
       </c>
       <c r="K33" s="60">
         <v>21245.4</v>
       </c>
       <c r="L33" s="61">
         <v>27043.7</v>
       </c>
       <c r="M33" s="61">
         <v>29158</v>
       </c>
       <c r="N33" s="61">
         <v>27889</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O33" s="61">
+        <v>35515</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="63" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="25"/>
       <c r="C34" s="24"/>
       <c r="J34" s="35"/>
     </row>
-    <row r="35" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="24"/>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
     </row>
-    <row r="36" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24"/>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
     </row>
-    <row r="37" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24"/>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
     </row>
-    <row r="38" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="24"/>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
     </row>
-    <row r="39" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24"/>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
     </row>
-    <row r="40" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="24"/>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
     </row>
-    <row r="41" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="24"/>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
     </row>
-    <row r="42" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="24"/>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
     </row>
-    <row r="43" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24"/>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
     </row>
-    <row r="44" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24"/>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
     </row>
-    <row r="45" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="24"/>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
     </row>
-    <row r="46" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="24"/>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
     </row>
-    <row r="47" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="24"/>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
     </row>
-    <row r="48" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="24"/>
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
     </row>
     <row r="49" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24"/>
       <c r="B49" s="24"/>
       <c r="C49" s="24"/>
     </row>
     <row r="50" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="24"/>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
     </row>
     <row r="51" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="24"/>
       <c r="B51" s="24"/>
       <c r="C51" s="24"/>
     </row>
     <row r="52" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="24"/>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
     </row>
     <row r="53" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.2">