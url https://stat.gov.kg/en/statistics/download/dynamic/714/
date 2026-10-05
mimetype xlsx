--- v1 (2026-07-15)
+++ v2 (2026-10-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54A88CAB-6D8E-4749-AC48-56AA84F021B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B46D099-BE80-492A-955D-CF7BE5D9754D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="225" yWindow="330" windowWidth="14055" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070011_ГКЭД-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1074,54 +1074,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P673"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="11" topLeftCell="J27" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="11" topLeftCell="J12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomRight" activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="37" style="27" customWidth="1"/>
     <col min="4" max="14" width="9.140625" style="26"/>
     <col min="15" max="15" width="10.42578125" style="26" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>69</v>
       </c>
@@ -1294,51 +1294,51 @@
       <c r="G13" s="45">
         <v>15670</v>
       </c>
       <c r="H13" s="46">
         <v>16427</v>
       </c>
       <c r="I13" s="47">
         <v>17232</v>
       </c>
       <c r="J13" s="48">
         <v>18940</v>
       </c>
       <c r="K13" s="49">
         <v>19330</v>
       </c>
       <c r="L13" s="50">
         <v>26539.9</v>
       </c>
       <c r="M13" s="50">
         <v>31604</v>
       </c>
       <c r="N13" s="50">
         <v>36047</v>
       </c>
       <c r="O13" s="50">
-        <v>42377</v>
+        <v>42493</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16"/>
       <c r="B14" s="25"/>
       <c r="C14" s="16"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
       <c r="I14" s="52"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="55"/>
     </row>
     <row r="15" spans="1:15" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>25</v>
@@ -1402,51 +1402,51 @@
       <c r="G16" s="51">
         <v>24254</v>
       </c>
       <c r="H16" s="32">
         <v>26046</v>
       </c>
       <c r="I16" s="32">
         <v>29768.799999999999</v>
       </c>
       <c r="J16" s="56">
         <v>32688.2</v>
       </c>
       <c r="K16" s="55">
         <v>31898.1</v>
       </c>
       <c r="L16" s="55">
         <v>45673.8</v>
       </c>
       <c r="M16" s="55">
         <v>50180.9</v>
       </c>
       <c r="N16" s="55">
         <v>57865</v>
       </c>
       <c r="O16" s="55">
-        <v>64834</v>
+        <v>66049</v>
       </c>
     </row>
     <row r="17" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="51">
         <v>18577</v>
       </c>
       <c r="E17" s="51">
         <v>19340</v>
       </c>
       <c r="F17" s="51">
         <v>21162</v>
       </c>
       <c r="G17" s="51">
         <v>24026</v>
       </c>
       <c r="H17" s="32">
@@ -1638,239 +1638,239 @@
       <c r="G21" s="51">
         <v>13958</v>
       </c>
       <c r="H21" s="32">
         <v>14417</v>
       </c>
       <c r="I21" s="32">
         <v>14108.8</v>
       </c>
       <c r="J21" s="56">
         <v>14925.6</v>
       </c>
       <c r="K21" s="55">
         <v>15681.3</v>
       </c>
       <c r="L21" s="55">
         <v>19899.7</v>
       </c>
       <c r="M21" s="55">
         <v>23545.5</v>
       </c>
       <c r="N21" s="55">
         <v>34654</v>
       </c>
       <c r="O21" s="55">
-        <v>44139</v>
+        <v>44134</v>
       </c>
     </row>
     <row r="22" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="41" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="51">
         <v>16133</v>
       </c>
       <c r="E22" s="51">
         <v>18143</v>
       </c>
       <c r="F22" s="51">
         <v>19862</v>
       </c>
       <c r="G22" s="51">
         <v>22617</v>
       </c>
       <c r="H22" s="32">
         <v>23037</v>
       </c>
       <c r="I22" s="32">
         <v>23140.7</v>
       </c>
       <c r="J22" s="56">
         <v>21060.1</v>
       </c>
       <c r="K22" s="55">
         <v>20996.9</v>
       </c>
       <c r="L22" s="55">
         <v>33536.6</v>
       </c>
       <c r="M22" s="55">
         <v>39166.300000000003</v>
       </c>
       <c r="N22" s="55">
         <v>46670</v>
       </c>
       <c r="O22" s="55">
-        <v>57200</v>
+        <v>57200.2</v>
       </c>
     </row>
     <row r="23" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="51">
         <v>8813.1</v>
       </c>
       <c r="E23" s="51">
         <v>9553</v>
       </c>
       <c r="F23" s="51">
         <v>10265</v>
       </c>
       <c r="G23" s="51">
         <v>11138</v>
       </c>
       <c r="H23" s="32">
         <v>12003</v>
       </c>
       <c r="I23" s="32">
         <v>12577.2</v>
       </c>
       <c r="J23" s="56">
         <v>12862.5</v>
       </c>
       <c r="K23" s="55">
         <v>11665.2</v>
       </c>
       <c r="L23" s="55">
         <v>15464.3</v>
       </c>
       <c r="M23" s="55">
         <v>20693.599999999999</v>
       </c>
       <c r="N23" s="55">
         <v>25279</v>
       </c>
       <c r="O23" s="55">
-        <v>29499</v>
+        <v>29499.3</v>
       </c>
     </row>
     <row r="24" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="57">
         <v>21862</v>
       </c>
       <c r="E24" s="51">
         <v>24678</v>
       </c>
       <c r="F24" s="51">
         <v>26204</v>
       </c>
       <c r="G24" s="51">
         <v>28160</v>
       </c>
       <c r="H24" s="32">
         <v>30707</v>
       </c>
       <c r="I24" s="32">
         <v>29712.7</v>
       </c>
       <c r="J24" s="56">
         <v>35113.800000000003</v>
       </c>
       <c r="K24" s="55">
         <v>35236.9</v>
       </c>
       <c r="L24" s="55">
         <v>45431.7</v>
       </c>
       <c r="M24" s="55">
         <v>57402.1</v>
       </c>
       <c r="N24" s="55">
         <v>64126</v>
       </c>
       <c r="O24" s="55">
-        <v>75165</v>
+        <v>75164.5</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="57">
         <v>27066</v>
       </c>
       <c r="E25" s="51">
         <v>26903</v>
       </c>
       <c r="F25" s="51">
         <v>30157</v>
       </c>
       <c r="G25" s="51">
         <v>33038</v>
       </c>
       <c r="H25" s="32">
         <v>34019</v>
       </c>
       <c r="I25" s="32">
         <v>35637.1</v>
       </c>
       <c r="J25" s="56">
         <v>35343</v>
       </c>
       <c r="K25" s="55">
         <v>36245.1</v>
       </c>
       <c r="L25" s="55">
         <v>46328.6</v>
       </c>
       <c r="M25" s="55">
         <v>57767.3</v>
       </c>
       <c r="N25" s="55">
         <v>71973</v>
       </c>
       <c r="O25" s="55">
-        <v>85676</v>
+        <v>85675.8</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="57">
         <v>7938</v>
       </c>
       <c r="E26" s="51">
         <v>9703</v>
       </c>
       <c r="F26" s="51">
         <v>10000</v>
       </c>
       <c r="G26" s="51">
         <v>10086</v>
       </c>
       <c r="H26" s="32">
@@ -2014,98 +2014,98 @@
       <c r="G29" s="51">
         <v>18183</v>
       </c>
       <c r="H29" s="32">
         <v>19880</v>
       </c>
       <c r="I29" s="32">
         <v>20749.7</v>
       </c>
       <c r="J29" s="56">
         <v>22879.4</v>
       </c>
       <c r="K29" s="55">
         <v>22684</v>
       </c>
       <c r="L29" s="55">
         <v>31121.4</v>
       </c>
       <c r="M29" s="55">
         <v>46543.8</v>
       </c>
       <c r="N29" s="55">
         <v>47948</v>
       </c>
       <c r="O29" s="55">
-        <v>64967</v>
+        <v>64967.199999999997</v>
       </c>
     </row>
     <row r="30" spans="1:16" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="41" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="57">
         <v>8204.2999999999993</v>
       </c>
       <c r="E30" s="51">
         <v>9233</v>
       </c>
       <c r="F30" s="51">
         <v>10862</v>
       </c>
       <c r="G30" s="51">
         <v>11095</v>
       </c>
       <c r="H30" s="32">
         <v>11369</v>
       </c>
       <c r="I30" s="32">
         <v>12411.6</v>
       </c>
       <c r="J30" s="56">
         <v>14764.3</v>
       </c>
       <c r="K30" s="55">
         <v>14821.3</v>
       </c>
       <c r="L30" s="55">
         <v>22132.9</v>
       </c>
       <c r="M30" s="55">
         <v>24605.4</v>
       </c>
       <c r="N30" s="55">
         <v>25786</v>
       </c>
       <c r="O30" s="55">
-        <v>26109</v>
+        <v>26399</v>
       </c>
     </row>
     <row r="31" spans="1:16" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="57">
         <v>9244</v>
       </c>
       <c r="E31" s="51">
         <v>9381</v>
       </c>
       <c r="F31" s="51">
         <v>9728</v>
       </c>
       <c r="G31" s="51">
         <v>9947</v>
       </c>
       <c r="H31" s="32">
@@ -2155,51 +2155,51 @@
       <c r="G32" s="51">
         <v>8439</v>
       </c>
       <c r="H32" s="32">
         <v>8616</v>
       </c>
       <c r="I32" s="32">
         <v>8982.1</v>
       </c>
       <c r="J32" s="56">
         <v>9383.5</v>
       </c>
       <c r="K32" s="55">
         <v>9502.1</v>
       </c>
       <c r="L32" s="55">
         <v>18180.5</v>
       </c>
       <c r="M32" s="55">
         <v>20845.8</v>
       </c>
       <c r="N32" s="55">
         <v>22586</v>
       </c>
       <c r="O32" s="55">
-        <v>25095</v>
+        <v>25095.1</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="44" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="58">
         <v>9810</v>
       </c>
       <c r="E33" s="59">
         <v>12178</v>
       </c>
       <c r="F33" s="59">
         <v>14823</v>
       </c>
       <c r="G33" s="59">
         <v>15454</v>
       </c>
       <c r="H33" s="33">