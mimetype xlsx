--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\NSC\Svod_NSC\Otdely\Задания\Соц. стат-ка\ССП социальный\ССП соц для нового сайта\2023\культура\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\ССП\культура\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7666261F-4FC3-4D6D-96C3-7DB790F6ECBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B2E1C0A-1AB9-4B89-8029-3EB3E30D19DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2880" yWindow="6090" windowWidth="26625" windowHeight="12630" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="21840" windowHeight="14385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4 Число культурных учреждений " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t xml:space="preserve">Маданий мекемелердин саны </t>
   </si>
   <si>
     <t xml:space="preserve">Число культурных учреждений по видам   </t>
   </si>
   <si>
     <t>The number of cultural institutions by types</t>
   </si>
   <si>
@@ -738,51 +738,51 @@
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
@@ -804,74 +804,66 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - Акцент1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Акцент2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Акцент4 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент5 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Акцент6 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal_PPI" xfId="2" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Акцент1 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Акцент1 3" xfId="50" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Акцент2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Акцент2 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1216,54 +1208,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V17"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+      <selection activeCell="V10" sqref="V10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37" style="20" customWidth="1"/>
     <col min="2" max="3" width="37" style="21" customWidth="1"/>
     <col min="4" max="12" width="9.28515625" style="5" customWidth="1"/>
     <col min="13" max="256" width="9.140625" style="5"/>
     <col min="257" max="259" width="37" style="5" customWidth="1"/>
     <col min="260" max="268" width="9.28515625" style="5" customWidth="1"/>
     <col min="269" max="512" width="9.140625" style="5"/>
     <col min="513" max="515" width="37" style="5" customWidth="1"/>
     <col min="516" max="524" width="9.28515625" style="5" customWidth="1"/>
     <col min="525" max="768" width="9.140625" style="5"/>
     <col min="769" max="771" width="37" style="5" customWidth="1"/>
     <col min="772" max="780" width="9.28515625" style="5" customWidth="1"/>
     <col min="781" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1027" width="37" style="5" customWidth="1"/>
     <col min="1028" max="1036" width="9.28515625" style="5" customWidth="1"/>
     <col min="1037" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1283" width="37" style="5" customWidth="1"/>
     <col min="1284" max="1292" width="9.28515625" style="5" customWidth="1"/>
     <col min="1293" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1539" width="37" style="5" customWidth="1"/>
     <col min="1540" max="1548" width="9.28515625" style="5" customWidth="1"/>
@@ -1419,521 +1411,539 @@
     <col min="14340" max="14348" width="9.28515625" style="5" customWidth="1"/>
     <col min="14349" max="14592" width="9.140625" style="5"/>
     <col min="14593" max="14595" width="37" style="5" customWidth="1"/>
     <col min="14596" max="14604" width="9.28515625" style="5" customWidth="1"/>
     <col min="14605" max="14848" width="9.140625" style="5"/>
     <col min="14849" max="14851" width="37" style="5" customWidth="1"/>
     <col min="14852" max="14860" width="9.28515625" style="5" customWidth="1"/>
     <col min="14861" max="15104" width="9.140625" style="5"/>
     <col min="15105" max="15107" width="37" style="5" customWidth="1"/>
     <col min="15108" max="15116" width="9.28515625" style="5" customWidth="1"/>
     <col min="15117" max="15360" width="9.140625" style="5"/>
     <col min="15361" max="15363" width="37" style="5" customWidth="1"/>
     <col min="15364" max="15372" width="9.28515625" style="5" customWidth="1"/>
     <col min="15373" max="15616" width="9.140625" style="5"/>
     <col min="15617" max="15619" width="37" style="5" customWidth="1"/>
     <col min="15620" max="15628" width="9.28515625" style="5" customWidth="1"/>
     <col min="15629" max="15872" width="9.140625" style="5"/>
     <col min="15873" max="15875" width="37" style="5" customWidth="1"/>
     <col min="15876" max="15884" width="9.28515625" style="5" customWidth="1"/>
     <col min="15885" max="16128" width="9.140625" style="5"/>
     <col min="16129" max="16131" width="37" style="5" customWidth="1"/>
     <col min="16132" max="16140" width="9.28515625" style="5" customWidth="1"/>
     <col min="16141" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18" customHeight="1">
+    <row r="1" spans="1:23" ht="18" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:22" ht="12.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:23" ht="12.75" customHeight="1" thickBot="1">
       <c r="A2" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="P2" s="23"/>
       <c r="Q2" s="23"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
     </row>
-    <row r="3" spans="1:22" s="24" customFormat="1" ht="13.5" thickBot="1">
+    <row r="3" spans="1:23" s="24" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="6">
         <v>2006</v>
       </c>
       <c r="E3" s="6">
         <v>2007</v>
       </c>
       <c r="F3" s="6">
         <v>2008</v>
       </c>
       <c r="G3" s="6">
         <v>2009</v>
       </c>
-      <c r="H3" s="29">
+      <c r="H3" s="6">
         <v>2010</v>
       </c>
-      <c r="I3" s="29">
+      <c r="I3" s="6">
         <v>2011</v>
       </c>
-      <c r="J3" s="29">
+      <c r="J3" s="6">
         <v>2012</v>
       </c>
-      <c r="K3" s="30">
+      <c r="K3" s="7">
         <v>2013</v>
       </c>
-      <c r="L3" s="30">
+      <c r="L3" s="7">
         <v>2014</v>
       </c>
-      <c r="M3" s="34">
+      <c r="M3" s="30">
         <v>2015</v>
       </c>
-      <c r="N3" s="35">
+      <c r="N3" s="31">
         <v>2016</v>
       </c>
-      <c r="O3" s="35">
+      <c r="O3" s="31">
         <v>2017</v>
       </c>
-      <c r="P3" s="35">
+      <c r="P3" s="31">
         <v>2018</v>
       </c>
-      <c r="Q3" s="36">
+      <c r="Q3" s="32">
         <v>2019</v>
       </c>
-      <c r="R3" s="35">
+      <c r="R3" s="31">
         <v>2020</v>
       </c>
-      <c r="S3" s="35">
+      <c r="S3" s="31">
         <v>2021</v>
       </c>
-      <c r="T3" s="35">
+      <c r="T3" s="31">
         <v>2022</v>
       </c>
-      <c r="U3" s="35">
+      <c r="U3" s="31">
         <v>2023</v>
       </c>
-      <c r="V3" s="35">
+      <c r="V3" s="31">
         <v>2024</v>
       </c>
+      <c r="W3" s="31">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="9">
         <v>1038</v>
       </c>
       <c r="E4" s="9">
         <v>1041</v>
       </c>
       <c r="F4" s="9">
         <v>1051</v>
       </c>
       <c r="G4" s="9">
         <v>1055</v>
       </c>
-      <c r="H4" s="33">
+      <c r="H4" s="9">
         <v>1055</v>
       </c>
-      <c r="I4" s="33">
+      <c r="I4" s="9">
         <v>1055</v>
       </c>
-      <c r="J4" s="33">
+      <c r="J4" s="9">
         <v>1056</v>
       </c>
-      <c r="K4" s="33">
+      <c r="K4" s="9">
         <v>1061</v>
       </c>
       <c r="L4" s="10">
         <v>1061</v>
       </c>
-      <c r="M4" s="37">
+      <c r="M4" s="33">
         <v>1061</v>
       </c>
-      <c r="N4" s="37">
+      <c r="N4" s="33">
         <v>1061</v>
       </c>
-      <c r="O4" s="37">
+      <c r="O4" s="33">
         <v>1061</v>
       </c>
-      <c r="P4" s="37">
+      <c r="P4" s="33">
         <v>1063</v>
       </c>
-      <c r="Q4" s="37">
+      <c r="Q4" s="33">
         <v>1062</v>
       </c>
-      <c r="R4" s="37">
+      <c r="R4" s="33">
         <v>1066</v>
       </c>
-      <c r="S4" s="37">
+      <c r="S4" s="33">
         <v>1067</v>
       </c>
-      <c r="T4" s="31">
+      <c r="T4" s="26">
         <v>1068</v>
       </c>
-      <c r="U4" s="31">
+      <c r="U4" s="26">
         <v>1055</v>
       </c>
       <c r="V4" s="28">
         <v>1047</v>
       </c>
+      <c r="W4" s="37">
+        <v>1038</v>
+      </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="11">
         <v>691</v>
       </c>
       <c r="E5" s="9">
         <v>686</v>
       </c>
       <c r="F5" s="9">
         <v>700</v>
       </c>
       <c r="G5" s="9">
         <v>697</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="9">
         <v>702</v>
       </c>
-      <c r="I5" s="33">
+      <c r="I5" s="9">
         <v>695</v>
       </c>
-      <c r="J5" s="33">
+      <c r="J5" s="9">
         <v>704</v>
       </c>
-      <c r="K5" s="33">
+      <c r="K5" s="9">
         <v>703</v>
       </c>
       <c r="L5" s="10">
         <v>704</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="33">
         <v>710</v>
       </c>
-      <c r="N5" s="37">
+      <c r="N5" s="33">
         <v>698</v>
       </c>
-      <c r="O5" s="37">
+      <c r="O5" s="33">
         <v>717</v>
       </c>
-      <c r="P5" s="37">
+      <c r="P5" s="33">
         <v>716</v>
       </c>
-      <c r="Q5" s="37">
+      <c r="Q5" s="33">
         <v>710</v>
       </c>
-      <c r="R5" s="37">
+      <c r="R5" s="33">
         <v>715</v>
       </c>
-      <c r="S5" s="37">
+      <c r="S5" s="33">
         <v>716</v>
       </c>
-      <c r="T5" s="31">
+      <c r="T5" s="26">
         <v>718</v>
       </c>
-      <c r="U5" s="31">
+      <c r="U5" s="26">
         <v>720</v>
       </c>
-      <c r="V5" s="31">
+      <c r="V5" s="26">
         <v>720</v>
       </c>
+      <c r="W5" s="5">
+        <v>715</v>
+      </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="9">
         <v>18</v>
       </c>
       <c r="E6" s="9">
         <v>17</v>
       </c>
       <c r="F6" s="9">
         <v>20</v>
       </c>
       <c r="G6" s="9">
         <v>21</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="9">
         <v>22</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="9">
         <v>23</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="9">
         <v>22</v>
       </c>
-      <c r="K6" s="32" t="s">
+      <c r="K6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="10">
         <v>20</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="33">
         <v>20</v>
       </c>
-      <c r="N6" s="37">
+      <c r="N6" s="33">
         <v>20</v>
       </c>
-      <c r="O6" s="37">
+      <c r="O6" s="33">
         <v>21</v>
       </c>
-      <c r="P6" s="37">
+      <c r="P6" s="33">
         <v>20</v>
       </c>
-      <c r="Q6" s="37">
+      <c r="Q6" s="33">
         <v>20</v>
       </c>
-      <c r="R6" s="37">
+      <c r="R6" s="33">
         <v>19</v>
       </c>
-      <c r="S6" s="37">
+      <c r="S6" s="33">
         <v>19</v>
       </c>
-      <c r="T6" s="31">
+      <c r="T6" s="26">
         <v>21</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="26">
         <v>21</v>
       </c>
-      <c r="V6" s="31">
+      <c r="V6" s="26">
         <v>21</v>
       </c>
+      <c r="W6" s="5">
+        <v>21</v>
+      </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9">
         <v>59</v>
       </c>
       <c r="E7" s="9">
         <v>59</v>
       </c>
       <c r="F7" s="9">
         <v>62</v>
       </c>
       <c r="G7" s="9">
         <v>63</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="9">
         <v>63</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="9">
         <v>64</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="9">
         <v>65</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="L7" s="10">
         <v>65</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="33">
         <v>63</v>
       </c>
-      <c r="N7" s="37">
+      <c r="N7" s="33">
         <v>64</v>
       </c>
-      <c r="O7" s="37">
+      <c r="O7" s="33">
         <v>65</v>
       </c>
-      <c r="P7" s="37">
+      <c r="P7" s="33">
         <v>67</v>
       </c>
-      <c r="Q7" s="37">
+      <c r="Q7" s="33">
         <v>67</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="33">
         <v>68</v>
       </c>
-      <c r="S7" s="37">
+      <c r="S7" s="33">
         <v>68</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T7" s="26">
         <v>69</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="26">
         <v>69</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V7" s="26">
         <v>68</v>
       </c>
+      <c r="W7" s="5">
+        <v>66</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" ht="13.5" thickBot="1">
+    <row r="8" spans="1:23" ht="13.5" thickBot="1">
       <c r="A8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="13">
         <v>53</v>
       </c>
       <c r="E8" s="13">
         <v>51</v>
       </c>
       <c r="F8" s="13">
         <v>50</v>
       </c>
       <c r="G8" s="13">
         <v>22</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="34">
         <v>23</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="34">
         <v>32</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="34">
         <v>34</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="34">
         <v>36</v>
       </c>
       <c r="L8" s="14">
         <v>42</v>
       </c>
-      <c r="M8" s="39">
+      <c r="M8" s="35">
         <v>42</v>
       </c>
-      <c r="N8" s="39">
+      <c r="N8" s="35">
         <v>42</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="35">
         <v>43</v>
       </c>
-      <c r="P8" s="39">
+      <c r="P8" s="35">
         <v>46</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q8" s="36">
         <v>46</v>
       </c>
-      <c r="R8" s="39">
+      <c r="R8" s="35">
         <v>45</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="35">
         <v>47</v>
       </c>
       <c r="T8" s="27">
         <v>46</v>
       </c>
       <c r="U8" s="27">
         <v>42</v>
       </c>
       <c r="V8" s="27">
         <v>42</v>
       </c>
+      <c r="W8" s="38">
+        <v>32</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" ht="34.5" customHeight="1">
+    <row r="11" spans="1:23" ht="34.5" customHeight="1">
       <c r="B11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="12" spans="1:22" ht="27.75" customHeight="1">
+    <row r="12" spans="1:23" ht="27.75" customHeight="1">
       <c r="B12" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="S13" s="26"/>
       <c r="T13" s="26"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="S14" s="26"/>
       <c r="T14" s="26"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="S15" s="26"/>
       <c r="T15" s="26"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
     </row>
     <row r="17" spans="19:20">
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>