--- v0 (2026-05-16)
+++ v1 (2026-10-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.saltanat\Desktop\ССП Русск. язык\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\продукт\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="1.04.01.03" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="40">
   <si>
     <t>(тыс. тонн)</t>
   </si>
   <si>
     <t>(thous. tons)</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
@@ -182,67 +182,50 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> тонна)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Бишкек ш.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2025</t>
-[...15 lines deleted...]
-    <r>
       <t>Ош ш.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>г.Ош</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
@@ -310,132 +293,60 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Briquettes produced from coal</t>
     </r>
   </si>
-  <si>
-[...70 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -499,59 +410,50 @@
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -612,51 +514,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -748,57 +650,66 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal_PPI" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_80101" xfId="6"/>
     <cellStyle name="Обычный_80102" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1077,51 +988,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="F1" activePane="topRight" state="frozen"/>
+      <pane xSplit="3" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="26" style="17" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="17" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="17" customWidth="1"/>
     <col min="7" max="19" width="9.140625" style="17" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="17" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="17" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="30" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="28" t="s">
         <v>29</v>
       </c>
@@ -1199,52 +1110,52 @@
       </c>
       <c r="O4" s="20">
         <v>2017</v>
       </c>
       <c r="P4" s="26">
         <v>2018</v>
       </c>
       <c r="Q4" s="26">
         <v>2019</v>
       </c>
       <c r="R4" s="26">
         <v>2020</v>
       </c>
       <c r="S4" s="26">
         <v>2021</v>
       </c>
       <c r="T4" s="26">
         <v>2022</v>
       </c>
       <c r="U4" s="26">
         <v>2023</v>
       </c>
       <c r="V4" s="26">
         <v>2024</v>
       </c>
-      <c r="W4" s="26" t="s">
-        <v>34</v>
+      <c r="W4" s="26">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="6">
         <v>321.3</v>
       </c>
       <c r="E5" s="6">
         <v>395.6</v>
       </c>
       <c r="F5" s="29">
         <v>491.8</v>
       </c>
       <c r="G5" s="30">
         <v>606.9</v>
       </c>
       <c r="H5" s="7">
@@ -1271,51 +1182,51 @@
       <c r="O5" s="25">
         <v>1870.4</v>
       </c>
       <c r="P5" s="25">
         <v>2395.1999999999998</v>
       </c>
       <c r="Q5" s="25">
         <v>2606</v>
       </c>
       <c r="R5" s="39">
         <v>2677.7</v>
       </c>
       <c r="S5" s="39">
         <v>3062.5</v>
       </c>
       <c r="T5" s="39">
         <v>3775.4</v>
       </c>
       <c r="U5" s="39">
         <v>4177.3999999999996</v>
       </c>
       <c r="V5" s="39">
         <v>4470.2</v>
       </c>
       <c r="W5" s="39">
-        <v>4921.6000000000004</v>
+        <v>5163.8</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="10">
         <v>139.4</v>
       </c>
       <c r="E6" s="10">
         <v>132.6</v>
       </c>
       <c r="F6" s="10">
         <v>157.1</v>
       </c>
       <c r="G6" s="10">
         <v>148.9</v>
       </c>
       <c r="H6" s="10">
@@ -1341,52 +1252,52 @@
       </c>
       <c r="O6" s="12">
         <v>222.1</v>
       </c>
       <c r="P6" s="12">
         <v>378.7</v>
       </c>
       <c r="Q6" s="12">
         <v>422.6</v>
       </c>
       <c r="R6" s="40">
         <v>475.6</v>
       </c>
       <c r="S6" s="40">
         <v>654.9</v>
       </c>
       <c r="T6" s="42">
         <v>774.9</v>
       </c>
       <c r="U6" s="42">
         <v>954.4</v>
       </c>
       <c r="V6" s="42">
         <v>1028.5999999999999</v>
       </c>
-      <c r="W6" s="42">
-        <v>1440.3</v>
+      <c r="W6" s="48">
+        <v>1450.4</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>23.3</v>
       </c>
       <c r="E7" s="10">
         <v>26.5</v>
       </c>
       <c r="F7" s="10">
         <v>46.5</v>
       </c>
       <c r="G7" s="10">
         <v>51.1</v>
       </c>
       <c r="H7" s="10">
@@ -1412,52 +1323,52 @@
       </c>
       <c r="O7" s="12">
         <v>130.4</v>
       </c>
       <c r="P7" s="12">
         <v>155.6</v>
       </c>
       <c r="Q7" s="12">
         <v>120.4</v>
       </c>
       <c r="R7" s="40">
         <v>300.89999999999998</v>
       </c>
       <c r="S7" s="40">
         <v>264.5</v>
       </c>
       <c r="T7" s="42">
         <v>191.7</v>
       </c>
       <c r="U7" s="42">
         <v>404.8</v>
       </c>
       <c r="V7" s="42">
         <v>307.5</v>
       </c>
-      <c r="W7" s="42">
-        <v>340.8</v>
+      <c r="W7" s="48">
+        <v>338.4</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="10">
         <v>22.2</v>
       </c>
       <c r="E8" s="10">
         <v>10.7</v>
       </c>
       <c r="F8" s="10">
         <v>8.6</v>
       </c>
       <c r="G8" s="10">
         <v>8.9</v>
       </c>
       <c r="H8" s="10">
@@ -1483,52 +1394,52 @@
       </c>
       <c r="O8" s="35" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="35" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="35" t="s">
         <v>26</v>
       </c>
       <c r="R8" s="41" t="s">
         <v>26</v>
       </c>
       <c r="S8" s="41" t="s">
         <v>26</v>
       </c>
       <c r="T8" s="47" t="s">
         <v>26</v>
       </c>
       <c r="U8" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="V8" s="47">
         <v>5.3</v>
       </c>
-      <c r="W8" s="47">
-        <v>1</v>
+      <c r="W8" s="67">
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="10">
         <v>105.1</v>
       </c>
       <c r="E9" s="10">
         <v>135.9</v>
       </c>
       <c r="F9" s="10">
         <v>144.6</v>
       </c>
       <c r="G9" s="10">
         <v>212.6</v>
       </c>
       <c r="H9" s="10">
@@ -1554,52 +1465,52 @@
       </c>
       <c r="O9" s="12">
         <v>867.6</v>
       </c>
       <c r="P9" s="46">
         <v>1087.7</v>
       </c>
       <c r="Q9" s="46">
         <v>1252.2</v>
       </c>
       <c r="R9" s="42">
         <v>1366</v>
       </c>
       <c r="S9" s="42">
         <v>1268</v>
       </c>
       <c r="T9" s="42">
         <v>1831.9</v>
       </c>
       <c r="U9" s="42">
         <v>1807.3</v>
       </c>
       <c r="V9" s="42">
         <v>2345.1</v>
       </c>
-      <c r="W9" s="42">
-        <v>2523.8000000000002</v>
+      <c r="W9" s="48">
+        <v>2545.4</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="54" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="10">
         <v>31.3</v>
       </c>
       <c r="E10" s="10">
         <v>89.9</v>
       </c>
       <c r="F10" s="13">
         <v>135</v>
       </c>
       <c r="G10" s="10">
         <v>185.4</v>
       </c>
       <c r="H10" s="10">
@@ -1626,51 +1537,51 @@
       <c r="O10" s="12">
         <v>650.29999999999995</v>
       </c>
       <c r="P10" s="12">
         <v>773.2</v>
       </c>
       <c r="Q10" s="12">
         <v>810.8</v>
       </c>
       <c r="R10" s="45">
         <v>535.20000000000005</v>
       </c>
       <c r="S10" s="45">
         <v>875.1</v>
       </c>
       <c r="T10" s="48">
         <v>976.9</v>
       </c>
       <c r="U10" s="48">
         <v>1001.6</v>
       </c>
       <c r="V10" s="48">
         <v>783.7</v>
       </c>
       <c r="W10" s="48">
-        <v>595.6</v>
+        <v>813.4</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="54" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="14" t="s">
@@ -1696,51 +1607,51 @@
       </c>
       <c r="O11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="P11" s="35" t="s">
         <v>26</v>
       </c>
       <c r="Q11" s="35" t="s">
         <v>26</v>
       </c>
       <c r="R11" s="43" t="s">
         <v>26</v>
       </c>
       <c r="S11" s="43" t="s">
         <v>26</v>
       </c>
       <c r="T11" s="49" t="s">
         <v>26</v>
       </c>
       <c r="U11" s="49" t="s">
         <v>26</v>
       </c>
       <c r="V11" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="W11" s="49" t="s">
+      <c r="W11" s="68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="58" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>26</v>
       </c>
@@ -1767,64 +1678,64 @@
       </c>
       <c r="O12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="P12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="Q12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="R12" s="43" t="s">
         <v>26</v>
       </c>
       <c r="S12" s="43" t="s">
         <v>26</v>
       </c>
       <c r="T12" s="49" t="s">
         <v>26</v>
       </c>
       <c r="U12" s="49" t="s">
         <v>26</v>
       </c>
       <c r="V12" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="W12" s="49" t="s">
+      <c r="W12" s="68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15.75" thickBot="1">
       <c r="A13" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="C13" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="24" t="s">
@@ -1838,93 +1749,87 @@
       </c>
       <c r="O13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="P13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="Q13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="R13" s="44" t="s">
         <v>26</v>
       </c>
       <c r="S13" s="44" t="s">
         <v>26</v>
       </c>
       <c r="T13" s="50" t="s">
         <v>26</v>
       </c>
       <c r="U13" s="50" t="s">
         <v>26</v>
       </c>
       <c r="V13" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="W13" s="50">
-        <v>20.100000000000001</v>
+      <c r="W13" s="69">
+        <v>15.1</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="64" t="s">
+      <c r="C14" s="65" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="T14" s="56"/>
       <c r="U14" s="56"/>
       <c r="V14" s="56"/>
       <c r="W14" s="56"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="66" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A15" s="66"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1.04.01.03</vt:lpstr>