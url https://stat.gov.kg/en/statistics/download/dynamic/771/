--- v0 (2026-05-16)
+++ v1 (2026-10-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.saltanat\Desktop\ССП Русск. язык\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="1.04.01.04" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="14">
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
     <t>Жалал-Абад облусу</t>
   </si>
   <si>
     <t>Джалал-Абадская область</t>
   </si>
   <si>
@@ -87,148 +87,59 @@
     <r>
       <t>(million m</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>1.04.01.04  Жаратылыш газын өндүрүүнүн көлөмү</t>
   </si>
   <si>
     <t>1.04.01.04  Объем добычи природного газа</t>
   </si>
   <si>
     <t>1.04.01.04  Natural gas production</t>
   </si>
-  <si>
-[...87 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -284,66 +195,50 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -415,51 +310,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_80101" xfId="4"/>
     <cellStyle name="Обычный_80102" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -736,51 +631,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="28" style="11" customWidth="1"/>
     <col min="4" max="23" width="8.42578125" style="11" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="26.25">
       <c r="A1" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="10" t="s">
         <v>9</v>
@@ -854,52 +751,52 @@
       </c>
       <c r="O4" s="19">
         <v>2017</v>
       </c>
       <c r="P4" s="19">
         <v>2018</v>
       </c>
       <c r="Q4" s="19">
         <v>2019</v>
       </c>
       <c r="R4" s="19">
         <v>2020</v>
       </c>
       <c r="S4" s="19">
         <v>2021</v>
       </c>
       <c r="T4" s="19">
         <v>2022</v>
       </c>
       <c r="U4" s="19">
         <v>2023</v>
       </c>
       <c r="V4" s="19">
         <v>2024</v>
       </c>
-      <c r="W4" s="19" t="s">
-        <v>14</v>
+      <c r="W4" s="19">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="E5" s="6">
         <v>15</v>
       </c>
       <c r="F5" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="G5" s="7">
         <v>15.4</v>
       </c>
       <c r="H5" s="7">
@@ -926,51 +823,51 @@
       <c r="O5" s="20">
         <v>26</v>
       </c>
       <c r="P5" s="7">
         <v>27.3</v>
       </c>
       <c r="Q5" s="7">
         <v>24.4</v>
       </c>
       <c r="R5" s="7">
         <v>22.4</v>
       </c>
       <c r="S5" s="7">
         <v>22.2</v>
       </c>
       <c r="T5" s="5">
         <v>29.9</v>
       </c>
       <c r="U5" s="5">
         <v>27.4</v>
       </c>
       <c r="V5" s="5">
         <v>28.2</v>
       </c>
       <c r="W5" s="5">
-        <v>26.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="15.75" thickBot="1">
       <c r="A6" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8">
         <v>19.399999999999999</v>
       </c>
       <c r="E6" s="8">
         <v>15</v>
       </c>
       <c r="F6" s="29">
         <v>17.399999999999999</v>
       </c>
       <c r="G6" s="9">
         <v>15.4</v>
       </c>
       <c r="H6" s="9">
@@ -997,63 +894,57 @@
       <c r="O6" s="21">
         <v>26</v>
       </c>
       <c r="P6" s="22">
         <v>27.3</v>
       </c>
       <c r="Q6" s="22">
         <v>24.4</v>
       </c>
       <c r="R6" s="22">
         <v>22.4</v>
       </c>
       <c r="S6" s="22">
         <v>22.2</v>
       </c>
       <c r="T6" s="22">
         <v>29.9</v>
       </c>
       <c r="U6" s="22">
         <v>27.4</v>
       </c>
       <c r="V6" s="22">
         <v>28.2</v>
       </c>
       <c r="W6" s="22">
-        <v>26.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="30" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A7" s="30"/>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1.04.01.04</vt:lpstr>