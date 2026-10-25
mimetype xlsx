--- v0 (2026-05-16)
+++ v1 (2026-10-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.saltanat\Desktop\ССП Русск. язык\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="1.04.01.05" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
   <si>
     <t>(миң тонна)</t>
   </si>
   <si>
     <t>(тыс. тонн)</t>
   </si>
   <si>
     <t>(thous. tons)</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
@@ -146,148 +146,59 @@
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>- preliminary data</t>
     </r>
   </si>
-  <si>
-[...87 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -342,66 +253,50 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Times New Roman"/>
-[...14 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -829,51 +724,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="28.5703125" style="17" customWidth="1"/>
     <col min="4" max="22" width="8.5703125" style="17" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="17" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="26.25">
       <c r="A1" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="2" t="s">
@@ -950,52 +847,52 @@
       </c>
       <c r="O4" s="6">
         <v>2017</v>
       </c>
       <c r="P4" s="25">
         <v>2018</v>
       </c>
       <c r="Q4" s="25">
         <v>2019</v>
       </c>
       <c r="R4" s="25">
         <v>2020</v>
       </c>
       <c r="S4" s="25">
         <v>2021</v>
       </c>
       <c r="T4" s="25">
         <v>2022</v>
       </c>
       <c r="U4" s="25">
         <v>2023</v>
       </c>
       <c r="V4" s="25">
         <v>2024</v>
       </c>
-      <c r="W4" s="25" t="s">
-        <v>24</v>
+      <c r="W4" s="25">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="15" customHeight="1">
       <c r="A5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7">
         <v>70.900000000000006</v>
       </c>
       <c r="E5" s="7">
         <v>68.5</v>
       </c>
       <c r="F5" s="8">
         <v>71</v>
       </c>
       <c r="G5" s="9">
         <v>77.3</v>
       </c>
       <c r="H5" s="9">
@@ -1022,51 +919,51 @@
       <c r="O5" s="27">
         <v>173.2</v>
       </c>
       <c r="P5" s="8">
         <v>200</v>
       </c>
       <c r="Q5" s="8">
         <v>233.1</v>
       </c>
       <c r="R5" s="29">
         <v>239.2</v>
       </c>
       <c r="S5" s="10">
         <v>275.7</v>
       </c>
       <c r="T5" s="7">
         <v>295.10000000000002</v>
       </c>
       <c r="U5" s="7">
         <v>303.10000000000002</v>
       </c>
       <c r="V5" s="8">
         <v>298.8</v>
       </c>
       <c r="W5" s="8">
-        <v>262.39999999999998</v>
+        <v>262.7</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="15" customHeight="1">
       <c r="A6" s="27"/>
       <c r="B6" s="7"/>
       <c r="C6" s="21"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
@@ -1118,51 +1015,51 @@
       <c r="O7" s="13">
         <v>10.1</v>
       </c>
       <c r="P7" s="13">
         <v>11.6</v>
       </c>
       <c r="Q7" s="13">
         <v>12.6</v>
       </c>
       <c r="R7" s="31">
         <v>12</v>
       </c>
       <c r="S7" s="32">
         <v>12.1</v>
       </c>
       <c r="T7" s="13">
         <v>11.8</v>
       </c>
       <c r="U7" s="13">
         <v>11.6</v>
       </c>
       <c r="V7" s="13">
         <v>10.1</v>
       </c>
       <c r="W7" s="13">
-        <v>9.5</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="15" customHeight="1" thickBot="1">
       <c r="A8" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="39">
         <v>70.900000000000006</v>
       </c>
       <c r="E8" s="39">
         <v>68.5</v>
       </c>
       <c r="F8" s="40">
         <v>71</v>
       </c>
       <c r="G8" s="15">
         <v>77.3</v>
       </c>
       <c r="H8" s="15">
@@ -1189,90 +1086,84 @@
       <c r="O8" s="16">
         <v>163.1</v>
       </c>
       <c r="P8" s="16">
         <v>188.4</v>
       </c>
       <c r="Q8" s="16">
         <v>220.5</v>
       </c>
       <c r="R8" s="33">
         <v>227.2</v>
       </c>
       <c r="S8" s="34">
         <v>263.60000000000002</v>
       </c>
       <c r="T8" s="16">
         <v>283.3</v>
       </c>
       <c r="U8" s="16">
         <v>291.5</v>
       </c>
       <c r="V8" s="16">
         <v>288.7</v>
       </c>
       <c r="W8" s="16">
-        <v>252.9</v>
+        <v>253.4</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="17.25" hidden="1" customHeight="1">
       <c r="A9" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="41"/>
       <c r="S9" s="41"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A10" s="44"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>