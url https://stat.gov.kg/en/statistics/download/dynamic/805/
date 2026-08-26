--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Selectively_Syrvey\ДИНАМИКА\ССП\Мобильное приложение\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7692FA1-F588-42ED-A4D7-D7F3F29C1518}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBE372D4-DE95-4AD7-8A61-E58C9CC9475D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Среднедушевые денежные доходы " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="40">
   <si>
     <t xml:space="preserve">Среднедушевые денежные доходы </t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
@@ -1863,96 +1863,96 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q27"/>
+  <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="F1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="S16" sqref="S16"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="9" customWidth="1"/>
     <col min="2" max="3" width="37" style="5" customWidth="1"/>
     <col min="4" max="7" width="9.28515625" style="5" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="0.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="13.5" customHeight="1">
+    <row r="2" spans="1:18" ht="13.5" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="31" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="13.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:18" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
     </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" thickBot="1">
+    <row r="4" spans="1:18" s="2" customFormat="1" thickBot="1">
       <c r="A4" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8">
         <v>2011</v>
       </c>
       <c r="E4" s="8">
         <v>2012</v>
       </c>
       <c r="F4" s="8">
         <v>2013</v>
       </c>
       <c r="G4" s="8">
         <v>2014</v>
       </c>
       <c r="H4" s="8">
         <v>2015</v>
       </c>
       <c r="I4" s="8">
@@ -1960,66 +1960,69 @@
       </c>
       <c r="J4" s="8">
         <v>2017</v>
       </c>
       <c r="K4" s="8">
         <v>2018</v>
       </c>
       <c r="L4" s="8">
         <v>2019</v>
       </c>
       <c r="M4" s="8">
         <v>2020</v>
       </c>
       <c r="N4" s="8">
         <v>2021</v>
       </c>
       <c r="O4" s="8">
         <v>2022</v>
       </c>
       <c r="P4" s="8">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
+      <c r="R4" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="12">
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="12">
       <c r="A5" s="33"/>
       <c r="B5" s="34"/>
       <c r="C5" s="35"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
     </row>
-    <row r="6" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12">
         <v>2936.3702998508616</v>
       </c>
       <c r="E6" s="12">
         <v>3215.7987035517313</v>
       </c>
       <c r="F6" s="12">
         <v>3336.292746761234</v>
       </c>
       <c r="G6" s="12">
         <v>3957.5365026560698</v>
       </c>
       <c r="H6" s="12">
         <v>4074.5387787127725</v>
       </c>
       <c r="I6" s="12">
@@ -2027,52 +2030,55 @@
       </c>
       <c r="J6" s="12">
         <v>4739.41</v>
       </c>
       <c r="K6" s="12">
         <v>5337.3374624370636</v>
       </c>
       <c r="L6" s="12">
         <v>5684.6941608880552</v>
       </c>
       <c r="M6" s="12">
         <v>5625.3514894462596</v>
       </c>
       <c r="N6" s="12">
         <v>6647.7529381125642</v>
       </c>
       <c r="O6" s="12">
         <v>7948.3583630558169</v>
       </c>
       <c r="P6" s="12">
         <v>9716.0461611639421</v>
       </c>
       <c r="Q6" s="12">
         <v>11318.646133223931</v>
       </c>
+      <c r="R6" s="12">
+        <v>11810.142693529697</v>
+      </c>
     </row>
-    <row r="7" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="15">
         <v>3073.4977861769171</v>
       </c>
       <c r="E7" s="15">
         <v>3130.7873132564964</v>
       </c>
       <c r="F7" s="15">
         <v>3200.0385038576496</v>
       </c>
       <c r="G7" s="15">
         <v>3655.1980744151301</v>
       </c>
       <c r="H7" s="15">
         <v>3693.5723513407488</v>
       </c>
       <c r="I7" s="15">
@@ -2080,52 +2086,55 @@
       </c>
       <c r="J7" s="15">
         <v>4450.08</v>
       </c>
       <c r="K7" s="15">
         <v>4978.3131839438711</v>
       </c>
       <c r="L7" s="15">
         <v>5346.5351026985109</v>
       </c>
       <c r="M7" s="15">
         <v>5386.9225177900407</v>
       </c>
       <c r="N7" s="15">
         <v>6205.4394855127466</v>
       </c>
       <c r="O7" s="15">
         <v>7531.7891766797347</v>
       </c>
       <c r="P7" s="15">
         <v>9877.3557557043241</v>
       </c>
       <c r="Q7" s="15">
         <v>11494.416355197493</v>
       </c>
+      <c r="R7" s="15">
+        <v>11337.780254502466</v>
+      </c>
     </row>
-    <row r="8" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="15">
         <v>2672.4528054353345</v>
       </c>
       <c r="E8" s="15">
         <v>2543.4366184049591</v>
       </c>
       <c r="F8" s="15">
         <v>2795.168084844232</v>
       </c>
       <c r="G8" s="15">
         <v>3264.1568598380863</v>
       </c>
       <c r="H8" s="15">
         <v>3322.0100023396944</v>
       </c>
       <c r="I8" s="15">
@@ -2133,52 +2142,55 @@
       </c>
       <c r="J8" s="15">
         <v>3907.21</v>
       </c>
       <c r="K8" s="15">
         <v>4838.6557934290731</v>
       </c>
       <c r="L8" s="15">
         <v>5293.1905646000632</v>
       </c>
       <c r="M8" s="15">
         <v>5415.0184757968855</v>
       </c>
       <c r="N8" s="15">
         <v>6672.1986477668706</v>
       </c>
       <c r="O8" s="15">
         <v>8253.9361146738484</v>
       </c>
       <c r="P8" s="15">
         <v>10327.611717982349</v>
       </c>
       <c r="Q8" s="15">
         <v>11785.459568639732</v>
       </c>
+      <c r="R8" s="15">
+        <v>10895.699766618609</v>
+      </c>
     </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="15">
         <v>2896.1839364183143</v>
       </c>
       <c r="E9" s="15">
         <v>3130.0270676799487</v>
       </c>
       <c r="F9" s="15">
         <v>2850.1980886585775</v>
       </c>
       <c r="G9" s="15">
         <v>4115.0378468902236</v>
       </c>
       <c r="H9" s="15">
         <v>4041.6393304220828</v>
       </c>
       <c r="I9" s="15">
@@ -2186,52 +2198,55 @@
       </c>
       <c r="J9" s="15">
         <v>4693.49</v>
       </c>
       <c r="K9" s="15">
         <v>5510.1255747748037</v>
       </c>
       <c r="L9" s="15">
         <v>5719.5495339289482</v>
       </c>
       <c r="M9" s="15">
         <v>6433.7943492682107</v>
       </c>
       <c r="N9" s="15">
         <v>7173.2326238000906</v>
       </c>
       <c r="O9" s="15">
         <v>9114.4635329091179</v>
       </c>
       <c r="P9" s="15">
         <v>10105.314371193461</v>
       </c>
       <c r="Q9" s="15">
         <v>10790.00421321917</v>
       </c>
+      <c r="R9" s="15">
+        <v>9999.1399894219758</v>
+      </c>
     </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15">
         <v>2506.3270440810447</v>
       </c>
       <c r="E10" s="15">
         <v>2994.3844337375267</v>
       </c>
       <c r="F10" s="15">
         <v>3073.560756566711</v>
       </c>
       <c r="G10" s="15">
         <v>3339.7295931851204</v>
       </c>
       <c r="H10" s="15">
         <v>3308.8116055081191</v>
       </c>
       <c r="I10" s="15">
@@ -2239,52 +2254,55 @@
       </c>
       <c r="J10" s="15">
         <v>3885.08</v>
       </c>
       <c r="K10" s="15">
         <v>4188.9873908340769</v>
       </c>
       <c r="L10" s="15">
         <v>4663.7077351915141</v>
       </c>
       <c r="M10" s="15">
         <v>4588.499631494481</v>
       </c>
       <c r="N10" s="15">
         <v>5808.8283204177578</v>
       </c>
       <c r="O10" s="15">
         <v>7096.2181226368848</v>
       </c>
       <c r="P10" s="15">
         <v>8290.5372604025506</v>
       </c>
       <c r="Q10" s="15">
         <v>9179.4625029081926</v>
       </c>
+      <c r="R10" s="15">
+        <v>8979.1383619608514</v>
+      </c>
     </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="15">
         <v>2848.5278580255704</v>
       </c>
       <c r="E11" s="15">
         <v>3218.9138250873598</v>
       </c>
       <c r="F11" s="15">
         <v>3032.7786582176618</v>
       </c>
       <c r="G11" s="15">
         <v>3899.7396829901122</v>
       </c>
       <c r="H11" s="15">
         <v>4199.1825153970613</v>
       </c>
       <c r="I11" s="15">
@@ -2292,52 +2310,55 @@
       </c>
       <c r="J11" s="15">
         <v>4883.43</v>
       </c>
       <c r="K11" s="15">
         <v>5609.0508381405398</v>
       </c>
       <c r="L11" s="15">
         <v>5914.4135232369135</v>
       </c>
       <c r="M11" s="15">
         <v>5700.5182601822498</v>
       </c>
       <c r="N11" s="15">
         <v>6922.4461581657479</v>
       </c>
       <c r="O11" s="15">
         <v>7828.442804125566</v>
       </c>
       <c r="P11" s="15">
         <v>9512.8359793310428</v>
       </c>
       <c r="Q11" s="15">
         <v>11498.395441652992</v>
       </c>
+      <c r="R11" s="15">
+        <v>10969.76782604294</v>
+      </c>
     </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="15">
         <v>2487.0428913405926</v>
       </c>
       <c r="E12" s="15">
         <v>2992.5435611601656</v>
       </c>
       <c r="F12" s="15">
         <v>3617.2614950207812</v>
       </c>
       <c r="G12" s="15">
         <v>4200.3761892853236</v>
       </c>
       <c r="H12" s="15">
         <v>3597.1432079261331</v>
       </c>
       <c r="I12" s="15">
@@ -2345,52 +2366,55 @@
       </c>
       <c r="J12" s="15">
         <v>4163.32</v>
       </c>
       <c r="K12" s="15">
         <v>4344.384749302365</v>
       </c>
       <c r="L12" s="15">
         <v>4834.5178468896356</v>
       </c>
       <c r="M12" s="15">
         <v>5262.8534781030621</v>
       </c>
       <c r="N12" s="15">
         <v>5732.4829368091077</v>
       </c>
       <c r="O12" s="15">
         <v>6986.7280442566207</v>
       </c>
       <c r="P12" s="15">
         <v>8406.1704390089126</v>
       </c>
       <c r="Q12" s="15">
         <v>9884.5127964749281</v>
       </c>
+      <c r="R12" s="15">
+        <v>10012.146565328798</v>
+      </c>
     </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="15">
         <v>3105.9759150365753</v>
       </c>
       <c r="E13" s="15">
         <v>3708.5081453802513</v>
       </c>
       <c r="F13" s="15">
         <v>3424.3759684171782</v>
       </c>
       <c r="G13" s="15">
         <v>4269.2152291761677</v>
       </c>
       <c r="H13" s="15">
         <v>4449.3043270943454</v>
       </c>
       <c r="I13" s="15">
@@ -2398,52 +2422,55 @@
       </c>
       <c r="J13" s="15">
         <v>5196.18</v>
       </c>
       <c r="K13" s="15">
         <v>5759.6058450118016</v>
       </c>
       <c r="L13" s="15">
         <v>6116.3406037253326</v>
       </c>
       <c r="M13" s="15">
         <v>5774.6705816017929</v>
       </c>
       <c r="N13" s="15">
         <v>6755.0578947097465</v>
       </c>
       <c r="O13" s="15">
         <v>7975.8075364860833</v>
       </c>
       <c r="P13" s="15">
         <v>9298.0042240311213</v>
       </c>
       <c r="Q13" s="15">
         <v>11032.183156760628</v>
       </c>
+      <c r="R13" s="15">
+        <v>12329.831342737256</v>
+      </c>
     </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="15">
         <v>3437.4715907417585</v>
       </c>
       <c r="E14" s="15">
         <v>3771.5312870391253</v>
       </c>
       <c r="F14" s="15">
         <v>4646.0033641185955</v>
       </c>
       <c r="G14" s="15">
         <v>4821.3629811040628</v>
       </c>
       <c r="H14" s="15">
         <v>5127.2571307317403</v>
       </c>
       <c r="I14" s="15">
@@ -2451,52 +2478,55 @@
       </c>
       <c r="J14" s="15">
         <v>5859.96</v>
       </c>
       <c r="K14" s="15">
         <v>6100.6706782758101</v>
       </c>
       <c r="L14" s="15">
         <v>6340.7705705309236</v>
       </c>
       <c r="M14" s="15">
         <v>6012.8707867093844</v>
       </c>
       <c r="N14" s="15">
         <v>6946.2171695918578</v>
       </c>
       <c r="O14" s="15">
         <v>8484.1160714912585</v>
       </c>
       <c r="P14" s="15">
         <v>10767.115125424771</v>
       </c>
       <c r="Q14" s="15">
         <v>12398.071220092395</v>
       </c>
+      <c r="R14" s="15">
+        <v>15249.424340812306</v>
+      </c>
     </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A15" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="21">
         <v>3236.2808854610535</v>
       </c>
       <c r="G15" s="21">
         <v>3772.9756785531918</v>
       </c>
       <c r="H15" s="21">
         <v>3711.5000839881277</v>
       </c>
       <c r="I15" s="21">
@@ -2504,52 +2534,55 @@
       </c>
       <c r="J15" s="21">
         <v>4137.97</v>
       </c>
       <c r="K15" s="21">
         <v>4517.8066323970033</v>
       </c>
       <c r="L15" s="21">
         <v>4892.3042699082926</v>
       </c>
       <c r="M15" s="21">
         <v>4769.9887320577318</v>
       </c>
       <c r="N15" s="21">
         <v>5523.1394448640485</v>
       </c>
       <c r="O15" s="21">
         <v>5919.0850320803347</v>
       </c>
       <c r="P15" s="21">
         <v>7581.121585315369</v>
       </c>
       <c r="Q15" s="21">
         <v>9680.972502661547</v>
       </c>
+      <c r="R15" s="21">
+        <v>11769.412295557901</v>
+      </c>
     </row>
-    <row r="16" spans="1:17" ht="12.95" customHeight="1">
+    <row r="16" spans="1:18" ht="12.95" customHeight="1">
       <c r="C16" s="22"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="24"/>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:14" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="24"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="23"/>