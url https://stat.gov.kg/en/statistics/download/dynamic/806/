--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Selectively_Syrvey\ДИНАМИКА\ССП\Мобильное приложение\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61E83CD5-A900-4A52-8562-56802C03DC77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34FDBF36-2B16-48B5-A225-A7BA137506D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Среднедушевые денежные расходы" sheetId="1" r:id="rId1"/>
     <sheet name="Лист1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Среднедушевые денежные расходы'!$A$1:$C$14</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -711,93 +711,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
-  <dimension ref="A1:Q18"/>
+  <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="I1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Q18" sqref="Q18"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43" style="5" customWidth="1"/>
     <col min="2" max="3" width="37" style="5" customWidth="1"/>
     <col min="4" max="7" width="9.28515625" style="5" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="18" customHeight="1">
+    <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="28" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:18" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="29"/>
       <c r="B3" s="28"/>
       <c r="C3" s="29"/>
     </row>
-    <row r="4" spans="1:17" s="2" customFormat="1" thickBot="1">
+    <row r="4" spans="1:18" s="2" customFormat="1" thickBot="1">
       <c r="A4" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8">
         <v>2011</v>
       </c>
       <c r="E4" s="8">
         <v>2012</v>
       </c>
       <c r="F4" s="8">
         <v>2013</v>
       </c>
       <c r="G4" s="8">
         <v>2014</v>
       </c>
       <c r="H4" s="8">
         <v>2015</v>
       </c>
       <c r="I4" s="8">
@@ -805,52 +805,55 @@
       </c>
       <c r="J4" s="8">
         <v>2017</v>
       </c>
       <c r="K4" s="8">
         <v>2018</v>
       </c>
       <c r="L4" s="8">
         <v>2019</v>
       </c>
       <c r="M4" s="8">
         <v>2020</v>
       </c>
       <c r="N4" s="8">
         <v>2021</v>
       </c>
       <c r="O4" s="8">
         <v>2022</v>
       </c>
       <c r="P4" s="8">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="11">
         <v>2761.7062801916577</v>
       </c>
       <c r="E5" s="11">
         <v>2503.3700995160775</v>
       </c>
       <c r="F5" s="11">
         <v>2767.0057129597421</v>
       </c>
       <c r="G5" s="11">
         <v>3249.0513416675622</v>
       </c>
       <c r="H5" s="11">
         <v>3418.3779034180548</v>
       </c>
       <c r="I5" s="11">
@@ -858,52 +861,55 @@
       </c>
       <c r="J5" s="11">
         <v>3460.5029942655765</v>
       </c>
       <c r="K5" s="11">
         <v>3874</v>
       </c>
       <c r="L5" s="11">
         <v>3899.0230214306557</v>
       </c>
       <c r="M5" s="30">
         <v>3913.5527431591709</v>
       </c>
       <c r="N5" s="30">
         <v>4681.4518892154101</v>
       </c>
       <c r="O5" s="30">
         <v>5393.0906305348199</v>
       </c>
       <c r="P5" s="30">
         <v>6295.3257790421812</v>
       </c>
       <c r="Q5" s="30">
         <v>6947.6416235243451</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R5" s="30">
+        <v>7638.106851196243</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="14">
         <v>2593.0609961022819</v>
       </c>
       <c r="E6" s="14">
         <v>2207.5684896893113</v>
       </c>
       <c r="F6" s="14">
         <v>2139.1650956056314</v>
       </c>
       <c r="G6" s="14">
         <v>2702.4407757749582</v>
       </c>
       <c r="H6" s="14">
         <v>2720.7128016350739</v>
       </c>
       <c r="I6" s="14">
@@ -911,52 +917,55 @@
       </c>
       <c r="J6" s="14">
         <v>2717.4799833500083</v>
       </c>
       <c r="K6" s="14">
         <v>3037.62</v>
       </c>
       <c r="L6" s="14">
         <v>3114.1905860977431</v>
       </c>
       <c r="M6" s="14">
         <v>3110.58</v>
       </c>
       <c r="N6" s="14">
         <v>3611.561260080397</v>
       </c>
       <c r="O6" s="14">
         <v>4157.3647634817089</v>
       </c>
       <c r="P6" s="14">
         <v>5001.1053020100017</v>
       </c>
       <c r="Q6" s="14">
         <v>5289.4598931457231</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R6" s="14">
+        <v>5710.974446720611</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="14">
         <v>2140.0704279353968</v>
       </c>
       <c r="E7" s="14">
         <v>1831.7037941739713</v>
       </c>
       <c r="F7" s="14">
         <v>1991.5946861879286</v>
       </c>
       <c r="G7" s="14">
         <v>2642.7928097445833</v>
       </c>
       <c r="H7" s="14">
         <v>2488.4368470547956</v>
       </c>
       <c r="I7" s="14">
@@ -964,52 +973,55 @@
       </c>
       <c r="J7" s="14">
         <v>2371.715945590538</v>
       </c>
       <c r="K7" s="14">
         <v>2876.88</v>
       </c>
       <c r="L7" s="14">
         <v>2981.2661844737136</v>
       </c>
       <c r="M7" s="14">
         <v>2910.95</v>
       </c>
       <c r="N7" s="14">
         <v>3434.5471763205828</v>
       </c>
       <c r="O7" s="14">
         <v>4213.2941528993788</v>
       </c>
       <c r="P7" s="14">
         <v>5198.8653330663747</v>
       </c>
       <c r="Q7" s="14">
         <v>5714.6627081507095</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R7" s="14">
+        <v>5508.0637808603442</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="14">
         <v>2562.5723813019799</v>
       </c>
       <c r="E8" s="14">
         <v>2645.0081246106088</v>
       </c>
       <c r="F8" s="14">
         <v>3069.1666320140448</v>
       </c>
       <c r="G8" s="14">
         <v>3522.450743799573</v>
       </c>
       <c r="H8" s="14">
         <v>3585.6610163548498</v>
       </c>
       <c r="I8" s="14">
@@ -1017,52 +1029,55 @@
       </c>
       <c r="J8" s="14">
         <v>3741.0942140905577</v>
       </c>
       <c r="K8" s="14">
         <v>3988.06</v>
       </c>
       <c r="L8" s="14">
         <v>4242.6681378234489</v>
       </c>
       <c r="M8" s="14">
         <v>4810.24</v>
       </c>
       <c r="N8" s="14">
         <v>5866.6799159254961</v>
       </c>
       <c r="O8" s="14">
         <v>6806.1286851050654</v>
       </c>
       <c r="P8" s="14">
         <v>7160.7689551921239</v>
       </c>
       <c r="Q8" s="14">
         <v>7981.1892282955505</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R8" s="14">
+        <v>8388.2699425999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="14">
         <v>2379.6232838762098</v>
       </c>
       <c r="E9" s="14">
         <v>2328.9288362735338</v>
       </c>
       <c r="F9" s="14">
         <v>2844.8101855170808</v>
       </c>
       <c r="G9" s="14">
         <v>3145.1770822205117</v>
       </c>
       <c r="H9" s="14">
         <v>3128.2377750232749</v>
       </c>
       <c r="I9" s="14">
@@ -1070,52 +1085,55 @@
       </c>
       <c r="J9" s="14">
         <v>3299.1163559975448</v>
       </c>
       <c r="K9" s="14">
         <v>3535.65</v>
       </c>
       <c r="L9" s="14">
         <v>3969.660406572988</v>
       </c>
       <c r="M9" s="14">
         <v>3828.99</v>
       </c>
       <c r="N9" s="14">
         <v>4648.9131099101205</v>
       </c>
       <c r="O9" s="14">
         <v>5661.2847300504836</v>
       </c>
       <c r="P9" s="14">
         <v>6550.5060104575159</v>
       </c>
       <c r="Q9" s="14">
         <v>6914.6324182626695</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R9" s="14">
+        <v>7408.2929981743082</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="14">
         <v>2763.4091340713808</v>
       </c>
       <c r="E10" s="14">
         <v>2541.1100675341477</v>
       </c>
       <c r="F10" s="14">
         <v>2631.3902498270731</v>
       </c>
       <c r="G10" s="14">
         <v>3392.6959616772388</v>
       </c>
       <c r="H10" s="14">
         <v>3832.8416250042205</v>
       </c>
       <c r="I10" s="14">
@@ -1123,52 +1141,55 @@
       </c>
       <c r="J10" s="14">
         <v>3935.0187985519751</v>
       </c>
       <c r="K10" s="14">
         <v>3809.84</v>
       </c>
       <c r="L10" s="14">
         <v>3891.7675549143632</v>
       </c>
       <c r="M10" s="14">
         <v>3796.6</v>
       </c>
       <c r="N10" s="14">
         <v>4922.1644815745713</v>
       </c>
       <c r="O10" s="14">
         <v>5518.5952388790965</v>
       </c>
       <c r="P10" s="14">
         <v>6014.5198637472413</v>
       </c>
       <c r="Q10" s="14">
         <v>6475.6660572897727</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R10" s="14">
+        <v>6853.5850812666922</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="14">
         <v>2088.6750951517074</v>
       </c>
       <c r="E11" s="14">
         <v>1789.6903646612468</v>
       </c>
       <c r="F11" s="14">
         <v>2733.5259827980012</v>
       </c>
       <c r="G11" s="14">
         <v>3117.6626404841622</v>
       </c>
       <c r="H11" s="14">
         <v>2842.7596792865756</v>
       </c>
       <c r="I11" s="14">
@@ -1176,52 +1197,55 @@
       </c>
       <c r="J11" s="14">
         <v>2743.9454917973562</v>
       </c>
       <c r="K11" s="14">
         <v>3134.61</v>
       </c>
       <c r="L11" s="14">
         <v>3130.0120503741664</v>
       </c>
       <c r="M11" s="14">
         <v>3166.31</v>
       </c>
       <c r="N11" s="14">
         <v>3637.0563072313917</v>
       </c>
       <c r="O11" s="14">
         <v>4367.1207373913339</v>
       </c>
       <c r="P11" s="14">
         <v>5399.1300936197376</v>
       </c>
       <c r="Q11" s="14">
         <v>7057.0041342822196</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R11" s="14">
+        <v>7375.5221168468461</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="14">
         <v>3066.565404539715</v>
       </c>
       <c r="E12" s="14">
         <v>3138.435162641345</v>
       </c>
       <c r="F12" s="14">
         <v>3362.4828342417777</v>
       </c>
       <c r="G12" s="14">
         <v>3655.6111793814716</v>
       </c>
       <c r="H12" s="14">
         <v>4028.9104146997197</v>
       </c>
       <c r="I12" s="14">
@@ -1229,52 +1253,55 @@
       </c>
       <c r="J12" s="14">
         <v>3831.4190106823926</v>
       </c>
       <c r="K12" s="14">
         <v>4656.16</v>
       </c>
       <c r="L12" s="14">
         <v>4358.5632668271983</v>
       </c>
       <c r="M12" s="14">
         <v>4553.32</v>
       </c>
       <c r="N12" s="14">
         <v>5341.9260842230251</v>
       </c>
       <c r="O12" s="14">
         <v>5992.5483140341685</v>
       </c>
       <c r="P12" s="14">
         <v>6383.23104197461</v>
       </c>
       <c r="Q12" s="14">
         <v>6979.0100062898946</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R12" s="14">
+        <v>8435.7291409150603</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="14">
         <v>3707.2082168659131</v>
       </c>
       <c r="E13" s="14">
         <v>2979.4651659892147</v>
       </c>
       <c r="F13" s="14">
         <v>3549.9674540612668</v>
       </c>
       <c r="G13" s="14">
         <v>3659.6050677685912</v>
       </c>
       <c r="H13" s="14">
         <v>3880.3308957908944</v>
       </c>
       <c r="I13" s="14">
@@ -1282,52 +1309,55 @@
       </c>
       <c r="J13" s="14">
         <v>4354.9156732432466</v>
       </c>
       <c r="K13" s="14">
         <v>5171.3999999999996</v>
       </c>
       <c r="L13" s="14">
         <v>4873.2204312155454</v>
       </c>
       <c r="M13" s="14">
         <v>4791.6000000000004</v>
       </c>
       <c r="N13" s="14">
         <v>5374.143195702617</v>
       </c>
       <c r="O13" s="14">
         <v>6167.5054546961774</v>
       </c>
       <c r="P13" s="14">
         <v>7435.9927789282665</v>
       </c>
       <c r="Q13" s="14">
         <v>7898.5597594989522</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+      <c r="R13" s="14">
+        <v>9434.3561086509835</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A14" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="19">
         <v>2515.6309920472827</v>
       </c>
       <c r="G14" s="19">
         <v>3067.8197330944117</v>
       </c>
       <c r="H14" s="19">
         <v>3598.7768500151274</v>
       </c>
       <c r="I14" s="19">
@@ -1335,55 +1365,58 @@
       </c>
       <c r="J14" s="19">
         <v>3176.0902082676766</v>
       </c>
       <c r="K14" s="19">
         <v>3551.49</v>
       </c>
       <c r="L14" s="19">
         <v>4268.2406467772726</v>
       </c>
       <c r="M14" s="19">
         <v>4149.8900000000003</v>
       </c>
       <c r="N14" s="19">
         <v>5099.3861862315407</v>
       </c>
       <c r="O14" s="19">
         <v>5331.3073105287731</v>
       </c>
       <c r="P14" s="19">
         <v>8778.718029486914</v>
       </c>
       <c r="Q14" s="19">
         <v>10017.738506882581</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" ht="12.95" customHeight="1">
+      <c r="R14" s="19">
+        <v>11226.822946556844</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="12.95" customHeight="1">
       <c r="C15" s="26"/>
     </row>
-    <row r="16" spans="1:17" s="3" customFormat="1" ht="12.95" customHeight="1">
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="27"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="27"/>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="20"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>