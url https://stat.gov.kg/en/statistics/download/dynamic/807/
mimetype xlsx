--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -1,76 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Selectively_Syrvey\ДИНАМИКА\ССП\Мобильное приложение\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FC6D506-1865-4E3C-886B-E06C31C9E2F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AA9258E-4944-4D31-B239-19D05D348D86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Уровень бедности" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
   <si>
-    <t>Уровень бедности</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
     <t>Баткен облусу</t>
   </si>
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
     <t>Batken oblast</t>
   </si>
   <si>
     <t>Жалал-Абад облусу</t>
@@ -123,82 +120,85 @@
   <si>
     <t>г.Ош</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bishkek city</t>
   </si>
   <si>
     <t>Osh city</t>
   </si>
   <si>
     <t>(в процентах)</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
     <t xml:space="preserve">Чүй облусу </t>
   </si>
   <si>
-    <t>Poverty rate</t>
-[...1 lines deleted...]
-  <si>
     <t>(per cent)</t>
   </si>
   <si>
     <t>(пайыз менен)</t>
   </si>
   <si>
-    <t xml:space="preserve">Кедейчиликтин деңгээли </t>
-[...1 lines deleted...]
-  <si>
     <t>Ошская область  (до 2013 г.включая г. Ош)</t>
   </si>
   <si>
     <t>Osh oblast  (until 2013 y. including Osh city)</t>
   </si>
   <si>
     <t>Ош облусу (2013 ж. чейин Ош шаары кошулуп)</t>
+  </si>
+  <si>
+    <t>5.04.00.25. Poverty rate</t>
+  </si>
+  <si>
+    <t>5.04.00.25. Уровень бедности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.04.00.25. Кедейчиликтин деңгээли </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="179" formatCode="General_)"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="General_)"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -279,56 +279,50 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CYR"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -705,100 +699,100 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" applyFont="0" applyAlignment="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -853,53 +847,56 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="20% - Акцент1 2" xfId="10" xr:uid="{F618EA7E-EBEF-49E4-9C4C-8653A087433F}"/>
     <cellStyle name="20% - Акцент2 2" xfId="11" xr:uid="{27ABD4D2-61D0-4690-B0B0-2B167EB2C801}"/>
     <cellStyle name="20% - Акцент3 2" xfId="12" xr:uid="{1BE37EFA-21F7-4286-9745-B45A96F0C315}"/>
     <cellStyle name="20% - Акцент4 2" xfId="13" xr:uid="{C4AC1DBB-5B24-448F-A6C3-2FD0F4E6076A}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{C1FD578B-A937-4515-A8ED-357BF70C0BA5}"/>
     <cellStyle name="20% - Акцент6 2" xfId="15" xr:uid="{32C0148E-9267-4837-81CD-E0DE10B75C69}"/>
     <cellStyle name="40% - Акцент1 2" xfId="16" xr:uid="{56E93AFA-C14E-4D3F-AAB0-10419FA3A2B0}"/>
     <cellStyle name="40% - Акцент2 2" xfId="17" xr:uid="{DF69718A-A177-41B4-B579-387C8C83521B}"/>
     <cellStyle name="40% - Акцент3 2" xfId="18" xr:uid="{E2AB5169-46E6-47F4-B76E-51E862274C5F}"/>
     <cellStyle name="40% - Акцент4 2" xfId="19" xr:uid="{1C4BD06A-4D3D-419D-96BD-2C18775A8CED}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{66ED11EE-FE4D-4694-8A6E-CB6AC1E4CA79}"/>
     <cellStyle name="40% - Акцент6 2" xfId="21" xr:uid="{65997CA3-6B40-4BA8-B625-1F659972B355}"/>
     <cellStyle name="60% - Акцент1 2" xfId="22" xr:uid="{5539A18F-B683-48D5-9DEC-0902517CE6A3}"/>
     <cellStyle name="60% - Акцент2 2" xfId="23" xr:uid="{AA053BF1-F1D9-4918-A5EA-C8A674BFCCA1}"/>
     <cellStyle name="60% - Акцент3 2" xfId="24" xr:uid="{DC6AB401-EC40-4884-AC60-4436BC8F88B0}"/>
     <cellStyle name="60% - Акцент4 2" xfId="25" xr:uid="{C6CB4006-BFCA-4DDD-8C40-43177CCD88F8}"/>
     <cellStyle name="60% - Акцент5 2" xfId="26" xr:uid="{29B86B0F-78A6-4E16-BA79-645AA5C18F4D}"/>
     <cellStyle name="60% - Акцент6 2" xfId="27" xr:uid="{03F6385F-68F3-486A-B481-CD01945DE7F0}"/>
     <cellStyle name="Iau?iue_B-119603" xfId="28" xr:uid="{6F8DC18F-F2B2-4463-83DA-81345FAF5FBD}"/>
     <cellStyle name="Normal_PPI" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Акцент1 2" xfId="29" xr:uid="{EE2136A1-D2F5-4095-AE87-5796DF232F85}"/>
     <cellStyle name="Акцент2 2" xfId="30" xr:uid="{0BCAF99B-6D97-47F7-92EA-C1B9F73B9F69}"/>
     <cellStyle name="Акцент3 2" xfId="31" xr:uid="{85609EAD-6279-4E2E-B85B-4B85EEDFA85E}"/>
@@ -1225,114 +1222,114 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V19"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X16" sqref="X16"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.28515625" style="14" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="28.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="24.42578125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" style="8" customWidth="1"/>
+    <col min="4" max="12" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13" max="18" width="9.140625" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18" customHeight="1">
+    <row r="1" spans="1:23" ht="18" customHeight="1">
       <c r="A1" s="31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B1" s="31" t="s">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="6"/>
       <c r="G1" s="7"/>
     </row>
-    <row r="2" spans="1:22" ht="15.75" customHeight="1">
+    <row r="2" spans="1:23" ht="15.75" customHeight="1">
       <c r="A2" s="36" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B2" s="36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C2" s="36" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="7"/>
     </row>
-    <row r="3" spans="1:22" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:23" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="1:22" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1">
+    <row r="4" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="D4" s="13">
         <v>2006</v>
       </c>
       <c r="E4" s="13">
         <v>2007</v>
       </c>
       <c r="F4" s="13">
         <v>2008</v>
       </c>
       <c r="G4" s="13">
         <v>2009</v>
       </c>
       <c r="H4" s="13">
         <v>2010</v>
       </c>
       <c r="I4" s="13">
         <v>2011</v>
       </c>
       <c r="J4" s="13">
         <v>2012</v>
       </c>
       <c r="K4" s="13">
         <v>2013</v>
       </c>
@@ -1347,74 +1344,77 @@
       </c>
       <c r="O4" s="13">
         <v>2017</v>
       </c>
       <c r="P4" s="13">
         <v>2018</v>
       </c>
       <c r="Q4" s="13">
         <v>2019</v>
       </c>
       <c r="R4" s="13">
         <v>2020</v>
       </c>
       <c r="S4" s="13">
         <v>2021</v>
       </c>
       <c r="T4" s="13">
         <v>2022</v>
       </c>
       <c r="U4" s="13">
         <v>2023</v>
       </c>
       <c r="V4" s="13">
         <v>2024</v>
       </c>
+      <c r="W4" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="5" spans="1:23" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="15"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
     </row>
-    <row r="6" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="C6" s="17" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D6" s="18">
         <v>39.9</v>
       </c>
       <c r="E6" s="18">
         <v>35.00955384844535</v>
       </c>
       <c r="F6" s="18">
         <v>31.697455279518</v>
       </c>
       <c r="G6" s="18">
         <v>31.711920577378883</v>
       </c>
       <c r="H6" s="18">
         <v>33.703512889804053</v>
       </c>
       <c r="I6" s="18">
         <v>36.808915231164569</v>
       </c>
       <c r="J6" s="18">
         <v>38.026261780981613</v>
       </c>
       <c r="K6" s="18">
         <v>36.980076801496985</v>
       </c>
@@ -1426,63 +1426,66 @@
       </c>
       <c r="N6" s="37">
         <v>25.4</v>
       </c>
       <c r="O6" s="37">
         <v>25.58476193464751</v>
       </c>
       <c r="P6" s="37">
         <v>22.374539543279862</v>
       </c>
       <c r="Q6" s="37">
         <v>20.124198474961133</v>
       </c>
       <c r="R6" s="37">
         <v>25.3</v>
       </c>
       <c r="S6" s="37">
         <v>33.262233298138433</v>
       </c>
       <c r="T6" s="37">
         <v>33.152856050161198</v>
       </c>
       <c r="U6" s="37">
         <v>29.811838520188452</v>
       </c>
-      <c r="V6" s="41">
+      <c r="V6" s="37">
         <v>25.693838345903199</v>
       </c>
+      <c r="W6" s="37">
+        <v>24.022051556224476</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="C7" s="21" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D7" s="19">
         <v>50.9</v>
       </c>
       <c r="E7" s="19">
         <v>40.402479889759945</v>
       </c>
       <c r="F7" s="19">
         <v>20.74155967725811</v>
       </c>
       <c r="G7" s="19">
         <v>31.472533233133383</v>
       </c>
       <c r="H7" s="19">
         <v>33.595651944803706</v>
       </c>
       <c r="I7" s="19">
         <v>35.637925280764023</v>
       </c>
       <c r="J7" s="19">
         <v>34.235279979054233</v>
       </c>
       <c r="K7" s="19">
         <v>53.855810041406308</v>
       </c>
@@ -1494,63 +1497,66 @@
       </c>
       <c r="N7" s="38">
         <v>37</v>
       </c>
       <c r="O7" s="38">
         <v>40.518930421912337</v>
       </c>
       <c r="P7" s="38">
         <v>33.773947202914705</v>
       </c>
       <c r="Q7" s="38">
         <v>32.600277668703811</v>
       </c>
       <c r="R7" s="38">
         <v>34.700000000000003</v>
       </c>
       <c r="S7" s="38">
         <v>40.671537678982929</v>
       </c>
       <c r="T7" s="38">
         <v>48.492370829119757</v>
       </c>
       <c r="U7" s="38">
         <v>48.132487638243738</v>
       </c>
-      <c r="V7" s="40">
+      <c r="V7" s="38">
         <v>44.005057270851857</v>
       </c>
+      <c r="W7" s="38">
+        <v>38.470776534571485</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="8" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="C8" s="21" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D8" s="19">
         <v>58.3</v>
       </c>
       <c r="E8" s="19">
         <v>53.037853145464311</v>
       </c>
       <c r="F8" s="19">
         <v>40.086270531670387</v>
       </c>
       <c r="G8" s="19">
         <v>36.873144430974961</v>
       </c>
       <c r="H8" s="19">
         <v>44.705496370584783</v>
       </c>
       <c r="I8" s="19">
         <v>45.290428057708105</v>
       </c>
       <c r="J8" s="19">
         <v>55.657830690086463</v>
       </c>
       <c r="K8" s="19">
         <v>46.412538358162699</v>
       </c>
@@ -1562,63 +1568,66 @@
       </c>
       <c r="N8" s="38">
         <v>32.200000000000003</v>
       </c>
       <c r="O8" s="38">
         <v>32.580650410531689</v>
       </c>
       <c r="P8" s="38">
         <v>32.215180398381278</v>
       </c>
       <c r="Q8" s="38">
         <v>26.9492292291166</v>
       </c>
       <c r="R8" s="38">
         <v>37.200000000000003</v>
       </c>
       <c r="S8" s="38">
         <v>43.21390191004383</v>
       </c>
       <c r="T8" s="38">
         <v>47.142900749295308</v>
       </c>
       <c r="U8" s="38">
         <v>36.060409324309141</v>
       </c>
-      <c r="V8" s="40">
+      <c r="V8" s="38">
         <v>32.919785331657998</v>
       </c>
+      <c r="W8" s="38">
+        <v>26.968491133249277</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="9" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="34" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="21" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D9" s="19">
         <v>43.9</v>
       </c>
       <c r="E9" s="19">
         <v>38.587156397141321</v>
       </c>
       <c r="F9" s="19">
         <v>52.243735659060569</v>
       </c>
       <c r="G9" s="19">
         <v>46.090373783194451</v>
       </c>
       <c r="H9" s="19">
         <v>38.013539204566712</v>
       </c>
       <c r="I9" s="19">
         <v>29.522754727724266</v>
       </c>
       <c r="J9" s="19">
         <v>28.137635133798792</v>
       </c>
       <c r="K9" s="19">
         <v>39.477989961494835</v>
       </c>
@@ -1630,63 +1639,66 @@
       </c>
       <c r="N9" s="38">
         <v>24.7</v>
       </c>
       <c r="O9" s="38">
         <v>24.17032886118993</v>
       </c>
       <c r="P9" s="38">
         <v>21.529510496448225</v>
       </c>
       <c r="Q9" s="38">
         <v>24.449709453745104</v>
       </c>
       <c r="R9" s="38">
         <v>27.9</v>
       </c>
       <c r="S9" s="38">
         <v>38.13031538240579</v>
       </c>
       <c r="T9" s="38">
         <v>31.240016364696576</v>
       </c>
       <c r="U9" s="38">
         <v>30.852411825788572</v>
       </c>
-      <c r="V9" s="40">
+      <c r="V9" s="38">
         <v>28.344169649161405</v>
       </c>
+      <c r="W9" s="38">
+        <v>24.106790457908435</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="10" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="C10" s="21" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D10" s="19">
         <v>49.3</v>
       </c>
       <c r="E10" s="19">
         <v>45.182678649814314</v>
       </c>
       <c r="F10" s="19">
         <v>42.730283811653365</v>
       </c>
       <c r="G10" s="19">
         <v>44.117919691307137</v>
       </c>
       <c r="H10" s="19">
         <v>53.531335146815415</v>
       </c>
       <c r="I10" s="19">
         <v>49.925097790099336</v>
       </c>
       <c r="J10" s="19">
         <v>39.932299240936246</v>
       </c>
       <c r="K10" s="19">
         <v>43.754395294404354</v>
       </c>
@@ -1698,63 +1710,66 @@
       </c>
       <c r="N10" s="38">
         <v>37.799999999999997</v>
       </c>
       <c r="O10" s="38">
         <v>29.218339504344531</v>
       </c>
       <c r="P10" s="38">
         <v>30.596327932893448</v>
       </c>
       <c r="Q10" s="38">
         <v>28.138697667467138</v>
       </c>
       <c r="R10" s="38">
         <v>36.799999999999997</v>
       </c>
       <c r="S10" s="38">
         <v>39.151777291250681</v>
       </c>
       <c r="T10" s="38">
         <v>42.049857693482643</v>
       </c>
       <c r="U10" s="38">
         <v>38.094443042646496</v>
       </c>
-      <c r="V10" s="40">
+      <c r="V10" s="38">
         <v>35.966774609296117</v>
       </c>
+      <c r="W10" s="38">
+        <v>26.549545623248274</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="11" spans="1:23" s="2" customFormat="1" ht="24" customHeight="1">
+      <c r="A11" s="40" t="s">
+        <v>36</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>34</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>35</v>
       </c>
       <c r="D11" s="19">
         <v>52.1</v>
       </c>
       <c r="E11" s="19">
         <v>46.591609930340766</v>
       </c>
       <c r="F11" s="19">
         <v>37.452826077173242</v>
       </c>
       <c r="G11" s="19">
         <v>38.292035961047091</v>
       </c>
       <c r="H11" s="19">
         <v>41.897117973076213</v>
       </c>
       <c r="I11" s="19">
         <v>44.680774328796673</v>
       </c>
       <c r="J11" s="19">
         <v>51.433697589627897</v>
       </c>
       <c r="K11" s="19">
         <v>43.409368736792459</v>
       </c>
@@ -1766,63 +1781,66 @@
       </c>
       <c r="N11" s="38">
         <v>22</v>
       </c>
       <c r="O11" s="38">
         <v>14.267617212396788</v>
       </c>
       <c r="P11" s="38">
         <v>14.778619534247326</v>
       </c>
       <c r="Q11" s="38">
         <v>14.029577911075277</v>
       </c>
       <c r="R11" s="38">
         <v>18.8</v>
       </c>
       <c r="S11" s="38">
         <v>23.758244663001076</v>
       </c>
       <c r="T11" s="38">
         <v>19.945481087558683</v>
       </c>
       <c r="U11" s="38">
         <v>20.396452079475395</v>
       </c>
-      <c r="V11" s="40">
+      <c r="V11" s="38">
         <v>19.82510355110351</v>
       </c>
+      <c r="W11" s="38">
+        <v>26.471764463694015</v>
+      </c>
     </row>
-    <row r="12" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="12" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="C12" s="21" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D12" s="19">
         <v>40</v>
       </c>
       <c r="E12" s="19">
         <v>35.259052810642167</v>
       </c>
       <c r="F12" s="19">
         <v>42.972123081253194</v>
       </c>
       <c r="G12" s="19">
         <v>33.003964492164798</v>
       </c>
       <c r="H12" s="19">
         <v>42.338833276680333</v>
       </c>
       <c r="I12" s="19">
         <v>50.172706455003009</v>
       </c>
       <c r="J12" s="19">
         <v>39.574780355782693</v>
       </c>
       <c r="K12" s="19">
         <v>23.057182049490475</v>
       </c>
@@ -1834,63 +1852,66 @@
       </c>
       <c r="N12" s="38">
         <v>18.100000000000001</v>
       </c>
       <c r="O12" s="38">
         <v>20.679702753300557</v>
       </c>
       <c r="P12" s="38">
         <v>22.085933924873473</v>
       </c>
       <c r="Q12" s="38">
         <v>13.29036647819318</v>
       </c>
       <c r="R12" s="38">
         <v>12.5</v>
       </c>
       <c r="S12" s="38">
         <v>23.47987362443688</v>
       </c>
       <c r="T12" s="38">
         <v>23.919779113642239</v>
       </c>
       <c r="U12" s="38">
         <v>23.188885535955212</v>
       </c>
-      <c r="V12" s="40">
+      <c r="V12" s="38">
         <v>19.915721659780527</v>
       </c>
+      <c r="W12" s="38">
+        <v>23.575375064657866</v>
+      </c>
     </row>
-    <row r="13" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="13" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="34" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B13" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="21" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D13" s="19">
         <v>20.100000000000001</v>
       </c>
       <c r="E13" s="19">
         <v>14.980993583119989</v>
       </c>
       <c r="F13" s="19">
         <v>15.782630902499422</v>
       </c>
       <c r="G13" s="19">
         <v>21.239380737813153</v>
       </c>
       <c r="H13" s="19">
         <v>21.868453296842823</v>
       </c>
       <c r="I13" s="19">
         <v>28.620908105782693</v>
       </c>
       <c r="J13" s="19">
         <v>16.571765669268899</v>
       </c>
       <c r="K13" s="19">
         <v>23.615399445075859</v>
       </c>
@@ -1902,63 +1923,66 @@
       </c>
       <c r="N13" s="38">
         <v>30.3</v>
       </c>
       <c r="O13" s="38">
         <v>33.318028684500312</v>
       </c>
       <c r="P13" s="38">
         <v>15.569903165791537</v>
       </c>
       <c r="Q13" s="38">
         <v>19.096514905237189</v>
       </c>
       <c r="R13" s="38">
         <v>25.4</v>
       </c>
       <c r="S13" s="38">
         <v>27.003520396847087</v>
       </c>
       <c r="T13" s="38">
         <v>26.113584517813095</v>
       </c>
       <c r="U13" s="38">
         <v>26.610250059021855</v>
       </c>
-      <c r="V13" s="40">
+      <c r="V13" s="38">
         <v>21.698641033771139</v>
       </c>
+      <c r="W13" s="38">
+        <v>21.012648365596394</v>
+      </c>
     </row>
-    <row r="14" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1">
+    <row r="14" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" s="19">
         <v>5.5</v>
       </c>
       <c r="E14" s="19">
         <v>5.005040847461272</v>
       </c>
       <c r="F14" s="19">
         <v>15.199877458936331</v>
       </c>
       <c r="G14" s="19">
         <v>13.244358948423113</v>
       </c>
       <c r="H14" s="19">
         <v>7.8936298235278946</v>
       </c>
       <c r="I14" s="19">
         <v>18.412319077539536</v>
       </c>
       <c r="J14" s="19">
         <v>21.394253435141128</v>
       </c>
       <c r="K14" s="19">
         <v>20.374195451571737</v>
       </c>
@@ -1970,123 +1994,129 @@
       </c>
       <c r="N14" s="38">
         <v>9.8000000000000007</v>
       </c>
       <c r="O14" s="38">
         <v>15.895976592336877</v>
       </c>
       <c r="P14" s="38">
         <v>15.431849180748628</v>
       </c>
       <c r="Q14" s="38">
         <v>11.923173213098806</v>
       </c>
       <c r="R14" s="38">
         <v>16.8</v>
       </c>
       <c r="S14" s="38">
         <v>35.769118603355551</v>
       </c>
       <c r="T14" s="38">
         <v>35.676666099583855</v>
       </c>
       <c r="U14" s="38">
         <v>32.389629740110635</v>
       </c>
-      <c r="V14" s="40">
+      <c r="V14" s="38">
         <v>23.403424275058555</v>
       </c>
+      <c r="W14" s="38">
+        <v>21.051031079621254</v>
+      </c>
     </row>
-    <row r="15" spans="1:22" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+    <row r="15" spans="1:23" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A15" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="C15" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J15" s="26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K15" s="26">
         <v>40.875892692669133</v>
       </c>
       <c r="L15" s="26">
         <v>33.421786131843184</v>
       </c>
       <c r="M15" s="26">
         <v>38.278868442020894</v>
       </c>
       <c r="N15" s="39">
         <v>24.6</v>
       </c>
       <c r="O15" s="39">
         <v>33.489020691882622</v>
       </c>
       <c r="P15" s="39">
         <v>35.470047966126785</v>
       </c>
       <c r="Q15" s="39">
         <v>20.664792285937562</v>
       </c>
       <c r="R15" s="39">
         <v>14.7</v>
       </c>
       <c r="S15" s="39">
         <v>28.585005142864659</v>
       </c>
       <c r="T15" s="39">
         <v>26.602385500795567</v>
       </c>
       <c r="U15" s="39">
         <v>13.872134221368487</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>7.6270489621378434</v>
       </c>
+      <c r="W15" s="39">
+        <v>3.2809924069992706</v>
+      </c>
     </row>
-    <row r="16" spans="1:22" ht="12.95" customHeight="1">
+    <row r="16" spans="1:23" ht="12.95" customHeight="1">
       <c r="C16" s="27"/>
     </row>
     <row r="17" spans="1:12" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="29"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
     </row>
     <row r="18" spans="1:12" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="29"/>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
@@ -2126,29 +2156,30 @@
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Уровень бедности</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>maitmambetov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>