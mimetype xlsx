--- v0 (2026-05-15)
+++ v1 (2026-08-25)
@@ -1,1001 +1,965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1222F8FB-8C4A-4B4D-83DD-09C17DECDC93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6A1D581-81E9-4099-9C27-8BE83EDEB90A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="4.03.00.27" sheetId="1" r:id="rId1"/>
+    <sheet name="RUS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...4 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="86">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="82">
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
+    <t>Көрсөткүчтөрдүн аталышы</t>
+  </si>
+  <si>
     <t>Items</t>
-  </si>
-[...169 lines deleted...]
-    <t>Activities of extraterritorial organizations and bodies</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t>4.03.00.27: Объем экспорта товаров по  видам экономической деятельности</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
+    <t>(тыс.долларов США)</t>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
+  </si>
+  <si>
+    <t>Сельское хозяйство,  лесное хозяйство и рыбоводство</t>
+  </si>
+  <si>
+    <t>Добыча полезных ископаемых</t>
+  </si>
+  <si>
+    <t>Обрабатывающие производства (обрабатывающая промышленность)</t>
+  </si>
+  <si>
+    <t>Обеспечение (снабжение) электроэнергией, газом, паром и кондицированным воздухом</t>
+  </si>
+  <si>
+    <t>Водоснабжение, очистка, обработка отходов и получение вторичного сырья</t>
+  </si>
+  <si>
+    <t>Строительство</t>
+  </si>
+  <si>
+    <t>Оптовая и розничная торговля, ремонт автомобилей и мотоциклов</t>
+  </si>
+  <si>
+    <t>Транспортная деятельность и хранение грузов</t>
+  </si>
+  <si>
+    <t>Деятельность гостиниц и ресторанов</t>
+  </si>
+  <si>
+    <t>Информация и связь</t>
+  </si>
+  <si>
+    <t>Финансовое посредничество и страхование</t>
+  </si>
+  <si>
+    <t>Операции с недвижимым имуществом</t>
+  </si>
+  <si>
+    <t>Профессиональная, научная и техническая деятельность</t>
+  </si>
+  <si>
+    <t>Административная и вcпомогательная деятельность</t>
+  </si>
+  <si>
+    <t>Государственное управление</t>
+  </si>
+  <si>
+    <t>Образование</t>
+  </si>
+  <si>
+    <t>Здравоохранение и социальное обслуживание населения</t>
+  </si>
+  <si>
+    <t>Искусство, развлечение и отдых</t>
+  </si>
+  <si>
+    <t>Прочая обслуживающая деятельность</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Деятельность частных домашних хозяйств </t>
+  </si>
+  <si>
+    <t>Деятельность экстерриториальных организаций</t>
+  </si>
+  <si>
     <r>
-      <t>4.03.00.27:  Export by type of economic activity</t>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> В соответствии с ГКЭД (версия 3).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4.03.00.27:  Экономикалык ишмердиктин  түрлөрү боюнча товарлардын экспорту</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>(thousand US dollars)</t>
-[...27 lines deleted...]
-    </r>
+    <t>(миң АКШ доллары)</t>
+  </si>
+  <si>
+    <t>Бардыгы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  анын ичинде:</t>
+  </si>
+  <si>
+    <t>Айыл-чарбасы, токой чарбасы жана балык уулоочулук</t>
+  </si>
+  <si>
+    <t>Пайдалуу кендерди казуу</t>
+  </si>
+  <si>
+    <t>Иштетүү өндүрүшү (иштетүү өнөр жайы)</t>
+  </si>
+  <si>
+    <t>Электр энергия, газ, буу жана кондицияланган аба менен камсыздоо (жабдуу)</t>
+  </si>
+  <si>
+    <t>Суу менен жабдуу, тазалоо, калдыктарды иштетүү жана кайра пайдалануучу чийки затты алуу</t>
+  </si>
+  <si>
+    <t>Курулуш</t>
+  </si>
+  <si>
+    <t>Дун жана чекене соода; автомобилдерди жана мотоциклдерди оңдоо</t>
+  </si>
+  <si>
+    <t>Транспорт ишмердиги жана жүктөрдү сактоо</t>
+  </si>
+  <si>
+    <t>Мейманканалардын жана ресторандардын ишмердиги</t>
+  </si>
+  <si>
+    <t>Маалымат жана байланыш</t>
+  </si>
+  <si>
+    <t>Финансылык ортомчулук жана камсыздандыруу</t>
+  </si>
+  <si>
+    <t>Кыймылсыз мүлк операциялары</t>
+  </si>
+  <si>
+    <t>Кесиптик, илимий жана техникалык ишмердик</t>
+  </si>
+  <si>
+    <t>Административтик жана көмөкчү ишмердик</t>
+  </si>
+  <si>
+    <t>Мамлекеттик башкаруу жана коргоо; милдеттүү социалдык камсыздоо</t>
+  </si>
+  <si>
+    <t>Билим берүү</t>
+  </si>
+  <si>
+    <t>Саламаттыкты сактоо жана калкты социалдык жактан тейлөө</t>
+  </si>
+  <si>
+    <t>Искусство, көңүл ачуу жана эс алуу</t>
+  </si>
+  <si>
+    <t>Башка тейлөө ишмердиги</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жеке үй чарбалардын ишмердүүлүгү   </t>
+  </si>
+  <si>
+    <t>Экстерриториалдуу уюмдардын ишмердиги</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>ЭИТМКна (3 жоромол) ылайыктуу</t>
     </r>
   </si>
   <si>
-    <t>Саламаттыкты сактоо жана калкты социалдык жактан тейлөө</t>
-[...31 lines deleted...]
-  <si>
     <r>
-      <t>4.03.00.27:  Экономикалык ишмердиктин  түрлөрү боюнча товарлардын экспорту</t>
+      <t>4.03.00.27:  Export by type of economic activity</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>(миң АКШ доллары)</t>
-[...5 lines deleted...]
-    <t>Искусство, көңүл ачуу жана эс алуу</t>
+    <t>(thousand US dollars)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>including:</t>
+  </si>
+  <si>
+    <t>Agriculture, forestry and fishing</t>
+  </si>
+  <si>
+    <t>Mining and quarrying</t>
+  </si>
+  <si>
+    <t>Manufacturing</t>
+  </si>
+  <si>
+    <t>Electricity, gas, steam and air conditioning supply</t>
+  </si>
+  <si>
+    <t>Water supply; sewerage, waste management and remediation activities</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Wholesale and retail trade; repair of motor vehicles and motorcycles</t>
+  </si>
+  <si>
+    <t>Transportation and storage</t>
+  </si>
+  <si>
+    <t>Accommodation and food service activities</t>
+  </si>
+  <si>
+    <t>Information and communication</t>
+  </si>
+  <si>
+    <t>Financial and insurance activities</t>
+  </si>
+  <si>
+    <t>Real estate activities</t>
+  </si>
+  <si>
+    <t>Professional, scientific and technical activities</t>
+  </si>
+  <si>
+    <t>Administrative and support service activities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Public administration </t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Human health and social work activities</t>
+  </si>
+  <si>
+    <t>Arts, entertainment and recreation</t>
+  </si>
+  <si>
+    <t>Other service activities</t>
+  </si>
+  <si>
+    <t>Activities of households as employers</t>
+  </si>
+  <si>
+    <t>Activities of extraterritorial organizations and bodies</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2025 </t>
-[...8 lines deleted...]
-      </rPr>
       <t>1</t>
-    </r>
-[...9 lines deleted...]
-      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
+        <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Алдын ала маалыматтары</t>
-[...37 lines deleted...]
-      <t xml:space="preserve"> Preliminary data</t>
+      <t xml:space="preserve"> In accordance with NACE (rev. 3).</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...90 lines deleted...]
-    <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...8 lines deleted...]
-      <sz val="9"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Times New Roman CYR"/>
-      <charset val="204"/>
-[...46 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman CYR"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman CYR"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <name val="Times New Roman Cyr"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="48">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+  <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-[...6 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="9" xr:uid="{4CF3BFEF-C41D-4B8D-9240-6C5F95013FC4}"/>
+    <cellStyle name="Обычный 2" xfId="4" xr:uid="{964AED6F-1F85-46D1-9025-D9C094E3A3AA}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Обычный 5" xfId="5" xr:uid="{7AE88A84-5070-42CA-B055-F6E97E94D52D}"/>
+    <cellStyle name="Обычный_1.3 по возр и уров образ" xfId="7" xr:uid="{A15C0C1C-A142-40A4-BE40-7B67F9423344}"/>
+    <cellStyle name="Обычный_MSP trud1" xfId="8" xr:uid="{B93D93E2-F32A-44BF-8143-9F58502A4426}"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{553F535C-5BA6-4A8B-A420-DBC93B19CA4A}"/>
+    <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1010,65 +974,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1089,1249 +1053,1398 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:AK34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="C38" sqref="C38"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37" style="39" customWidth="1"/>
-[...132 lines deleted...]
-    <col min="16128" max="16129" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="30.5" style="1" customWidth="1"/>
+    <col min="2" max="3" width="26.5" style="4" customWidth="1"/>
+    <col min="4" max="4" width="14.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.75" style="1" customWidth="1"/>
+    <col min="8" max="37" width="13.25" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="22" customFormat="1" ht="50.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="10"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="6"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="5"/>
+      <c r="AB1" s="5"/>
+      <c r="AC1" s="5"/>
+      <c r="AD1" s="9"/>
+      <c r="AE1" s="9"/>
+      <c r="AF1" s="7"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="5"/>
+      <c r="AI1" s="5"/>
+      <c r="AJ1" s="5"/>
+      <c r="AK1" s="5"/>
+    </row>
+    <row r="2" spans="1:37" ht="66" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="9"/>
+      <c r="AE2" s="9"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="8"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+    </row>
+    <row r="3" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A3" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="9"/>
+      <c r="AE3" s="9"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="8"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+    </row>
+    <row r="4" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="37"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="9"/>
+      <c r="AE4" s="9"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="8"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+    </row>
+    <row r="5" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="28">
+        <v>2016</v>
+      </c>
+      <c r="E5" s="28">
+        <v>2017</v>
+      </c>
+      <c r="F5" s="28">
+        <v>2018</v>
+      </c>
+      <c r="G5" s="28">
+        <v>2019</v>
+      </c>
+      <c r="H5" s="28">
+        <v>2020</v>
+      </c>
+      <c r="I5" s="28">
+        <v>2021</v>
+      </c>
+      <c r="J5" s="28">
+        <v>2022</v>
+      </c>
+      <c r="K5" s="28">
+        <v>2023</v>
+      </c>
+      <c r="L5" s="28">
+        <v>2024</v>
+      </c>
+      <c r="M5" s="28">
+        <v>2025</v>
+      </c>
+      <c r="N5" s="27"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="8"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+    </row>
+    <row r="6" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="39"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="27"/>
+    </row>
+    <row r="7" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="30">
+        <v>1573214.93</v>
+      </c>
+      <c r="E7" s="30">
+        <v>1764254.645</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1836838.696</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1986110</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1973190.595</v>
+      </c>
+      <c r="I7" s="31">
+        <v>2752163.747</v>
+      </c>
+      <c r="J7" s="31">
+        <v>2254702.932</v>
+      </c>
+      <c r="K7" s="31">
+        <v>3384856.0929999999</v>
+      </c>
+      <c r="L7" s="31">
+        <v>5141743.4610000001</v>
+      </c>
+      <c r="M7" s="31">
+        <v>3022949.9920000001</v>
+      </c>
+      <c r="N7" s="27"/>
+    </row>
+    <row r="8" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="29"/>
+    </row>
+    <row r="9" spans="1:37" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="32">
+        <v>128182.79700000001</v>
+      </c>
+      <c r="E9" s="32">
+        <v>136677.51300000001</v>
+      </c>
+      <c r="F9" s="3">
+        <v>128029.906</v>
+      </c>
+      <c r="G9" s="3">
+        <v>162822.70000000001</v>
+      </c>
+      <c r="H9" s="3">
+        <v>160846.084</v>
+      </c>
+      <c r="I9" s="3">
+        <v>169857.97700000001</v>
+      </c>
+      <c r="J9" s="3">
+        <v>294067.69300000003</v>
+      </c>
+      <c r="K9" s="3">
+        <v>254135.9</v>
+      </c>
+      <c r="L9" s="3">
+        <v>242034.07500000001</v>
+      </c>
+      <c r="M9" s="3">
+        <v>151468.81200000001</v>
+      </c>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="32">
+        <v>170102.46799999999</v>
+      </c>
+      <c r="E10" s="32">
+        <v>162924.62899999999</v>
+      </c>
+      <c r="F10" s="3">
+        <v>165352.39600000001</v>
+      </c>
+      <c r="G10" s="3">
+        <v>208579.8</v>
+      </c>
+      <c r="H10" s="3">
+        <v>183529.15900000001</v>
+      </c>
+      <c r="I10" s="3">
+        <v>210396.66</v>
+      </c>
+      <c r="J10" s="3">
+        <v>194797.163</v>
+      </c>
+      <c r="K10" s="3">
+        <v>324679.58299999998</v>
+      </c>
+      <c r="L10" s="3">
+        <v>334166.56300000002</v>
+      </c>
+      <c r="M10" s="3">
+        <v>549417.92799999996</v>
+      </c>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="1:37" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="32">
+        <v>1242280.1669999999</v>
+      </c>
+      <c r="E11" s="32">
+        <v>1373624.2930000001</v>
+      </c>
+      <c r="F11" s="3">
+        <v>1369919.665</v>
+      </c>
+      <c r="G11" s="3">
+        <v>1504638</v>
+      </c>
+      <c r="H11" s="3">
+        <v>1557181.6680000001</v>
+      </c>
+      <c r="I11" s="3">
+        <v>2218287.6970000002</v>
+      </c>
+      <c r="J11" s="3">
+        <v>1644743.72</v>
+      </c>
+      <c r="K11" s="3">
+        <v>2711965.1510000001</v>
+      </c>
+      <c r="L11" s="3">
+        <v>4489750.7390000001</v>
+      </c>
+      <c r="M11" s="3">
+        <v>2277091.73</v>
+      </c>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="1:37" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="32">
+        <v>96.962999999999994</v>
+      </c>
+      <c r="E12" s="32">
+        <v>24622.752</v>
+      </c>
+      <c r="F12" s="3">
+        <v>16339.237999999999</v>
+      </c>
+      <c r="G12" s="3">
+        <v>112</v>
+      </c>
+      <c r="H12" s="3">
+        <v>113.1</v>
+      </c>
+      <c r="I12" s="3">
+        <v>101.4</v>
+      </c>
+      <c r="J12" s="3">
+        <v>101.8</v>
+      </c>
+      <c r="K12" s="3">
+        <v>113.437</v>
+      </c>
+      <c r="L12" s="3">
+        <v>115.206</v>
+      </c>
+      <c r="M12" s="3">
+        <v>4383.82</v>
+      </c>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="1:37" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="32">
+        <v>31811.901999999998</v>
+      </c>
+      <c r="E13" s="32">
+        <v>65636.683999999994</v>
+      </c>
+      <c r="F13" s="3">
+        <v>156190.54800000001</v>
+      </c>
+      <c r="G13" s="3">
+        <v>108432</v>
+      </c>
+      <c r="H13" s="3">
+        <v>70767.297000000006</v>
+      </c>
+      <c r="I13" s="3">
+        <v>152832.90400000001</v>
+      </c>
+      <c r="J13" s="3">
+        <v>113179.807</v>
+      </c>
+      <c r="K13" s="3">
+        <v>90084.244999999995</v>
+      </c>
+      <c r="L13" s="3">
+        <v>72853.141000000003</v>
+      </c>
+      <c r="M13" s="3">
+        <v>37016.866000000002</v>
+      </c>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="1:37" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="1:37" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="32">
+        <v>261.62799999999999</v>
+      </c>
+      <c r="E18" s="32">
+        <v>461.24299999999999</v>
+      </c>
+      <c r="F18" s="3">
+        <v>816.90899999999999</v>
+      </c>
+      <c r="G18" s="3">
+        <v>1120.8</v>
+      </c>
+      <c r="H18" s="3">
+        <v>413.92700000000002</v>
+      </c>
+      <c r="I18" s="3">
+        <v>576.9</v>
+      </c>
+      <c r="J18" s="3">
+        <v>7445.4380000000001</v>
+      </c>
+      <c r="K18" s="3">
+        <v>3170.6880000000001</v>
+      </c>
+      <c r="L18" s="3">
+        <v>2318.13</v>
+      </c>
+      <c r="M18" s="3">
+        <v>3017.6239999999998</v>
+      </c>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="32">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="E21" s="32">
+        <v>0</v>
+      </c>
+      <c r="F21" s="3">
+        <v>0</v>
+      </c>
+      <c r="G21" s="3">
+        <v>1</v>
+      </c>
+      <c r="H21" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3">
+        <v>0</v>
+      </c>
+      <c r="K21" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="L21" s="3">
+        <v>0</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="32">
+        <v>478.61</v>
+      </c>
+      <c r="E26" s="32">
+        <v>307.52199999999999</v>
+      </c>
+      <c r="F26" s="32">
+        <v>190.03399999999999</v>
+      </c>
+      <c r="G26" s="32">
+        <v>403.6</v>
+      </c>
+      <c r="H26" s="3">
+        <v>337.1</v>
+      </c>
+      <c r="I26" s="32">
+        <v>110.2</v>
+      </c>
+      <c r="J26" s="32">
+        <v>367.3</v>
+      </c>
+      <c r="K26" s="32">
+        <v>706.88900000000001</v>
+      </c>
+      <c r="L26" s="32">
+        <v>505.60700000000003</v>
+      </c>
+      <c r="M26" s="32">
+        <v>553.21199999999999</v>
+      </c>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="23" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="21" t="s">
-[...12 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="D27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0.9</v>
+      </c>
+      <c r="H27" s="27"/>
+      <c r="I27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="23" t="s">
         <v>79</v>
       </c>
-      <c r="B3" s="25" t="s">
-[...362 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="D28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="1:14" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...78 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="D29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="I29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="J29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="K29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="L29" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...365 lines deleted...]
-      <c r="A26" s="35" t="s">
+      <c r="C30" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="14" t="s">
-[...181 lines deleted...]
-      <c r="B34" s="15"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+    </row>
+    <row r="31" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="26"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="34"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+    </row>
+    <row r="32" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="45"/>
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+    </row>
+    <row r="33" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="45"/>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+    </row>
+    <row r="34" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="45"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>4.03.00.27</vt:lpstr>
+      <vt:lpstr>RUS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gsulaimanova</dc:creator>
+  <dc:creator>j2m0606@gmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>