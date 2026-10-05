--- v0 (2026-05-16)
+++ v1 (2026-10-05)
@@ -4,6804 +4,4379 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="1510D760" w14:textId="77777777" w:rsidR="00525182" w:rsidRDefault="00525182" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E061A63" w14:textId="77777777" w:rsidR="00525182" w:rsidRDefault="00525182" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3BEFC5FA" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="009306A5" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009306A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>КЫРГЫЗ РЕСПУБЛИКАСЫНЫН УЛУТТУК СТАТИСТИКА КОМИТЕТИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788AEC5F" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="009306A5" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009306A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>НАЦИОНАЛЬНЫЙ СТАТИСТИЧЕСКИЙ КОМИТЕТ КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049AEF94" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E5A601" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="5BB94FD2" w14:textId="77777777" w:rsidR="00A42262" w:rsidRDefault="00A42262" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="731E58C4" w14:textId="029B0D3D" w:rsidR="006C5458" w:rsidRPr="009306A5" w:rsidRDefault="006C5458" w:rsidP="006C5458">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="6F380892" w14:textId="77777777" w:rsidR="00A42262" w:rsidRDefault="00A42262" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB7A86A" w14:textId="23E678E9" w:rsidR="006C5458" w:rsidRPr="00F1460A" w:rsidRDefault="006C5458" w:rsidP="00A42262">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F1460A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009306A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009306A5">
+        <w:t>Управление статистики торговли и</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42262">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Соода, МКТ жана туризм</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="1416"/>
+        <w:br/>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5481">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> услуг,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009306A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD0F2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5481">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>с</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ИКТ и туризма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37374C7C" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="00F1460A" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">татистикасы </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5726C64B" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="00F1460A" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Б</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05921712" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ашкармалыгынын</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9D46FF" w14:textId="77777777" w:rsidR="0058640D" w:rsidRDefault="0058640D" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009306A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="7BB95B1B" w14:textId="77777777" w:rsidR="0058640D" w:rsidRPr="00F1460A" w:rsidRDefault="0058640D" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                 керектөө рыногу, МКТ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009306A5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508BCFA0" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="007F6BFC" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">УКАЗАНИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E66CABA" w14:textId="77777777" w:rsidR="004B5475" w:rsidRDefault="006C5458" w:rsidP="004B5475">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="1416"/>
+      <w:r w:rsidRPr="007F6BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009306A5">
+        <w:t xml:space="preserve">по заполнению формы </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5475">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                 Отдел статистики потребительского </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009306A5">
+        <w:t xml:space="preserve">официальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009306A5">
+        <w:t>статистической отчетности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ADB5B1" w14:textId="29CF0189" w:rsidR="006C5458" w:rsidRDefault="006733E4" w:rsidP="00DA56FB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ТУРИЗМ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>месячная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) «Отчет о туристической деятельности»</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5458" w:rsidRPr="007F6BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DD0F2A">
+        <w:t xml:space="preserve"> утвержденной Постановлением Нацстаткома Кыргызской Республики </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA56FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>с</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009306A5">
+        <w:t>№3 от 08.08.2025</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>татистики торговли, ИКТ и туризма</w:t>
-[...625 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61203837" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61203837" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="2C198BEB" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C198BEB" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="6B198C76" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B198C76" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="4E2E7FC1" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E2E7FC1" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="68E7F6BD" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E7F6BD" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="25F19285" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F19285" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="3F8EB456" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F8EB456" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="60A90DAC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A90DAC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="507E75CC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="507E75CC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="1E79E5AF" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E79E5AF" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="456D247E" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456D247E" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="071DDF47" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="071DDF47" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="200B50AE" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200B50AE" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="6D22EB4A" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D22EB4A" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="6FA96C0B" w14:textId="255720AF" w:rsidR="006C5458" w:rsidRDefault="00EE71D9" w:rsidP="00EE71D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7290"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Kyrghyz Times" w:eastAsia="Times New Roman" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="51A2CD11" w14:textId="77777777" w:rsidR="006C5458" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A2CD11" w14:textId="33F8D345" w:rsidR="006C5458" w:rsidRPr="00B576FD" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056684B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>БИШКЕК 2020</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">БИШКЕК </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE71D9" w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="485BEEED" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC1C795" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D98DDC" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
+    <w:p w14:paraId="485BEEED" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F9303F" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
+    <w:p w14:paraId="67D98DDC" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BD96D9" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+    <w:p w14:paraId="26F9303F" w14:textId="77777777" w:rsidR="007A5256" w:rsidRDefault="007A5256" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...176 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчеттук жылдын аягында у</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ECC7E6" w14:textId="238D4652" w:rsidR="0058640D" w:rsidRDefault="0058640D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Эгерде респонденттин </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3054 lines deleted...]
-    <w:p w14:paraId="57684529" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57684529" w14:textId="75AA26A0" w:rsidR="007A5256" w:rsidRPr="0052600E" w:rsidRDefault="007A5256" w:rsidP="007A5256">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Указания по заполнению формы государственной статистической отчетности №1-Туризм (квартальная) «Отчет о туристической деятельности» </w:t>
-[...168 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t xml:space="preserve">Указания по заполнению формы </w:t>
+      </w:r>
+      <w:r w:rsidR="0082291F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">официальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ста</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тистической отчетности №1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D70" w:rsidRPr="00803D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ТУРИЗМ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00803D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>месячная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) «Отчет о туристической деятельности» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56321102" w14:textId="77E264E5" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00ED369D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форму </w:t>
+      </w:r>
+      <w:r w:rsidR="0082291F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>официальной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статистической отчетности №1-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF71B1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>УРИЗМ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1FAC" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>месячная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) «Отчет о туристической деятельности» </w:t>
+      </w:r>
+      <w:r w:rsidR="0082291F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(далее – форма) пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED369D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ставляют предприятия, организации и учрежд</w:t>
+      </w:r>
+      <w:r w:rsidR="0082291F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ения, имеющие статус юридического</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED369D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица, а также граждане, осуществляющие предпринимательскую деятельность без образования юридического лица (индивидуальные предприниматели), независимо от формы собственности и организационно-правовой формы, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставляющие услуги гостиниц и аналогичных им средств размещения (гостиницы, мотели, хостелы, гостевые дома, пансионаты, другие организации гостиничного типа) и специализированных средств размещения (санаторно-курортные организации, организации отдыха, туристские базы</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED369D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>и т.п.) - самостоятельн</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1E3F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ых и находящих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ся на балансе других предприятий или организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE99D3D" w14:textId="549CC9C0" w:rsidR="00D9085B" w:rsidRPr="00B576FD" w:rsidRDefault="00D9085B" w:rsidP="00D9085B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отчет составляется на основании учредительных и регистрационных документов, данных бухгалтерского и аналитического учета.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A395FC" w14:textId="48839D62" w:rsidR="009C39B7" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009C39B7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Юридические лица и индивидуальные предприниматели предоставляют указанную форму территориальному органу статистики по месту их нахождения. При наличии у респондента обособленных подразделений, расположенных на территории других </w:t>
+      </w:r>
+      <w:r w:rsidR="00101F1A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">административных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>регионов Кыргызской Республики, форма заполняется по каждому обособленному подразделению</w:t>
+      </w:r>
+      <w:r w:rsidR="009C39B7" w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C39B7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>В тех случаях, когда обособленные подразделения не располагают необходимой информацией для составления статистической отчетности, то отчет за них составляет головное предприятие и представляет территориальному органу статистики по месту нахождения обособленного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B1BBA0" w14:textId="388DF3D9" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00ED369D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>В случае, когда фактический адрес деятельности респондента (его обособленного подразделения) не совпадает с его юридическим адресом, форма предоставляется в территориальный орган статистики по месту фактического осуществления им деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CFA93D" w14:textId="793AD8BA" w:rsidR="004C45B5" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00D865AC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В адресной части формы указывается полное наименование </w:t>
+      </w:r>
+      <w:r w:rsidR="00866A30" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>хозяйствующего субъекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с учредительными документами, зарегистрированными в установленном порядке, а затем в скобках – </w:t>
+      </w:r>
+      <w:r w:rsidR="00866A30" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фирменное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>наименование. На бланке формы, содержащей сведения по обособленному подразделению, указывается наименование обособленного подразделения и респондента, к которому оно относится.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D865AC" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Индивидуальный предприниматель</w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>указывает</w:t>
+      </w:r>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно</w:t>
+      </w:r>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фирменное </w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наименование</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>средств</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4DE1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>размещения</w:t>
+      </w:r>
+      <w:r w:rsidR="00D865AC" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фамилию</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, имя, отчество, </w:t>
+      </w:r>
+      <w:r w:rsidR="006338AB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>код ОКПО (при наличии)</w:t>
+      </w:r>
+      <w:r w:rsidR="004C45B5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D50776" w14:textId="6F431FC2" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Временно не работавшее на конец отчетного </w:t>
+      </w:r>
+      <w:r w:rsidR="00002AF3" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>периода</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предприятие, организация туризма или учреждение отдыха (находившееся на капитальном ремонте, модернизации или по какой-либо другой причине) заполняет в отчете полностью адресную часть, а также показатели, характеризующие его деятельность до начала капитального ремонта (модернизации) и др. Предприятия, организации туризма и учреждения отдыха, не работавшие в течение всего года, заполняют адресную часть и включают в отчет имеющиеся у них данные.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0235" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3597176D" w14:textId="1D083561" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="000464F7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Если у респондента</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на балансе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> два и более </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">средства </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размещения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> то</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполняется отдельный отчет о деятельности каждого </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>средства размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, независимо от того, к какому типу </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>средств размещения они относятся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>См. ниже какие типы учреждений заполняют данный отчет).  П</w:t>
+      </w:r>
+      <w:r w:rsidR="000464F7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ри этом средство</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размещения может состоять из нескольких корп</w:t>
+      </w:r>
+      <w:r w:rsidR="000464F7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">усов, зданий и других строений. В </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000464F7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данном </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> случае</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000464F7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оно </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4959" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">должно учитываться как одно учреждение. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006A85F2" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Если в одном здании деятельностью по предоставлению услуг по размещению занимаются два или более хозяйствующих субъектов, то каждый хозяйствующий субъект заполняет отдельный отчет.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A1441F" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+    <w:p w14:paraId="11A1441F" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Руководитель юридического лица или индивидуальный предприниматель назначает должностных лиц, уполномоченных предоставлять первичные статистические данные от имени юридического лица/индивидуального предпринимателя.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF1D5F" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+    <w:p w14:paraId="72BF1D5F" w14:textId="0D2DDCDF" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">По строке «Почтовый адрес» в соответствующих графах указывается </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>почтовый адрес фактического местонахождения хозяйствующего субъекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>обособленных подразделений</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, не имеющих юридического адреса, указывается почтовый адрес </w:t>
+      </w:r>
+      <w:r w:rsidR="000464F7" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>средства размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и юридический адрес юридического лица. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Индивидуальный предприниматель </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>указывает почтовый адрес</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фактического местонахождения </w:t>
+      </w:r>
+      <w:r w:rsidR="0086587F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">редства размещения и почтовый адрес, по которому он зарегистрирован в качестве индивидуального предпринимателя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D6AF20" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">предоставлять сведения, является арендодатель (владелец), который должен запросить необходимую для ее заполнения информацию у арендатора. </w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">По хозяйствующим субъектам, полностью сданным в аренду другим хозяйствующим субъектам, респондентом, обязанным предоставлять сведения, является арендатор. По хозяйствующим субъектам, частично сданным в аренду другим хозяйствующим субъектам, респондентом, обязанным предоставлять сведения, является арендодатель (владелец), который должен запросить необходимую для ее заполнения информацию у арендатора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F09262E" w14:textId="1AF38BBB" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00506AB6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Данные приводятся в тех единицах измерения, которые указаны в ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00077415" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орме (стоимостные показатели </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00077415" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00943541" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00943541" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тыс. сомов,</w:t>
+      </w:r>
+      <w:r w:rsidR="00077415" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6665F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>дним десятичным знаком, все остальные - в целых числах).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6314DFB1" w14:textId="4EFE400E" w:rsidR="004A45F7" w:rsidRPr="00B576FD" w:rsidRDefault="005B64E3" w:rsidP="00927BBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Статистический отчет по ф.№ 1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00154616" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ТУРИЗМ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6077C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (месячная) представляют </w:t>
+      </w:r>
+      <w:r w:rsidR="00046761" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">следующие типы средств размещения: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA61654" w14:textId="73CD7283" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00927BBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t xml:space="preserve">Гостиница (отель) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> заполняется путем отметки номера строки (обвода</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t>средство размещения с определенным количеством номеров, имеющее единое руководство, предоставляющие определенный набор услуг; подразделяются на классы в зависимости от оборудования номеров и других помещений, и уровня сервиса. В гостинице минимальным набором услуг является заправка постелей, уборка номеров и санузла, предоставление завтрака или условий для приготовления пищи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB376AB" w14:textId="13D30698" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00EC5476">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Мотел</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- гостиница</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с автостоянк</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>расположен</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ная </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>у автострады или входящая в состав туристского центра</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC76D1" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>редоставляющие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги для размещения автомобилистов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DC7C61" w14:textId="5BA28D89" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="00FC76D1" w:rsidP="00EC5476">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:lang w:val="ky-KG"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>кружком), соответствующей той или иной характеристике предприятия туризма</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="ac"/>
+        <w:t>Хостел</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> - экономичные средства размещения, предназначенные для временного проживания, преимущественно для малобюджетного туризма, имеющие номера/комнаты различной вместимости и санузлы, как правило, за пределами номера/комнаты, а также помещения (зоны, места) для общения гостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9C4B43" w14:textId="1053A53D" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00EC5476">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...165 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
         <w:t>Гостевой дом</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5256">
-[...134 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidR="00B369AB" w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t>Санатории и пансионаты с лечением</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – лечебно-профилактические организации, оснащенные койками и обеспечивающие реабилитационное лечение, главным образом, на основе использования целебных свойств природных лечебных факторов (климата, минеральных вод, лечебных грязей и др.). Все они специализированные и могут быть одно – или многопрофильными, располагаются, как правило, в пределах курортов и лечебно-оздоровительных местностей.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>- понятие, широко используемое в сфере туризма, близкое к гостинице. В отличие от гостиницы, гостевой дом обладает набором параметров, которые делают условия проживания в нем приближенными к домашним. Гостевой дом является частным домовладением, владелец которого сдает его в наем (в аренду) целиком или покомнатно. Зачастую, сам владелец и его семья проживают в том же домовладении, но на отдельном этаже или в отдельной части домовладения. Гостевыми домами можно считать практически любой вид сдаваемого жилья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500021C1" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00EC5476">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Другая организация гостиничного типа – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>включает в себя пансионы и меблированные комнаты, туристские общежития и аналогичные средства размещения, которые состоят из номера и предоставляют ограниченные гостиничные услуги, включая заправку постелей, уборку номера и санузла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301BCFD7" w14:textId="735D99A0" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Специализированные средства размещения - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>средства размещения, которые предоставляют услуги размещения и дополнительные услуги в соответствии с назначением, специализацией, профилем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>работы и/или направлением деятельности, а именно туристские, оздоровительные, спортивные, физкультурно-оздоровительные, образовательные и другие. К ним относятся санаторно-курортные учреждения и организации отдыха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36014612" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Санатории</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - предприятия, расположенные обычно в курортной местности и предоставляющие комплекс санаторно-оздоровительных и рекреационных услуг с использованием преимущественно природных факторов (климат, минеральные воды, грязи) и физиотерапевтических средств, диеты и режима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E9E7A5" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Санатории-профилактории – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t>Санатории и пансионаты с лечением</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t>лечебно-профилактические организации,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t xml:space="preserve"> – лечебно-профилактические организации, оснащенные койками и обеспечивающие реабилитационное лечение, главным образом, на основе использования целебных свойств природных лечебных факторов (климата, минеральных вод, лечебных грязей и др.). Все они специализированные и могут быть одно – или многопрофильными, располагаются, как правило, в пределах курортов и лечебно-оздоровительных местностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D688D3E" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t xml:space="preserve">Санатории-профилактории – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
-        <w:t>оснащенные койками, действующие при организациях, и обеспечивающие лечебно-оздоровительные мероприятия работникам без отрыва от производства, в свободное от работы время.</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t>лечебно-профилактические организации,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>оснащенные койками, действующие при организациях, и обеспечивающие лечебно-оздоровительные мероприятия работникам без отрыва от производства, в свободное от работы время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFF575E" w14:textId="1400FD6D" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>Организации отдыха</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – оздоровительные организации, предназначенные для отдыха. К ним относятся </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16602" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t>дома отдыха, базы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ky-KG" w:eastAsia="ky-KG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдыха и другие организации отдыха. В них предоставляются услуги проживания, питания и туристско-экскурсионные услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C794CD" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Организации отдыха</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t>Дома отдыха -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специализированные средства размещения, расположенные в рекреационной зоне, предоставляющие услуги размещения, питания, по организации досуга и развлечений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A46CA4" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Пансионаты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - предприятия, расположенные обычно в курортной или сельской местности и предоставляющие комплекс услуг по организации отдыха: услуг размещения, питания, физкультурно-оздоровительных услуг и услуг по организации досуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E8A632" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Кемпинги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ограниченные территории с санитарными объектами, на которых располагаются шале, бунгало, палатки, стационарные фургоны, а также оборудованные площадки для размещения палаток и автодомов. В кемпингах к услугам проживающих могут быть предоставлены рестораны, магазины, спортивные и развлекательные сооружения, однако вышеперечисленные услуги не являются обязательными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3CA51A" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="005426BB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Базы отдыха, туристские базы, рекреационные центры (центры отдыха), туристские деревни (деревни отдыха) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- предприятия, предлагающие в основном размещение в шале, бунгало или в стационарных фургонах, а также возможности и соответствующее оборудование для занятий спортом и развлечений, рестораны и магазины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A96C797" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="005426BB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Дома отдыха -</w:t>
-[...84 lines deleted...]
-      <w:r w:rsidRPr="007A5256">
+        <w:t>Юрточный городок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – своеобразная экодеревня из юрт с условиями для проживания и отдыха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7573A9F8" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="005426BB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Юрточный городок</w:t>
-[...19 lines deleted...]
-          <w:b/>
+        <w:t>Прочие места размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – дома охотника, дома рыбака, сельские гостевые дома, туристские приюты, стоянки и др.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F54DFC8" w14:textId="683BA653" w:rsidR="009D449C" w:rsidRPr="00B576FD" w:rsidRDefault="009D449C" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Прочие места размещения</w:t>
-[...9 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глэмпинг – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>отдых на природе, сочетающий в себе комфорт проживания в отеле с возможностью наслаждаться красотами окружающей среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3619C670" w14:textId="77777777" w:rsidR="009D449C" w:rsidRPr="00B576FD" w:rsidRDefault="009D449C" w:rsidP="009D449C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Передвижные </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>треллеры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>мобильные комплексы для отдыха и туризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDA3D0D" w14:textId="77777777" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00554E26" w:rsidP="005426BB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B935FAC" w14:textId="2A48EFB0" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00554E26" w:rsidP="005426BB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Раздел 1.2. Период функционирования    и       Раздел 1.3. Категории коллективного средства размещения</w:t>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="1B6A3CD5" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+        <w:t xml:space="preserve">Раздел 1. Сведения о персонале </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC9F9BC" w14:textId="77777777" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00554E26" w:rsidP="008537A8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027EA09B" w14:textId="29C0214B" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00554E26" w:rsidP="008537A8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 1 «Сведения о персонале» заполняется всеми хозяйствующими субъектами, осуществляющих свою деятельность в сфере туризма. При этом приводятся данные как по численности персонала по штатному расписанию, так и по числу </w:t>
+      </w:r>
+      <w:r w:rsidR="00983E93" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>работников,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> привлеченных к работе в сезонный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE3FECC" w14:textId="35F9C36A" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00554E26" w:rsidP="008537A8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Среднесписочная численность работников включает в себя как работающих, так и сохраняющих формальное прикрепление к работе работников, например, женщин, находящихся в отпуске по уходу за ребенком и работников, находящихся в неоплачиваемых отпусках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB2C390" w14:textId="3BA24D83" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00987F37" w:rsidP="008537A8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строке 101 отражается «</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Среднесписочная численность работников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>». Среднесписочная численность</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за месяц определяется путем суммирования </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B18" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>списочной</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> численности работников за </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B18" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>каждый календарный день месяца деленное на число календарных дней в месяце</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B0A9AD" w14:textId="4ADB23AF" w:rsidR="00554E26" w:rsidRPr="00B576FD" w:rsidRDefault="00FA3542" w:rsidP="008537A8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строке 102 отражается с</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>редняя численность работников, выполнявших работы по заключенным договорам, исчисляется по методологии определения</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средней </w:t>
+      </w:r>
+      <w:r w:rsidR="00554E26" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>списочной численности работников. Эти работники учитываются за каждый календарный день как целые единицы в течение всего срока действия этого договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7201E943" w14:textId="77777777" w:rsidR="00DE71A4" w:rsidRPr="00B576FD" w:rsidRDefault="00DE71A4" w:rsidP="007A5256">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...206 lines deleted...]
-    <w:p w14:paraId="23A2E099" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6A3CD5" w14:textId="0DB349C3" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...109 lines deleted...]
-    <w:p w14:paraId="1136022B" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел </w:t>
+      </w:r>
+      <w:r w:rsidR="00D568D5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D560F5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Единовременная вместимость средства размещения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AC6B14" w14:textId="50FD3B0E" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="004F653E" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00313147" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">01 показывается </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">общее </w:t>
+      </w:r>
+      <w:r w:rsidR="00313147" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>число</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номеров</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1BEF" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">количество </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>жилых комнат для проживания), числящееся по инвентарным данным на конец отчетного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> месяца. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5294C4D7" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номером </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>считается изолированное, меблированное, с оборудованием и инвентарем, сдаваемое для временного проживания жилое помещение, которое может состоять из одной, двух или более комнат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61807E78" w14:textId="37669174" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00313147" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002813C9" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003023CF" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показываются номера, приспособленные для проживания людей с ограниченными возможностями</w:t>
+      </w:r>
+      <w:r w:rsidR="00527D77" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> здоровья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, оборудованные необходимыми приспособлениями: поручни, широкие дверные проемы, розетки и выключатели на высоте 1-1,2 м, оборудованный санузел и тому подобное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1980A819" w14:textId="2DCA4C76" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2ADA" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00313147" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2ADA" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00313147" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Число</w:t>
+      </w:r>
+      <w:r w:rsidR="003023CF" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> койко-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003023CF" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мест </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>единовременная вместимость)</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - общее </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70891" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>число</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеющихся мест, которое определяется по числу установленных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>постоянных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кроватей (коек) во всех номерах (комнатах) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">на конец отчетного </w:t>
+      </w:r>
+      <w:r w:rsidR="003023CF" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>месяца</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Не включаются в этот показатель: временные (дополнительные) места; места в номерах, постоянно занятых не по прямому назначению, например, под </w:t>
+      </w:r>
+      <w:r w:rsidR="004A32B9" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>офисы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, буфеты и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2FC2F5" w14:textId="612C7EBE" w:rsidR="00175CC5" w:rsidRPr="00B576FD" w:rsidRDefault="00175CC5" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00681438" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">04 </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00077A42" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Число</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнительных </w:t>
+      </w:r>
+      <w:r w:rsidR="008F22C0" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">койко-мест </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в отчетном месяце</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00681438" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отражается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общее </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70891" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>число</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>дополнительных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мест, которое определяется по числу установленных </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">дополнительных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кроватей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>на конец отчетного месяца</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Не включаются в этот </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>показатель</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5022" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> места</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в номерах, постоянно занятых не по прямому назначению, например, под учреждения, буфеты и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D4D194" w14:textId="0B3265B1" w:rsidR="00780F6B" w:rsidRPr="00B576FD" w:rsidRDefault="00780F6B" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00077A42" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>05 «</w:t>
+      </w:r>
+      <w:r w:rsidR="00857BD5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общее </w:t>
+      </w:r>
+      <w:r w:rsidR="00077A42" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>число</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> койко-мест (</w:t>
+      </w:r>
+      <w:r w:rsidR="00857BD5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>постоянных и дополнительных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6184" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12A64" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражается</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F12A64" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сумма</w:t>
+      </w:r>
+      <w:r w:rsidR="008F22C0" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строк </w:t>
+      </w:r>
+      <w:r w:rsidR="00077A42" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008F22C0" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00077A42" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008F22C0" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C66D3F" w14:textId="08D65FA1" w:rsidR="000912E0" w:rsidRPr="00B576FD" w:rsidRDefault="005F1AF2" w:rsidP="007A560C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Койки (места), развернутые сверх сметы на верандах или за счет уплотнения комнат для проживания отдыхающих, в отчет не включаются. Данные приводятся по объектам, находящимся как в эксплуатации – в отчетном периоде, так и на остановочном капитальном ремонте, реконструкции, консервации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A2E099" w14:textId="1A6AE010" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...327 lines deleted...]
-    <w:p w14:paraId="0C34951A" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A50" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001630FB" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62D6A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Число прибытий </w:t>
+      </w:r>
+      <w:r w:rsidR="005D73E4" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>и ночев</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62D6A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7FD4AC" w14:textId="47B24F05" w:rsidR="00080595" w:rsidRPr="00B576FD" w:rsidRDefault="00674BB7" w:rsidP="00335472">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4AF9" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01 проставляется общее число прибытий по всем размещенным лицам за отчетный месяц. Этот показатель отражает использованное </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6653" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>число</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постоянных и временных мест</w:t>
+      </w:r>
+      <w:r w:rsidR="00080595" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и определяется на основании книги учета проживающих. Если продолжительность пребывания в </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF02E2" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>гостинице/средстве размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> измеряется в днях, то число ночей составляет число дней минус единица. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F79EAF7" w14:textId="40ACF987" w:rsidR="008E348B" w:rsidRPr="00B576FD" w:rsidRDefault="00691B21" w:rsidP="00335472">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>В данный отчет</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF02E2" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не включаются </w:t>
+      </w:r>
+      <w:r w:rsidR="004C139A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">лица, которые не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ночевали в данном учреждении</w:t>
+      </w:r>
+      <w:r w:rsidR="008E348B" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, и не отражены в к</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82241" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ниге учета проживающих</w:t>
+      </w:r>
+      <w:r w:rsidR="004C139A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF8B926" w14:textId="4E4F9C08" w:rsidR="004C139A" w:rsidRPr="00B576FD" w:rsidRDefault="008E348B" w:rsidP="00335472">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строкам 302 и 303</w:t>
+      </w:r>
+      <w:r w:rsidR="004C139A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00781D89" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проставляется число прибытий (численность размещенных лиц) с разделением </w:t>
+      </w:r>
+      <w:r w:rsidR="003252DA" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">их </w:t>
+      </w:r>
+      <w:r w:rsidR="00781D89" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по гражданству. В строке 302 отражаются граждане Кыргызской Республики, п</w:t>
+      </w:r>
+      <w:r w:rsidR="00296C4B" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о строке 303 – граждане других </w:t>
+      </w:r>
+      <w:r w:rsidR="00781D89" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стран. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761796B9" w14:textId="1ED365DC" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00335472">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>если предприятие туризма</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3423" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (санаторий, курорт и т.п.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арендует жилые помещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для размещения в них принимаемых лиц (без оказания им амбулаторно-курортного лечения) и получает от этого доход, то данные о числе этих лиц и осуществленных ими ночевок </w:t>
+      </w:r>
+      <w:r w:rsidR="009233A9" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">также </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>должны быть учтены в разделе 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BFE8DB" w14:textId="77777777" w:rsidR="00161E92" w:rsidRPr="00B576FD" w:rsidRDefault="00161E92" w:rsidP="00D8353B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
-[...40 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAB04D7" w14:textId="692EB16B" w:rsidR="00D8353B" w:rsidRPr="00B576FD" w:rsidRDefault="00D8353B" w:rsidP="00D8353B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLine="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел 3.1. Распределение численности иностранных граждан по стране гражданства (из строк 303 и 306 раздела 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569FEC6B" w14:textId="77777777" w:rsidR="00BF282C" w:rsidRPr="00B576FD" w:rsidRDefault="00D8353B" w:rsidP="00616B4A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В данном разделе необходимо </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1F6B" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отразить </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>численность иностранных посетителей</w:t>
+      </w:r>
+      <w:r w:rsidR="001736DA" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">распределить </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF282C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>их по стране</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A069ADE" w14:textId="38E99BDD" w:rsidR="00BF282C" w:rsidRPr="00B576FD" w:rsidRDefault="00D76872" w:rsidP="00616B4A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В графе </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 отражается число прибытий (численность размещенных) иностранных граждан из строки 303 раздела 3, в графе 2 – общее число ночевок из строки 306 раздела 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE585DF" w14:textId="2B249AFC" w:rsidR="00D8353B" w:rsidRPr="00B576FD" w:rsidRDefault="00D8353B" w:rsidP="00616B4A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В свободных строках </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">следует </w:t>
+      </w:r>
+      <w:r w:rsidR="00327122" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отразить число прибытий (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">численность </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>размещенных</w:t>
+      </w:r>
+      <w:r w:rsidR="00327122" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> число ночевок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>иностранных граждан с разбивкой по странам их гражданства, если страны не приведены выше. В графе «Б» указаны коды стран в соответствии с Международным классификатором стран мира (МКСМ). Сумма всех заполненных строк по гр</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>афам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4C05" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должна быть равна данным</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF282C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, соответственно строк, 303 и 306 раздела 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC02417" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00616B4A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
+    </w:p>
+    <w:p w14:paraId="39FFB2D5" w14:textId="77777777" w:rsidR="00A64384" w:rsidRPr="00B576FD" w:rsidRDefault="00084634" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Раздел 6. Предприятия (подразделения), оказывающие услуги населению, расположенные на территории учреждений отдыха, предприятий и организаций туризма</w:t>
-[...28 lines deleted...]
-        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>В разделе 3</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Распред</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">еление численности </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>туристов по продолжительности пребывания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C87573E" w14:textId="77777777" w:rsidR="00A64384" w:rsidRPr="00B576FD" w:rsidRDefault="00A64384" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3805FEC0" w14:textId="7BB211A7" w:rsidR="00E4709C" w:rsidRPr="00B576FD" w:rsidRDefault="00A72325" w:rsidP="00E4709C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>В строке 301</w:t>
+      </w:r>
+      <w:r w:rsidR="00332B90" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> графе 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">показывается </w:t>
+      </w:r>
+      <w:r w:rsidR="00273127" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вся </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4715C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>численность размещенных</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4715C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00131C2A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>число прибытий</w:t>
+      </w:r>
+      <w:r w:rsidR="00131C2A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан Кыргызстана и иностранных граждан </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64384" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по продолжительности пребывания.</w:t>
+      </w:r>
+      <w:r w:rsidR="001778C5" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4709C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Графа 1 строка 310 равна сумме </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E4709C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>граф  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E4709C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 3 и со</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70371" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4709C" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>тветствует строке 301, раздела 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B0D4AB" w14:textId="67B9831D" w:rsidR="008A3E7D" w:rsidRPr="00B576FD" w:rsidRDefault="008A3E7D" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В графе 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="0029501E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по строкам 310-312 </w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>численность туристов</w:t>
+      </w:r>
+      <w:r w:rsidR="00814E2F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">которые провели от 1 до 3 ночевок в данном средстве размещения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E06BE9" w14:textId="1D30CB8E" w:rsidR="008A3E7D" w:rsidRPr="00B576FD" w:rsidRDefault="008A3E7D" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В графе 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2F24" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по строкам 310-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC2F24" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">312 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029501E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отража</w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="0029501E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>тся</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0029501E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>численность туристов</w:t>
+      </w:r>
+      <w:r w:rsidR="009C557B" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которые провели 4 и более ночевок в данном средстве </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>размещния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4564618D" w14:textId="0F38DD1C" w:rsidR="008A3E7D" w:rsidRPr="00B576FD" w:rsidRDefault="0007302B" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>В строках 311 и 312 отражае</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3E7D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся, соответственно, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">численность </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3E7D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A3E7D" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кыргызстана и граждан других стран. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE00A53" w14:textId="74569811" w:rsidR="007A2590" w:rsidRPr="00B576FD" w:rsidRDefault="007A2590" w:rsidP="00AE67AA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Однодневные посетители (не ночующие) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD252A" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">в отчет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">не включаются. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544FF076" w14:textId="77777777" w:rsidR="003E6557" w:rsidRPr="00B576FD" w:rsidRDefault="003E6557" w:rsidP="007A5256">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644BBE3F" w14:textId="6A0F979B" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="000601BD" w:rsidP="007A5256">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
+      <w:r w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Раздел 7. Сведения о персонале</w:t>
-[...137 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Раздел 4</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007A5256">
+        <w:t>. Основные показатели финансово-хозяйственной деятельности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8243E" w:rsidRPr="00B576FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Раздел 8. Основные показатели финансово-хозяйственной деятельности</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="670CAE42" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8243E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8243E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">заполняется по итогам отчетного </w:t>
+      </w:r>
+      <w:r w:rsidR="002E48E6" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>квартала</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8243E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CE5AC4" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7CEFEA" w14:textId="41F7B775" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="00122159" w:rsidP="00831A9F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Раздел заполняе</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ся</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5256" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на основании данных бухгалтерского учета. Субъекты, находящиеся на балансе другой организации, не ведущие учета, запрашивают необходимые данные у той организации, на балансе которой они находятся.</w:t>
+      </w:r>
+      <w:r w:rsidR="00353B29" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670CAE42" w14:textId="232E3FBB" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00831A9F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2506" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 показывается общая сумма доходов от оказания услуг проживания, питания, санаторно-курортных, оздоровительных и других услуг, предоставляемых отдыхающим и другим лицам, включаемых в стоимость номеров, путевок или курсовок и дополнительных платных услуг в размере финансовых поступлений непосредственно от населения или от организаций, которые оплачивают пребывание в них своих работников. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAFC7FE" w14:textId="05F79156" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="00831A9F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бюджетные организации </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF495F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>заполняют строку 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00, если они имеют поступления от реализации путевок, а также доходы от предоставления дополнительных услуг (экскурсионных, лечебно-оздоровительного характера, общественного питания, розничной торговли, бытового обслуживания). Поступления из бюджета (всех уровней), внебюджетных фондов и головных организаций на осуществление деятельности </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00831A9F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражаются</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00831A9F" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по строке 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>50.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A336E" w:rsidRPr="00B576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5310A2B4" w14:textId="77777777" w:rsidR="00831A9F" w:rsidRPr="00B576FD" w:rsidRDefault="00831A9F" w:rsidP="00831A9F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403EB4E9" w14:textId="77777777" w:rsidR="00831A9F" w:rsidRPr="00B576FD" w:rsidRDefault="00831A9F" w:rsidP="007A5256">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
-[...6 lines deleted...]
-    <w:p w14:paraId="6C861A67" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+    </w:p>
+    <w:p w14:paraId="45984EBD" w14:textId="77777777" w:rsidR="007A5256" w:rsidRPr="00B576FD" w:rsidRDefault="007A5256" w:rsidP="007A5256">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5256">
-[...62 lines deleted...]
-    <w:p w14:paraId="460271F1" w14:textId="5CD2EC1E" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+    </w:p>
+    <w:p w14:paraId="08C39AA7" w14:textId="77777777" w:rsidR="00831A9F" w:rsidRPr="007A5256" w:rsidRDefault="00831A9F" w:rsidP="00831A9F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5256">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Национальный статистический комитет Кыргызской Республ</w:t>
-      </w:r>
+        <w:t>Национальный статистический комитет Кыргызской Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D44001F" w14:textId="504E102D" w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidRDefault="007A5256" w:rsidP="007A5256">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007A5256">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ики</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="007A5256" w:rsidRPr="007A5256" w:rsidSect="008E1657">
+        <w:t xml:space="preserve">Управление статистики </w:t>
+      </w:r>
+      <w:r w:rsidR="00831A9F" w:rsidRPr="00BA07D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">торговли и услуг, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ИКТ и туризма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FFF500" w14:textId="77777777" w:rsidR="00831A9F" w:rsidRPr="00B576FD" w:rsidRDefault="00831A9F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00831A9F" w:rsidRPr="00B576FD" w:rsidSect="008E1657">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F48A706" w14:textId="77777777" w:rsidR="00450DBB" w:rsidRDefault="00450DBB" w:rsidP="00622BF0">
+    <w:p w14:paraId="37129D5D" w14:textId="77777777" w:rsidR="00A97EEC" w:rsidRDefault="00A97EEC" w:rsidP="00622BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511147F8" w14:textId="77777777" w:rsidR="00450DBB" w:rsidRDefault="00450DBB" w:rsidP="00622BF0">
+    <w:p w14:paraId="0A9E286C" w14:textId="77777777" w:rsidR="00A97EEC" w:rsidRDefault="00A97EEC" w:rsidP="00622BF0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kyrghyz Times">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="179552941"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="18957DBE" w14:textId="77777777" w:rsidR="00622BF0" w:rsidRDefault="00622BF0">
         <w:pPr>
           <w:pStyle w:val="aa"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003201F2">
+        <w:r w:rsidR="00AD0505">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3A05AD07" w14:textId="77777777" w:rsidR="00622BF0" w:rsidRDefault="00622BF0">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B0AA542" w14:textId="77777777" w:rsidR="00450DBB" w:rsidRDefault="00450DBB" w:rsidP="00622BF0">
+    <w:p w14:paraId="07E39C8B" w14:textId="77777777" w:rsidR="00A97EEC" w:rsidRDefault="00A97EEC" w:rsidP="00622BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6749FB69" w14:textId="77777777" w:rsidR="00450DBB" w:rsidRDefault="00450DBB" w:rsidP="00622BF0">
+    <w:p w14:paraId="11821B2A" w14:textId="77777777" w:rsidR="00A97EEC" w:rsidRDefault="00A97EEC" w:rsidP="00622BF0">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C33243C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D37A67C8"/>
     <w:lvl w:ilvl="0" w:tplc="D3EA6262">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
@@ -7035,532 +4610,878 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="435758853">
+  <w:num w:numId="1" w16cid:durableId="674309996">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="446047900">
+  <w:num w:numId="2" w16cid:durableId="466169278">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1711876525">
+  <w:num w:numId="3" w16cid:durableId="790896963">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A311B"/>
+    <w:rsid w:val="00002AF3"/>
     <w:rsid w:val="00010908"/>
+    <w:rsid w:val="00013DE8"/>
     <w:rsid w:val="00022027"/>
+    <w:rsid w:val="000464F7"/>
+    <w:rsid w:val="00046761"/>
+    <w:rsid w:val="0005033B"/>
     <w:rsid w:val="00057A97"/>
+    <w:rsid w:val="000601BD"/>
     <w:rsid w:val="00064755"/>
     <w:rsid w:val="00065FC3"/>
     <w:rsid w:val="0007085A"/>
+    <w:rsid w:val="0007302B"/>
+    <w:rsid w:val="00077415"/>
+    <w:rsid w:val="00077A42"/>
     <w:rsid w:val="00077DC9"/>
+    <w:rsid w:val="00080595"/>
     <w:rsid w:val="00082394"/>
+    <w:rsid w:val="00084634"/>
     <w:rsid w:val="000865BB"/>
+    <w:rsid w:val="000912E0"/>
     <w:rsid w:val="000963E7"/>
+    <w:rsid w:val="000A336E"/>
     <w:rsid w:val="000B1504"/>
     <w:rsid w:val="000B4124"/>
     <w:rsid w:val="000B73EA"/>
     <w:rsid w:val="000C1AD1"/>
     <w:rsid w:val="000C3434"/>
+    <w:rsid w:val="000C5BCC"/>
     <w:rsid w:val="000E0EB6"/>
+    <w:rsid w:val="000E3423"/>
     <w:rsid w:val="000E46C0"/>
+    <w:rsid w:val="000E5481"/>
     <w:rsid w:val="000F1D08"/>
     <w:rsid w:val="000F36FD"/>
     <w:rsid w:val="000F5760"/>
     <w:rsid w:val="000F5D73"/>
     <w:rsid w:val="00101D48"/>
+    <w:rsid w:val="00101F1A"/>
     <w:rsid w:val="001026A2"/>
     <w:rsid w:val="001033E0"/>
     <w:rsid w:val="00110558"/>
     <w:rsid w:val="00110BA4"/>
     <w:rsid w:val="00111851"/>
     <w:rsid w:val="00112DFE"/>
     <w:rsid w:val="00116EE8"/>
+    <w:rsid w:val="00122159"/>
     <w:rsid w:val="001272A6"/>
+    <w:rsid w:val="00131C2A"/>
     <w:rsid w:val="0013243F"/>
     <w:rsid w:val="001335ED"/>
     <w:rsid w:val="00135432"/>
     <w:rsid w:val="00140564"/>
     <w:rsid w:val="00141B4E"/>
     <w:rsid w:val="00142C08"/>
+    <w:rsid w:val="00143B82"/>
     <w:rsid w:val="00144EB0"/>
     <w:rsid w:val="00146449"/>
     <w:rsid w:val="0015067A"/>
+    <w:rsid w:val="00150D02"/>
+    <w:rsid w:val="00154616"/>
+    <w:rsid w:val="00156D12"/>
+    <w:rsid w:val="00157DD7"/>
+    <w:rsid w:val="00161E92"/>
+    <w:rsid w:val="001630FB"/>
+    <w:rsid w:val="00167A44"/>
+    <w:rsid w:val="00167CA5"/>
+    <w:rsid w:val="00171807"/>
+    <w:rsid w:val="00172BE5"/>
+    <w:rsid w:val="001736DA"/>
+    <w:rsid w:val="00175CC5"/>
+    <w:rsid w:val="001778C5"/>
+    <w:rsid w:val="00180343"/>
     <w:rsid w:val="00180A09"/>
+    <w:rsid w:val="00191C5F"/>
     <w:rsid w:val="00196114"/>
     <w:rsid w:val="001A09C8"/>
     <w:rsid w:val="001A0E6D"/>
+    <w:rsid w:val="001A3C32"/>
     <w:rsid w:val="001A7C6E"/>
     <w:rsid w:val="001B1AC1"/>
+    <w:rsid w:val="001B1C57"/>
     <w:rsid w:val="001B5910"/>
     <w:rsid w:val="001C0CA2"/>
+    <w:rsid w:val="001C3D85"/>
+    <w:rsid w:val="001C5E9D"/>
     <w:rsid w:val="001D0E5F"/>
     <w:rsid w:val="001D7EB2"/>
+    <w:rsid w:val="001E0A6F"/>
     <w:rsid w:val="001E12CE"/>
     <w:rsid w:val="001E14CA"/>
     <w:rsid w:val="001F2145"/>
     <w:rsid w:val="001F3567"/>
+    <w:rsid w:val="001F6807"/>
+    <w:rsid w:val="00201D73"/>
     <w:rsid w:val="002124C6"/>
     <w:rsid w:val="00222C07"/>
     <w:rsid w:val="00224E74"/>
     <w:rsid w:val="00231446"/>
+    <w:rsid w:val="00231677"/>
+    <w:rsid w:val="00241A37"/>
     <w:rsid w:val="00241C1A"/>
     <w:rsid w:val="002504F1"/>
     <w:rsid w:val="002550A7"/>
     <w:rsid w:val="002660E9"/>
     <w:rsid w:val="002662FF"/>
     <w:rsid w:val="00270F29"/>
+    <w:rsid w:val="00273127"/>
+    <w:rsid w:val="002813C9"/>
     <w:rsid w:val="00281606"/>
     <w:rsid w:val="00283242"/>
     <w:rsid w:val="00284100"/>
+    <w:rsid w:val="00284C81"/>
+    <w:rsid w:val="002853B9"/>
+    <w:rsid w:val="002859D2"/>
     <w:rsid w:val="00286270"/>
     <w:rsid w:val="00287979"/>
     <w:rsid w:val="00292D24"/>
+    <w:rsid w:val="0029501E"/>
     <w:rsid w:val="002962B9"/>
+    <w:rsid w:val="00296C4B"/>
     <w:rsid w:val="002B7788"/>
+    <w:rsid w:val="002C2118"/>
     <w:rsid w:val="002C6FC3"/>
+    <w:rsid w:val="002D6B67"/>
+    <w:rsid w:val="002E48E6"/>
     <w:rsid w:val="002F418B"/>
+    <w:rsid w:val="002F4CAA"/>
     <w:rsid w:val="002F54E6"/>
+    <w:rsid w:val="002F7437"/>
+    <w:rsid w:val="003023CF"/>
     <w:rsid w:val="00311B9A"/>
+    <w:rsid w:val="00313147"/>
     <w:rsid w:val="00315742"/>
+    <w:rsid w:val="003179D9"/>
     <w:rsid w:val="003201F2"/>
+    <w:rsid w:val="00321EA1"/>
     <w:rsid w:val="00322FAE"/>
+    <w:rsid w:val="003252DA"/>
     <w:rsid w:val="00326784"/>
+    <w:rsid w:val="00327122"/>
     <w:rsid w:val="003315F3"/>
+    <w:rsid w:val="00331B7A"/>
     <w:rsid w:val="003322B9"/>
+    <w:rsid w:val="00332B90"/>
+    <w:rsid w:val="00335472"/>
     <w:rsid w:val="00350988"/>
+    <w:rsid w:val="00351506"/>
     <w:rsid w:val="00352619"/>
+    <w:rsid w:val="00353B29"/>
     <w:rsid w:val="00354654"/>
+    <w:rsid w:val="00356329"/>
+    <w:rsid w:val="00360AB0"/>
     <w:rsid w:val="00362B32"/>
     <w:rsid w:val="0036475B"/>
     <w:rsid w:val="0037268D"/>
     <w:rsid w:val="003748A7"/>
     <w:rsid w:val="00377E30"/>
     <w:rsid w:val="00391197"/>
     <w:rsid w:val="0039134A"/>
     <w:rsid w:val="003A105B"/>
+    <w:rsid w:val="003A2BDE"/>
+    <w:rsid w:val="003A3B91"/>
     <w:rsid w:val="003B02D1"/>
     <w:rsid w:val="003B0423"/>
     <w:rsid w:val="003B062E"/>
+    <w:rsid w:val="003B73F9"/>
+    <w:rsid w:val="003C1E3F"/>
     <w:rsid w:val="003C36E3"/>
+    <w:rsid w:val="003C7109"/>
     <w:rsid w:val="003C7D45"/>
+    <w:rsid w:val="003D4AF9"/>
     <w:rsid w:val="003E340B"/>
     <w:rsid w:val="003E4CB8"/>
+    <w:rsid w:val="003E6557"/>
     <w:rsid w:val="003E6616"/>
+    <w:rsid w:val="003F09BC"/>
     <w:rsid w:val="003F2A97"/>
     <w:rsid w:val="003F4D0F"/>
+    <w:rsid w:val="003F55E2"/>
     <w:rsid w:val="003F5AAD"/>
     <w:rsid w:val="0040461A"/>
     <w:rsid w:val="00407734"/>
     <w:rsid w:val="004217A4"/>
+    <w:rsid w:val="00425D46"/>
     <w:rsid w:val="00427676"/>
     <w:rsid w:val="004357E2"/>
     <w:rsid w:val="00435947"/>
     <w:rsid w:val="004420E3"/>
     <w:rsid w:val="004453DF"/>
     <w:rsid w:val="00450DBB"/>
     <w:rsid w:val="00450E0A"/>
     <w:rsid w:val="00450EB1"/>
     <w:rsid w:val="0045179A"/>
     <w:rsid w:val="00453121"/>
     <w:rsid w:val="0046430C"/>
+    <w:rsid w:val="0046542E"/>
     <w:rsid w:val="004671E5"/>
     <w:rsid w:val="00467BC2"/>
     <w:rsid w:val="00473F9A"/>
+    <w:rsid w:val="00473FDB"/>
+    <w:rsid w:val="0048541B"/>
+    <w:rsid w:val="0048790A"/>
     <w:rsid w:val="004921D7"/>
+    <w:rsid w:val="004962AC"/>
+    <w:rsid w:val="004A14DA"/>
+    <w:rsid w:val="004A32B9"/>
+    <w:rsid w:val="004A45F7"/>
     <w:rsid w:val="004B5475"/>
     <w:rsid w:val="004C10D9"/>
+    <w:rsid w:val="004C139A"/>
+    <w:rsid w:val="004C45B5"/>
+    <w:rsid w:val="004C5022"/>
     <w:rsid w:val="004C5DDD"/>
     <w:rsid w:val="004C68B8"/>
     <w:rsid w:val="004D1EDE"/>
     <w:rsid w:val="004D230C"/>
     <w:rsid w:val="004D33B5"/>
+    <w:rsid w:val="004E439C"/>
     <w:rsid w:val="004E5346"/>
+    <w:rsid w:val="004E546D"/>
+    <w:rsid w:val="004E5EE8"/>
     <w:rsid w:val="004E5F15"/>
+    <w:rsid w:val="004F0F54"/>
     <w:rsid w:val="004F5EDC"/>
+    <w:rsid w:val="004F653E"/>
     <w:rsid w:val="00502146"/>
     <w:rsid w:val="005021F0"/>
     <w:rsid w:val="005044A7"/>
+    <w:rsid w:val="00506AB6"/>
     <w:rsid w:val="00514588"/>
+    <w:rsid w:val="005241A7"/>
+    <w:rsid w:val="00525182"/>
+    <w:rsid w:val="0052600E"/>
+    <w:rsid w:val="00527D77"/>
+    <w:rsid w:val="00531A35"/>
     <w:rsid w:val="005356F9"/>
     <w:rsid w:val="00535E5F"/>
+    <w:rsid w:val="005426BB"/>
     <w:rsid w:val="00545B69"/>
+    <w:rsid w:val="00545E6B"/>
     <w:rsid w:val="00547B27"/>
+    <w:rsid w:val="00554E26"/>
+    <w:rsid w:val="00555498"/>
     <w:rsid w:val="00555CFC"/>
     <w:rsid w:val="0055626B"/>
     <w:rsid w:val="00563330"/>
     <w:rsid w:val="0056385C"/>
     <w:rsid w:val="0056684B"/>
     <w:rsid w:val="00567B6F"/>
+    <w:rsid w:val="0057767D"/>
+    <w:rsid w:val="00580711"/>
     <w:rsid w:val="00582F60"/>
+    <w:rsid w:val="0058640D"/>
     <w:rsid w:val="0058738F"/>
     <w:rsid w:val="00591CCF"/>
     <w:rsid w:val="0059403B"/>
     <w:rsid w:val="005A69FB"/>
     <w:rsid w:val="005B1350"/>
+    <w:rsid w:val="005B1A50"/>
     <w:rsid w:val="005B253F"/>
+    <w:rsid w:val="005B2B7C"/>
     <w:rsid w:val="005B4B83"/>
+    <w:rsid w:val="005B4DE1"/>
+    <w:rsid w:val="005B64E3"/>
+    <w:rsid w:val="005B6653"/>
     <w:rsid w:val="005B6847"/>
     <w:rsid w:val="005C13A9"/>
     <w:rsid w:val="005D6571"/>
+    <w:rsid w:val="005D73E4"/>
+    <w:rsid w:val="005E30B7"/>
+    <w:rsid w:val="005F1AF2"/>
     <w:rsid w:val="005F3F1F"/>
     <w:rsid w:val="005F44B5"/>
+    <w:rsid w:val="005F768B"/>
     <w:rsid w:val="005F7C2C"/>
+    <w:rsid w:val="006016F9"/>
+    <w:rsid w:val="00603541"/>
+    <w:rsid w:val="00605659"/>
     <w:rsid w:val="006056D3"/>
+    <w:rsid w:val="0060683A"/>
     <w:rsid w:val="00607B84"/>
     <w:rsid w:val="006133DC"/>
     <w:rsid w:val="00615881"/>
+    <w:rsid w:val="00616B4A"/>
+    <w:rsid w:val="00617DFB"/>
     <w:rsid w:val="00621254"/>
     <w:rsid w:val="00622BF0"/>
+    <w:rsid w:val="00630B6F"/>
     <w:rsid w:val="00631C82"/>
+    <w:rsid w:val="006338AB"/>
     <w:rsid w:val="00634BE0"/>
+    <w:rsid w:val="00636C56"/>
     <w:rsid w:val="00637650"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="006431C8"/>
+    <w:rsid w:val="00645521"/>
     <w:rsid w:val="00646EB7"/>
     <w:rsid w:val="0065524B"/>
     <w:rsid w:val="00660561"/>
     <w:rsid w:val="00660D76"/>
     <w:rsid w:val="00671297"/>
     <w:rsid w:val="00671410"/>
     <w:rsid w:val="00673157"/>
+    <w:rsid w:val="006733E4"/>
+    <w:rsid w:val="00674BB7"/>
+    <w:rsid w:val="00681438"/>
     <w:rsid w:val="0068148D"/>
+    <w:rsid w:val="006840FC"/>
     <w:rsid w:val="006877D1"/>
+    <w:rsid w:val="00691B21"/>
+    <w:rsid w:val="00693761"/>
     <w:rsid w:val="00694163"/>
+    <w:rsid w:val="00694181"/>
+    <w:rsid w:val="006954FE"/>
     <w:rsid w:val="006969D3"/>
+    <w:rsid w:val="006A1BEF"/>
     <w:rsid w:val="006A311B"/>
+    <w:rsid w:val="006B328F"/>
     <w:rsid w:val="006B41E2"/>
     <w:rsid w:val="006B5037"/>
+    <w:rsid w:val="006C0561"/>
     <w:rsid w:val="006C1D33"/>
     <w:rsid w:val="006C3944"/>
     <w:rsid w:val="006C5458"/>
     <w:rsid w:val="006C63D9"/>
+    <w:rsid w:val="006D1FAC"/>
     <w:rsid w:val="006D6213"/>
     <w:rsid w:val="006D69CC"/>
     <w:rsid w:val="006D6C22"/>
     <w:rsid w:val="006E1731"/>
+    <w:rsid w:val="006E4792"/>
+    <w:rsid w:val="006F2E71"/>
     <w:rsid w:val="006F60AB"/>
+    <w:rsid w:val="00702D17"/>
     <w:rsid w:val="0070766B"/>
     <w:rsid w:val="007106F2"/>
     <w:rsid w:val="00711926"/>
+    <w:rsid w:val="00715760"/>
     <w:rsid w:val="0071735F"/>
     <w:rsid w:val="00717EF3"/>
     <w:rsid w:val="00720C85"/>
     <w:rsid w:val="0072123E"/>
     <w:rsid w:val="00733C62"/>
     <w:rsid w:val="00735B9C"/>
     <w:rsid w:val="007365B7"/>
     <w:rsid w:val="00740232"/>
     <w:rsid w:val="00740961"/>
     <w:rsid w:val="00741974"/>
+    <w:rsid w:val="00742F88"/>
     <w:rsid w:val="0074781E"/>
     <w:rsid w:val="00755545"/>
     <w:rsid w:val="00757ACF"/>
+    <w:rsid w:val="0076512D"/>
     <w:rsid w:val="00774EF5"/>
     <w:rsid w:val="007801E0"/>
+    <w:rsid w:val="00780F6B"/>
+    <w:rsid w:val="00781D89"/>
     <w:rsid w:val="00781DF0"/>
+    <w:rsid w:val="007845FF"/>
+    <w:rsid w:val="007912F2"/>
+    <w:rsid w:val="007A0D1E"/>
+    <w:rsid w:val="007A2590"/>
     <w:rsid w:val="007A5256"/>
+    <w:rsid w:val="007A560C"/>
+    <w:rsid w:val="007A6A68"/>
     <w:rsid w:val="007B41A7"/>
     <w:rsid w:val="007B6C20"/>
+    <w:rsid w:val="007B7F06"/>
     <w:rsid w:val="007C022F"/>
+    <w:rsid w:val="007C59AC"/>
+    <w:rsid w:val="007C74A0"/>
     <w:rsid w:val="007D32E4"/>
     <w:rsid w:val="007D3DFB"/>
     <w:rsid w:val="007E2251"/>
+    <w:rsid w:val="007E55EC"/>
     <w:rsid w:val="007F0159"/>
     <w:rsid w:val="007F39B4"/>
+    <w:rsid w:val="007F3DE2"/>
     <w:rsid w:val="007F4E7B"/>
     <w:rsid w:val="007F6BFC"/>
+    <w:rsid w:val="00800496"/>
+    <w:rsid w:val="00803D70"/>
     <w:rsid w:val="0080412D"/>
     <w:rsid w:val="00810740"/>
+    <w:rsid w:val="00811F1B"/>
+    <w:rsid w:val="00814E2F"/>
     <w:rsid w:val="00815BBF"/>
     <w:rsid w:val="00817976"/>
     <w:rsid w:val="008209B7"/>
+    <w:rsid w:val="0082291F"/>
     <w:rsid w:val="00825F86"/>
     <w:rsid w:val="0083063E"/>
+    <w:rsid w:val="00831A9F"/>
     <w:rsid w:val="00832A99"/>
     <w:rsid w:val="00835C7D"/>
+    <w:rsid w:val="00836C78"/>
     <w:rsid w:val="00836CD7"/>
+    <w:rsid w:val="008374CE"/>
     <w:rsid w:val="00841883"/>
+    <w:rsid w:val="00847148"/>
+    <w:rsid w:val="00852FE4"/>
+    <w:rsid w:val="008537A8"/>
     <w:rsid w:val="00854ECF"/>
     <w:rsid w:val="00857765"/>
+    <w:rsid w:val="00857BD5"/>
     <w:rsid w:val="008608F9"/>
     <w:rsid w:val="00862609"/>
     <w:rsid w:val="00862950"/>
+    <w:rsid w:val="0086587F"/>
+    <w:rsid w:val="00866A30"/>
+    <w:rsid w:val="00870E75"/>
+    <w:rsid w:val="008724A0"/>
     <w:rsid w:val="00872AD1"/>
+    <w:rsid w:val="0087563F"/>
     <w:rsid w:val="00876D67"/>
     <w:rsid w:val="00883163"/>
     <w:rsid w:val="0089090B"/>
     <w:rsid w:val="00892867"/>
+    <w:rsid w:val="008979B3"/>
+    <w:rsid w:val="008A31D4"/>
+    <w:rsid w:val="008A3E7D"/>
     <w:rsid w:val="008B0716"/>
     <w:rsid w:val="008B2FAE"/>
     <w:rsid w:val="008B5358"/>
+    <w:rsid w:val="008B6580"/>
+    <w:rsid w:val="008C4A48"/>
     <w:rsid w:val="008D3DBB"/>
     <w:rsid w:val="008D4FEF"/>
+    <w:rsid w:val="008D656F"/>
     <w:rsid w:val="008E1657"/>
+    <w:rsid w:val="008E348B"/>
+    <w:rsid w:val="008F22C0"/>
     <w:rsid w:val="008F55B4"/>
     <w:rsid w:val="009026D1"/>
+    <w:rsid w:val="00904594"/>
     <w:rsid w:val="00910684"/>
     <w:rsid w:val="00914E93"/>
     <w:rsid w:val="0092168F"/>
+    <w:rsid w:val="009233A9"/>
+    <w:rsid w:val="00926AC6"/>
     <w:rsid w:val="00926C73"/>
+    <w:rsid w:val="0092742B"/>
     <w:rsid w:val="00927529"/>
     <w:rsid w:val="009279F5"/>
     <w:rsid w:val="00927B89"/>
+    <w:rsid w:val="00927BBB"/>
     <w:rsid w:val="009306A5"/>
     <w:rsid w:val="00934AA5"/>
+    <w:rsid w:val="00935580"/>
     <w:rsid w:val="00936DAF"/>
+    <w:rsid w:val="00943541"/>
+    <w:rsid w:val="00943C90"/>
+    <w:rsid w:val="0094428E"/>
+    <w:rsid w:val="00945B03"/>
     <w:rsid w:val="00947323"/>
     <w:rsid w:val="00950805"/>
     <w:rsid w:val="00953BD9"/>
+    <w:rsid w:val="00957591"/>
     <w:rsid w:val="00960EA9"/>
     <w:rsid w:val="00962681"/>
     <w:rsid w:val="00962DBA"/>
     <w:rsid w:val="00967E29"/>
+    <w:rsid w:val="00972548"/>
+    <w:rsid w:val="00983E93"/>
+    <w:rsid w:val="00987F37"/>
     <w:rsid w:val="00991AA7"/>
+    <w:rsid w:val="009A05D4"/>
     <w:rsid w:val="009A4409"/>
     <w:rsid w:val="009B01EA"/>
     <w:rsid w:val="009B172D"/>
+    <w:rsid w:val="009B27D4"/>
     <w:rsid w:val="009B3E0E"/>
     <w:rsid w:val="009B5011"/>
     <w:rsid w:val="009C0F75"/>
     <w:rsid w:val="009C33A2"/>
+    <w:rsid w:val="009C39B7"/>
     <w:rsid w:val="009C3ED9"/>
+    <w:rsid w:val="009C557B"/>
+    <w:rsid w:val="009D449C"/>
     <w:rsid w:val="009E4910"/>
+    <w:rsid w:val="009E5087"/>
     <w:rsid w:val="009E7C08"/>
     <w:rsid w:val="009F1210"/>
+    <w:rsid w:val="009F4D56"/>
     <w:rsid w:val="009F4EAB"/>
+    <w:rsid w:val="009F6FF4"/>
     <w:rsid w:val="009F73EE"/>
     <w:rsid w:val="00A04383"/>
     <w:rsid w:val="00A23D5E"/>
+    <w:rsid w:val="00A2658E"/>
     <w:rsid w:val="00A278D1"/>
+    <w:rsid w:val="00A36A9C"/>
+    <w:rsid w:val="00A42262"/>
+    <w:rsid w:val="00A52837"/>
+    <w:rsid w:val="00A52D49"/>
     <w:rsid w:val="00A55126"/>
+    <w:rsid w:val="00A57489"/>
     <w:rsid w:val="00A608CA"/>
+    <w:rsid w:val="00A64384"/>
     <w:rsid w:val="00A64FC3"/>
+    <w:rsid w:val="00A7034F"/>
     <w:rsid w:val="00A7052F"/>
+    <w:rsid w:val="00A72325"/>
     <w:rsid w:val="00A74B0E"/>
     <w:rsid w:val="00A74F49"/>
     <w:rsid w:val="00A7753F"/>
     <w:rsid w:val="00A77ECB"/>
     <w:rsid w:val="00A800F2"/>
     <w:rsid w:val="00A939B9"/>
+    <w:rsid w:val="00A97EEC"/>
+    <w:rsid w:val="00AA6A7F"/>
+    <w:rsid w:val="00AA6FEC"/>
+    <w:rsid w:val="00AB1638"/>
     <w:rsid w:val="00AB22CF"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB719D"/>
     <w:rsid w:val="00AC09DC"/>
+    <w:rsid w:val="00AC2F24"/>
     <w:rsid w:val="00AC4DFC"/>
+    <w:rsid w:val="00AC5322"/>
     <w:rsid w:val="00AC6D40"/>
+    <w:rsid w:val="00AD0505"/>
     <w:rsid w:val="00AD68F1"/>
     <w:rsid w:val="00AD692A"/>
     <w:rsid w:val="00AE27BB"/>
+    <w:rsid w:val="00AE31EA"/>
     <w:rsid w:val="00AE4C69"/>
+    <w:rsid w:val="00AE67AA"/>
     <w:rsid w:val="00AF2BD7"/>
     <w:rsid w:val="00AF7FC0"/>
+    <w:rsid w:val="00B02FC5"/>
     <w:rsid w:val="00B04B4B"/>
     <w:rsid w:val="00B04DA9"/>
     <w:rsid w:val="00B07C28"/>
     <w:rsid w:val="00B07EDA"/>
+    <w:rsid w:val="00B1261C"/>
+    <w:rsid w:val="00B12736"/>
+    <w:rsid w:val="00B27DA5"/>
+    <w:rsid w:val="00B369AB"/>
+    <w:rsid w:val="00B37428"/>
     <w:rsid w:val="00B408CF"/>
     <w:rsid w:val="00B4274D"/>
+    <w:rsid w:val="00B459FA"/>
     <w:rsid w:val="00B50710"/>
+    <w:rsid w:val="00B576FD"/>
+    <w:rsid w:val="00B63E2F"/>
     <w:rsid w:val="00B656CC"/>
     <w:rsid w:val="00B67009"/>
+    <w:rsid w:val="00B67BFC"/>
+    <w:rsid w:val="00B70096"/>
+    <w:rsid w:val="00B73056"/>
+    <w:rsid w:val="00B7381A"/>
+    <w:rsid w:val="00B8243E"/>
+    <w:rsid w:val="00B83B3D"/>
     <w:rsid w:val="00B85AF6"/>
     <w:rsid w:val="00B8668D"/>
     <w:rsid w:val="00B86D21"/>
+    <w:rsid w:val="00B9206F"/>
+    <w:rsid w:val="00BA07D4"/>
     <w:rsid w:val="00BB4DFA"/>
     <w:rsid w:val="00BB69BA"/>
     <w:rsid w:val="00BC69D4"/>
+    <w:rsid w:val="00BC7650"/>
     <w:rsid w:val="00BE02A7"/>
     <w:rsid w:val="00BE04F7"/>
+    <w:rsid w:val="00BF282C"/>
+    <w:rsid w:val="00BF71B1"/>
+    <w:rsid w:val="00C0027C"/>
     <w:rsid w:val="00C013A7"/>
     <w:rsid w:val="00C02F60"/>
     <w:rsid w:val="00C0367F"/>
+    <w:rsid w:val="00C04A38"/>
     <w:rsid w:val="00C05B40"/>
     <w:rsid w:val="00C11639"/>
     <w:rsid w:val="00C13518"/>
     <w:rsid w:val="00C15979"/>
+    <w:rsid w:val="00C16515"/>
     <w:rsid w:val="00C23FC6"/>
+    <w:rsid w:val="00C2494A"/>
     <w:rsid w:val="00C31C9E"/>
+    <w:rsid w:val="00C32AEA"/>
+    <w:rsid w:val="00C3349E"/>
+    <w:rsid w:val="00C34742"/>
     <w:rsid w:val="00C55D62"/>
+    <w:rsid w:val="00C5744D"/>
     <w:rsid w:val="00C62D09"/>
+    <w:rsid w:val="00C63004"/>
     <w:rsid w:val="00C6321C"/>
+    <w:rsid w:val="00C753F0"/>
+    <w:rsid w:val="00C810B6"/>
     <w:rsid w:val="00C81829"/>
     <w:rsid w:val="00C83786"/>
     <w:rsid w:val="00C83A66"/>
+    <w:rsid w:val="00C91F70"/>
+    <w:rsid w:val="00C97947"/>
     <w:rsid w:val="00CA243C"/>
     <w:rsid w:val="00CA4866"/>
     <w:rsid w:val="00CA4D34"/>
+    <w:rsid w:val="00CA678E"/>
     <w:rsid w:val="00CA74C5"/>
+    <w:rsid w:val="00CB2DA0"/>
+    <w:rsid w:val="00CB5100"/>
+    <w:rsid w:val="00CC068B"/>
     <w:rsid w:val="00CC543E"/>
+    <w:rsid w:val="00CD166D"/>
     <w:rsid w:val="00CD323E"/>
+    <w:rsid w:val="00CD5C09"/>
+    <w:rsid w:val="00CE0744"/>
     <w:rsid w:val="00CE28F1"/>
     <w:rsid w:val="00CE4835"/>
     <w:rsid w:val="00CE67D9"/>
     <w:rsid w:val="00CE747C"/>
+    <w:rsid w:val="00CF02E2"/>
+    <w:rsid w:val="00CF495F"/>
+    <w:rsid w:val="00D01A45"/>
     <w:rsid w:val="00D0449C"/>
     <w:rsid w:val="00D14837"/>
+    <w:rsid w:val="00D16602"/>
     <w:rsid w:val="00D32173"/>
+    <w:rsid w:val="00D405B6"/>
     <w:rsid w:val="00D40D70"/>
+    <w:rsid w:val="00D42B1D"/>
+    <w:rsid w:val="00D4341F"/>
     <w:rsid w:val="00D44F25"/>
+    <w:rsid w:val="00D46D8D"/>
+    <w:rsid w:val="00D4715C"/>
     <w:rsid w:val="00D506F0"/>
     <w:rsid w:val="00D53E34"/>
     <w:rsid w:val="00D55642"/>
+    <w:rsid w:val="00D560F5"/>
+    <w:rsid w:val="00D568D5"/>
     <w:rsid w:val="00D56A04"/>
     <w:rsid w:val="00D579A2"/>
+    <w:rsid w:val="00D6077C"/>
+    <w:rsid w:val="00D61F1E"/>
     <w:rsid w:val="00D657B3"/>
     <w:rsid w:val="00D67B36"/>
     <w:rsid w:val="00D74DF5"/>
     <w:rsid w:val="00D758B9"/>
+    <w:rsid w:val="00D76872"/>
     <w:rsid w:val="00D80965"/>
     <w:rsid w:val="00D8219B"/>
+    <w:rsid w:val="00D82241"/>
+    <w:rsid w:val="00D8353B"/>
+    <w:rsid w:val="00D865AC"/>
     <w:rsid w:val="00D86E17"/>
+    <w:rsid w:val="00D9085B"/>
     <w:rsid w:val="00D91CF0"/>
     <w:rsid w:val="00D94E35"/>
+    <w:rsid w:val="00DA56FB"/>
     <w:rsid w:val="00DB5811"/>
     <w:rsid w:val="00DB6F62"/>
     <w:rsid w:val="00DB7EA4"/>
+    <w:rsid w:val="00DC1F6B"/>
+    <w:rsid w:val="00DC2ADA"/>
     <w:rsid w:val="00DC3D4A"/>
     <w:rsid w:val="00DC46F4"/>
     <w:rsid w:val="00DC4A52"/>
+    <w:rsid w:val="00DC6184"/>
     <w:rsid w:val="00DD087A"/>
     <w:rsid w:val="00DD0F2A"/>
+    <w:rsid w:val="00DD252A"/>
     <w:rsid w:val="00DD3298"/>
+    <w:rsid w:val="00DD4FFA"/>
+    <w:rsid w:val="00DE0775"/>
+    <w:rsid w:val="00DE3ADE"/>
     <w:rsid w:val="00DE4A70"/>
+    <w:rsid w:val="00DE64BC"/>
+    <w:rsid w:val="00DE71A4"/>
+    <w:rsid w:val="00DF0F13"/>
+    <w:rsid w:val="00DF2506"/>
     <w:rsid w:val="00E12414"/>
     <w:rsid w:val="00E1403B"/>
+    <w:rsid w:val="00E1472C"/>
     <w:rsid w:val="00E155D2"/>
+    <w:rsid w:val="00E179E2"/>
     <w:rsid w:val="00E22844"/>
+    <w:rsid w:val="00E3623D"/>
+    <w:rsid w:val="00E379CE"/>
+    <w:rsid w:val="00E37ACC"/>
     <w:rsid w:val="00E42A87"/>
     <w:rsid w:val="00E454D0"/>
+    <w:rsid w:val="00E46A76"/>
+    <w:rsid w:val="00E4709C"/>
     <w:rsid w:val="00E506F5"/>
+    <w:rsid w:val="00E50B97"/>
     <w:rsid w:val="00E50FD2"/>
     <w:rsid w:val="00E56263"/>
     <w:rsid w:val="00E5712D"/>
     <w:rsid w:val="00E6050A"/>
     <w:rsid w:val="00E6165A"/>
     <w:rsid w:val="00E6299A"/>
     <w:rsid w:val="00E63766"/>
     <w:rsid w:val="00E64936"/>
     <w:rsid w:val="00E6606D"/>
+    <w:rsid w:val="00E6617D"/>
+    <w:rsid w:val="00E6665F"/>
+    <w:rsid w:val="00E67830"/>
     <w:rsid w:val="00E679B3"/>
+    <w:rsid w:val="00E70371"/>
+    <w:rsid w:val="00E70891"/>
     <w:rsid w:val="00E771EA"/>
+    <w:rsid w:val="00E81CCD"/>
     <w:rsid w:val="00E93FBB"/>
+    <w:rsid w:val="00E97BC9"/>
     <w:rsid w:val="00EA05AC"/>
     <w:rsid w:val="00EA1DEB"/>
     <w:rsid w:val="00EA386A"/>
+    <w:rsid w:val="00EA4959"/>
     <w:rsid w:val="00EB0E1B"/>
+    <w:rsid w:val="00EB1F01"/>
     <w:rsid w:val="00EB2983"/>
     <w:rsid w:val="00EB2BEB"/>
     <w:rsid w:val="00EB75F9"/>
     <w:rsid w:val="00EB7715"/>
     <w:rsid w:val="00EC0184"/>
+    <w:rsid w:val="00EC5476"/>
     <w:rsid w:val="00EC561B"/>
     <w:rsid w:val="00EC5FF8"/>
+    <w:rsid w:val="00ED2801"/>
+    <w:rsid w:val="00ED369D"/>
+    <w:rsid w:val="00ED4036"/>
     <w:rsid w:val="00ED7720"/>
     <w:rsid w:val="00ED7DC2"/>
     <w:rsid w:val="00EE250A"/>
     <w:rsid w:val="00EE2AA4"/>
     <w:rsid w:val="00EE69C9"/>
+    <w:rsid w:val="00EE71D9"/>
     <w:rsid w:val="00EE74AB"/>
     <w:rsid w:val="00EF121B"/>
+    <w:rsid w:val="00EF18AB"/>
+    <w:rsid w:val="00EF64AF"/>
+    <w:rsid w:val="00EF7636"/>
+    <w:rsid w:val="00F01300"/>
     <w:rsid w:val="00F01515"/>
     <w:rsid w:val="00F02FF4"/>
     <w:rsid w:val="00F0515D"/>
+    <w:rsid w:val="00F07002"/>
+    <w:rsid w:val="00F12A64"/>
     <w:rsid w:val="00F163E4"/>
     <w:rsid w:val="00F2099B"/>
+    <w:rsid w:val="00F21854"/>
     <w:rsid w:val="00F228B8"/>
+    <w:rsid w:val="00F23733"/>
     <w:rsid w:val="00F24F49"/>
     <w:rsid w:val="00F25420"/>
+    <w:rsid w:val="00F259A5"/>
+    <w:rsid w:val="00F31739"/>
+    <w:rsid w:val="00F31F4A"/>
     <w:rsid w:val="00F4010B"/>
+    <w:rsid w:val="00F42126"/>
     <w:rsid w:val="00F421B4"/>
     <w:rsid w:val="00F519E1"/>
     <w:rsid w:val="00F53E49"/>
     <w:rsid w:val="00F5412D"/>
     <w:rsid w:val="00F60C43"/>
+    <w:rsid w:val="00F61ACC"/>
+    <w:rsid w:val="00F62D6A"/>
     <w:rsid w:val="00F64A3E"/>
+    <w:rsid w:val="00F654CA"/>
     <w:rsid w:val="00F7246D"/>
+    <w:rsid w:val="00F73799"/>
+    <w:rsid w:val="00F75501"/>
     <w:rsid w:val="00F7560A"/>
+    <w:rsid w:val="00F774C6"/>
     <w:rsid w:val="00F819AF"/>
+    <w:rsid w:val="00F91B18"/>
     <w:rsid w:val="00F9345E"/>
     <w:rsid w:val="00F94020"/>
     <w:rsid w:val="00F9417D"/>
+    <w:rsid w:val="00F94F61"/>
     <w:rsid w:val="00FA2A20"/>
+    <w:rsid w:val="00FA3542"/>
+    <w:rsid w:val="00FA3A2F"/>
     <w:rsid w:val="00FA4B6E"/>
+    <w:rsid w:val="00FA4C05"/>
     <w:rsid w:val="00FB1866"/>
+    <w:rsid w:val="00FB1E01"/>
     <w:rsid w:val="00FB41E3"/>
+    <w:rsid w:val="00FB6E28"/>
     <w:rsid w:val="00FC092D"/>
+    <w:rsid w:val="00FC59E2"/>
+    <w:rsid w:val="00FC76D1"/>
+    <w:rsid w:val="00FD0410"/>
     <w:rsid w:val="00FD0595"/>
     <w:rsid w:val="00FD1B8C"/>
+    <w:rsid w:val="00FD3BF2"/>
+    <w:rsid w:val="00FE0235"/>
+    <w:rsid w:val="00FE66FF"/>
     <w:rsid w:val="00FF3128"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -8116,50 +6037,70 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00622BF0"/>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A5256"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00580711"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00580711"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="247926414">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="815877710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8507,82 +6448,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353C7C7B-D416-4AAD-ADB3-EC600A59F534}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88E5A164-6BA8-485A-ADA7-C29B23FD547C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>38404</Characters>
+  <Pages>6</Pages>
+  <Words>2505</Words>
+  <Characters>14283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>320</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45051</CharactersWithSpaces>
+  <CharactersWithSpaces>16755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>omuraliev</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>