--- v0 (2026-05-16)
+++ v1 (2026-10-05)
@@ -4,6182 +4,10390 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3BEFC5FA" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C31A7" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="788AEC5F" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...24 lines deleted...]
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>НАЦИОНАЛЬНЫЙ СТАТИСТИЧЕСКИЙ КОМИТЕТ КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049AEF94" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C31A7" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+    <w:p w14:paraId="049AEF94" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05921712" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2761EF30" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7239FF6A" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F23F2B0" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6EA2C9" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F734C3" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A956813" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16436085" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF94925" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBCB9D1" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F22C54A" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBED3E8" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8841A8" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1950A567" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA3BB2E" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B92A046" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD2E53C" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E3032E" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E330832" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16653F65" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B997C6E" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F26B07" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED9ABD1" w14:textId="7A477222" w:rsidR="000C31A7" w:rsidRPr="000C76CB" w:rsidRDefault="000C31A7" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УКАЗАНИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374CC7DC" w14:textId="347E6878" w:rsidR="000C31A7" w:rsidRPr="000C76CB" w:rsidRDefault="000C31A7" w:rsidP="000C31A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по заполнению формы официальной статистической отчетности </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5458" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00E155D2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1-ТУРФИРМА</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5458" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6C2E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>месячная</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5458" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B946D9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5458" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отчет о </w:t>
+      </w:r>
+      <w:r w:rsidR="00E155D2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деятельности турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03221" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ическ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E155D2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ой фирмы</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2688" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E155D2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утвержденной </w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>остановлением Нац</w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ионального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стат</w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истического </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ком</w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>итета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кыргызской Республики №</w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от</w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 августа</w:t>
+      </w:r>
+      <w:r w:rsidR="00C157C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B27B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ADB5B1" w14:textId="179C0AB5" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-        <w:ind w:left="1416"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61203837" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C198BEB" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B198C76" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2E7FC1" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E7F6BD" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F19285" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8EB456" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A90DAC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507E75CC" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E79E5AF" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456D247E" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071DDF47" w14:textId="6C00BBF0" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7336E291" w14:textId="1B9EC299" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349C2D0B" w14:textId="6678C115" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41942469" w14:textId="6B45AB8E" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD35780" w14:textId="48D0BF83" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4FE1BB" w14:textId="12936DF2" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CED9A6E" w14:textId="024A4CAD" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2E5A06" w14:textId="1F407C23" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E70A08" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200B50AE" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D22EB4A" w14:textId="77777777" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A2CD11" w14:textId="412A25F1" w:rsidR="006C5458" w:rsidRPr="000C76CB" w:rsidRDefault="006C5458" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C31A7">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-        <w:ind w:left="1416"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БИШКЕК 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0BC1" w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664CF037" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4398AC4C" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A1B04A" w14:textId="78E72696" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C04000" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="006C5458">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F93EEA7" w14:textId="60161111" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Указания по заполнению </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19377B4D" w14:textId="51458A52" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00D0471B" w:rsidP="00BA78EB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ормы</w:t>
+      </w:r>
+      <w:r w:rsidR="00803685" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> официальной</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статистической отчетности №1-Турфирма «Отчет о деятельности турист</w:t>
+      </w:r>
+      <w:r w:rsidR="009F04E5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ической</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фирмы» (</w:t>
+      </w:r>
+      <w:r w:rsidR="00804C44" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>месячная</w:t>
+      </w:r>
+      <w:r w:rsidR="00453B9B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
-[...335 lines deleted...]
-          <w:lang w:val="ky-KG" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009306A5">
-[...4045 lines deleted...]
-    <w:p w14:paraId="0081EB8E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    </w:p>
+    <w:p w14:paraId="0081EB8E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13364B01" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    <w:p w14:paraId="13364B01" w14:textId="724228CA" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="24E8237B" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форму </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC14F9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">официальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статистической отчетности № 1-турфирма </w:t>
+      </w:r>
+      <w:r w:rsidR="00B722F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(месячная) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«Отчет о деятельности турист</w:t>
+      </w:r>
+      <w:r w:rsidR="000400C2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>иче</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ской фирмы» (далее – форма) предоставляют предприятия, организации и учреждения, имеющие статус юридические лица, а также граждане, осуществляющие предпринимательскую деятельность без образования юридического лица (индивидуальные предприниматели), независимо от формы собственности и организационно-правовой форм</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1CC2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы, занимающиеся </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1CC2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">туроператорской </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>и турагентской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельностью</w:t>
+      </w:r>
+      <w:r w:rsidR="008F32BE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3542863F" w14:textId="44E3C15F" w:rsidR="005009F2" w:rsidRPr="000C76CB" w:rsidRDefault="0078140A" w:rsidP="00C06851">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:spacing w:before="150" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="216" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйствующие субъекты</w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (юридические лица и индивидуальные предприниматели)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> занимающиеся только реализацией и бронированием авиа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и железнодорожных </w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>билетов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (авиакассы и т.п.)</w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данный отчет </w:t>
+      </w:r>
+      <w:r w:rsidR="005009F2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не представляют. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E8237B" w14:textId="1E0D79F5" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00C06851">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="78A5FAE9" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отчет составляется на основании учредительных и регистрационных документов, данных бухгалтерского и аналитического учета.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Представляется территориальному</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органу статистики по месту своего нахождения и включает данные по всем обособленным подразделениям, расположенным на одной с ним </w:t>
+      </w:r>
+      <w:r w:rsidR="0078140A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">административной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>территории (район, город).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A5FAE9" w14:textId="6BD9F18D" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>При наличии обособленных подразделений</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="1297C14F" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(филиалы, представительства и т.п.), имеющих отдельный баланс и счета в учреждениях банка и входящи</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0537" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в состав предприятия, но расположенные на территории другой административной единицы, чем головное предприятие, самостоятельно представляют статистическую отчетность</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32235" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> территориальному</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органу статистики по месту своего нахождения. В тех случаях, когда обособленные подразделения не располагают необходимой информацией для составления статистической отчетности, то отчет за них составляет головное предприятие и представляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37406" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территориальному </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>органу статистики по месту нахождения обособленного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1297C14F" w14:textId="55CDF60E" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В адресной части формы в соответствующих графах указывается полное наименование турфирмы и полное наименование отчитывающейся организации в соответствии с учредительными документами, зарегистрированными в установленном порядке, а затем в скобках – </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0537" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>фирменное наименование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. На бланке формы, содержащей сведения по обособленному подразделению, указывается наименование обособленного подразделения и юридического лица, к которому оно относится. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Индивидуальный предприниматель </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="62DFAAEB" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>указывает</w:t>
+      </w:r>
+      <w:r w:rsidR="0022564A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно</w:t>
+      </w:r>
+      <w:r w:rsidR="0022564A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наименование турфирмы и фамилию, имя, отчество</w:t>
+      </w:r>
+      <w:r w:rsidR="00804C44" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>при наличии</w:t>
+      </w:r>
+      <w:r w:rsidR="00885775" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00173D42" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> код ОКПО</w:t>
+      </w:r>
+      <w:r w:rsidR="00076460" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DFAAEB" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">По строке «Почтовый адрес» в соответствующих графах указывается </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>почтовый адрес фактического местонахождения турфирмы и юридический адрес отчитывающейся организации в соответствии с учредительными документами, зарегистрированными в установленном порядке</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Если фактический адрес совпадает с юридическим, то указывается один и тот же адрес. Для </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>обособленных подразделений</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, не имеющих юридического адреса, указывается почтовый адрес турфирмы и юридический адрес юридического лица. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Индивидуальный предприниматель </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>указывает почтовый адрес</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>фактического местонахождения турфирмы и почтовый адрес, по которому он зарегистрирован в качестве индивидуального предпринимателя. Почтовый адрес обязательно должен содержать</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>почтовый индекс.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ACF48E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    <w:p w14:paraId="39ACF48E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Руководитель юридического лица/индивидуальный предприниматель назначает должностных лиц, уполномоченных предоставлять первичные статистические данные от имени юридического лица/индивидуального предпринимателя.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2EB6BD" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    <w:p w14:paraId="3B2EB6BD" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Турфирмы с сезонным характером работы (работающие не полный календарный год) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>предоставляют форму на общих основаниях</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A25519F" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    <w:p w14:paraId="0A25519F" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Все стоимостные показатели в форме приводятся в </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>тысячах сомов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="54B8F5E3" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с одним десятичным знаком, остальные показатели - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>в целых числах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01AD62" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="000C76CB" w:rsidRDefault="005578E1" w:rsidP="00187B2A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="56BDD6FC" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6779A08A" w14:textId="77777777" w:rsidR="00187B2A" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00187B2A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="4BED735D" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>В форме использу</w:t>
+      </w:r>
+      <w:r w:rsidR="00512A1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ются следующие основные понятия</w:t>
+      </w:r>
+      <w:r w:rsidR="00512A1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00187B2A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8EF42" w14:textId="593FF776" w:rsidR="0079628E" w:rsidRPr="000C76CB" w:rsidRDefault="0086437C" w:rsidP="00F6235C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Туроператорская деятельность</w:t>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t>Туризм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — это </w:t>
+      </w:r>
+      <w:r w:rsidR="0079628E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">временные выезды (путешествия) граждан Кыргызской Республики, иностранных граждан и лиц без гражданства за пределы постоянного места жительства в оздоровительных, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4E20" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>познавательных</w:t>
+      </w:r>
+      <w:r w:rsidR="0079628E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS PGothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или профессионально-деловых, спортивных, религиозных и других целях без занятия оплачиваемой деятельностью в стране или месте временного пребывания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F500650" w14:textId="778D2DDD" w:rsidR="00684935" w:rsidRPr="000C76CB" w:rsidRDefault="007258CC" w:rsidP="00143ED7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...13 lines deleted...]
-    <w:p w14:paraId="258AC19E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Туроператоры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — это предприятия, комбинирующие две или более</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>туристские услуги (перевозки, размещение, питание, развлечения,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экскурсии) и продающие их через </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>турагентства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или напрямую конечным</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>потребителям как единый продукт (назыв</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>аемый комплексным туром) за еди</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ную цену. Элементы комплексного тура могут быть определены заранее или</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>определяться путем процедуры «заказа», когда посетитель выбирает из заранее</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4AB6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>установленного списка комбинацию услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00684935" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0504E938" w14:textId="1E2C278D" w:rsidR="008B7E38" w:rsidRPr="000C76CB" w:rsidRDefault="008B7E38" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...13 lines deleted...]
-    <w:p w14:paraId="57329D7E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Туроператорская деятельность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – предпринимательская деятельность юридических </w:t>
+      </w:r>
+      <w:r w:rsidR="00490489" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>или физических лиц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (туроператоров) по формированию, продвижению, реализации туров, в том числе сформированных другими туроператорами, включая нерезидентов Кыргызской Республики, а также по оказанию отдельных услуг, связанных с организацией туристического путешествия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417674FF" w14:textId="77777777" w:rsidR="00684935" w:rsidRPr="000C76CB" w:rsidRDefault="00684935" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="4BD0D579" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Турагентство - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>организация или индивидуальный предприниматель, занимающиеся продажей сформированных туроператором туров. Турагентство выступает посредником между туристом и туроператором за комиссионное вознаграждение, предоставляемое туроператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B00840" w14:textId="7972F4D3" w:rsidR="00684935" w:rsidRPr="000C76CB" w:rsidRDefault="008B7E38" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...13 lines deleted...]
-    <w:p w14:paraId="259A4F9C" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Турагентская деятельность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – предпринимательская деятельность юридических лиц или индивидуальных предпринимателей (турагентов) по продвижению, реализации туров, сформированных туроператорами</w:t>
+      </w:r>
+      <w:r w:rsidR="00684935" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E53C7DB" w14:textId="77777777" w:rsidR="00397A36" w:rsidRPr="000C76CB" w:rsidRDefault="00397A36" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...14 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Продвижение туристского продукта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – комплекс мер, направленных на реализацию туристского продукта (реклама, участие в специализированных выставках, ярмарках, организация туристских информационных центров, издание каталогов, буклетов и другое).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797BE8D7" w14:textId="781B06BE" w:rsidR="008B7E38" w:rsidRPr="00B819E1" w:rsidRDefault="008B7E38" w:rsidP="00143ED7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="3A55384A" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Тур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- это</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комплекс туристических услуг, включающий в себя не менее двух из следующих трех видов услуг: перевозка, размещение, иные туристические услуги (питание, организация туристического путешествия, экскурсионные</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00397A36" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00397A36" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги гидов-переводчиков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и другие услуги)</w:t>
+      </w:r>
+      <w:r w:rsidR="00397A36" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00397A36" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставляемые в зависимости от целей путешествия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3950A" w14:textId="77777777" w:rsidR="00B819E1" w:rsidRPr="00B819E1" w:rsidRDefault="00B819E1" w:rsidP="00B819E1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...13 lines deleted...]
-    <w:p w14:paraId="725D47E5" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Туризм выездной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - туризм лиц, постоянно проживающих в Кыргызской Республике, в другую страну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F695FF2" w14:textId="77777777" w:rsidR="00B819E1" w:rsidRPr="00B819E1" w:rsidRDefault="00B819E1" w:rsidP="00B819E1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...14 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Туризм въездной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - туризм в пределах территории Кыргызской Республики лиц, не проживающих постоянно в Кыргызской Республике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A073B9" w14:textId="1B08E1C4" w:rsidR="008B7E38" w:rsidRPr="000C76CB" w:rsidRDefault="008F5743" w:rsidP="00143ED7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="21C3AE68" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Посетитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">это путешественник, совершающий </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поездкку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в какое-либо основное место назначения, находящееся за пределами его или ее обычной среды, на срок менее года с любой главной целью (деловая поездка, отдых или иная личная цель), за исключением цели трудоустройства в стране или месте посещения.  Посетитель </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(внутренний, въездной или выездной) классифицируется как </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00B819E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">турист (или ночующий посетитель), если его или её </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поездка включает </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ночевку ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или однодневный посетитель (или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>экскурсант</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983" w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> если поездка не включает</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ночевку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD193E3" w14:textId="77777777" w:rsidR="00DD64A3" w:rsidRPr="000C76CB" w:rsidRDefault="008F5743" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6B069CED" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Экскурсант</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - лицо, посещающее страну (место) временного пребывания на период менее 24 часов без ночевки в стране (месте) временного пребывания</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD64A3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB397E2" w14:textId="2EA404BC" w:rsidR="008F5743" w:rsidRPr="000C76CB" w:rsidRDefault="008F5743" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="77BF256F" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Турист</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - лицо, посещающее страну (место) временного пребывания в лечебно-оздоровительных, рекреационных, познавательных, физкультурно-спортивных, профессионально-деловых, религиозных и иных целях без занятия деятельностью, связанной с получением дохода от источников в стране (месте) временного пребывания, на период от 24 часов до </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5983">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>месяцев подряд или осуществляющее не менее одной ночевки в стране (месте) временного пребывания.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD64A3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Мигранты, приграничные работники, дипломаты, военнослужащие в регулярных миссиях, беженцы и кочевники не считаются туристами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD675CB" w14:textId="77777777" w:rsidR="008F5743" w:rsidRPr="000C76CB" w:rsidRDefault="008F5743" w:rsidP="00143ED7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Туристические ночи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> относятся к каждой зарегистрированной ночевке человека (туриста) в месте размещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF56552" w14:textId="0454F339" w:rsidR="009E4FE1" w:rsidRPr="000C76CB" w:rsidRDefault="009E4FE1" w:rsidP="00F6235C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="16311801" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Поездка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> относится к путешествию лица с того момента, как он или она покидает постоянное место жительства, и до момента возвращения: таким образом, поездка означает поездку туда и обратно. Поездка состоит из посещений различных мест. Термин «туристское посещение» относится к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пребыванию в месте, посещаемом во время туристской поездки. Поездки, совершаемые посетителями, называются туристскими поездками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF9242" w14:textId="77777777" w:rsidR="00F71BBF" w:rsidRPr="000C76CB" w:rsidRDefault="00F71BBF" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="74729B6D" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B069CED" w14:textId="4123A0DC" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6BC1A639" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел 1. Общие сведения о турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB238A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ической</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фирме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0BFE8B" w14:textId="3B05E196" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="7F12BBD5" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Указывается фактический вид туристской деятельности, которым занималась турис</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB238A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>тическ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ая фирма в отчетном </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11A34" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>месяце</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11A34" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>заполнив одну из строк 101 – 104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16311801" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="0CBCE693" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строку 101 отмечают турфирмы, которые в отчетном году занимались только туроператорской деятельностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74729B6D" w14:textId="0DFBF90A" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строку 102 отмечают </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB238A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>турфирмы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые занимались </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>туроператорской и турагентской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельностью одновременно, то есть деятельностью </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>по формированию</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, продвижению и продаже населению туристского продукта, а также деятельностью по продвижению и продаже населению туристского продукта, сформированного другим туроператором. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C80C16E" w14:textId="26399A5F" w:rsidR="00180EA2" w:rsidRPr="000C76CB" w:rsidRDefault="003A081A" w:rsidP="00027C4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2DAC3B3E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Строку</w:t>
+      </w:r>
+      <w:r w:rsidR="00180EA2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 103 - отмечают турфирмы, которые в отчетном году занимались </w:t>
+      </w:r>
+      <w:r w:rsidR="00180EA2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>только</w:t>
+      </w:r>
+      <w:r w:rsidR="00180EA2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туроператорской деятельностью</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7693" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с продажей билетов</w:t>
+      </w:r>
+      <w:r w:rsidR="00027C4A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00180EA2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC1A639" w14:textId="2F7CC3AF" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="436972D8" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строку 104 отмечают </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0085" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">турфирмы, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>занимающиеся</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0085" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> турагентской деятельностью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F12BBD5" w14:textId="48900C49" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00B55923" w:rsidP="00EF1981">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3F67A096" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строкам 106</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17776" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0001620F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">108 </w:t>
+      </w:r>
+      <w:r w:rsidR="00143ED7" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">следует </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>обвести номер строки туроператорской/турагентской деятельности</w:t>
+      </w:r>
+      <w:r w:rsidR="00074B6E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от которой получен наибольший доход (выручка). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650587E9" w14:textId="77777777" w:rsidR="007B6E86" w:rsidRPr="000C76CB" w:rsidRDefault="007B6E86" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="05886559" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECCA5D3" w14:textId="6C1DA03E" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00B17776" w:rsidP="00BF2F47">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41E77" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Число</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и стоимость реализованных турпакетов (договоров о реализации турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6028D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ского</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукта и оказании турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6028D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ски</w:t>
+      </w:r>
+      <w:r w:rsidR="00171F06" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6170" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001061A4" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>включая</w:t>
+      </w:r>
+      <w:r w:rsidR="00171F06" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001061A4" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>договора</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на обслуживание однодневных посетителей (экскурсантов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9B2598" w14:textId="77777777" w:rsidR="00143ED7" w:rsidRPr="000C76CB" w:rsidRDefault="00143ED7" w:rsidP="009A31A5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A59FB7" w14:textId="603000CA" w:rsidR="00F165D2" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="009A31A5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1533E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01 в графе 1 показывае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA20AE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>число турпакетов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (количество заключенных договоров о реализации турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1702" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ского</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукта и оказании турист</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1702" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ских</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="003E32D8" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00017FE6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00664985" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по договорам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на обслуживание однодневных посетителей (экскурсантов)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, имеющих документальное подтверждение </w:t>
+      </w:r>
+      <w:r w:rsidR="00304725" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>и оплаченных как наличными денежными средствами, так и в безналичной форме, независимо от времени и места оплаты</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1FC1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Отражаются турпакеты, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>реализованные туроператором или турагентом</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6889" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE72CE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6889" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">включая турпакеты, реализованные организациям, которые приобрели их для своих сотрудников, а не для перепродажи.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008612DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке 201 в графе 2 отражается полная стоимость турпакета.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE72CE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Не включаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> турпакеты, проданные другим организациям для их перепродажи</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D10" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7214A836" w14:textId="349B662B" w:rsidR="00B758F3" w:rsidRPr="000C76CB" w:rsidRDefault="00B758F3" w:rsidP="009A31A5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По строке</w:t>
+      </w:r>
+      <w:r w:rsidR="00F165D2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2EE2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, граф</w:t>
+      </w:r>
+      <w:r w:rsidR="009A31A5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2EE2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 и 2 отражается, соответственно,</w:t>
+      </w:r>
+      <w:r w:rsidR="009751F8" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> число турпакетов и их стоимость</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2EE2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, сформированные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009751F8" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>для однодневных поездок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внутренних посетителей (граждан Кыргызской Республики), которые отправляются в поездку из своего места проживания по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>территории Кыргызстана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и возвращаются в тот же день, без ночёвки</w:t>
+      </w:r>
+      <w:r w:rsidR="00101006" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74115C56" w14:textId="1C0232A0" w:rsidR="00B758F3" w:rsidRPr="000C76CB" w:rsidRDefault="00B758F3" w:rsidP="009A31A5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По строке 203</w:t>
+      </w:r>
+      <w:r w:rsidR="009751F8" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7893" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>графам</w:t>
+      </w:r>
+      <w:r w:rsidR="009751F8" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 и 2 отражается, соответственно, число турпакетов и их стоимость, сформированные для однодневных поездок внутренних посетителей (граждан Кыргызской Республики),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которые отправляются в поездку из своего места проживания по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>другим странам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и возвращаются в тот же день, без ночёвки</w:t>
+      </w:r>
+      <w:r w:rsidR="00101006" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76154717" w14:textId="3D324FB1" w:rsidR="008B6B10" w:rsidRPr="000C76CB" w:rsidRDefault="00072FD9" w:rsidP="00F96A50">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке 204, графам 1 и 2 отражается, соответственно, число турпакетов и их стоимость, сформированные для однодневных поездок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>граждан других стран</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые отправляются в поездку из своего места проживания по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и возвращаются в тот же день, без ночёвки</w:t>
+      </w:r>
+      <w:r w:rsidR="00101006" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4CF30F" w14:textId="02237545" w:rsidR="00664985" w:rsidRPr="000C76CB" w:rsidRDefault="00664985" w:rsidP="00FF75C8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>По строке 205 в</w:t>
+      </w:r>
+      <w:r w:rsidR="001A28DB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> графе 1 показывае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="001A28DB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>число турпакетов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (количество заключенных договоров о реализации туристского продукта и оказании туристских услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00947A78" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3076" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на обслуживание туристов (ночующих посетителей, осуществляющих многодневные поездки</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64783" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, независимо от времени и места оплаты. Отражаются </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4E20" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>турпакеты, реализованные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туроператором или турагентом, включая турпакеты, реализованные организациям, которые приобрели их для своих сотрудников, а не для перепродажи.  По строке 205 в графе 2 отражается полная стоимость турпакета.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не включаются турпакеты, проданные другим организациям для их перепродажи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604CF3CA" w14:textId="77777777" w:rsidR="008A5CD0" w:rsidRPr="000C76CB" w:rsidRDefault="008A5CD0" w:rsidP="00FF75C8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234EE0E2" w14:textId="37E09024" w:rsidR="00587797" w:rsidRPr="000C76CB" w:rsidRDefault="00587797" w:rsidP="00587797">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">По строке 206, графам 1 и 2 отражается, соответственно, число турпакетов и их стоимость, сформированные </w:t>
+      </w:r>
+      <w:r w:rsidR="0048751E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристов (ночующих </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>посетителей) граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="0048751E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кыргызской Республики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые отправляются в поездку из своего места проживания по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>территории Кыргызстана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048751E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с ночевкой</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1095" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79269EBF" w14:textId="030E6E4C" w:rsidR="002E1095" w:rsidRPr="000C76CB" w:rsidRDefault="00587797" w:rsidP="00587797">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По строке</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1095" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 207</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, графам 1 и 2 отражается, соответственно, число турпакетов и их стоимость, сформированные </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1095" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для туристов (ночующих </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>посетителей) граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1095" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кыргызской Республики, которые отправляются в поездку из своего места проживания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>другим странам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1095" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с ночевкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B44F233" w14:textId="74B83370" w:rsidR="008A5CD0" w:rsidRPr="000C76CB" w:rsidRDefault="00587797" w:rsidP="00442B8F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0D48DAC3" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По строке 20</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D8A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, графам 1 и 2 отражается, соответственно, число турпакетов и их стоимость, сформированные </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D8A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="005D41EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туристов (ночующих посетителей)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан других стран, которые отправляются в поездку из своего места проживания по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442B8F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с ночевкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFBFFBF" w14:textId="03424A2E" w:rsidR="00F96D90" w:rsidRPr="000C76CB" w:rsidRDefault="00F96D90" w:rsidP="00F96D90">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сумма </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>строк 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-204</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A4F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по графам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 и 2 должна равняться строке 201, соответственно, по гр</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A4F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>афе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 и 2; сумма строк 206-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>208 должна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> равняться строке 205, соответственно по гр</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13A4F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>афам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 и 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518EF6B0" w14:textId="77777777" w:rsidR="00F96D90" w:rsidRPr="000C76CB" w:rsidRDefault="00F96D90" w:rsidP="00F96D90">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="3EFD1E51" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость турпакетов, проданных иностранным гражданам через зарубежные представительства фирмы за валюту, пересчитывается в кыргызские сомы по официальному курсу валют, установленному Национальным банком Кыргызской Республики на день совершения операции. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DCDB84" w14:textId="77777777" w:rsidR="008479D7" w:rsidRPr="000C76CB" w:rsidRDefault="008479D7" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0F80DB1A" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2803A7C2" w14:textId="1FFA61CD" w:rsidR="00497BDA" w:rsidRPr="00C36BD9" w:rsidRDefault="00497BDA" w:rsidP="00497BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="5D622778" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 3. Численность </w:t>
+      </w:r>
+      <w:r w:rsidR="00736AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отправленных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>однодневных</w:t>
+      </w:r>
+      <w:r w:rsidR="00736AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>экскурсантов, многодневных туристов и число их ночевок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F70EEA" w14:textId="09D31E1D" w:rsidR="005D57F6" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="19911B2F" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00076037" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00717F76" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">графа </w:t>
+      </w:r>
+      <w:r w:rsidR="00717F76" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показывается общее число обслуженных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">однодневных </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">экскурсантов и  </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D9B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="0061517C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ногодневных</w:t>
+      </w:r>
+      <w:r w:rsidR="00736AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>туристов</w:t>
+      </w:r>
+      <w:r w:rsidR="00717F76" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включая кыргызских и иностранных </w:t>
+      </w:r>
+      <w:r w:rsidR="00206493" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экскурсантов и  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристов, которые совершили туристскую поездку по турпакетам, </w:t>
+      </w:r>
+      <w:r w:rsidR="00206493" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отраженным, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>соответственно</w:t>
+      </w:r>
+      <w:r w:rsidR="00206493" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по строкам 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00206493" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>и 205 граф</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="000036D5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>раздела 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="000036D5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4214" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также иностранных туристов, которые совершили туристскую поездку по турпакетам, приобретенным не в Кыргызстане, а за рубежом, но были обслужены (например, приняты, размещены в гостинице, отправлены в туристскую поездку по Кыргызской Республике) на территории Кыргызской Республики отчитывающейся турфирмой (например, по договору с иностранным туроператором).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D578221" w14:textId="3D179361" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6ECCA5D3" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>о строке 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по графам </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, из</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строки 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2 и 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0788" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>выделяются граждане Кыргызстана</w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (резиденты)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4127DD5E" w14:textId="16D7FF5C" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3C0281FE" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="0047552C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="005524B5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00467D5A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, из</w:t>
+      </w:r>
+      <w:r w:rsidR="00467D5A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строки 302</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="005524B5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057124C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>показывается число граждан Кыргызстана, отправленных в туристскую поездку по Кыргызской Респуб</w:t>
+      </w:r>
+      <w:r w:rsidR="004F226A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>лике</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4295" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(внутренний туризм).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31642D86" w14:textId="16449004" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00467D5A" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4741CE4E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строке 304</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="00614EA3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057124C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, из</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строки 302</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="00614EA3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057124C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, показывается</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> число граждан Кыргызстана, отправленных в туристскую поездку по другим странам</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4295" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (выездной туризм).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B33475E" w14:textId="56371549" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00765593">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке </w:t>
+      </w:r>
+      <w:r w:rsidR="00467D5A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>графа</w:t>
+      </w:r>
+      <w:r w:rsidR="00614EA3" w:rsidRPr="000C76CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="429468CB" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidR="0057124C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, из</w:t>
+      </w:r>
+      <w:r w:rsidR="00467D5A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строки 301</w:t>
+      </w:r>
+      <w:r w:rsidR="00614EA3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>графа</w:t>
+      </w:r>
+      <w:r w:rsidR="00614EA3" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057124C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3, выделяются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждане других стран</w:t>
+      </w:r>
+      <w:r w:rsidR="00343299" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нерезиденты)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7DFB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, отправленные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в туристскую по</w:t>
+      </w:r>
+      <w:r w:rsidR="004F226A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ездку по Кыргызской Республике </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4295" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(въездной туризм).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3070E231" w14:textId="6F6205BB" w:rsidR="00467D5A" w:rsidRPr="000C76CB" w:rsidRDefault="00467D5A" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="52850125" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строкам</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A09" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 301-305 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>графа 1 равна сумме граф 2 и 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60045A8C" w14:textId="77777777" w:rsidR="00623AF4" w:rsidRPr="000C76CB" w:rsidRDefault="00623AF4" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="5389DAA2" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    </w:p>
+    <w:p w14:paraId="75931184" w14:textId="22454FED" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00441E45" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6A954BCB" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Экскурсанты и туристы из Кыргызской Республики по стране посещения и число и</w:t>
+      </w:r>
+      <w:r w:rsidR="00867834" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ноч</w:t>
+      </w:r>
+      <w:r w:rsidR="00641B10" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>вок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2613E8CB" w14:textId="3011B98C" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="007023C0" w:rsidP="007023C0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Для турфирм, заполнивших</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">в разделе 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>строк</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7F77" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">у </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>304, соответственно</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0005" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, по графам </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA21BB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2, 3 и 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA78EB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D686B1" w14:textId="25568314" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C89ADDE" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В строках </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3314D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>раздела</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по граф</w:t>
+      </w:r>
+      <w:r w:rsidR="0063030B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4C3A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0063030B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>и 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3314D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> турфирмы, которые заполнили строку </w:t>
+      </w:r>
+      <w:r w:rsidR="0063030B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>304</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00523E73" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">раздела 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приводят данные о </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A09" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>численности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кыргызских </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD635F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">экскурсантов и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>туристов</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A09" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A09" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>по странам их посещения.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4C3A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5736D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о графе </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4C3A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007D29AC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523E73" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(равна строке 304, граф</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A09" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00523E73" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раздела 3) </w:t>
+      </w:r>
+      <w:r w:rsidR="007D29AC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5736D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отражается </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4C3A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>число ночевок (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5736D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">количество </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5736D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5736D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-дней</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4C3A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Если в приведенном перечне отсутствуют страны, в которые были направлены туристы из Кыргызстана, то в свободных строках </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>следует указать наименование страны</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>од страны</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполняется согласно </w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Международному классификатору стран мира (</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>МКСМ</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. В случае возникновения затруднений</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>помощь могут оказать сотрудники территориальных</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidR="0002783F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статистики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7F77" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CA2B5C" w14:textId="01C4CF17" w:rsidR="0052262C" w:rsidRPr="000C76CB" w:rsidRDefault="0052262C" w:rsidP="0052262C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="48E018E8" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если кыргызский турист отправлен за рубеж с посещением двух и более стран, где он осуществляет ночевку, либо с экскурсионной целью, то есть без ночевки (например, в автобусных турах, круизах), то в свободных строках </w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">графы 1 и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">граф </w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C277A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> указывается только конечная страна,</w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> где турист осуществляет ночевку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF2F37" w14:textId="6F9A6039" w:rsidR="0052262C" w:rsidRPr="000C76CB" w:rsidRDefault="00590E00" w:rsidP="0052262C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="58284E7A" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Сумма всех строк </w:t>
+      </w:r>
+      <w:r w:rsidR="001570AB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">раздела 3.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="0052262C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0098263F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 и 3,</w:t>
+      </w:r>
+      <w:r w:rsidR="0098263F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включая заполненные свободные строки</w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0052262C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>олжна быть равна данным строки 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0052262C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00217648" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по соответствующим графам</w:t>
+      </w:r>
+      <w:r w:rsidR="001570AB" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5746A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2, 3 и 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176D35EE" w14:textId="77777777" w:rsidR="0052262C" w:rsidRPr="000C76CB" w:rsidRDefault="0052262C" w:rsidP="00BA78EB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="1D578221" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    </w:p>
+    <w:p w14:paraId="0C0F832F" w14:textId="7D0CFFCB" w:rsidR="004553F6" w:rsidRPr="000C76CB" w:rsidRDefault="007B4AE1" w:rsidP="004553F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="4127DD5E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Раздел 3</w:t>
+      </w:r>
+      <w:r w:rsidR="004553F6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Иностранные туристы (граждане других стран</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AC2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> путешествовавшие по Кыргызстану) по стране проживания и число их ночевок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32338E29" w14:textId="6F0CDDC2" w:rsidR="007B4AE1" w:rsidRPr="000C76CB" w:rsidRDefault="007B4AE1" w:rsidP="009F57EC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="31642D86" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для турфирм, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E54B6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">которые предоставляли услуги иностранным туристам и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>заполнивши</w:t>
+      </w:r>
+      <w:r w:rsidR="007E54B6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в разделе 3 строку </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>305, соответственно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, по графам 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01AB2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01AB2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3916C5" w14:textId="730BDCD0" w:rsidR="006771E4" w:rsidRPr="000C76CB" w:rsidRDefault="007B4AE1" w:rsidP="009F57EC">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>В строках раздела</w:t>
+      </w:r>
+      <w:r w:rsidR="007E54B6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, по графам 1 и 2 турфирмы, которые заполнили строку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, приводят данные о </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>численности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>иностранных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>экскурсантов и туристов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и из каких </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стран </w:t>
+      </w:r>
+      <w:r w:rsidR="007E54B6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">они прибыли.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По графе 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4279" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(равна строке 305, граф</w:t>
+      </w:r>
+      <w:r w:rsidR="007E54B6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4279" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 раздела 3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отражается число ночевок (количество </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-дней). Если в приведенном перечне отсутствуют страны, </w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из которых прибыли иностранные </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>туристы, то</w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в свободных </w:t>
+      </w:r>
+      <w:r w:rsidR="0098693C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>строках след</w:t>
+      </w:r>
+      <w:r w:rsidR="006771E4" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ует указать наименование страны</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006771E4" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> код страны </w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заполняется согласно</w:t>
+      </w:r>
+      <w:r w:rsidR="006771E4" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Международному классификатору стран мира (МКСМ). </w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>В случае возникновения затруднений помощь могут оказать сотрудники территориальных органов статистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0049BBBD" w14:textId="24BE1189" w:rsidR="00E03695" w:rsidRPr="000C76CB" w:rsidRDefault="00590E00" w:rsidP="009F57EC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B33475E" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Сумма всех строк по графам</w:t>
+      </w:r>
+      <w:r w:rsidR="0098263F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4279" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0098263F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, включая заполненные свободные строки</w:t>
+      </w:r>
+      <w:r w:rsidR="00014414" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0098263F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дол</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91770" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>жна быть равна данным строки 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4279" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по соответствующим графам 2, 3 и 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0285FB7E" w14:textId="6897C37A" w:rsidR="00884F24" w:rsidRPr="000C76CB" w:rsidRDefault="00884F24" w:rsidP="00884F24">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пример заполнения показателя число ночевок (количество пребывания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-дней)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0CF134" w14:textId="77777777" w:rsidR="00E03695" w:rsidRPr="000C76CB" w:rsidRDefault="00E03695" w:rsidP="009F57EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-дни пребывания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– одни сутки, проведенные туристом в стране назначения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D24AC0" w14:textId="77777777" w:rsidR="009F57EC" w:rsidRPr="000C76CB" w:rsidRDefault="00E03695" w:rsidP="009F57EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Численность обслуженных туристов и количество </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-дней считается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>по каждому договору отдельно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436D10EA" w14:textId="3AA49B5C" w:rsidR="00E03695" w:rsidRPr="000C76CB" w:rsidRDefault="00C0069D" w:rsidP="009F57EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Например,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0B19" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Турист посетил </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0B19" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Кыргызскую Республику</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00014414" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00014414" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00014414" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>июля</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, общее количество </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-дней (ночевок) пребывания составит </w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1х</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Если 15 человек пребывали в </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0B19" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-дней (ночевок), то общее количество </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>туро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-дней (ночевок) пребывания – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03695" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15х</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0B19" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB51390" w14:textId="77777777" w:rsidR="002850F7" w:rsidRPr="000C76CB" w:rsidRDefault="002850F7" w:rsidP="00BF79BF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2945CB40" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13642D27" w14:textId="7E732AEA" w:rsidR="00BA78EB" w:rsidRPr="000C76CB" w:rsidRDefault="00F23702" w:rsidP="008D38F2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="75931184" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4E20" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Однодневные экскурсии,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF79BF" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F17" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>организованные для туристов</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF79BF" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проживающих в туристических зонах/объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E3CAA1" w14:textId="5E4F7860" w:rsidR="002671A6" w:rsidRPr="000C76CB" w:rsidRDefault="00C0069D" w:rsidP="007F5071">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Включаются данные</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidR="007D056C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D056C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">однодневных </w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поездках (экскурсиях), которые </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4D4D" w:rsidRPr="0005062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туроператоры и </w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="0005062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>турагентства</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организуют</w:t>
+      </w:r>
+      <w:r w:rsidR="000E38A5" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для однодневных посетителей (экскурсантов)</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или организуют для туристов, останавливающихся </w:t>
+      </w:r>
+      <w:r w:rsidR="00C559B2" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определенном </w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристическом </w:t>
+      </w:r>
+      <w:r w:rsidR="00C559B2" w:rsidRPr="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>месте/объекте</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Это обеспечивает туристам определенный вид отдыха во время их пребывания на определенном туристическом </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3FAC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>объекте</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Количество отправлений </w:t>
+      </w:r>
+      <w:r w:rsidR="00432251" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>равно</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> количеству поездок </w:t>
+      </w:r>
+      <w:r w:rsidR="00891E03" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> один день в течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00891E03" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отчетного </w:t>
+      </w:r>
+      <w:r w:rsidR="00443FA6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>месяца</w:t>
+      </w:r>
+      <w:r w:rsidR="00443FA6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FCB5C4" w14:textId="379C3F8E" w:rsidR="001C017C" w:rsidRPr="000C76CB" w:rsidRDefault="001C017C" w:rsidP="009D454E">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 4. заполняется исключительно </w:t>
+      </w:r>
+      <w:r w:rsidR="001B34E4" w:rsidRPr="001B34E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирмой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, котор</w:t>
+      </w:r>
+      <w:r w:rsidR="001B34E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выступает в роли организатора или посредника </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>однодневной экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражаются только поездки без ночёвки, которые </w:t>
+      </w:r>
+      <w:r w:rsidR="001B34E4" w:rsidRPr="001B34E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B34E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B34E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организовала или продала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туристам, уже пребывающим в выбранной дестинации</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2AAF" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rStyle w:val="af1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Если во время пребывания туриста в каком-либо объекте (например, санатории) экскурсию организует </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>друг</w:t>
+      </w:r>
+      <w:r w:rsidR="000947F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000947F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирма</w:t>
+      </w:r>
+      <w:r w:rsidR="000947F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, именно она</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="004355BD" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>представляет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные</w:t>
+      </w:r>
+      <w:r w:rsidR="004355BD" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заполняет данный раздел)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Объекты размещения, такие как санатории, не заполняют форму</w:t>
+      </w:r>
+      <w:r w:rsidR="009D454E" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отчётной единицей является </w:t>
+      </w:r>
+      <w:r w:rsidR="000947F8" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тур</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76616">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истическая </w:t>
+      </w:r>
+      <w:r w:rsidR="000947F8" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фирма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00564E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которая организовала или продала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экскурсию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9F3A0E" w14:textId="48B3C740" w:rsidR="00BB58F0" w:rsidRPr="000C76CB" w:rsidRDefault="00D84B5E" w:rsidP="009D454E">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 4, таким образом, не является самостоятельным блоком, а составляет неотъемлемую часть формы, которую заполняет исключительно </w:t>
+      </w:r>
+      <w:r w:rsidR="0083759F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В отдельных случаях </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6429B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тур</w:t>
+      </w:r>
+      <w:r w:rsidR="0083759F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фирма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполняет только этот раздел, если в о</w:t>
+      </w:r>
+      <w:r w:rsidR="0083759F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тчётном периоде не предоставляла</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> другие виды услуг, охватываемые формой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF0FAE9" w14:textId="46487F74" w:rsidR="00965E7A" w:rsidRPr="000C76CB" w:rsidRDefault="00965E7A" w:rsidP="00C25194">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Различие между Раздел</w:t>
+      </w:r>
+      <w:r w:rsidR="000F77D9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 и </w:t>
+      </w:r>
+      <w:r w:rsidR="000F77D9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Разделом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D85B016" w14:textId="554A8952" w:rsidR="004B125B" w:rsidRPr="000C76CB" w:rsidRDefault="004B125B" w:rsidP="00C25194">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00965E7A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе 4</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EB0" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отражаются</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> однодневные экскурсии для туристов, которые уже находятся в туристическом месте и пользуются дополнительными организованными поездками во время </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">пребывания. Эти данные предоставляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирма</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, организовавш</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или продавш</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="00DA18AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экскурсию</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Количество поездок отражает общее число реализованных экскурсий за </w:t>
+      </w:r>
+      <w:r w:rsidR="0089493A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отчетный месяц</w:t>
+      </w:r>
+      <w:r w:rsidR="00D601C1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AC08A2" w14:textId="17120134" w:rsidR="00C25194" w:rsidRPr="000C76CB" w:rsidRDefault="00007EC4" w:rsidP="00C25194">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В разделе 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по строкам 202-203 отражаются однодневные поездки внутренних посетителей, которые отправляются в поездку из своего места проживания и возвращаются в тот же день, без ночёвки, с участием </w:t>
+      </w:r>
+      <w:r w:rsidR="00481665" w:rsidRPr="00481665">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турфирмы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как организатора или посредника.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25194" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ключевое различие, в статусе посетителя: в разделе 4 отражаются данные об однодневных экскурсиях туристов, а в разделе 2 - об однодневных посетителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045868CE" w14:textId="6D64B27F" w:rsidR="006A2E5B" w:rsidRPr="000C76CB" w:rsidRDefault="00AC4FA6" w:rsidP="004416EA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строке 401 </w:t>
+      </w:r>
+      <w:r w:rsidR="00487E07" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>граф</w:t>
+      </w:r>
+      <w:r w:rsidR="00487E07" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 отражаются </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA492F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (поездки)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организованные </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D80" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>туроператором</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рамках турпакета по </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>многодневным</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D80" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поездкам</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (туристам)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E5B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Включаются только те туристы, которые в рамках основного турпакета, проживая в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>туробъекте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, осуществляли экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6F35" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6198F820" w14:textId="516E4541" w:rsidR="00687166" w:rsidRPr="000C76CB" w:rsidRDefault="00187DE4" w:rsidP="004416EA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По строке 401, графа 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> однодневные </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>организованные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тур</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561E6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>агент</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ств</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561E6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="001B35AD" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Если тур</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561E6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>агент</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ство</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирует </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>только</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> однодневные </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>экскурсии, сформированные</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в туристических местах</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1D1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F561E6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F561E6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раздел 2 он</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не заполняет</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отражает эти </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>поездки в</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе 4 графа</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1D1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строк</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1D1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>401</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1D1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Количество поездок равно общему числу реализованных </w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экскурсий</w:t>
+      </w:r>
+      <w:r w:rsidR="00687166" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за отчетный месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0717F2EB" w14:textId="2D1A65D9" w:rsidR="00450735" w:rsidRPr="000C76CB" w:rsidRDefault="00450735" w:rsidP="004416EA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Строка 402 по графам 1 и 2 равна сумме строк 403 и 404. В строках 403 и 404 отражаются</w:t>
+      </w:r>
+      <w:r w:rsidR="00C647EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="00C647EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кыргызстана (внутренние туристы) и граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="00C647EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> других стран (иностранные туристы)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C647EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8D0675" w14:textId="22B2AEF4" w:rsidR="00FB6F35" w:rsidRDefault="00FB6F35" w:rsidP="004416EA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1D1D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строке 405</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5778" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>графа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 отражаются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA492F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (поездки)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организованные туроператором в рамках турпакета по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">многодневным поездкам </w:t>
+      </w:r>
+      <w:r w:rsidR="00C647EC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>тур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ист</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Включаются </w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поездки (экскурсии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>только те</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> турист</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, которые в рамках основного турпакета осуществляли экскурсии</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA492F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в зарубежные страны.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A9A002" w14:textId="0E63B904" w:rsidR="00E019FC" w:rsidRPr="000C76CB" w:rsidRDefault="00A00E7C" w:rsidP="00E019FC">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строке 405 по гр. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отражаются </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">однодневные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>экскурсии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (поездки)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организованные тур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>агентством</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>в зарубежные страны.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="00E019FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>Если турагент</w:t>
+      </w:r>
+      <w:r w:rsidR="0037449C" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>ство</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирует </w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>только</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> однодневные экскурсии, сформированные в туристических местах, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>то раздел 2 он</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не заполняет</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а отражает эти поездки в разделе 4 графа 2 по строке </w:t>
+      </w:r>
+      <w:r w:rsidR="0037449C" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>405</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Количество поездок равно общему числу реализованных </w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экскурсий</w:t>
+      </w:r>
+      <w:r w:rsidR="00E019FC" w:rsidRPr="0037449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за отчетный месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB954F" w14:textId="3BAAABAA" w:rsidR="00D276F9" w:rsidRPr="000C76CB" w:rsidRDefault="007D1D1D" w:rsidP="004416EA">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Строка 406</w:t>
+      </w:r>
+      <w:r w:rsidR="00D276F9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по графам 1 и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2 равна сумме строк 407 и 408</w:t>
+      </w:r>
+      <w:r w:rsidR="00D276F9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В строках 407 и 408</w:t>
+      </w:r>
+      <w:r w:rsidR="00D276F9" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отражаются, соответственно, граждане Кыргызстана и граждане других стран (иностранные туристы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3959C6" w14:textId="77777777" w:rsidR="00DA4800" w:rsidRPr="000C76CB" w:rsidRDefault="00DA4800" w:rsidP="008D38F2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...7 lines deleted...]
-    <w:p w14:paraId="2613E8CB" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+    </w:p>
+    <w:p w14:paraId="77E639B4" w14:textId="7EBA0ABD" w:rsidR="00753D5C" w:rsidRPr="000C76CB" w:rsidRDefault="00753D5C" w:rsidP="008D38F2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA78EB">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Чис</w:t>
+      </w:r>
+      <w:r w:rsidR="005C05BF" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ленность</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туристов – граждан Кыргызской Республики по </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85989" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>виду</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> транспорта, использованного для путешествий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27135D0D" w14:textId="268AFDCE" w:rsidR="00884F24" w:rsidRPr="000C76CB" w:rsidRDefault="00C0069D" w:rsidP="00322702">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Отража</w:t>
+      </w:r>
+      <w:r w:rsidR="00884F24" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> только </w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>по основным видам транспорта</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, на которых туристы</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (граждане Кыргызской Республики)</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> путешествовали </w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00547C7F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>о К</w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ыргызской Республике или в зарубежные страны</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>включаются только многодневные посетители (туристы)</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспорт может быть организован </w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">как </w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристическим агентством с использованием любого вида транспорта, </w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">также это может быть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>индивидуально организованный</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> транспорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00797567" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (личный транспорт туристов)</w:t>
+      </w:r>
+      <w:r w:rsidR="002671A6" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2926" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4F2842" w14:textId="2DC602C0" w:rsidR="00EF4155" w:rsidRPr="000C76CB" w:rsidRDefault="00EF4155" w:rsidP="00EF4155">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>По строкам 500 (по Кыргызской Республике) и 507 (в зарубежные страны), в графе 1 отражается число туристов, а в графе 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0014710B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> число ночевок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054D3E29" w14:textId="77777777" w:rsidR="00EF4155" w:rsidRPr="000C76CB" w:rsidRDefault="00EF4155" w:rsidP="001958AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Сумма строк 500 и 506 по графам 1 и 2 раздела 5 должна быть равна строке 303 раздела 3, соответственно, по графам 3 и 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F566E8D" w14:textId="77777777" w:rsidR="00EF4155" w:rsidRPr="000C76CB" w:rsidRDefault="00EF4155" w:rsidP="001958AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Сумма строк 507 и 513 по графам 1 и 2 раздела 5 должна быть равна строке 304 раздела 3, соответственно, по графам 3 и 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ABE2F7" w14:textId="747A44E4" w:rsidR="00172E5E" w:rsidRPr="000C76CB" w:rsidRDefault="00FA7FE0" w:rsidP="00A019F7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ример</w:t>
+      </w:r>
+      <w:r w:rsidR="00884F24" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DF66A7" w14:textId="4FD48C8B" w:rsidR="00FA0FDD" w:rsidRPr="000C76CB" w:rsidRDefault="00FA0FDD" w:rsidP="009D2FFA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспортировка для внутренних туристов может быть организована </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>туристическ</w:t>
+      </w:r>
+      <w:r w:rsidR="009649FD" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009649FD" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>фирмой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>или это может быть индивидуальная перевозка любым видом транспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4438F69A" w14:textId="2CF4444B" w:rsidR="00502EF6" w:rsidRPr="000C76CB" w:rsidRDefault="00FA0FDD" w:rsidP="009D2FFA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для транспорта, организованного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристическими </w:t>
+      </w:r>
+      <w:r w:rsidR="009649FD" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>фирма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, данные по внутренним туристам </w:t>
+      </w:r>
+      <w:r w:rsidR="00A019F7" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с основным видом транспорта (самолет, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2722" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поезд, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>автобус и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> т. д.) во время поездок </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0CEA" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>по Кыргызской Республике</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и/или в зарубежную страну. Если во время поездки используются два или более видов транспорта, то в качестве основного вида транспорта </w:t>
+      </w:r>
+      <w:r w:rsidR="00A019F7" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отражается</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вид транспорта, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>В строках по графе 2 турфирмы, которые заполнили строку 405, приводят данные о числе иностранных туристов и из каких стран было обслужено на территории Кыргызской Республики.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="586D67B5" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+        <w:t>используемый для проезда на самое большое расстояние до места назначения</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>апример</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если поездка из </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Джалал-Абада</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Чолпон-Ату</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>была осуществлена на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>самолет</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>автобус</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то указывается </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>самолет</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, или</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> если поездка в </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0069D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Анталию </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Турция) была совершена на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> самолет</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а во время поездки по </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Турции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использовал</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E11" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ся</w:t>
+      </w:r>
+      <w:r w:rsidR="00160AEC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автобус, то указывается </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>самолет</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007070D1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21853CD0" w14:textId="4CD77AE5" w:rsidR="003F4311" w:rsidRPr="000C76CB" w:rsidRDefault="00A019F7" w:rsidP="00753D5C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="78305CDF" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRPr="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По каждому туру отмечается только </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>один (основной)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4E20" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>вид транспорта,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на котором было преодолено </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>наибольшее расстояние</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Если, когда несколько видов транспорта равнозначны, то следует отразить тот вид транспорта, на который приходится наибольшая доля общих транспортных расходов</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2FFA" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8240EE" w14:textId="77777777" w:rsidR="008F1424" w:rsidRPr="000C76CB" w:rsidRDefault="008F1424" w:rsidP="00753D5C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="13642D27" w14:textId="77777777" w:rsidR="00BA78EB" w:rsidRDefault="00BA78EB" w:rsidP="00BA78EB">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755994AB" w14:textId="46300F97" w:rsidR="00753D5C" w:rsidRPr="000C76CB" w:rsidRDefault="00753D5C" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раздел 6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Численность туристов, путешествовавших по Кыргызской Республике (граждан КР и иностранцев), число их но</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746F1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>евок п</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746F1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типу</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746F1" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9762B" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>мест размещения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199F2E4C" w14:textId="7B05A012" w:rsidR="005D189D" w:rsidRPr="000C76CB" w:rsidRDefault="007601C0" w:rsidP="007601C0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Раздел 6</w:t>
+      </w:r>
+      <w:r w:rsidR="005D189D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполняют все </w:t>
+      </w:r>
+      <w:r w:rsidR="005D189D" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туристические </w:t>
+      </w:r>
+      <w:r w:rsidR="009649FD" w:rsidRPr="004E0CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>фирмы</w:t>
+      </w:r>
+      <w:r w:rsidR="005D189D" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, независимо от того, являются ли они туроператорами (организаторами путешествий) или турагентами (продавцами путевок/туров). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F38B0D" w14:textId="58AB4AC4" w:rsidR="005D189D" w:rsidRPr="000C76CB" w:rsidRDefault="005D189D" w:rsidP="007601C0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данные о внутренних и иностранных туристах и их ночевках приводятся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>по типу размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108DD254" w14:textId="6F2ED841" w:rsidR="005D189D" w:rsidRPr="000C76CB" w:rsidRDefault="005D189D" w:rsidP="007601C0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="NotoSans-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Если группа туристов, совершающая поездку туда и обратно и останавливающаяся на ночевки в нескольких различных типах размещения, то для того, чтобы не удваивать количество туристов, всех туристов и общее количество ночевок, необходимо указывать в том типе размещения, в котором туристы останавливались больше всего раз, или, если это невозможно, необходимо указывать общее количество ночевок в первом типе размещения, где они останавливались на ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D7A117" w14:textId="42857FF7" w:rsidR="003A60B1" w:rsidRPr="000C76CB" w:rsidRDefault="002F651C" w:rsidP="007601C0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В разделе 6 отражаются данные о внутренних туристах (гражданах Кыргызской Республики) и иностранных туристах (граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="00962639" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> других стран)</w:t>
+      </w:r>
+      <w:r w:rsidR="0011539F" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0716491B" w14:textId="168AF748" w:rsidR="00390493" w:rsidRPr="000C76CB" w:rsidRDefault="00390493" w:rsidP="002F651C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общее количество внутренних туристов и их ночевок в разделе 6 по строке 606, графам 1 и 2, должны равняться строке 302, раздела 3, соответственно, по графам 3 и 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4442D7E1" w14:textId="6C29A9B2" w:rsidR="00390493" w:rsidRPr="000C76CB" w:rsidRDefault="00390493" w:rsidP="00390493">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общее количество туристов, граждан других стран и их ночевок в разделе 6 по строке 611, графам 1 и 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4E20" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>должны равняться</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строке 305 раздела 3, соответственно, по графам 3 и 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20868A82" w14:textId="6680A1A9" w:rsidR="00291B30" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Гостиницы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и аналогичные средства размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (строки</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B30" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 602, 607, 612 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7CAD" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>раздела 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B30" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>включаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующие типы средств размещения</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B30" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: г</w:t>
+      </w:r>
+      <w:r w:rsidR="005E25BE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>остиница</w:t>
+      </w:r>
+      <w:r w:rsidR="00291B30" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, мотель, хостел, гостевой дом </w:t>
+      </w:r>
+      <w:r w:rsidR="005E25BE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00291B30" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>другая организация гостиничного типа</w:t>
+      </w:r>
+      <w:r w:rsidR="005E25BE" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F13E912" w14:textId="34886F38" w:rsidR="00CE6118" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Специальные средства размещения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F651C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>строк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="002F651C" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 603, 608, 613</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) – включаются следующие типы средств размещения</w:t>
+      </w:r>
+      <w:r w:rsidR="00805656" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> санаторно-курортные</w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>санаторий</w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пансионат с лечением</w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спортивно-оздоровительный лагерь</w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курортная поликлиника, бальнеологическая лечебница, грязелечебница</w:t>
+      </w:r>
+      <w:r w:rsidR="0073526A" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547AAF34" w14:textId="45AFD968" w:rsidR="00CE6118" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдыха»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (строки</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 604, 609, 614</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) –</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типы средств размещения</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дом отдыха</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пансионат</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кемпинг</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4D91" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>база отдыха,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туристская база</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6118" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00111ECC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>гл</w:t>
+      </w:r>
+      <w:r w:rsidR="002171F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>э</w:t>
+      </w:r>
+      <w:r w:rsidR="00111ECC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мпинг, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0027" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>другая организация отдыха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687805AC" w14:textId="335DC516" w:rsidR="000B4D91" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прочие места размещения» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4D91" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>строк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4D91" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 605, 610, 615</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72492" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4380" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>включаются типы средств размещения</w:t>
+      </w:r>
+      <w:r w:rsidR="00111ECC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: юрточный городок</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4380" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00111ECC" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автофургоны, спальные вагоны и другие типы средств размещения, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4380" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не указанные </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72492" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выше. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069644D7" w14:textId="6A5ADC01" w:rsidR="004852E7" w:rsidRPr="000C76CB" w:rsidRDefault="00CF4380" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строка 606 равна сумме </w:t>
+      </w:r>
+      <w:r w:rsidR="004852E7" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>строк 607-610</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Строка 611 равна сумме</w:t>
+      </w:r>
+      <w:r w:rsidR="004852E7" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строк 612-615</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732B2853" w14:textId="77777777" w:rsidR="005D189D" w:rsidRPr="000C76CB" w:rsidRDefault="005D189D" w:rsidP="00753D5C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C76CB" w:rsidRPr="000C76CB" w14:paraId="672ADC60" w14:textId="77777777" w:rsidTr="001B27B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73234CD9" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="00AA3835">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4AADA1" w14:textId="77777777" w:rsidR="001B27B2" w:rsidRPr="000C76CB" w:rsidRDefault="001B27B2" w:rsidP="001B27B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C76CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Управление статистики торговли и услуг, информационно-коммуникационных технологий и туризма</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4827C8" w14:textId="3AB70514" w:rsidR="00CF4380" w:rsidRPr="000C76CB" w:rsidRDefault="00CF4380" w:rsidP="001B27B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00834F2B" w:rsidRPr="000C76CB" w14:paraId="5AC120E8" w14:textId="77777777" w:rsidTr="001B27B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B192C16" w14:textId="77777777" w:rsidR="00834F2B" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="00AA3835">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C192087" w14:textId="408B7E9F" w:rsidR="00834F2B" w:rsidRPr="009A00A3" w:rsidRDefault="00834F2B" w:rsidP="00834F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A00A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Национальный статистический комитет Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBD4306" w14:textId="77777777" w:rsidR="00834F2B" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B" w:rsidP="001B27B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E185B6B" w14:textId="77777777" w:rsidR="00834F2B" w:rsidRPr="000C76CB" w:rsidRDefault="00834F2B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...112 lines deleted...]
-    <w:sectPr w:rsidR="00DE4DDC" w:rsidSect="008E1657">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00834F2B" w:rsidRPr="000C76CB" w:rsidSect="001B27B2">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E0A25EB" w14:textId="77777777" w:rsidR="00A03A32" w:rsidRDefault="00A03A32" w:rsidP="00622BF0">
+    <w:p w14:paraId="14B4BDE3" w14:textId="77777777" w:rsidR="004545A0" w:rsidRDefault="004545A0" w:rsidP="00622BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2189279E" w14:textId="77777777" w:rsidR="00A03A32" w:rsidRDefault="00A03A32" w:rsidP="00622BF0">
+    <w:p w14:paraId="1D6BDEBF" w14:textId="77777777" w:rsidR="004545A0" w:rsidRDefault="004545A0" w:rsidP="00622BF0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Kyrghyz Times">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NotoSans-Regular">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="179552941"/>
+      <w:id w:val="683471275"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="18957DBE" w14:textId="77777777" w:rsidR="00622BF0" w:rsidRDefault="00622BF0">
+      <w:p w14:paraId="3A05AD07" w14:textId="1D649D18" w:rsidR="00622BF0" w:rsidRPr="001B27B2" w:rsidRDefault="001B27B2" w:rsidP="001B27B2">
         <w:pPr>
           <w:pStyle w:val="aa"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="001B27B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="001B27B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="001B27B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003201F2">
+        <w:r w:rsidR="00C76616">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="001B27B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3A05AD07" w14:textId="77777777" w:rsidR="00622BF0" w:rsidRDefault="00622BF0">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46F30D5B" w14:textId="77777777" w:rsidR="00A03A32" w:rsidRDefault="00A03A32" w:rsidP="00622BF0">
+    <w:p w14:paraId="52D112CD" w14:textId="77777777" w:rsidR="004545A0" w:rsidRDefault="004545A0" w:rsidP="00622BF0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A796C2B" w14:textId="77777777" w:rsidR="00A03A32" w:rsidRDefault="00A03A32" w:rsidP="00622BF0">
+    <w:p w14:paraId="42F5591C" w14:textId="77777777" w:rsidR="004545A0" w:rsidRDefault="004545A0" w:rsidP="00622BF0">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2437ED24" w14:textId="282173A2" w:rsidR="00BD2AAF" w:rsidRPr="000C76CB" w:rsidRDefault="00BD2AAF" w:rsidP="009D454E">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В сфере туризма дестинация </w:t>
+      </w:r>
+      <w:r w:rsidR="00293AED" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> это</w:t>
+      </w:r>
+      <w:r w:rsidR="00293AED" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>географическое место, территория, обладающая определенными границами и привлекательностью для туристов, то есть место, которое туристы посещают с целью отдыха, развлечений, знакомства с достопримечательностями и т.д.</w:t>
+      </w:r>
+      <w:r w:rsidR="00293AED" w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Это может быть город, регион, страна или даже определенный объект, обладающий набором ресурсов и инфраструктуры, привлекательных для туристов.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73EF6B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F438AD02"/>
     <w:lvl w:ilvl="0" w:tplc="C6CE80DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Kyrghyz Times" w:hAnsi="Kyrghyz Times" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="26"/>
       </w:rPr>
@@ -6324,554 +10532,1392 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1718359825">
+  <w:num w:numId="1" w16cid:durableId="997733743">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2047563311">
+  <w:num w:numId="2" w16cid:durableId="244920963">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A311B"/>
+    <w:rsid w:val="00002988"/>
+    <w:rsid w:val="000036D5"/>
+    <w:rsid w:val="00004C4B"/>
+    <w:rsid w:val="00007EC4"/>
     <w:rsid w:val="00010908"/>
+    <w:rsid w:val="000125D4"/>
+    <w:rsid w:val="00014414"/>
+    <w:rsid w:val="0001620F"/>
+    <w:rsid w:val="00017FE6"/>
+    <w:rsid w:val="00021480"/>
+    <w:rsid w:val="000216E8"/>
     <w:rsid w:val="00022027"/>
+    <w:rsid w:val="0002202E"/>
+    <w:rsid w:val="00024E80"/>
+    <w:rsid w:val="00027044"/>
+    <w:rsid w:val="00027667"/>
+    <w:rsid w:val="0002783F"/>
+    <w:rsid w:val="00027C4A"/>
+    <w:rsid w:val="00033697"/>
+    <w:rsid w:val="00034AED"/>
+    <w:rsid w:val="000355A9"/>
+    <w:rsid w:val="0003709B"/>
+    <w:rsid w:val="000400C2"/>
+    <w:rsid w:val="000408C2"/>
+    <w:rsid w:val="00042CCA"/>
+    <w:rsid w:val="00044D17"/>
+    <w:rsid w:val="0005062E"/>
+    <w:rsid w:val="00054128"/>
+    <w:rsid w:val="000569C4"/>
+    <w:rsid w:val="00056D1F"/>
     <w:rsid w:val="00057A97"/>
+    <w:rsid w:val="00060DA8"/>
     <w:rsid w:val="00064755"/>
     <w:rsid w:val="00065FC3"/>
+    <w:rsid w:val="00067A56"/>
     <w:rsid w:val="0007085A"/>
+    <w:rsid w:val="00072FD9"/>
+    <w:rsid w:val="00074457"/>
+    <w:rsid w:val="000748EB"/>
+    <w:rsid w:val="00074B6E"/>
+    <w:rsid w:val="00075F6A"/>
+    <w:rsid w:val="00076037"/>
+    <w:rsid w:val="00076460"/>
     <w:rsid w:val="00077DC9"/>
     <w:rsid w:val="00082394"/>
     <w:rsid w:val="000865BB"/>
+    <w:rsid w:val="00091DD3"/>
+    <w:rsid w:val="000947F8"/>
     <w:rsid w:val="000963E7"/>
+    <w:rsid w:val="000A0005"/>
+    <w:rsid w:val="000A4279"/>
+    <w:rsid w:val="000B098C"/>
     <w:rsid w:val="000B1504"/>
+    <w:rsid w:val="000B2926"/>
     <w:rsid w:val="000B4124"/>
+    <w:rsid w:val="000B4AB6"/>
+    <w:rsid w:val="000B4C3A"/>
+    <w:rsid w:val="000B4D91"/>
+    <w:rsid w:val="000B5EB0"/>
+    <w:rsid w:val="000B6E03"/>
     <w:rsid w:val="000B73EA"/>
     <w:rsid w:val="000C1AD1"/>
+    <w:rsid w:val="000C277A"/>
     <w:rsid w:val="000C31A7"/>
     <w:rsid w:val="000C3434"/>
+    <w:rsid w:val="000C73B6"/>
+    <w:rsid w:val="000C76CB"/>
+    <w:rsid w:val="000D0A7B"/>
     <w:rsid w:val="000E0EB6"/>
+    <w:rsid w:val="000E38A5"/>
     <w:rsid w:val="000E46C0"/>
+    <w:rsid w:val="000F0BC1"/>
     <w:rsid w:val="000F1D08"/>
+    <w:rsid w:val="000F2E11"/>
     <w:rsid w:val="000F36FD"/>
+    <w:rsid w:val="000F3888"/>
+    <w:rsid w:val="000F3D60"/>
+    <w:rsid w:val="000F49A0"/>
     <w:rsid w:val="000F5760"/>
     <w:rsid w:val="000F5D73"/>
+    <w:rsid w:val="000F60D8"/>
+    <w:rsid w:val="000F6308"/>
+    <w:rsid w:val="000F6FE6"/>
+    <w:rsid w:val="000F77D9"/>
+    <w:rsid w:val="00101006"/>
+    <w:rsid w:val="00101540"/>
     <w:rsid w:val="00101D48"/>
     <w:rsid w:val="001026A2"/>
     <w:rsid w:val="001033E0"/>
+    <w:rsid w:val="001061A4"/>
     <w:rsid w:val="00110558"/>
     <w:rsid w:val="00110BA4"/>
     <w:rsid w:val="00111851"/>
+    <w:rsid w:val="00111ECC"/>
     <w:rsid w:val="00112DFE"/>
+    <w:rsid w:val="00113197"/>
+    <w:rsid w:val="001151EA"/>
+    <w:rsid w:val="0011539F"/>
+    <w:rsid w:val="00115C51"/>
     <w:rsid w:val="00116EE8"/>
+    <w:rsid w:val="0012097D"/>
+    <w:rsid w:val="00121D7B"/>
+    <w:rsid w:val="0012456F"/>
+    <w:rsid w:val="0012463B"/>
+    <w:rsid w:val="00126742"/>
     <w:rsid w:val="001272A6"/>
+    <w:rsid w:val="00132188"/>
     <w:rsid w:val="0013243F"/>
     <w:rsid w:val="001335ED"/>
+    <w:rsid w:val="00134D28"/>
     <w:rsid w:val="00135432"/>
+    <w:rsid w:val="00136AB0"/>
     <w:rsid w:val="00140564"/>
     <w:rsid w:val="00141B4E"/>
     <w:rsid w:val="00142C08"/>
+    <w:rsid w:val="00143E98"/>
+    <w:rsid w:val="00143ED7"/>
     <w:rsid w:val="00144EB0"/>
     <w:rsid w:val="00146449"/>
+    <w:rsid w:val="0014710B"/>
     <w:rsid w:val="0015067A"/>
+    <w:rsid w:val="00150C23"/>
+    <w:rsid w:val="00154809"/>
+    <w:rsid w:val="001570AB"/>
+    <w:rsid w:val="00160AEC"/>
+    <w:rsid w:val="00163456"/>
+    <w:rsid w:val="0016412D"/>
+    <w:rsid w:val="00167B77"/>
+    <w:rsid w:val="00171C91"/>
+    <w:rsid w:val="00171F06"/>
+    <w:rsid w:val="00172E5E"/>
+    <w:rsid w:val="00173D42"/>
+    <w:rsid w:val="001744AA"/>
+    <w:rsid w:val="00175B79"/>
+    <w:rsid w:val="001776B6"/>
     <w:rsid w:val="00180A09"/>
+    <w:rsid w:val="00180EA2"/>
+    <w:rsid w:val="001826FB"/>
+    <w:rsid w:val="00184AAE"/>
+    <w:rsid w:val="00184EFC"/>
+    <w:rsid w:val="00187B2A"/>
+    <w:rsid w:val="00187DE4"/>
+    <w:rsid w:val="00190F0B"/>
+    <w:rsid w:val="001912FA"/>
+    <w:rsid w:val="00193C83"/>
+    <w:rsid w:val="001958AE"/>
+    <w:rsid w:val="001958B5"/>
+    <w:rsid w:val="00195EA6"/>
     <w:rsid w:val="00196114"/>
     <w:rsid w:val="001A09C8"/>
     <w:rsid w:val="001A0E6D"/>
+    <w:rsid w:val="001A28DB"/>
+    <w:rsid w:val="001A2BDD"/>
     <w:rsid w:val="001A7C6E"/>
     <w:rsid w:val="001B1AC1"/>
+    <w:rsid w:val="001B27B2"/>
+    <w:rsid w:val="001B34E4"/>
+    <w:rsid w:val="001B35AD"/>
     <w:rsid w:val="001B5910"/>
+    <w:rsid w:val="001B5A2C"/>
+    <w:rsid w:val="001C017C"/>
     <w:rsid w:val="001C0CA2"/>
+    <w:rsid w:val="001D0333"/>
     <w:rsid w:val="001D0E5F"/>
+    <w:rsid w:val="001D1311"/>
+    <w:rsid w:val="001D28C9"/>
+    <w:rsid w:val="001D2AD7"/>
+    <w:rsid w:val="001D32BC"/>
+    <w:rsid w:val="001D39AA"/>
     <w:rsid w:val="001D7EB2"/>
     <w:rsid w:val="001E12CE"/>
     <w:rsid w:val="001E14CA"/>
+    <w:rsid w:val="001E1A09"/>
     <w:rsid w:val="001F2145"/>
     <w:rsid w:val="001F3567"/>
+    <w:rsid w:val="001F6A78"/>
+    <w:rsid w:val="00202DDF"/>
+    <w:rsid w:val="00203D51"/>
+    <w:rsid w:val="00206493"/>
+    <w:rsid w:val="00211556"/>
     <w:rsid w:val="002124C6"/>
+    <w:rsid w:val="002169C2"/>
+    <w:rsid w:val="00216A1F"/>
+    <w:rsid w:val="002171F5"/>
+    <w:rsid w:val="00217648"/>
+    <w:rsid w:val="00217B67"/>
     <w:rsid w:val="00222C07"/>
+    <w:rsid w:val="00222E5E"/>
     <w:rsid w:val="00224E74"/>
+    <w:rsid w:val="0022564A"/>
     <w:rsid w:val="00231446"/>
+    <w:rsid w:val="0024108B"/>
     <w:rsid w:val="00241C1A"/>
+    <w:rsid w:val="002436EC"/>
+    <w:rsid w:val="00246C30"/>
     <w:rsid w:val="002504F1"/>
+    <w:rsid w:val="00250A6F"/>
+    <w:rsid w:val="00253CB6"/>
     <w:rsid w:val="002550A7"/>
+    <w:rsid w:val="00261E78"/>
+    <w:rsid w:val="002629F6"/>
+    <w:rsid w:val="00264BAA"/>
+    <w:rsid w:val="002659C7"/>
+    <w:rsid w:val="00265AA2"/>
     <w:rsid w:val="002660E9"/>
     <w:rsid w:val="002662FF"/>
+    <w:rsid w:val="002671A6"/>
+    <w:rsid w:val="0027084E"/>
     <w:rsid w:val="00270F29"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="00276219"/>
+    <w:rsid w:val="002767CC"/>
+    <w:rsid w:val="00280E3E"/>
     <w:rsid w:val="00281606"/>
     <w:rsid w:val="00283242"/>
     <w:rsid w:val="00284100"/>
+    <w:rsid w:val="00284563"/>
+    <w:rsid w:val="00285079"/>
+    <w:rsid w:val="002850F7"/>
     <w:rsid w:val="00286270"/>
     <w:rsid w:val="00287979"/>
+    <w:rsid w:val="00291B30"/>
     <w:rsid w:val="00292D24"/>
+    <w:rsid w:val="00293AED"/>
+    <w:rsid w:val="00296DB6"/>
+    <w:rsid w:val="002A1B3A"/>
+    <w:rsid w:val="002A5D1C"/>
+    <w:rsid w:val="002B0911"/>
+    <w:rsid w:val="002B4E20"/>
+    <w:rsid w:val="002B68B4"/>
     <w:rsid w:val="002B7788"/>
+    <w:rsid w:val="002C02E9"/>
+    <w:rsid w:val="002C6C06"/>
+    <w:rsid w:val="002C6E55"/>
     <w:rsid w:val="002C6FC3"/>
+    <w:rsid w:val="002E1095"/>
+    <w:rsid w:val="002E5B7B"/>
+    <w:rsid w:val="002E600D"/>
+    <w:rsid w:val="002E61AC"/>
+    <w:rsid w:val="002F08AC"/>
+    <w:rsid w:val="002F1A14"/>
+    <w:rsid w:val="002F2BC8"/>
     <w:rsid w:val="002F418B"/>
     <w:rsid w:val="002F54E6"/>
+    <w:rsid w:val="002F651C"/>
+    <w:rsid w:val="003005A5"/>
+    <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00304494"/>
+    <w:rsid w:val="00304725"/>
     <w:rsid w:val="00311B9A"/>
     <w:rsid w:val="00315742"/>
+    <w:rsid w:val="00316544"/>
+    <w:rsid w:val="003171AA"/>
+    <w:rsid w:val="00320157"/>
     <w:rsid w:val="003201F2"/>
+    <w:rsid w:val="00322702"/>
     <w:rsid w:val="00322FAE"/>
+    <w:rsid w:val="0032531B"/>
     <w:rsid w:val="00326784"/>
+    <w:rsid w:val="0033003C"/>
     <w:rsid w:val="003315F3"/>
     <w:rsid w:val="003322B9"/>
+    <w:rsid w:val="003322F5"/>
+    <w:rsid w:val="00343299"/>
+    <w:rsid w:val="00345BF0"/>
     <w:rsid w:val="00350988"/>
+    <w:rsid w:val="00352191"/>
     <w:rsid w:val="00352619"/>
+    <w:rsid w:val="00353B98"/>
     <w:rsid w:val="00354654"/>
+    <w:rsid w:val="00356CC6"/>
     <w:rsid w:val="00362B32"/>
+    <w:rsid w:val="0036402F"/>
     <w:rsid w:val="0036475B"/>
     <w:rsid w:val="0037268D"/>
+    <w:rsid w:val="0037449C"/>
     <w:rsid w:val="003748A7"/>
+    <w:rsid w:val="0037492E"/>
+    <w:rsid w:val="003750A5"/>
     <w:rsid w:val="00377E30"/>
+    <w:rsid w:val="0038582D"/>
+    <w:rsid w:val="00390493"/>
     <w:rsid w:val="00391197"/>
     <w:rsid w:val="0039134A"/>
+    <w:rsid w:val="00397A36"/>
+    <w:rsid w:val="003A081A"/>
+    <w:rsid w:val="003A0B7F"/>
     <w:rsid w:val="003A105B"/>
+    <w:rsid w:val="003A60B1"/>
+    <w:rsid w:val="003A6148"/>
     <w:rsid w:val="003B02D1"/>
     <w:rsid w:val="003B0423"/>
     <w:rsid w:val="003B062E"/>
+    <w:rsid w:val="003B54CF"/>
+    <w:rsid w:val="003B55CD"/>
+    <w:rsid w:val="003B794A"/>
     <w:rsid w:val="003C36E3"/>
+    <w:rsid w:val="003C4D4D"/>
+    <w:rsid w:val="003C689B"/>
     <w:rsid w:val="003C7D45"/>
+    <w:rsid w:val="003D1BCC"/>
+    <w:rsid w:val="003D40B6"/>
+    <w:rsid w:val="003D4511"/>
+    <w:rsid w:val="003D69F9"/>
+    <w:rsid w:val="003E05D1"/>
+    <w:rsid w:val="003E2B30"/>
+    <w:rsid w:val="003E32D8"/>
     <w:rsid w:val="003E340B"/>
     <w:rsid w:val="003E4CB8"/>
+    <w:rsid w:val="003E577F"/>
     <w:rsid w:val="003E6616"/>
+    <w:rsid w:val="003F1B88"/>
     <w:rsid w:val="003F2A97"/>
+    <w:rsid w:val="003F4311"/>
     <w:rsid w:val="003F4D0F"/>
     <w:rsid w:val="003F5AAD"/>
+    <w:rsid w:val="003F5E6E"/>
+    <w:rsid w:val="003F65BE"/>
     <w:rsid w:val="0040461A"/>
+    <w:rsid w:val="00405389"/>
     <w:rsid w:val="00407734"/>
+    <w:rsid w:val="00407FD5"/>
+    <w:rsid w:val="0042001F"/>
     <w:rsid w:val="004217A4"/>
+    <w:rsid w:val="00421F6E"/>
+    <w:rsid w:val="004226FB"/>
+    <w:rsid w:val="00424120"/>
     <w:rsid w:val="00427676"/>
+    <w:rsid w:val="00432251"/>
+    <w:rsid w:val="00432B32"/>
+    <w:rsid w:val="00434584"/>
+    <w:rsid w:val="004355BD"/>
     <w:rsid w:val="004357E2"/>
     <w:rsid w:val="00435947"/>
+    <w:rsid w:val="00436960"/>
+    <w:rsid w:val="004416EA"/>
+    <w:rsid w:val="00441E45"/>
     <w:rsid w:val="004420E3"/>
+    <w:rsid w:val="004429A8"/>
+    <w:rsid w:val="00442B8F"/>
+    <w:rsid w:val="00443FA6"/>
+    <w:rsid w:val="00444504"/>
     <w:rsid w:val="004453DF"/>
+    <w:rsid w:val="00450735"/>
     <w:rsid w:val="00450E0A"/>
     <w:rsid w:val="00450EB1"/>
     <w:rsid w:val="0045179A"/>
     <w:rsid w:val="00453121"/>
+    <w:rsid w:val="00453B9B"/>
+    <w:rsid w:val="004545A0"/>
+    <w:rsid w:val="004553F6"/>
+    <w:rsid w:val="004640AF"/>
     <w:rsid w:val="0046430C"/>
+    <w:rsid w:val="00464480"/>
+    <w:rsid w:val="00464FD5"/>
     <w:rsid w:val="004671E5"/>
     <w:rsid w:val="00467BC2"/>
+    <w:rsid w:val="00467D5A"/>
     <w:rsid w:val="00473F9A"/>
+    <w:rsid w:val="0047552C"/>
+    <w:rsid w:val="00475E4A"/>
+    <w:rsid w:val="00481665"/>
+    <w:rsid w:val="004852E7"/>
+    <w:rsid w:val="004870ED"/>
+    <w:rsid w:val="0048751E"/>
+    <w:rsid w:val="00487E07"/>
+    <w:rsid w:val="00490063"/>
+    <w:rsid w:val="00490489"/>
+    <w:rsid w:val="004912A4"/>
     <w:rsid w:val="004921D7"/>
+    <w:rsid w:val="00493760"/>
+    <w:rsid w:val="00493B98"/>
+    <w:rsid w:val="00496AB7"/>
+    <w:rsid w:val="00497BDA"/>
+    <w:rsid w:val="004A20D9"/>
+    <w:rsid w:val="004A21D4"/>
     <w:rsid w:val="004A53D1"/>
+    <w:rsid w:val="004A5C7F"/>
+    <w:rsid w:val="004B125B"/>
+    <w:rsid w:val="004B2EE2"/>
+    <w:rsid w:val="004B547A"/>
     <w:rsid w:val="004C10D9"/>
+    <w:rsid w:val="004C1367"/>
     <w:rsid w:val="004C5DDD"/>
     <w:rsid w:val="004C68B8"/>
     <w:rsid w:val="004D1EDE"/>
     <w:rsid w:val="004D230C"/>
+    <w:rsid w:val="004D3029"/>
     <w:rsid w:val="004D33B5"/>
+    <w:rsid w:val="004D621D"/>
+    <w:rsid w:val="004E0CEA"/>
+    <w:rsid w:val="004E2688"/>
+    <w:rsid w:val="004E3076"/>
     <w:rsid w:val="004E5346"/>
+    <w:rsid w:val="004E5677"/>
     <w:rsid w:val="004E5F15"/>
+    <w:rsid w:val="004F226A"/>
     <w:rsid w:val="004F5EDC"/>
+    <w:rsid w:val="005009F2"/>
     <w:rsid w:val="00502146"/>
     <w:rsid w:val="005021F0"/>
+    <w:rsid w:val="005028CA"/>
+    <w:rsid w:val="00502DFF"/>
+    <w:rsid w:val="00502EF6"/>
     <w:rsid w:val="005044A7"/>
+    <w:rsid w:val="0050672B"/>
+    <w:rsid w:val="0051088F"/>
+    <w:rsid w:val="00512055"/>
+    <w:rsid w:val="00512A1D"/>
     <w:rsid w:val="00514588"/>
+    <w:rsid w:val="005219F7"/>
+    <w:rsid w:val="0052262C"/>
+    <w:rsid w:val="005234DD"/>
+    <w:rsid w:val="00523E73"/>
+    <w:rsid w:val="005276A9"/>
+    <w:rsid w:val="0053430B"/>
     <w:rsid w:val="005356F9"/>
     <w:rsid w:val="00535E5F"/>
+    <w:rsid w:val="00536A99"/>
     <w:rsid w:val="00545B69"/>
+    <w:rsid w:val="00546D02"/>
     <w:rsid w:val="00547B27"/>
+    <w:rsid w:val="00547C7F"/>
+    <w:rsid w:val="00551367"/>
+    <w:rsid w:val="005524B5"/>
+    <w:rsid w:val="00554C47"/>
     <w:rsid w:val="00555CFC"/>
     <w:rsid w:val="0055626B"/>
+    <w:rsid w:val="005569E7"/>
+    <w:rsid w:val="005578E1"/>
+    <w:rsid w:val="005600DA"/>
     <w:rsid w:val="00563330"/>
     <w:rsid w:val="0056385C"/>
+    <w:rsid w:val="00564E43"/>
     <w:rsid w:val="00567B6F"/>
+    <w:rsid w:val="0057124C"/>
+    <w:rsid w:val="005820D1"/>
+    <w:rsid w:val="00582E66"/>
     <w:rsid w:val="00582F60"/>
+    <w:rsid w:val="00583D08"/>
+    <w:rsid w:val="0058478D"/>
+    <w:rsid w:val="00585C1C"/>
+    <w:rsid w:val="00585CDE"/>
     <w:rsid w:val="0058738F"/>
+    <w:rsid w:val="00587797"/>
+    <w:rsid w:val="00590E00"/>
     <w:rsid w:val="00591CCF"/>
+    <w:rsid w:val="005927CE"/>
     <w:rsid w:val="0059403B"/>
+    <w:rsid w:val="005A0788"/>
+    <w:rsid w:val="005A17C6"/>
     <w:rsid w:val="005A69FB"/>
+    <w:rsid w:val="005B0999"/>
     <w:rsid w:val="005B1350"/>
     <w:rsid w:val="005B253F"/>
     <w:rsid w:val="005B4B83"/>
+    <w:rsid w:val="005B6306"/>
     <w:rsid w:val="005B6847"/>
+    <w:rsid w:val="005C05BF"/>
+    <w:rsid w:val="005C1089"/>
     <w:rsid w:val="005C13A9"/>
+    <w:rsid w:val="005C40D4"/>
+    <w:rsid w:val="005D153C"/>
+    <w:rsid w:val="005D189D"/>
+    <w:rsid w:val="005D1C72"/>
+    <w:rsid w:val="005D2A24"/>
+    <w:rsid w:val="005D3BBD"/>
+    <w:rsid w:val="005D41EC"/>
+    <w:rsid w:val="005D57F6"/>
     <w:rsid w:val="005D6571"/>
+    <w:rsid w:val="005E168F"/>
+    <w:rsid w:val="005E25BE"/>
     <w:rsid w:val="005F3F1F"/>
     <w:rsid w:val="005F44B5"/>
+    <w:rsid w:val="005F504E"/>
     <w:rsid w:val="005F7C2C"/>
+    <w:rsid w:val="00600494"/>
+    <w:rsid w:val="00601993"/>
+    <w:rsid w:val="00603BE2"/>
     <w:rsid w:val="006056D3"/>
     <w:rsid w:val="00607B84"/>
+    <w:rsid w:val="00607CFC"/>
+    <w:rsid w:val="006119EB"/>
     <w:rsid w:val="006133DC"/>
+    <w:rsid w:val="00614EA3"/>
+    <w:rsid w:val="0061517C"/>
     <w:rsid w:val="00615881"/>
+    <w:rsid w:val="00615B46"/>
     <w:rsid w:val="00621254"/>
     <w:rsid w:val="00622BF0"/>
+    <w:rsid w:val="00623AF4"/>
+    <w:rsid w:val="0062664D"/>
+    <w:rsid w:val="0063030B"/>
     <w:rsid w:val="00631C82"/>
+    <w:rsid w:val="006333DF"/>
     <w:rsid w:val="00634BE0"/>
+    <w:rsid w:val="006350E4"/>
+    <w:rsid w:val="00636CA2"/>
+    <w:rsid w:val="00636ED2"/>
     <w:rsid w:val="00637650"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="00641B10"/>
     <w:rsid w:val="006431C8"/>
+    <w:rsid w:val="00644107"/>
+    <w:rsid w:val="00646D58"/>
     <w:rsid w:val="00646EB7"/>
+    <w:rsid w:val="00652866"/>
     <w:rsid w:val="0065524B"/>
+    <w:rsid w:val="0066029B"/>
     <w:rsid w:val="00660561"/>
     <w:rsid w:val="00660D76"/>
+    <w:rsid w:val="0066152C"/>
+    <w:rsid w:val="00662120"/>
+    <w:rsid w:val="0066238D"/>
+    <w:rsid w:val="0066323D"/>
+    <w:rsid w:val="00663264"/>
+    <w:rsid w:val="00663CEA"/>
+    <w:rsid w:val="00664985"/>
+    <w:rsid w:val="00666DD4"/>
+    <w:rsid w:val="0067035D"/>
     <w:rsid w:val="00671297"/>
     <w:rsid w:val="00671410"/>
     <w:rsid w:val="00673157"/>
+    <w:rsid w:val="006771E4"/>
     <w:rsid w:val="0068148D"/>
+    <w:rsid w:val="006814CA"/>
+    <w:rsid w:val="0068167D"/>
+    <w:rsid w:val="00682B40"/>
+    <w:rsid w:val="00684935"/>
+    <w:rsid w:val="00687166"/>
     <w:rsid w:val="006877D1"/>
+    <w:rsid w:val="00692B56"/>
     <w:rsid w:val="00694163"/>
     <w:rsid w:val="006969D3"/>
+    <w:rsid w:val="00697E08"/>
+    <w:rsid w:val="006A2E5B"/>
     <w:rsid w:val="006A311B"/>
+    <w:rsid w:val="006A34E1"/>
+    <w:rsid w:val="006A46DE"/>
     <w:rsid w:val="006B41E2"/>
     <w:rsid w:val="006B5037"/>
+    <w:rsid w:val="006B58A7"/>
+    <w:rsid w:val="006B6A46"/>
+    <w:rsid w:val="006C0F17"/>
     <w:rsid w:val="006C1D33"/>
+    <w:rsid w:val="006C26BD"/>
+    <w:rsid w:val="006C43B9"/>
+    <w:rsid w:val="006C44F2"/>
     <w:rsid w:val="006C5458"/>
+    <w:rsid w:val="006C58B5"/>
+    <w:rsid w:val="006C5F3C"/>
     <w:rsid w:val="006C63D9"/>
     <w:rsid w:val="006D6213"/>
     <w:rsid w:val="006D69CC"/>
     <w:rsid w:val="006D6C22"/>
     <w:rsid w:val="006E1731"/>
+    <w:rsid w:val="006F3ACD"/>
+    <w:rsid w:val="006F3E2C"/>
     <w:rsid w:val="006F60AB"/>
+    <w:rsid w:val="00700FD8"/>
+    <w:rsid w:val="00701384"/>
+    <w:rsid w:val="007023C0"/>
+    <w:rsid w:val="0070432E"/>
+    <w:rsid w:val="007070D1"/>
+    <w:rsid w:val="00707453"/>
     <w:rsid w:val="0070766B"/>
     <w:rsid w:val="007106F2"/>
     <w:rsid w:val="00711926"/>
     <w:rsid w:val="0071735F"/>
+    <w:rsid w:val="00717D42"/>
     <w:rsid w:val="00717EF3"/>
+    <w:rsid w:val="00717F76"/>
+    <w:rsid w:val="00720023"/>
+    <w:rsid w:val="00720921"/>
     <w:rsid w:val="00720C85"/>
     <w:rsid w:val="0072123E"/>
+    <w:rsid w:val="007256F9"/>
+    <w:rsid w:val="007258CC"/>
+    <w:rsid w:val="00727452"/>
     <w:rsid w:val="00733C62"/>
+    <w:rsid w:val="0073419A"/>
+    <w:rsid w:val="0073526A"/>
     <w:rsid w:val="00735B9C"/>
+    <w:rsid w:val="0073657A"/>
     <w:rsid w:val="007365B7"/>
+    <w:rsid w:val="00736AC4"/>
     <w:rsid w:val="00740232"/>
     <w:rsid w:val="00740961"/>
     <w:rsid w:val="00741974"/>
+    <w:rsid w:val="00743419"/>
+    <w:rsid w:val="007471AB"/>
+    <w:rsid w:val="00747476"/>
     <w:rsid w:val="0074781E"/>
+    <w:rsid w:val="00752E72"/>
+    <w:rsid w:val="00753085"/>
+    <w:rsid w:val="00753D5C"/>
+    <w:rsid w:val="0075525A"/>
     <w:rsid w:val="00755545"/>
+    <w:rsid w:val="00755709"/>
+    <w:rsid w:val="00757004"/>
     <w:rsid w:val="00757ACF"/>
-    <w:rsid w:val="00765593"/>
+    <w:rsid w:val="007601C0"/>
+    <w:rsid w:val="00761360"/>
+    <w:rsid w:val="00766C11"/>
+    <w:rsid w:val="00771036"/>
     <w:rsid w:val="00774EF5"/>
+    <w:rsid w:val="00774F0F"/>
     <w:rsid w:val="007801E0"/>
+    <w:rsid w:val="0078038F"/>
+    <w:rsid w:val="0078140A"/>
     <w:rsid w:val="00781DF0"/>
+    <w:rsid w:val="00783F88"/>
+    <w:rsid w:val="00786886"/>
+    <w:rsid w:val="00787EAE"/>
+    <w:rsid w:val="007903D2"/>
+    <w:rsid w:val="00793572"/>
+    <w:rsid w:val="0079380D"/>
+    <w:rsid w:val="0079462B"/>
+    <w:rsid w:val="0079628E"/>
+    <w:rsid w:val="007968D4"/>
+    <w:rsid w:val="00797567"/>
+    <w:rsid w:val="007A02D7"/>
+    <w:rsid w:val="007A14B1"/>
+    <w:rsid w:val="007A4EDA"/>
+    <w:rsid w:val="007A54B3"/>
+    <w:rsid w:val="007B0085"/>
     <w:rsid w:val="007B41A7"/>
+    <w:rsid w:val="007B4AE1"/>
     <w:rsid w:val="007B6C20"/>
+    <w:rsid w:val="007B6E86"/>
     <w:rsid w:val="007C022F"/>
+    <w:rsid w:val="007C34C6"/>
+    <w:rsid w:val="007C6B80"/>
+    <w:rsid w:val="007D056C"/>
+    <w:rsid w:val="007D1D1D"/>
+    <w:rsid w:val="007D29AC"/>
     <w:rsid w:val="007D32E4"/>
     <w:rsid w:val="007D3DFB"/>
+    <w:rsid w:val="007E0027"/>
     <w:rsid w:val="007E2251"/>
+    <w:rsid w:val="007E42E1"/>
+    <w:rsid w:val="007E54B6"/>
+    <w:rsid w:val="007E554F"/>
     <w:rsid w:val="007F0159"/>
     <w:rsid w:val="007F39B4"/>
     <w:rsid w:val="007F4E7B"/>
+    <w:rsid w:val="007F5071"/>
+    <w:rsid w:val="0080126C"/>
+    <w:rsid w:val="00802917"/>
+    <w:rsid w:val="00803685"/>
     <w:rsid w:val="0080412D"/>
+    <w:rsid w:val="00804C44"/>
+    <w:rsid w:val="00804D47"/>
+    <w:rsid w:val="00805656"/>
+    <w:rsid w:val="008068B0"/>
     <w:rsid w:val="00810740"/>
+    <w:rsid w:val="00814723"/>
     <w:rsid w:val="00815BBF"/>
+    <w:rsid w:val="00815ED4"/>
+    <w:rsid w:val="00816176"/>
+    <w:rsid w:val="0081698A"/>
+    <w:rsid w:val="00817800"/>
     <w:rsid w:val="00817976"/>
     <w:rsid w:val="008209B7"/>
     <w:rsid w:val="00825F86"/>
     <w:rsid w:val="0083063E"/>
     <w:rsid w:val="00832A99"/>
+    <w:rsid w:val="0083432B"/>
+    <w:rsid w:val="00834F2B"/>
     <w:rsid w:val="00835C7D"/>
+    <w:rsid w:val="008368F5"/>
     <w:rsid w:val="00836CD7"/>
+    <w:rsid w:val="0083759F"/>
+    <w:rsid w:val="00837C05"/>
     <w:rsid w:val="00841883"/>
+    <w:rsid w:val="0084733F"/>
+    <w:rsid w:val="008479D7"/>
+    <w:rsid w:val="008528B4"/>
+    <w:rsid w:val="0085345F"/>
     <w:rsid w:val="00854ECF"/>
     <w:rsid w:val="00857765"/>
     <w:rsid w:val="008608F9"/>
+    <w:rsid w:val="008612DE"/>
     <w:rsid w:val="00862609"/>
     <w:rsid w:val="00862950"/>
+    <w:rsid w:val="0086437C"/>
+    <w:rsid w:val="00867834"/>
+    <w:rsid w:val="008723AE"/>
     <w:rsid w:val="00872AD1"/>
+    <w:rsid w:val="00874C50"/>
     <w:rsid w:val="00876D67"/>
+    <w:rsid w:val="00882BD4"/>
     <w:rsid w:val="00883163"/>
+    <w:rsid w:val="00884F24"/>
+    <w:rsid w:val="00885775"/>
+    <w:rsid w:val="00887643"/>
     <w:rsid w:val="0089090B"/>
+    <w:rsid w:val="00891CB1"/>
+    <w:rsid w:val="00891E03"/>
+    <w:rsid w:val="00892481"/>
     <w:rsid w:val="00892867"/>
+    <w:rsid w:val="0089493A"/>
+    <w:rsid w:val="008A5593"/>
+    <w:rsid w:val="008A5CD0"/>
+    <w:rsid w:val="008B02C1"/>
     <w:rsid w:val="008B0716"/>
     <w:rsid w:val="008B2FAE"/>
+    <w:rsid w:val="008B4F54"/>
     <w:rsid w:val="008B5358"/>
+    <w:rsid w:val="008B6B10"/>
+    <w:rsid w:val="008B765F"/>
+    <w:rsid w:val="008B7E38"/>
+    <w:rsid w:val="008C0B6D"/>
+    <w:rsid w:val="008C1D8A"/>
+    <w:rsid w:val="008C36B6"/>
+    <w:rsid w:val="008C5DBE"/>
+    <w:rsid w:val="008C68DF"/>
+    <w:rsid w:val="008C7F77"/>
+    <w:rsid w:val="008D0C72"/>
+    <w:rsid w:val="008D38F2"/>
     <w:rsid w:val="008D3DBB"/>
+    <w:rsid w:val="008D40C6"/>
     <w:rsid w:val="008D4FEF"/>
+    <w:rsid w:val="008D5FCE"/>
+    <w:rsid w:val="008D7804"/>
+    <w:rsid w:val="008D7B21"/>
     <w:rsid w:val="008E1657"/>
+    <w:rsid w:val="008F0AA7"/>
+    <w:rsid w:val="008F1424"/>
+    <w:rsid w:val="008F32BE"/>
+    <w:rsid w:val="008F426E"/>
     <w:rsid w:val="008F55B4"/>
+    <w:rsid w:val="008F5743"/>
     <w:rsid w:val="009026D1"/>
     <w:rsid w:val="00910684"/>
+    <w:rsid w:val="009112FA"/>
+    <w:rsid w:val="00911DB5"/>
+    <w:rsid w:val="0091290C"/>
+    <w:rsid w:val="00912A6D"/>
+    <w:rsid w:val="00914441"/>
     <w:rsid w:val="00914E93"/>
+    <w:rsid w:val="0091548D"/>
+    <w:rsid w:val="009261A4"/>
     <w:rsid w:val="00926C73"/>
+    <w:rsid w:val="00926FE9"/>
     <w:rsid w:val="00927529"/>
     <w:rsid w:val="009279F5"/>
     <w:rsid w:val="00927B89"/>
+    <w:rsid w:val="0093011F"/>
     <w:rsid w:val="00934AA5"/>
+    <w:rsid w:val="009369F4"/>
     <w:rsid w:val="00936DAF"/>
+    <w:rsid w:val="00941A23"/>
+    <w:rsid w:val="00943718"/>
     <w:rsid w:val="00947323"/>
+    <w:rsid w:val="00947A78"/>
     <w:rsid w:val="00950805"/>
+    <w:rsid w:val="00950C88"/>
+    <w:rsid w:val="0095191E"/>
     <w:rsid w:val="00953BD9"/>
     <w:rsid w:val="00960EA9"/>
+    <w:rsid w:val="00962639"/>
     <w:rsid w:val="00962681"/>
+    <w:rsid w:val="00962CC5"/>
     <w:rsid w:val="00962DBA"/>
+    <w:rsid w:val="009649FD"/>
+    <w:rsid w:val="00965E7A"/>
     <w:rsid w:val="00967E29"/>
+    <w:rsid w:val="009715A3"/>
+    <w:rsid w:val="00972D8E"/>
+    <w:rsid w:val="009751F8"/>
+    <w:rsid w:val="0098263F"/>
+    <w:rsid w:val="0098693C"/>
+    <w:rsid w:val="00987E1E"/>
     <w:rsid w:val="00991AA7"/>
+    <w:rsid w:val="00992953"/>
+    <w:rsid w:val="00993055"/>
+    <w:rsid w:val="00993989"/>
+    <w:rsid w:val="00995E32"/>
+    <w:rsid w:val="00996C8A"/>
+    <w:rsid w:val="009A00A3"/>
+    <w:rsid w:val="009A31A5"/>
+    <w:rsid w:val="009A3809"/>
+    <w:rsid w:val="009A4295"/>
     <w:rsid w:val="009A4409"/>
     <w:rsid w:val="009B01EA"/>
     <w:rsid w:val="009B172D"/>
+    <w:rsid w:val="009B3328"/>
     <w:rsid w:val="009B3E0E"/>
     <w:rsid w:val="009B5011"/>
+    <w:rsid w:val="009B6DEB"/>
     <w:rsid w:val="009C0F75"/>
     <w:rsid w:val="009C33A2"/>
     <w:rsid w:val="009C3ED9"/>
+    <w:rsid w:val="009C45DC"/>
+    <w:rsid w:val="009C7587"/>
+    <w:rsid w:val="009D2FFA"/>
+    <w:rsid w:val="009D454E"/>
+    <w:rsid w:val="009E1770"/>
+    <w:rsid w:val="009E1CDB"/>
+    <w:rsid w:val="009E1D80"/>
     <w:rsid w:val="009E4910"/>
+    <w:rsid w:val="009E4E89"/>
+    <w:rsid w:val="009E4FE1"/>
+    <w:rsid w:val="009E6851"/>
     <w:rsid w:val="009E7C08"/>
+    <w:rsid w:val="009E7DC5"/>
+    <w:rsid w:val="009F04E5"/>
     <w:rsid w:val="009F1210"/>
+    <w:rsid w:val="009F42AD"/>
     <w:rsid w:val="009F4EAB"/>
+    <w:rsid w:val="009F57EC"/>
+    <w:rsid w:val="009F60B1"/>
     <w:rsid w:val="009F73EE"/>
-    <w:rsid w:val="00A03A32"/>
+    <w:rsid w:val="00A004FF"/>
+    <w:rsid w:val="00A00E7C"/>
+    <w:rsid w:val="00A00FF2"/>
+    <w:rsid w:val="00A019F7"/>
     <w:rsid w:val="00A04383"/>
+    <w:rsid w:val="00A073AC"/>
+    <w:rsid w:val="00A1203E"/>
+    <w:rsid w:val="00A17CD8"/>
     <w:rsid w:val="00A23D5E"/>
     <w:rsid w:val="00A278D1"/>
+    <w:rsid w:val="00A3314D"/>
+    <w:rsid w:val="00A34B42"/>
+    <w:rsid w:val="00A37C4D"/>
+    <w:rsid w:val="00A40F6C"/>
+    <w:rsid w:val="00A417DE"/>
+    <w:rsid w:val="00A41BF6"/>
+    <w:rsid w:val="00A41E77"/>
+    <w:rsid w:val="00A43047"/>
+    <w:rsid w:val="00A45EDD"/>
+    <w:rsid w:val="00A461D1"/>
+    <w:rsid w:val="00A50A5E"/>
+    <w:rsid w:val="00A54870"/>
     <w:rsid w:val="00A55126"/>
+    <w:rsid w:val="00A56EFC"/>
+    <w:rsid w:val="00A578CD"/>
+    <w:rsid w:val="00A6028D"/>
     <w:rsid w:val="00A608CA"/>
+    <w:rsid w:val="00A614C0"/>
+    <w:rsid w:val="00A61F5C"/>
+    <w:rsid w:val="00A63242"/>
     <w:rsid w:val="00A64FC3"/>
+    <w:rsid w:val="00A65488"/>
+    <w:rsid w:val="00A7170D"/>
     <w:rsid w:val="00A74B0E"/>
     <w:rsid w:val="00A74F49"/>
     <w:rsid w:val="00A7753F"/>
     <w:rsid w:val="00A77ECB"/>
     <w:rsid w:val="00A800F2"/>
+    <w:rsid w:val="00A905C6"/>
     <w:rsid w:val="00A939B9"/>
+    <w:rsid w:val="00A95FBC"/>
+    <w:rsid w:val="00AA111E"/>
+    <w:rsid w:val="00AA1A3F"/>
+    <w:rsid w:val="00AA20AE"/>
+    <w:rsid w:val="00AA6889"/>
     <w:rsid w:val="00AB22CF"/>
+    <w:rsid w:val="00AB238A"/>
+    <w:rsid w:val="00AB4FAB"/>
     <w:rsid w:val="00AB56EB"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB719D"/>
+    <w:rsid w:val="00AB7737"/>
+    <w:rsid w:val="00AB7CAD"/>
     <w:rsid w:val="00AC09DC"/>
+    <w:rsid w:val="00AC0FAE"/>
+    <w:rsid w:val="00AC2632"/>
     <w:rsid w:val="00AC4DFC"/>
+    <w:rsid w:val="00AC4FA6"/>
     <w:rsid w:val="00AC6D40"/>
+    <w:rsid w:val="00AC7693"/>
+    <w:rsid w:val="00AD518B"/>
+    <w:rsid w:val="00AD5778"/>
     <w:rsid w:val="00AD68F1"/>
     <w:rsid w:val="00AD692A"/>
+    <w:rsid w:val="00AE08FC"/>
     <w:rsid w:val="00AE27BB"/>
+    <w:rsid w:val="00AE2C77"/>
     <w:rsid w:val="00AE4C69"/>
+    <w:rsid w:val="00AF03BD"/>
+    <w:rsid w:val="00AF0B92"/>
     <w:rsid w:val="00AF2BD7"/>
+    <w:rsid w:val="00AF51D3"/>
+    <w:rsid w:val="00AF7915"/>
     <w:rsid w:val="00AF7FC0"/>
+    <w:rsid w:val="00B047E4"/>
     <w:rsid w:val="00B04B4B"/>
     <w:rsid w:val="00B04DA9"/>
+    <w:rsid w:val="00B07416"/>
     <w:rsid w:val="00B07C28"/>
     <w:rsid w:val="00B07EDA"/>
+    <w:rsid w:val="00B11A34"/>
+    <w:rsid w:val="00B1533E"/>
+    <w:rsid w:val="00B17776"/>
+    <w:rsid w:val="00B17F58"/>
+    <w:rsid w:val="00B2222C"/>
+    <w:rsid w:val="00B30D14"/>
+    <w:rsid w:val="00B32135"/>
+    <w:rsid w:val="00B32235"/>
+    <w:rsid w:val="00B33B66"/>
+    <w:rsid w:val="00B350B0"/>
+    <w:rsid w:val="00B35AC2"/>
     <w:rsid w:val="00B408CF"/>
     <w:rsid w:val="00B4274D"/>
+    <w:rsid w:val="00B44A4D"/>
+    <w:rsid w:val="00B4656C"/>
     <w:rsid w:val="00B50710"/>
+    <w:rsid w:val="00B50B26"/>
+    <w:rsid w:val="00B5449D"/>
+    <w:rsid w:val="00B55923"/>
+    <w:rsid w:val="00B5736D"/>
+    <w:rsid w:val="00B6214A"/>
     <w:rsid w:val="00B656CC"/>
     <w:rsid w:val="00B67009"/>
+    <w:rsid w:val="00B71236"/>
+    <w:rsid w:val="00B722F2"/>
+    <w:rsid w:val="00B72492"/>
+    <w:rsid w:val="00B7304F"/>
+    <w:rsid w:val="00B758F3"/>
+    <w:rsid w:val="00B76CAD"/>
+    <w:rsid w:val="00B812E1"/>
+    <w:rsid w:val="00B819E1"/>
     <w:rsid w:val="00B85AF6"/>
     <w:rsid w:val="00B8668D"/>
     <w:rsid w:val="00B86D21"/>
+    <w:rsid w:val="00B87465"/>
+    <w:rsid w:val="00B93411"/>
+    <w:rsid w:val="00B946D9"/>
+    <w:rsid w:val="00B971BB"/>
+    <w:rsid w:val="00BA017C"/>
+    <w:rsid w:val="00BA1CC2"/>
+    <w:rsid w:val="00BA3FAC"/>
+    <w:rsid w:val="00BA557A"/>
+    <w:rsid w:val="00BA715E"/>
     <w:rsid w:val="00BA78EB"/>
     <w:rsid w:val="00BB4DFA"/>
+    <w:rsid w:val="00BB58F0"/>
     <w:rsid w:val="00BB69BA"/>
+    <w:rsid w:val="00BB7893"/>
+    <w:rsid w:val="00BB7939"/>
+    <w:rsid w:val="00BB7DFB"/>
+    <w:rsid w:val="00BC4F2C"/>
     <w:rsid w:val="00BC69D4"/>
+    <w:rsid w:val="00BD1C9A"/>
+    <w:rsid w:val="00BD2AAF"/>
+    <w:rsid w:val="00BD4174"/>
+    <w:rsid w:val="00BD4182"/>
+    <w:rsid w:val="00BD7B01"/>
     <w:rsid w:val="00BE02A7"/>
     <w:rsid w:val="00BE04F7"/>
+    <w:rsid w:val="00BE72CE"/>
+    <w:rsid w:val="00BE73B1"/>
+    <w:rsid w:val="00BF2F47"/>
+    <w:rsid w:val="00BF40C7"/>
+    <w:rsid w:val="00BF79BF"/>
+    <w:rsid w:val="00BF7D71"/>
+    <w:rsid w:val="00C0069D"/>
     <w:rsid w:val="00C013A7"/>
+    <w:rsid w:val="00C01AB2"/>
     <w:rsid w:val="00C02B12"/>
     <w:rsid w:val="00C02F60"/>
     <w:rsid w:val="00C0367F"/>
+    <w:rsid w:val="00C0408A"/>
+    <w:rsid w:val="00C04503"/>
     <w:rsid w:val="00C05B40"/>
+    <w:rsid w:val="00C0652F"/>
+    <w:rsid w:val="00C06851"/>
     <w:rsid w:val="00C11639"/>
     <w:rsid w:val="00C13518"/>
+    <w:rsid w:val="00C144B8"/>
+    <w:rsid w:val="00C157C4"/>
     <w:rsid w:val="00C15979"/>
+    <w:rsid w:val="00C17DD4"/>
     <w:rsid w:val="00C23FC6"/>
+    <w:rsid w:val="00C25194"/>
+    <w:rsid w:val="00C307C7"/>
     <w:rsid w:val="00C31C9E"/>
+    <w:rsid w:val="00C416F1"/>
+    <w:rsid w:val="00C4236D"/>
+    <w:rsid w:val="00C4729E"/>
+    <w:rsid w:val="00C533F3"/>
+    <w:rsid w:val="00C559B2"/>
     <w:rsid w:val="00C55D62"/>
     <w:rsid w:val="00C62D09"/>
     <w:rsid w:val="00C6321C"/>
+    <w:rsid w:val="00C63A50"/>
+    <w:rsid w:val="00C647EC"/>
+    <w:rsid w:val="00C65467"/>
+    <w:rsid w:val="00C726FB"/>
+    <w:rsid w:val="00C7278B"/>
+    <w:rsid w:val="00C72976"/>
+    <w:rsid w:val="00C76616"/>
     <w:rsid w:val="00C807B8"/>
+    <w:rsid w:val="00C81507"/>
     <w:rsid w:val="00C81829"/>
+    <w:rsid w:val="00C8186D"/>
     <w:rsid w:val="00C83786"/>
     <w:rsid w:val="00C83A66"/>
+    <w:rsid w:val="00C87125"/>
+    <w:rsid w:val="00C90F85"/>
+    <w:rsid w:val="00C9274D"/>
+    <w:rsid w:val="00C95F75"/>
+    <w:rsid w:val="00CA0F70"/>
+    <w:rsid w:val="00CA11B8"/>
+    <w:rsid w:val="00CA21BB"/>
     <w:rsid w:val="00CA243C"/>
     <w:rsid w:val="00CA4866"/>
+    <w:rsid w:val="00CA492F"/>
     <w:rsid w:val="00CA4D34"/>
+    <w:rsid w:val="00CA5243"/>
     <w:rsid w:val="00CA74C5"/>
+    <w:rsid w:val="00CB19EA"/>
+    <w:rsid w:val="00CB27FC"/>
+    <w:rsid w:val="00CC14F9"/>
+    <w:rsid w:val="00CC31CA"/>
+    <w:rsid w:val="00CC32BD"/>
+    <w:rsid w:val="00CC380C"/>
     <w:rsid w:val="00CC543E"/>
+    <w:rsid w:val="00CC5983"/>
+    <w:rsid w:val="00CC79E3"/>
+    <w:rsid w:val="00CD0537"/>
     <w:rsid w:val="00CD323E"/>
+    <w:rsid w:val="00CD6215"/>
+    <w:rsid w:val="00CD635F"/>
+    <w:rsid w:val="00CE0CCC"/>
+    <w:rsid w:val="00CE232B"/>
+    <w:rsid w:val="00CE2722"/>
     <w:rsid w:val="00CE28F1"/>
+    <w:rsid w:val="00CE298A"/>
+    <w:rsid w:val="00CE3BB8"/>
     <w:rsid w:val="00CE4835"/>
+    <w:rsid w:val="00CE50FA"/>
+    <w:rsid w:val="00CE5D10"/>
+    <w:rsid w:val="00CE6118"/>
+    <w:rsid w:val="00CE61A2"/>
     <w:rsid w:val="00CE67D9"/>
     <w:rsid w:val="00CE747C"/>
-    <w:rsid w:val="00CF1F91"/>
+    <w:rsid w:val="00CE7664"/>
+    <w:rsid w:val="00CF30D6"/>
+    <w:rsid w:val="00CF3B61"/>
+    <w:rsid w:val="00CF4380"/>
+    <w:rsid w:val="00CF514D"/>
+    <w:rsid w:val="00CF7619"/>
+    <w:rsid w:val="00D009AE"/>
     <w:rsid w:val="00D0449C"/>
+    <w:rsid w:val="00D0471B"/>
+    <w:rsid w:val="00D059DF"/>
+    <w:rsid w:val="00D05FB6"/>
+    <w:rsid w:val="00D077CC"/>
+    <w:rsid w:val="00D10A26"/>
+    <w:rsid w:val="00D13A4F"/>
+    <w:rsid w:val="00D13E7E"/>
     <w:rsid w:val="00D14837"/>
+    <w:rsid w:val="00D17C21"/>
+    <w:rsid w:val="00D276F9"/>
+    <w:rsid w:val="00D27780"/>
+    <w:rsid w:val="00D3079D"/>
     <w:rsid w:val="00D32173"/>
+    <w:rsid w:val="00D334CB"/>
+    <w:rsid w:val="00D36837"/>
+    <w:rsid w:val="00D403D5"/>
     <w:rsid w:val="00D40D70"/>
+    <w:rsid w:val="00D4160E"/>
     <w:rsid w:val="00D44F25"/>
     <w:rsid w:val="00D506F0"/>
+    <w:rsid w:val="00D51B8B"/>
     <w:rsid w:val="00D53E34"/>
+    <w:rsid w:val="00D54BD5"/>
     <w:rsid w:val="00D55642"/>
+    <w:rsid w:val="00D55F75"/>
     <w:rsid w:val="00D56A04"/>
+    <w:rsid w:val="00D5746A"/>
     <w:rsid w:val="00D579A2"/>
+    <w:rsid w:val="00D601C1"/>
+    <w:rsid w:val="00D654D0"/>
     <w:rsid w:val="00D657B3"/>
     <w:rsid w:val="00D67B36"/>
+    <w:rsid w:val="00D70992"/>
+    <w:rsid w:val="00D736A0"/>
+    <w:rsid w:val="00D746F1"/>
     <w:rsid w:val="00D74DF5"/>
     <w:rsid w:val="00D758B9"/>
+    <w:rsid w:val="00D75B38"/>
     <w:rsid w:val="00D80965"/>
     <w:rsid w:val="00D8219B"/>
+    <w:rsid w:val="00D84B5E"/>
+    <w:rsid w:val="00D85989"/>
+    <w:rsid w:val="00D8656F"/>
     <w:rsid w:val="00D86E17"/>
     <w:rsid w:val="00D91CF0"/>
+    <w:rsid w:val="00D93FE7"/>
+    <w:rsid w:val="00D945BE"/>
     <w:rsid w:val="00D94E35"/>
+    <w:rsid w:val="00D95D1C"/>
+    <w:rsid w:val="00DA18AC"/>
+    <w:rsid w:val="00DA4800"/>
+    <w:rsid w:val="00DB127A"/>
     <w:rsid w:val="00DB5811"/>
     <w:rsid w:val="00DB6F62"/>
     <w:rsid w:val="00DB7EA4"/>
+    <w:rsid w:val="00DC0F72"/>
     <w:rsid w:val="00DC3D4A"/>
     <w:rsid w:val="00DC46F4"/>
     <w:rsid w:val="00DC4A52"/>
     <w:rsid w:val="00DD087A"/>
-    <w:rsid w:val="00DD1730"/>
     <w:rsid w:val="00DD3298"/>
+    <w:rsid w:val="00DD4214"/>
+    <w:rsid w:val="00DD64A3"/>
+    <w:rsid w:val="00DE4411"/>
     <w:rsid w:val="00DE4A70"/>
     <w:rsid w:val="00DE4DDC"/>
+    <w:rsid w:val="00DE70A6"/>
+    <w:rsid w:val="00DE71E2"/>
     <w:rsid w:val="00DF0C11"/>
+    <w:rsid w:val="00DF0DE5"/>
+    <w:rsid w:val="00DF1702"/>
+    <w:rsid w:val="00DF3CB1"/>
+    <w:rsid w:val="00DF6C2E"/>
+    <w:rsid w:val="00E019FC"/>
+    <w:rsid w:val="00E01C89"/>
+    <w:rsid w:val="00E03695"/>
+    <w:rsid w:val="00E0445E"/>
+    <w:rsid w:val="00E04AD9"/>
+    <w:rsid w:val="00E05D1A"/>
+    <w:rsid w:val="00E101E9"/>
+    <w:rsid w:val="00E10367"/>
     <w:rsid w:val="00E120A4"/>
     <w:rsid w:val="00E12414"/>
     <w:rsid w:val="00E1403B"/>
+    <w:rsid w:val="00E1472C"/>
     <w:rsid w:val="00E155D2"/>
+    <w:rsid w:val="00E16422"/>
+    <w:rsid w:val="00E17649"/>
+    <w:rsid w:val="00E20A26"/>
+    <w:rsid w:val="00E22481"/>
     <w:rsid w:val="00E22844"/>
-    <w:rsid w:val="00E359A9"/>
+    <w:rsid w:val="00E23C4D"/>
+    <w:rsid w:val="00E30F7D"/>
+    <w:rsid w:val="00E34383"/>
+    <w:rsid w:val="00E36E4F"/>
     <w:rsid w:val="00E42A87"/>
     <w:rsid w:val="00E454D0"/>
+    <w:rsid w:val="00E46BC3"/>
     <w:rsid w:val="00E506F5"/>
     <w:rsid w:val="00E50FD2"/>
+    <w:rsid w:val="00E52845"/>
     <w:rsid w:val="00E56263"/>
     <w:rsid w:val="00E5712D"/>
     <w:rsid w:val="00E6050A"/>
+    <w:rsid w:val="00E60B57"/>
     <w:rsid w:val="00E6165A"/>
     <w:rsid w:val="00E6299A"/>
     <w:rsid w:val="00E63766"/>
+    <w:rsid w:val="00E6399F"/>
     <w:rsid w:val="00E64936"/>
     <w:rsid w:val="00E6606D"/>
     <w:rsid w:val="00E679B3"/>
+    <w:rsid w:val="00E709C8"/>
+    <w:rsid w:val="00E70F8C"/>
+    <w:rsid w:val="00E71977"/>
+    <w:rsid w:val="00E748C6"/>
+    <w:rsid w:val="00E77169"/>
     <w:rsid w:val="00E771EA"/>
+    <w:rsid w:val="00E812DA"/>
+    <w:rsid w:val="00E82BBA"/>
+    <w:rsid w:val="00E90B49"/>
+    <w:rsid w:val="00E90EB1"/>
     <w:rsid w:val="00E93FBB"/>
+    <w:rsid w:val="00E9456B"/>
     <w:rsid w:val="00EA05AC"/>
+    <w:rsid w:val="00EA075D"/>
     <w:rsid w:val="00EA1DEB"/>
     <w:rsid w:val="00EA386A"/>
     <w:rsid w:val="00EB0E1B"/>
     <w:rsid w:val="00EB2983"/>
     <w:rsid w:val="00EB2BEB"/>
+    <w:rsid w:val="00EB41FC"/>
+    <w:rsid w:val="00EB6380"/>
+    <w:rsid w:val="00EB7452"/>
     <w:rsid w:val="00EB75F9"/>
+    <w:rsid w:val="00EB76CF"/>
     <w:rsid w:val="00EB7715"/>
+    <w:rsid w:val="00EB7DB1"/>
     <w:rsid w:val="00EC0184"/>
     <w:rsid w:val="00EC561B"/>
     <w:rsid w:val="00EC5FF8"/>
+    <w:rsid w:val="00ED0D9B"/>
     <w:rsid w:val="00ED7720"/>
     <w:rsid w:val="00ED7DC2"/>
     <w:rsid w:val="00EE250A"/>
     <w:rsid w:val="00EE2AA4"/>
+    <w:rsid w:val="00EE644E"/>
     <w:rsid w:val="00EE69C9"/>
     <w:rsid w:val="00EE74AB"/>
     <w:rsid w:val="00EF121B"/>
+    <w:rsid w:val="00EF1981"/>
+    <w:rsid w:val="00EF4155"/>
+    <w:rsid w:val="00EF4516"/>
     <w:rsid w:val="00F01515"/>
     <w:rsid w:val="00F01D57"/>
     <w:rsid w:val="00F02FF4"/>
+    <w:rsid w:val="00F03221"/>
     <w:rsid w:val="00F0515D"/>
+    <w:rsid w:val="00F10416"/>
+    <w:rsid w:val="00F13FBB"/>
+    <w:rsid w:val="00F14EA1"/>
+    <w:rsid w:val="00F165D2"/>
     <w:rsid w:val="00F2099B"/>
     <w:rsid w:val="00F228B8"/>
+    <w:rsid w:val="00F23702"/>
     <w:rsid w:val="00F24F49"/>
+    <w:rsid w:val="00F2534A"/>
     <w:rsid w:val="00F25420"/>
+    <w:rsid w:val="00F25B12"/>
+    <w:rsid w:val="00F30114"/>
+    <w:rsid w:val="00F37406"/>
+    <w:rsid w:val="00F400FF"/>
     <w:rsid w:val="00F4010B"/>
     <w:rsid w:val="00F421B4"/>
+    <w:rsid w:val="00F43AAA"/>
+    <w:rsid w:val="00F4456D"/>
+    <w:rsid w:val="00F447DF"/>
     <w:rsid w:val="00F45338"/>
     <w:rsid w:val="00F519E1"/>
     <w:rsid w:val="00F53E49"/>
     <w:rsid w:val="00F5412D"/>
+    <w:rsid w:val="00F561E6"/>
+    <w:rsid w:val="00F6074A"/>
     <w:rsid w:val="00F60C43"/>
+    <w:rsid w:val="00F6235C"/>
+    <w:rsid w:val="00F6429B"/>
+    <w:rsid w:val="00F64524"/>
+    <w:rsid w:val="00F64783"/>
     <w:rsid w:val="00F64A3E"/>
+    <w:rsid w:val="00F71BBF"/>
     <w:rsid w:val="00F7246D"/>
     <w:rsid w:val="00F7560A"/>
     <w:rsid w:val="00F819AF"/>
+    <w:rsid w:val="00F82969"/>
+    <w:rsid w:val="00F9030B"/>
+    <w:rsid w:val="00F908DF"/>
+    <w:rsid w:val="00F91770"/>
     <w:rsid w:val="00F9345E"/>
     <w:rsid w:val="00F94020"/>
     <w:rsid w:val="00F9417D"/>
+    <w:rsid w:val="00F9589E"/>
+    <w:rsid w:val="00F96A50"/>
+    <w:rsid w:val="00F96D90"/>
+    <w:rsid w:val="00F9762B"/>
+    <w:rsid w:val="00FA0FDD"/>
+    <w:rsid w:val="00FA1FC1"/>
     <w:rsid w:val="00FA2A20"/>
     <w:rsid w:val="00FA4B6E"/>
+    <w:rsid w:val="00FA5BA4"/>
+    <w:rsid w:val="00FA6170"/>
+    <w:rsid w:val="00FA6C34"/>
+    <w:rsid w:val="00FA7ADA"/>
+    <w:rsid w:val="00FA7FE0"/>
     <w:rsid w:val="00FB1866"/>
+    <w:rsid w:val="00FB2886"/>
     <w:rsid w:val="00FB41E3"/>
+    <w:rsid w:val="00FB6F35"/>
     <w:rsid w:val="00FC092D"/>
+    <w:rsid w:val="00FC3CBB"/>
+    <w:rsid w:val="00FC4C17"/>
     <w:rsid w:val="00FD0595"/>
     <w:rsid w:val="00FD1B8C"/>
+    <w:rsid w:val="00FD4052"/>
+    <w:rsid w:val="00FE1771"/>
+    <w:rsid w:val="00FE1BD8"/>
+    <w:rsid w:val="00FE4083"/>
+    <w:rsid w:val="00FE4339"/>
+    <w:rsid w:val="00FE4F9C"/>
+    <w:rsid w:val="00FE5319"/>
+    <w:rsid w:val="00FF0B19"/>
+    <w:rsid w:val="00FF1184"/>
+    <w:rsid w:val="00FF1CF4"/>
     <w:rsid w:val="00FF3128"/>
+    <w:rsid w:val="00FF5C2E"/>
+    <w:rsid w:val="00FF75C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F520610"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4BAED120-B0BE-4C47-A062-605B4A6BFF93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7395,57 +12441,203 @@
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00622BF0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00622BF0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00622BF0"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00512A1D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E168F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493760"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00493760"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F04E5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F04E5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F04E5"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="uv3um">
+    <w:name w:val="uv3um"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00BD2AAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005009F2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004429A8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="247926414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="301345767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="812602600">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="815877710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7786,82 +12978,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353C7C7B-D416-4AAD-ADB3-EC600A59F534}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5411C29D-2612-4A4E-BE90-59CEFCED1F27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>25781</Characters>
+  <Pages>8</Pages>
+  <Words>3771</Words>
+  <Characters>21495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>214</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30243</CharactersWithSpaces>
+  <CharactersWithSpaces>25216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>omuraliev</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>