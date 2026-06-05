--- v0 (2026-05-15)
+++ v1 (2026-06-05)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\406\Финансы\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7FC9874-94E6-4947-AFFB-51234BFA0E03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFBAD600-96B2-4C18-A103-BD612B0E8443}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Данные" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="25">
   <si>
     <t>из них: женщинам</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталышы</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Кредитование женщин по Кыргызской Республике</t>
   </si>
   <si>
     <t>Кредитование женщин коммерческими банками</t>
   </si>
   <si>
     <t>янв.-март</t>
   </si>
   <si>
     <t>янв.-июнь</t>
   </si>
   <si>
     <t>янв.-сен.</t>
   </si>
   <si>
@@ -318,107 +318,106 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -699,867 +698,1033 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+      <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="36.7109375" style="1" customWidth="1"/>
-    <col min="3" max="11" width="10.7109375" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="15" width="10.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8">
         <v>2023</v>
       </c>
       <c r="D3" s="17">
         <v>2024</v>
       </c>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
-      <c r="H3" s="22">
+      <c r="H3" s="16">
         <v>2025</v>
       </c>
-      <c r="I3" s="22"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:12" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16">
+        <v>2026</v>
+      </c>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+    </row>
+    <row r="4" spans="1:15" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="21"/>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
-    </row>
-    <row r="6" spans="1:12" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="11">
         <v>301268</v>
       </c>
       <c r="D6" s="11">
         <v>94444</v>
       </c>
       <c r="E6" s="11">
         <v>224674</v>
       </c>
       <c r="F6" s="11">
         <v>293793</v>
       </c>
       <c r="G6" s="11">
         <v>375519</v>
       </c>
       <c r="H6" s="11">
         <v>183446</v>
       </c>
       <c r="I6" s="11">
         <v>339006</v>
       </c>
       <c r="J6" s="11">
         <v>395493</v>
       </c>
       <c r="K6" s="11">
         <v>441399</v>
       </c>
-      <c r="L6" s="13"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="11">
+        <v>119756</v>
+      </c>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="11">
         <v>150193</v>
       </c>
       <c r="D7" s="11">
         <v>50017</v>
       </c>
       <c r="E7" s="11">
         <v>116468</v>
       </c>
       <c r="F7" s="11">
         <v>142195</v>
       </c>
       <c r="G7" s="11">
         <v>189687</v>
       </c>
       <c r="H7" s="11">
         <v>92507</v>
       </c>
       <c r="I7" s="11">
         <v>161889</v>
       </c>
       <c r="J7" s="11">
         <v>198897</v>
       </c>
       <c r="K7" s="11">
         <v>235921</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L7" s="11">
+        <v>59862</v>
+      </c>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="11"/>
+    </row>
+    <row r="9" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2">
         <v>68037.242599999998</v>
       </c>
       <c r="D9" s="2">
         <v>68025.654900000009</v>
       </c>
       <c r="E9" s="2">
         <v>72433.247900000002</v>
       </c>
       <c r="F9" s="2">
         <v>73906.686300000001</v>
       </c>
       <c r="G9" s="2">
         <v>77819.592300000004</v>
       </c>
       <c r="H9" s="2">
         <v>84501.708700000003</v>
       </c>
       <c r="I9" s="2">
         <v>98787.578900000008</v>
       </c>
       <c r="J9" s="2">
         <v>100429.0572</v>
       </c>
       <c r="K9" s="2">
         <v>109046.0043</v>
       </c>
-    </row>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L9" s="2">
+        <v>111275.8412</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2">
         <v>23650.118399999999</v>
       </c>
       <c r="D10" s="2">
         <v>25117.4175</v>
       </c>
       <c r="E10" s="2">
         <v>25810.053599999999</v>
       </c>
       <c r="F10" s="2">
         <v>27255.7857</v>
       </c>
       <c r="G10" s="2">
         <v>28935.328700000002</v>
       </c>
       <c r="H10" s="2">
         <v>34429.253299999997</v>
       </c>
       <c r="I10" s="2">
         <v>34459.945900000006</v>
       </c>
       <c r="J10" s="2">
         <v>41403.891499999998</v>
       </c>
       <c r="K10" s="2">
         <v>43456.149800000007</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L10" s="2">
+        <v>46939.188799999996</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
-    </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="9"/>
+      <c r="O11" s="9"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="11">
         <v>2345026</v>
       </c>
       <c r="D13" s="11">
         <v>675786</v>
       </c>
       <c r="E13" s="11">
         <v>1679742</v>
       </c>
       <c r="F13" s="11">
         <v>2695960</v>
       </c>
       <c r="G13" s="11">
         <v>3772952</v>
       </c>
       <c r="H13" s="11">
         <v>1320417</v>
       </c>
       <c r="I13" s="11">
         <v>2677016</v>
       </c>
       <c r="J13" s="11">
         <v>4084040</v>
       </c>
       <c r="K13" s="11">
         <v>6453929</v>
       </c>
-    </row>
-    <row r="16" spans="1:12" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L13" s="11">
+        <v>2332525</v>
+      </c>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="18" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>2023</v>
       </c>
       <c r="D18" s="17">
         <v>2024</v>
       </c>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
-      <c r="H18" s="22">
+      <c r="H18" s="16">
         <v>2025</v>
       </c>
-      <c r="I18" s="22"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:11" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16">
+        <v>2026</v>
+      </c>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+    </row>
+    <row r="19" spans="1:15" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="21"/>
       <c r="C19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="M19" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="N19" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="O19" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
-    </row>
-    <row r="21" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="11">
         <v>126300</v>
       </c>
       <c r="D21" s="11">
         <v>35668</v>
       </c>
       <c r="E21" s="11">
         <v>113174</v>
       </c>
       <c r="F21" s="11">
         <v>135019</v>
       </c>
       <c r="G21" s="11">
         <v>167556</v>
       </c>
       <c r="H21" s="11">
         <v>129686</v>
       </c>
       <c r="I21" s="11">
         <v>253178</v>
       </c>
       <c r="J21" s="11">
         <v>275950</v>
       </c>
       <c r="K21" s="11">
         <v>290368</v>
       </c>
-    </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L21" s="11">
+        <v>67390</v>
+      </c>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
+      <c r="O21" s="11"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>50760</v>
       </c>
       <c r="D22" s="11">
         <v>20961</v>
       </c>
       <c r="E22" s="11">
         <v>48006</v>
       </c>
       <c r="F22" s="11">
         <v>54404</v>
       </c>
       <c r="G22" s="11">
         <v>74267</v>
       </c>
       <c r="H22" s="11">
         <v>63725</v>
       </c>
       <c r="I22" s="11">
         <v>115710</v>
       </c>
       <c r="J22" s="11">
         <v>133881</v>
       </c>
       <c r="K22" s="11">
         <v>153179</v>
       </c>
-    </row>
-    <row r="24" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L22" s="11">
+        <v>30247</v>
+      </c>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+    </row>
+    <row r="24" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="2">
         <v>53385.838899999995</v>
       </c>
       <c r="D24" s="2">
         <v>52988.634100000003</v>
       </c>
       <c r="E24" s="2">
         <v>56226.585200000001</v>
       </c>
       <c r="F24" s="2">
         <v>57187.478999999999</v>
       </c>
       <c r="G24" s="2">
         <v>60826.4807</v>
       </c>
       <c r="H24" s="2">
         <v>67839.5965</v>
       </c>
       <c r="I24" s="2">
         <v>80596.35040000001</v>
       </c>
       <c r="J24" s="2">
         <v>81585.737599999993</v>
       </c>
       <c r="K24" s="2">
         <v>88937.284799999994</v>
       </c>
-    </row>
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L24" s="2">
+        <v>90006.097399999999</v>
+      </c>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2">
         <v>16072.716</v>
       </c>
       <c r="D25" s="2">
         <v>16959.0628</v>
       </c>
       <c r="E25" s="2">
         <v>17304.270100000002</v>
       </c>
       <c r="F25" s="2">
         <v>18249.4192</v>
       </c>
       <c r="G25" s="2">
         <v>20573.643800000002</v>
       </c>
       <c r="H25" s="2">
         <v>25306.959800000001</v>
       </c>
       <c r="I25" s="2">
         <v>24762.435100000002</v>
       </c>
       <c r="J25" s="2">
         <v>31793.955899999997</v>
       </c>
       <c r="K25" s="2">
         <v>33818.401600000005</v>
       </c>
-    </row>
-    <row r="26" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L25" s="2">
+        <v>36433.914799999999</v>
+      </c>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+    </row>
+    <row r="26" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
-    </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
+      <c r="N26" s="9"/>
+      <c r="O26" s="9"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="11">
         <v>1091753</v>
       </c>
       <c r="D28" s="11">
         <v>314954</v>
       </c>
       <c r="E28" s="11">
         <v>882483</v>
       </c>
       <c r="F28" s="11">
         <v>1358348</v>
       </c>
       <c r="G28" s="11">
         <v>1920962</v>
       </c>
       <c r="H28" s="11">
         <v>878191</v>
       </c>
       <c r="I28" s="11">
         <v>1923249</v>
       </c>
       <c r="J28" s="11">
         <v>3001287</v>
       </c>
       <c r="K28" s="11">
         <v>4211846</v>
       </c>
-    </row>
-    <row r="31" spans="1:11" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="L28" s="11">
+        <v>1320409</v>
+      </c>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+    </row>
+    <row r="31" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="33" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="8">
         <v>2023</v>
       </c>
       <c r="D33" s="17">
         <v>2024</v>
       </c>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
-      <c r="H33" s="22">
+      <c r="H33" s="16">
         <v>2025</v>
       </c>
-      <c r="I33" s="22"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:11" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I33" s="16"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16">
+        <v>2026</v>
+      </c>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="16"/>
+    </row>
+    <row r="34" spans="1:15" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19"/>
       <c r="B34" s="21"/>
       <c r="C34" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K34" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L34" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="M34" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="N34" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="O34" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
-    </row>
-    <row r="36" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L35" s="4"/>
+      <c r="M35" s="4"/>
+    </row>
+    <row r="36" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="12">
         <v>174968</v>
       </c>
       <c r="D36" s="11">
         <v>58776</v>
       </c>
       <c r="E36" s="11">
         <v>111500</v>
       </c>
       <c r="F36" s="11">
         <v>158774</v>
       </c>
       <c r="G36" s="12">
         <v>207963</v>
       </c>
       <c r="H36" s="12">
         <v>53760</v>
       </c>
       <c r="I36" s="12">
         <v>85828</v>
       </c>
       <c r="J36" s="11">
         <v>119543</v>
       </c>
       <c r="K36" s="12">
         <v>151031</v>
       </c>
-    </row>
-    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L36" s="12">
+        <v>52366</v>
+      </c>
+      <c r="M36" s="12"/>
+      <c r="N36" s="11"/>
+      <c r="O36" s="12"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12">
         <v>99433</v>
       </c>
       <c r="D37" s="11">
         <v>29056</v>
       </c>
       <c r="E37" s="11">
         <v>68462</v>
       </c>
       <c r="F37" s="11">
         <v>87791</v>
       </c>
       <c r="G37" s="12">
         <v>115420</v>
       </c>
       <c r="H37" s="12">
         <v>28782</v>
       </c>
       <c r="I37" s="12">
         <v>46179</v>
       </c>
       <c r="J37" s="11">
         <v>65016</v>
       </c>
       <c r="K37" s="12">
         <v>82742</v>
       </c>
-    </row>
-[...4 lines deleted...]
-    <row r="39" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L37" s="12">
+        <v>29615</v>
+      </c>
+      <c r="M37" s="12"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="12"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="G38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="O38" s="13"/>
+    </row>
+    <row r="39" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="2">
         <v>14651.403699999999</v>
       </c>
       <c r="D39" s="2">
         <v>15037.0208</v>
       </c>
       <c r="E39" s="2">
         <v>16206.662699999999</v>
       </c>
       <c r="F39" s="2">
         <v>16719.207300000002</v>
       </c>
-      <c r="G39" s="15">
+      <c r="G39" s="14">
         <v>16993.1116</v>
       </c>
       <c r="H39" s="2">
         <v>16662.1122</v>
       </c>
       <c r="I39" s="2">
         <v>18191.228500000001</v>
       </c>
       <c r="J39" s="2">
         <v>18843.319600000003</v>
       </c>
-      <c r="K39" s="15">
+      <c r="K39" s="14">
         <v>20108.719499999999</v>
       </c>
-    </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L39" s="2">
+        <v>21269.7438</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="14"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2">
         <v>7577.4023999999999</v>
       </c>
       <c r="D40" s="2">
         <v>8158.3546999999999</v>
       </c>
       <c r="E40" s="2">
         <v>8505.7834999999995</v>
       </c>
       <c r="F40" s="2">
         <v>9006.3665000000001</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="14">
         <v>8361.6849000000002</v>
       </c>
       <c r="H40" s="2">
         <v>9122.2934999999998</v>
       </c>
       <c r="I40" s="2">
         <v>9697.5108</v>
       </c>
       <c r="J40" s="2">
         <v>9609.9355999999989</v>
       </c>
-      <c r="K40" s="15">
+      <c r="K40" s="14">
         <v>9637.7482</v>
       </c>
-    </row>
-    <row r="41" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L40" s="2">
+        <v>10505.273999999999</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="14"/>
+    </row>
+    <row r="41" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
-      <c r="G41" s="16"/>
+      <c r="G41" s="15"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
-      <c r="K41" s="16"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K41" s="15"/>
+      <c r="L41" s="9"/>
+      <c r="M41" s="9"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="15"/>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G42" s="14"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="G42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="O42" s="13"/>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="11">
         <v>1253273</v>
       </c>
       <c r="D43" s="11">
         <v>360832</v>
       </c>
       <c r="E43" s="11">
         <v>797259</v>
       </c>
       <c r="F43" s="11">
         <v>1337612</v>
       </c>
       <c r="G43" s="12">
         <v>1851990</v>
       </c>
       <c r="H43" s="11">
         <v>442226</v>
       </c>
       <c r="I43" s="11">
         <v>753767</v>
       </c>
       <c r="J43" s="11">
         <v>1082753</v>
       </c>
       <c r="K43" s="12">
         <v>2242083</v>
       </c>
+      <c r="L43" s="11">
+        <v>1012116</v>
+      </c>
+      <c r="M43" s="11"/>
+      <c r="N43" s="11"/>
+      <c r="O43" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="15">
+    <mergeCell ref="L3:O3"/>
+    <mergeCell ref="L18:O18"/>
+    <mergeCell ref="L33:O33"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="H18:K18"/>
     <mergeCell ref="H33:K33"/>
     <mergeCell ref="D33:G33"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D18:G18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">