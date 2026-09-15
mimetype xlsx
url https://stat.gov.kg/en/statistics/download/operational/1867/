--- v1 (2026-06-05)
+++ v2 (2026-09-15)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\406\Финансы\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFBAD600-96B2-4C18-A103-BD612B0E8443}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63ABE5D5-3055-41F8-941D-66E633D9A32D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Данные" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -701,51 +701,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="36.7109375" style="1" customWidth="1"/>
     <col min="3" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
@@ -837,174 +840,182 @@
       </c>
       <c r="E6" s="11">
         <v>224674</v>
       </c>
       <c r="F6" s="11">
         <v>293793</v>
       </c>
       <c r="G6" s="11">
         <v>375519</v>
       </c>
       <c r="H6" s="11">
         <v>183446</v>
       </c>
       <c r="I6" s="11">
         <v>339006</v>
       </c>
       <c r="J6" s="11">
         <v>395493</v>
       </c>
       <c r="K6" s="11">
         <v>441399</v>
       </c>
       <c r="L6" s="11">
         <v>119756</v>
       </c>
-      <c r="M6" s="11"/>
+      <c r="M6" s="11">
+        <v>389961</v>
+      </c>
       <c r="N6" s="11"/>
       <c r="O6" s="11"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="11">
         <v>150193</v>
       </c>
       <c r="D7" s="11">
         <v>50017</v>
       </c>
       <c r="E7" s="11">
         <v>116468</v>
       </c>
       <c r="F7" s="11">
         <v>142195</v>
       </c>
       <c r="G7" s="11">
         <v>189687</v>
       </c>
       <c r="H7" s="11">
         <v>92507</v>
       </c>
       <c r="I7" s="11">
         <v>161889</v>
       </c>
       <c r="J7" s="11">
         <v>198897</v>
       </c>
       <c r="K7" s="11">
         <v>235921</v>
       </c>
       <c r="L7" s="11">
         <v>59862</v>
       </c>
-      <c r="M7" s="11"/>
+      <c r="M7" s="11">
+        <v>211843</v>
+      </c>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
     </row>
     <row r="9" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2">
         <v>68037.242599999998</v>
       </c>
       <c r="D9" s="2">
         <v>68025.654900000009</v>
       </c>
       <c r="E9" s="2">
         <v>72433.247900000002</v>
       </c>
       <c r="F9" s="2">
         <v>73906.686300000001</v>
       </c>
       <c r="G9" s="2">
         <v>77819.592300000004</v>
       </c>
       <c r="H9" s="2">
         <v>84501.708700000003</v>
       </c>
       <c r="I9" s="2">
         <v>98787.578900000008</v>
       </c>
       <c r="J9" s="2">
         <v>100429.0572</v>
       </c>
       <c r="K9" s="2">
         <v>109046.0043</v>
       </c>
       <c r="L9" s="2">
         <v>111275.8412</v>
       </c>
-      <c r="M9" s="2"/>
+      <c r="M9" s="2">
+        <v>119910.8512</v>
+      </c>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2">
         <v>23650.118399999999</v>
       </c>
       <c r="D10" s="2">
         <v>25117.4175</v>
       </c>
       <c r="E10" s="2">
         <v>25810.053599999999</v>
       </c>
       <c r="F10" s="2">
         <v>27255.7857</v>
       </c>
       <c r="G10" s="2">
         <v>28935.328700000002</v>
       </c>
       <c r="H10" s="2">
         <v>34429.253299999997</v>
       </c>
       <c r="I10" s="2">
         <v>34459.945900000006</v>
       </c>
       <c r="J10" s="2">
         <v>41403.891499999998</v>
       </c>
       <c r="K10" s="2">
         <v>43456.149800000007</v>
       </c>
       <c r="L10" s="2">
         <v>46939.188799999996</v>
       </c>
-      <c r="M10" s="2"/>
+      <c r="M10" s="2">
+        <v>50231.865699999995</v>
+      </c>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
@@ -1026,51 +1037,53 @@
       </c>
       <c r="E13" s="11">
         <v>1679742</v>
       </c>
       <c r="F13" s="11">
         <v>2695960</v>
       </c>
       <c r="G13" s="11">
         <v>3772952</v>
       </c>
       <c r="H13" s="11">
         <v>1320417</v>
       </c>
       <c r="I13" s="11">
         <v>2677016</v>
       </c>
       <c r="J13" s="11">
         <v>4084040</v>
       </c>
       <c r="K13" s="11">
         <v>6453929</v>
       </c>
       <c r="L13" s="11">
         <v>2332525</v>
       </c>
-      <c r="M13" s="11"/>
+      <c r="M13" s="11">
+        <v>4131264</v>
+      </c>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
     </row>
     <row r="16" spans="1:15" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>2023</v>
       </c>
       <c r="D18" s="17">
         <v>2024</v>
       </c>
@@ -1156,174 +1169,182 @@
       </c>
       <c r="E21" s="11">
         <v>113174</v>
       </c>
       <c r="F21" s="11">
         <v>135019</v>
       </c>
       <c r="G21" s="11">
         <v>167556</v>
       </c>
       <c r="H21" s="11">
         <v>129686</v>
       </c>
       <c r="I21" s="11">
         <v>253178</v>
       </c>
       <c r="J21" s="11">
         <v>275950</v>
       </c>
       <c r="K21" s="11">
         <v>290368</v>
       </c>
       <c r="L21" s="11">
         <v>67390</v>
       </c>
-      <c r="M21" s="11"/>
+      <c r="M21" s="11">
+        <v>295813</v>
+      </c>
       <c r="N21" s="11"/>
       <c r="O21" s="11"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>50760</v>
       </c>
       <c r="D22" s="11">
         <v>20961</v>
       </c>
       <c r="E22" s="11">
         <v>48006</v>
       </c>
       <c r="F22" s="11">
         <v>54404</v>
       </c>
       <c r="G22" s="11">
         <v>74267</v>
       </c>
       <c r="H22" s="11">
         <v>63725</v>
       </c>
       <c r="I22" s="11">
         <v>115710</v>
       </c>
       <c r="J22" s="11">
         <v>133881</v>
       </c>
       <c r="K22" s="11">
         <v>153179</v>
       </c>
       <c r="L22" s="11">
         <v>30247</v>
       </c>
-      <c r="M22" s="11"/>
+      <c r="M22" s="11">
+        <v>161459</v>
+      </c>
       <c r="N22" s="11"/>
       <c r="O22" s="11"/>
     </row>
     <row r="24" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="2">
         <v>53385.838899999995</v>
       </c>
       <c r="D24" s="2">
         <v>52988.634100000003</v>
       </c>
       <c r="E24" s="2">
         <v>56226.585200000001</v>
       </c>
       <c r="F24" s="2">
         <v>57187.478999999999</v>
       </c>
       <c r="G24" s="2">
         <v>60826.4807</v>
       </c>
       <c r="H24" s="2">
         <v>67839.5965</v>
       </c>
       <c r="I24" s="2">
         <v>80596.35040000001</v>
       </c>
       <c r="J24" s="2">
         <v>81585.737599999993</v>
       </c>
       <c r="K24" s="2">
         <v>88937.284799999994</v>
       </c>
       <c r="L24" s="2">
         <v>90006.097399999999</v>
       </c>
-      <c r="M24" s="2"/>
+      <c r="M24" s="2">
+        <v>96276.464999999997</v>
+      </c>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2">
         <v>16072.716</v>
       </c>
       <c r="D25" s="2">
         <v>16959.0628</v>
       </c>
       <c r="E25" s="2">
         <v>17304.270100000002</v>
       </c>
       <c r="F25" s="2">
         <v>18249.4192</v>
       </c>
       <c r="G25" s="2">
         <v>20573.643800000002</v>
       </c>
       <c r="H25" s="2">
         <v>25306.959800000001</v>
       </c>
       <c r="I25" s="2">
         <v>24762.435100000002</v>
       </c>
       <c r="J25" s="2">
         <v>31793.955899999997</v>
       </c>
       <c r="K25" s="2">
         <v>33818.401600000005</v>
       </c>
       <c r="L25" s="2">
         <v>36433.914799999999</v>
       </c>
-      <c r="M25" s="2"/>
+      <c r="M25" s="2">
+        <v>39328.627999999997</v>
+      </c>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
     </row>
     <row r="26" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="1" t="s">
@@ -1345,51 +1366,53 @@
       </c>
       <c r="E28" s="11">
         <v>882483</v>
       </c>
       <c r="F28" s="11">
         <v>1358348</v>
       </c>
       <c r="G28" s="11">
         <v>1920962</v>
       </c>
       <c r="H28" s="11">
         <v>878191</v>
       </c>
       <c r="I28" s="11">
         <v>1923249</v>
       </c>
       <c r="J28" s="11">
         <v>3001287</v>
       </c>
       <c r="K28" s="11">
         <v>4211846</v>
       </c>
       <c r="L28" s="11">
         <v>1320409</v>
       </c>
-      <c r="M28" s="11"/>
+      <c r="M28" s="11">
+        <v>2344434</v>
+      </c>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
     </row>
     <row r="31" spans="1:15" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:15" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="8">
         <v>2023</v>
       </c>
       <c r="D33" s="17">
         <v>2024</v>
       </c>
@@ -1475,179 +1498,187 @@
       </c>
       <c r="E36" s="11">
         <v>111500</v>
       </c>
       <c r="F36" s="11">
         <v>158774</v>
       </c>
       <c r="G36" s="12">
         <v>207963</v>
       </c>
       <c r="H36" s="12">
         <v>53760</v>
       </c>
       <c r="I36" s="12">
         <v>85828</v>
       </c>
       <c r="J36" s="11">
         <v>119543</v>
       </c>
       <c r="K36" s="12">
         <v>151031</v>
       </c>
       <c r="L36" s="12">
         <v>52366</v>
       </c>
-      <c r="M36" s="12"/>
+      <c r="M36" s="12">
+        <v>94148</v>
+      </c>
       <c r="N36" s="11"/>
       <c r="O36" s="12"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12">
         <v>99433</v>
       </c>
       <c r="D37" s="11">
         <v>29056</v>
       </c>
       <c r="E37" s="11">
         <v>68462</v>
       </c>
       <c r="F37" s="11">
         <v>87791</v>
       </c>
       <c r="G37" s="12">
         <v>115420</v>
       </c>
       <c r="H37" s="12">
         <v>28782</v>
       </c>
       <c r="I37" s="12">
         <v>46179</v>
       </c>
       <c r="J37" s="11">
         <v>65016</v>
       </c>
       <c r="K37" s="12">
         <v>82742</v>
       </c>
       <c r="L37" s="12">
         <v>29615</v>
       </c>
-      <c r="M37" s="12"/>
+      <c r="M37" s="12">
+        <v>50384</v>
+      </c>
       <c r="N37" s="11"/>
       <c r="O37" s="12"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="G38" s="13"/>
       <c r="K38" s="13"/>
       <c r="O38" s="13"/>
     </row>
     <row r="39" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="2">
         <v>14651.403699999999</v>
       </c>
       <c r="D39" s="2">
         <v>15037.0208</v>
       </c>
       <c r="E39" s="2">
         <v>16206.662699999999</v>
       </c>
       <c r="F39" s="2">
         <v>16719.207300000002</v>
       </c>
       <c r="G39" s="14">
         <v>16993.1116</v>
       </c>
       <c r="H39" s="2">
         <v>16662.1122</v>
       </c>
       <c r="I39" s="2">
         <v>18191.228500000001</v>
       </c>
       <c r="J39" s="2">
         <v>18843.319600000003</v>
       </c>
       <c r="K39" s="14">
         <v>20108.719499999999</v>
       </c>
       <c r="L39" s="2">
         <v>21269.7438</v>
       </c>
-      <c r="M39" s="2"/>
+      <c r="M39" s="2">
+        <v>23634.386200000001</v>
+      </c>
       <c r="N39" s="2"/>
       <c r="O39" s="14"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2">
         <v>7577.4023999999999</v>
       </c>
       <c r="D40" s="2">
         <v>8158.3546999999999</v>
       </c>
       <c r="E40" s="2">
         <v>8505.7834999999995</v>
       </c>
       <c r="F40" s="2">
         <v>9006.3665000000001</v>
       </c>
       <c r="G40" s="14">
         <v>8361.6849000000002</v>
       </c>
       <c r="H40" s="2">
         <v>9122.2934999999998</v>
       </c>
       <c r="I40" s="2">
         <v>9697.5108</v>
       </c>
       <c r="J40" s="2">
         <v>9609.9355999999989</v>
       </c>
       <c r="K40" s="14">
         <v>9637.7482</v>
       </c>
       <c r="L40" s="2">
         <v>10505.273999999999</v>
       </c>
-      <c r="M40" s="2"/>
+      <c r="M40" s="2">
+        <v>10903.2377</v>
+      </c>
       <c r="N40" s="2"/>
       <c r="O40" s="14"/>
     </row>
     <row r="41" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="15"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="15"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
       <c r="N41" s="9"/>
       <c r="O41" s="15"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="1" t="s">
@@ -1672,71 +1703,73 @@
       </c>
       <c r="E43" s="11">
         <v>797259</v>
       </c>
       <c r="F43" s="11">
         <v>1337612</v>
       </c>
       <c r="G43" s="12">
         <v>1851990</v>
       </c>
       <c r="H43" s="11">
         <v>442226</v>
       </c>
       <c r="I43" s="11">
         <v>753767</v>
       </c>
       <c r="J43" s="11">
         <v>1082753</v>
       </c>
       <c r="K43" s="12">
         <v>2242083</v>
       </c>
       <c r="L43" s="11">
         <v>1012116</v>
       </c>
-      <c r="M43" s="11"/>
+      <c r="M43" s="11">
+        <v>1786830</v>
+      </c>
       <c r="N43" s="11"/>
       <c r="O43" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="L3:O3"/>
-[...4 lines deleted...]
-    <mergeCell ref="H33:K33"/>
     <mergeCell ref="D33:G33"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D18:G18"/>
+    <mergeCell ref="L3:O3"/>
+    <mergeCell ref="L18:O18"/>
+    <mergeCell ref="L33:O33"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="H18:K18"/>
+    <mergeCell ref="H33:K33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Данные</vt:lpstr>
     </vt:vector>