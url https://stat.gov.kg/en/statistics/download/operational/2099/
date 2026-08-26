--- v0 (2026-07-15)
+++ v1 (2026-08-26)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emyrzakmatova\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AE19444-12B3-4CBD-8977-8585259DE619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3259892C-43AB-4C66-813E-26AE55EE97A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{213CD3FE-2AC2-4B8B-B516-073BF13BE2CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Соцкульт" sheetId="96" r:id="rId1"/>
     <sheet name="Социалдык " sheetId="97" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Соцкульт!$A$1:$E$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -256,55 +256,55 @@
   <si>
     <t>15 июля 2026 года</t>
   </si>
   <si>
     <t>в январе-июне 2026г.</t>
   </si>
   <si>
     <t>в % к январю-июню 2025г.</t>
   </si>
   <si>
     <t>2026-жылдын 15-июлу</t>
   </si>
   <si>
     <t xml:space="preserve">2026-жылдын январь-июнундагы турак  үйлөрдүн </t>
   </si>
   <si>
     <t>2025-жылдын январь-июнуна карата % менен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
-    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
@@ -718,248 +718,248 @@
   </borders>
   <cellStyleXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="10" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="44" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="44" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="44"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="36"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="36"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="11"/>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="10" applyFont="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">