--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -1,74 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emyrzakmatova\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7FBFEE1-79C4-481A-8167-95E23BD93A5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D7CD6F8-98E3-47AF-960A-25C359B96CD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5085" yWindow="345" windowWidth="16440" windowHeight="15135" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Инвест в осн капит" sheetId="79" r:id="rId1"/>
     <sheet name="Негизги кап инв.  " sheetId="76" r:id="rId2"/>
-    <sheet name="Инд жил дома" sheetId="92" r:id="rId3"/>
-    <sheet name="Жеке үй курулуш" sheetId="93" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">'Инвест в осн капит'!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">'Негизги кап инв.  '!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Инвест в осн капит'!$16:$19</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Негизги кап инв.  '!$14:$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J18" i="76" l="1"/>
@@ -121,51 +114,51 @@
   <c r="J39" i="79"/>
   <c r="D38" i="79"/>
   <c r="J38" i="79"/>
   <c r="J37" i="79"/>
   <c r="D35" i="79"/>
   <c r="D34" i="79"/>
   <c r="D30" i="79"/>
   <c r="J30" i="79"/>
   <c r="D29" i="79"/>
   <c r="D28" i="79" l="1"/>
   <c r="J28" i="79"/>
   <c r="D27" i="79"/>
   <c r="J27" i="79"/>
   <c r="D26" i="79"/>
   <c r="J26" i="79"/>
   <c r="D25" i="79"/>
   <c r="J25" i="79"/>
   <c r="J24" i="79"/>
   <c r="D24" i="79"/>
   <c r="D23" i="79"/>
   <c r="J23" i="79"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="93">
   <si>
     <t xml:space="preserve">                              Национальный статистический комитет Кыргызской Республики</t>
   </si>
   <si>
     <t>Экспресс - информация</t>
   </si>
   <si>
     <t>Освоение инвестиций в основной капитал по источникам финансирования</t>
   </si>
   <si>
     <t>(по застройщикам, млн. сомов)</t>
   </si>
   <si>
     <t>в т.ч. финансируемые за счет:</t>
   </si>
   <si>
     <t>Внутренние инвестиции</t>
   </si>
   <si>
     <t>республи-канского бюджета</t>
   </si>
   <si>
     <t>местного бюджета</t>
   </si>
   <si>
@@ -289,204 +282,105 @@
     <t>Пайдалуу кендерди казуу</t>
   </si>
   <si>
     <t>Иштетүү өндүрүшү</t>
   </si>
   <si>
     <t xml:space="preserve">Электр энергия, газ, буу жана кондицияланган аба менен камсыздоо (жабдуу) </t>
   </si>
   <si>
     <t>Суу менен жабдуу, тазалоо, калдыктарды иштетүү жана кайра пайдалануучу чийки затты алуу</t>
   </si>
   <si>
     <t>Маалымат жана байланыш</t>
   </si>
   <si>
     <t>Кыймылсыз мүлк операциялары</t>
   </si>
   <si>
     <t>Билим берүү</t>
   </si>
   <si>
     <t>Саламаттыкты сактоо жана калкты социалдык жактан тейлөө</t>
   </si>
   <si>
     <t>Искусство, көңүл ачуу жана эс алуу</t>
-  </si>
-[...67 lines deleted...]
-    <t xml:space="preserve">   Ош ш.</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Темпы рассчитаны в сопоставимых ценах.</t>
     </r>
   </si>
   <si>
     <t>Транспорт ишмердиги жана жүктөрдү сактоо</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Темптери салыштырма баа менен эсептелген.</t>
     </r>
   </si>
   <si>
     <t>инвестиция өздөштүрүү</t>
   </si>
   <si>
     <t>анын ичинде төмөнкүлөрдүн эсебинен каржыланган:</t>
   </si>
   <si>
-    <t xml:space="preserve">   Ысык-Көл облусу</t>
-[...1 lines deleted...]
-  <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Деятельность гостиниц и ресторанов</t>
   </si>
   <si>
     <t>Мамлекеттик башкаруу жана коргоо; милдеттүү  социалдык камсыздандыруу</t>
   </si>
   <si>
     <t>Мейманканалардын жана ресторандардын ишмердиги</t>
   </si>
   <si>
     <t>Дүң жана чекене соода; автомобилдерди жана мотоциклдерди оңдоо</t>
   </si>
   <si>
     <t>Эскертүү:  Пайдалануучулар расмий статистиканын маалыматтарын жана  тиешелүү метамаалыматтарды пайдаланууда алардын булагына шилтеме берүүгө  милдеттүү («Расмий статистика жөнүндө»  Кыргыз Республикасынын Мыйзамынын 30-беренеси).</t>
-  </si>
-[...25 lines deleted...]
-бирдик</t>
   </si>
   <si>
     <t>Прочая обслуживающая деятельность</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Кесиптик, илимий жана техникалык ишмердик</t>
   </si>
   <si>
     <t xml:space="preserve">Башка тейлөө ишмердиги </t>
   </si>
   <si>
     <t>прямых иностран-ных инвести-ций</t>
   </si>
   <si>
     <t>млн. сомов</t>
   </si>
   <si>
     <t>Использовано - всего</t>
   </si>
   <si>
     <t>Пайдаланылды - бардыгы</t>
   </si>
@@ -581,128 +475,95 @@
     <r>
       <t xml:space="preserve">2025-жылдын январь-августуна карата % менен </t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Председатель</t>
   </si>
   <si>
     <t>Б.Ж. Кудайбергенов</t>
   </si>
   <si>
     <t>Төрага</t>
   </si>
   <si>
-    <t>Строительство индивидуальных жилых домов в январе-августе 2026г.</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>15 сентября 2026 года</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-жылдын 15-сентябры</t>
   </si>
   <si>
     <t>2026-жылдын 15-сентябрында</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
+  <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
-    <numFmt numFmtId="172" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.0\ _с_о_м_-;\-* #,##0.0\ _с_о_м_-;_-* &quot;-&quot;?\ _с_о_м_-;_-@_-"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -800,122 +661,100 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Times New Roman"/>
-[...13 lines deleted...]
-      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39994506668294322"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -985,51 +824,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
@@ -1065,61 +904,50 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
@@ -1204,700 +1032,465 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="51">
+  <cellStyleXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="209">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...49 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="171" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="173" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="10" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="11" applyFont="1"/>
-[...105 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...142 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="51">
-[...26 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="37" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+  <cellStyles count="47">
+    <cellStyle name="20% - Акцент1" xfId="17" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент2" xfId="18" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент3" xfId="19" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент4" xfId="20" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент5" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент5 3" xfId="43" xr:uid="{C38DB646-F124-4CFD-AD47-1CE2FDC0A477}"/>
+    <cellStyle name="20% - Акцент5 4" xfId="45" xr:uid="{D33537D3-C377-4FE8-9512-D0CE18E222A7}"/>
+    <cellStyle name="20% - Акцент6" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент6 3" xfId="44" xr:uid="{857CE8F0-D7BB-411C-9ACD-DDE1C49A2318}"/>
+    <cellStyle name="20% - Акцент6 4" xfId="46" xr:uid="{3B83F8D4-19F8-4538-A851-324E2832667A}"/>
+    <cellStyle name="40% - Акцент1" xfId="23" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - Акцент2" xfId="24" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - Акцент3" xfId="25" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - Акцент4" xfId="26" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="40% - Акцент5" xfId="27" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="40% - Акцент6" xfId="28" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - Акцент1" xfId="3" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - Акцент2" xfId="5" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="60% - Акцент3" xfId="6" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="60% - Акцент4" xfId="32" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="60% - Акцент5" xfId="33" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="60% - Акцент6" xfId="34" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
-[...9 lines deleted...]
-    <cellStyle name="Тысячи_1эксК" xfId="16" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный_Экспресс жилье_Экспресс(Инвест) 09m. 2014 КА_Экспресс(Инвест) 01m. 2016-КА" xfId="9" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный_Экспресс жилье_Экспресс(Инвест) 09m. 2014 КА_Экспресс(Инвест) 12m. 2014-Кыргызча" xfId="10" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Процентный 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Тысячи [0]_1эксК" xfId="12" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Тысячи_1эксК" xfId="13" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
-    <cellStyle name="Финансовый 11" xfId="42" xr:uid="{072609E9-C4B3-4939-8234-3EFFDF72BDA4}"/>
-[...9 lines deleted...]
-    <cellStyle name="Финансовый 9" xfId="39" xr:uid="{98A924BF-E489-4DBB-AE46-0B49B47D4891}"/>
+    <cellStyle name="Финансовый 11" xfId="39" xr:uid="{072609E9-C4B3-4939-8234-3EFFDF72BDA4}"/>
+    <cellStyle name="Финансовый 12" xfId="38" xr:uid="{5C579112-5962-4CA5-A5E4-ED6CAB8C9FD6}"/>
+    <cellStyle name="Финансовый 14" xfId="40" xr:uid="{05AFFA55-33AB-4239-A31A-D6198622238B}"/>
+    <cellStyle name="Финансовый 16" xfId="42" xr:uid="{AD2747FE-0D70-4E53-A36E-C2C5040426C9}"/>
+    <cellStyle name="Финансовый 17" xfId="41" xr:uid="{10ECF9FC-A098-4333-BB61-CED51AA1440A}"/>
+    <cellStyle name="Финансовый 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Финансовый 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Финансовый 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Финансовый 4" xfId="35" xr:uid="{3F4DB98A-FB2A-4645-B5F3-745DB80AA79D}"/>
+    <cellStyle name="Финансовый 8" xfId="37" xr:uid="{54C1E02C-5754-4E3D-92F7-D812EDDB63C9}"/>
+    <cellStyle name="Финансовый 9" xfId="36" xr:uid="{98A924BF-E489-4DBB-AE46-0B49B47D4891}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>896775</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>87150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206D4796-9315-434C-A77F-D02E2E41D8B7}"/>
             </a:ext>
           </a:extLst>
@@ -1954,308 +1547,50 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83117F0-0F67-4597-BE10-E5DCA7D82037}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="114300" y="114300"/>
-          <a:ext cx="792000" cy="792000"/>
-[...256 lines deleted...]
-          <a:off x="57150" y="66675"/>
           <a:ext cx="792000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2517,1703 +1852,1695 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B06951EA-6046-4343-8193-56E81D3A45A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="11" style="16" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="16" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="16" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="16" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="16" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="16"/>
-      <c r="N3" s="47"/>
-[...2 lines deleted...]
-      <c r="Q3" s="47"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
     </row>
     <row r="4" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
     </row>
     <row r="5" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="166" t="s">
+      <c r="A5" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="166"/>
-[...10 lines deleted...]
-      <c r="M5" s="166"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="109"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="109"/>
+      <c r="I5" s="109"/>
+      <c r="J5" s="109"/>
+      <c r="K5" s="109"/>
+      <c r="L5" s="109"/>
+      <c r="M5" s="109"/>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
-      <c r="M6" s="48"/>
+      <c r="M6" s="46"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7" s="48"/>
+      <c r="M7" s="46"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8" s="48"/>
+      <c r="M8" s="46"/>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
-      <c r="M9" s="48"/>
+      <c r="M9" s="46"/>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="23" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
-      <c r="E10" s="157"/>
+      <c r="E10" s="93"/>
       <c r="F10" s="24"/>
-      <c r="G10" s="157"/>
-[...1 lines deleted...]
-      <c r="I10" s="157"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="23"/>
       <c r="B11" s="24"/>
-      <c r="C11" s="157"/>
-[...1 lines deleted...]
-      <c r="E11" s="157"/>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="93"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23"/>
       <c r="B12" s="24"/>
-      <c r="C12" s="157"/>
-[...3 lines deleted...]
-      <c r="E12" s="157"/>
+      <c r="C12" s="93"/>
+      <c r="D12" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" s="93"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="167" t="s">
+      <c r="A13" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="167"/>
-[...10 lines deleted...]
-      <c r="M13" s="167"/>
+      <c r="B13" s="110"/>
+      <c r="C13" s="110"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="110"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="110"/>
+      <c r="K13" s="110"/>
+      <c r="L13" s="110"/>
+      <c r="M13" s="110"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
     </row>
     <row r="14" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="167" t="s">
-[...13 lines deleted...]
-      <c r="M14" s="167"/>
+      <c r="A14" s="110" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="110"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="110"/>
+      <c r="K14" s="110"/>
+      <c r="L14" s="110"/>
+      <c r="M14" s="110"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
     </row>
     <row r="15" spans="1:17" s="18" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="168" t="s">
+      <c r="A15" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="168"/>
-[...10 lines deleted...]
-      <c r="M15" s="168"/>
+      <c r="B15" s="111"/>
+      <c r="C15" s="111"/>
+      <c r="D15" s="111"/>
+      <c r="E15" s="111"/>
+      <c r="F15" s="111"/>
+      <c r="G15" s="111"/>
+      <c r="H15" s="111"/>
+      <c r="I15" s="111"/>
+      <c r="J15" s="111"/>
+      <c r="K15" s="111"/>
+      <c r="L15" s="111"/>
+      <c r="M15" s="111"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="169"/>
-[...3 lines deleted...]
-      <c r="C16" s="161"/>
+      <c r="A16" s="112"/>
+      <c r="B16" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="106"/>
       <c r="D16" s="25"/>
-      <c r="E16" s="172" t="s">
+      <c r="E16" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="173"/>
-[...4 lines deleted...]
-      <c r="K16" s="172" t="s">
+      <c r="F16" s="116"/>
+      <c r="G16" s="116"/>
+      <c r="H16" s="116"/>
+      <c r="I16" s="117"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="L16" s="173"/>
-      <c r="M16" s="173"/>
+      <c r="L16" s="116"/>
+      <c r="M16" s="116"/>
     </row>
     <row r="17" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="170"/>
-[...6 lines deleted...]
-      <c r="D17" s="175" t="s">
+      <c r="A17" s="113"/>
+      <c r="B17" s="107" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="175" t="s">
+      <c r="E17" s="97" t="s">
         <v>6</v>
       </c>
-      <c r="F17" s="175" t="s">
+      <c r="F17" s="97" t="s">
         <v>7</v>
       </c>
-      <c r="G17" s="175" t="s">
+      <c r="G17" s="97" t="s">
         <v>8</v>
       </c>
-      <c r="H17" s="175" t="s">
+      <c r="H17" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="I17" s="178" t="s">
+      <c r="I17" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="J17" s="178" t="s">
+      <c r="J17" s="99" t="s">
         <v>11</v>
       </c>
-      <c r="K17" s="179" t="s">
+      <c r="K17" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="L17" s="179" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="181" t="s">
+      <c r="L17" s="101" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="1" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="171"/>
-[...11 lines deleted...]
-      <c r="M18" s="182"/>
+      <c r="A18" s="114"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="118"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="100"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
+      <c r="L18" s="102"/>
+      <c r="M18" s="104"/>
     </row>
     <row r="19" spans="1:24" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="2"/>
-      <c r="C19" s="133"/>
+      <c r="C19" s="73"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
-    <row r="20" spans="1:24" s="57" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="9">
         <v>281784.3</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="56">
         <v>161.19999999999999</v>
       </c>
       <c r="D20" s="9">
         <f>E20+F20+G20+H20+I20</f>
         <v>235112</v>
       </c>
       <c r="E20" s="9">
         <v>93502.7</v>
       </c>
       <c r="F20" s="9">
         <v>4769.8</v>
       </c>
       <c r="G20" s="9">
         <v>56342.8</v>
       </c>
       <c r="H20" s="9">
         <v>62373.7</v>
       </c>
       <c r="I20" s="9">
         <v>18123</v>
       </c>
       <c r="J20" s="9">
         <f>K20+L20+M20</f>
         <v>46672.3</v>
       </c>
-      <c r="K20" s="50">
+      <c r="K20" s="48">
         <v>6215.7</v>
       </c>
       <c r="L20" s="9">
         <v>34718.300000000003</v>
       </c>
       <c r="M20" s="9">
         <v>5738.3</v>
       </c>
-      <c r="N20" s="51"/>
-[...7 lines deleted...]
-    <row r="21" spans="1:24" s="61" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N20" s="49"/>
+      <c r="O20" s="50"/>
+      <c r="P20" s="51"/>
+      <c r="Q20" s="52"/>
+      <c r="R20" s="53"/>
+      <c r="S20" s="53"/>
+      <c r="T20" s="54"/>
+    </row>
+    <row r="21" spans="1:24" s="59" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>83</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="79" t="s">
+        <v>75</v>
       </c>
       <c r="D21" s="10">
         <v>152.9</v>
       </c>
       <c r="E21" s="10">
         <v>178.3</v>
       </c>
       <c r="F21" s="10">
         <v>107.7</v>
       </c>
-      <c r="G21" s="58">
+      <c r="G21" s="56">
         <v>126.8</v>
       </c>
       <c r="H21" s="10">
         <v>128.9</v>
       </c>
       <c r="I21" s="20">
         <v>452.4</v>
       </c>
       <c r="J21" s="10">
         <v>222.8</v>
       </c>
       <c r="K21" s="10">
         <v>43.9</v>
       </c>
       <c r="L21" s="20">
         <v>1102.9000000000001</v>
       </c>
       <c r="M21" s="10">
         <v>155.80000000000001</v>
       </c>
-      <c r="N21" s="51"/>
-[...1 lines deleted...]
-      <c r="P21" s="53"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="50"/>
+      <c r="P21" s="51"/>
       <c r="Q21" s="15"/>
-      <c r="R21" s="59"/>
-[...5 lines deleted...]
-      <c r="X21" s="60"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="58"/>
+      <c r="U21" s="58"/>
+      <c r="V21" s="58"/>
+      <c r="W21" s="58"/>
+      <c r="X21" s="58"/>
     </row>
     <row r="22" spans="1:24" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="9"/>
       <c r="C22" s="10"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="10"/>
-      <c r="J22" s="50"/>
+      <c r="J22" s="48"/>
       <c r="K22" s="9"/>
       <c r="L22" s="10"/>
       <c r="M22" s="9"/>
-      <c r="N22" s="51"/>
-[...4 lines deleted...]
-      <c r="S22" s="55"/>
+      <c r="N22" s="49"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="53"/>
       <c r="T22" s="14"/>
       <c r="U22" s="13"/>
       <c r="V22" s="30"/>
     </row>
     <row r="23" spans="1:24" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="8">
         <v>3104.9</v>
       </c>
-      <c r="C23" s="134">
+      <c r="C23" s="74">
         <v>121.6</v>
       </c>
       <c r="D23" s="8">
         <f>E23+F23+H23</f>
         <v>2889.9</v>
       </c>
       <c r="E23" s="8">
         <v>2806.5</v>
       </c>
       <c r="F23" s="8">
         <v>44.4</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H23" s="8">
         <v>39</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J23" s="8">
         <f>K23+M23</f>
         <v>215</v>
       </c>
       <c r="K23" s="8">
         <v>180</v>
       </c>
       <c r="L23" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M23" s="8">
         <v>35</v>
       </c>
-      <c r="N23" s="51"/>
-[...4 lines deleted...]
-      <c r="S23" s="63"/>
+      <c r="N23" s="49"/>
+      <c r="O23" s="50"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61"/>
       <c r="T23" s="12"/>
       <c r="U23" s="11"/>
       <c r="V23" s="30"/>
     </row>
     <row r="24" spans="1:24" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="8">
         <v>17174.599999999999</v>
       </c>
-      <c r="C24" s="134">
+      <c r="C24" s="74">
         <v>80.400000000000006</v>
       </c>
       <c r="D24" s="8">
         <f>E24+G24+H24+I24</f>
         <v>15483.3</v>
       </c>
       <c r="E24" s="8">
         <v>328.3</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G24" s="8">
         <v>15037.9</v>
       </c>
       <c r="H24" s="8">
         <v>82.1</v>
       </c>
       <c r="I24" s="8">
         <v>35</v>
       </c>
       <c r="J24" s="8">
         <f>K24+L24</f>
         <v>1691.3</v>
       </c>
       <c r="K24" s="8">
         <v>370.7</v>
       </c>
-      <c r="L24" s="64">
+      <c r="L24" s="62">
         <v>1320.6</v>
       </c>
       <c r="M24" s="8" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      <c r="S24" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N24" s="49"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="61"/>
+      <c r="R24" s="61"/>
+      <c r="S24" s="61"/>
       <c r="T24" s="12"/>
       <c r="U24" s="11"/>
       <c r="V24" s="30"/>
     </row>
     <row r="25" spans="1:24" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="8">
         <v>13414.9</v>
       </c>
-      <c r="C25" s="134">
+      <c r="C25" s="74">
         <v>100.6</v>
       </c>
       <c r="D25" s="8">
         <f>E25+F25+G25+H25+I25</f>
         <v>9617.0999999999985</v>
       </c>
       <c r="E25" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="F25" s="8">
         <v>70.599999999999994</v>
       </c>
       <c r="G25" s="8">
         <v>8337.9</v>
       </c>
       <c r="H25" s="8">
         <v>151.9</v>
       </c>
       <c r="I25" s="8">
         <v>1038.3</v>
       </c>
       <c r="J25" s="8">
         <f>K25+L25+M25</f>
         <v>3797.8</v>
       </c>
       <c r="K25" s="8">
         <v>67.8</v>
       </c>
       <c r="L25" s="8">
         <v>3592.5</v>
       </c>
       <c r="M25" s="8">
         <v>137.5</v>
       </c>
-      <c r="N25" s="52"/>
-[...4 lines deleted...]
-      <c r="S25" s="63"/>
+      <c r="N25" s="50"/>
+      <c r="O25" s="50"/>
+      <c r="P25" s="51"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
       <c r="T25" s="12"/>
       <c r="U25" s="11"/>
       <c r="V25" s="30"/>
     </row>
     <row r="26" spans="1:24" s="1" customFormat="1" ht="36" x14ac:dyDescent="0.2">
-      <c r="A26" s="65" t="s">
+      <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>14491.5</v>
       </c>
-      <c r="C26" s="134">
+      <c r="C26" s="74">
         <v>165.1</v>
       </c>
       <c r="D26" s="8">
         <f>E26+F26+G26+H26+I26</f>
         <v>7395.7</v>
       </c>
       <c r="E26" s="8">
         <v>282.10000000000002</v>
       </c>
       <c r="F26" s="8">
         <v>87.4</v>
       </c>
       <c r="G26" s="8">
         <v>5208.3999999999996</v>
       </c>
       <c r="H26" s="8">
         <v>296.10000000000002</v>
       </c>
       <c r="I26" s="8">
         <v>1521.7</v>
       </c>
       <c r="J26" s="8">
         <f>K26+L26+M26</f>
         <v>7095.8</v>
       </c>
       <c r="K26" s="8">
         <v>2509.3000000000002</v>
       </c>
       <c r="L26" s="8">
         <v>2850</v>
       </c>
       <c r="M26" s="8">
         <v>1736.5</v>
       </c>
-      <c r="N26" s="51"/>
-[...4 lines deleted...]
-      <c r="S26" s="63"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="50"/>
+      <c r="P26" s="51"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
       <c r="T26" s="12"/>
       <c r="U26" s="11"/>
       <c r="V26" s="30"/>
     </row>
     <row r="27" spans="1:24" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="65" t="s">
+      <c r="A27" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>4773.2</v>
       </c>
-      <c r="C27" s="134">
+      <c r="C27" s="74">
         <v>136.1</v>
       </c>
       <c r="D27" s="8">
         <f>E27+F27+G27+H27</f>
         <v>2107.1</v>
       </c>
       <c r="E27" s="8">
         <v>607.29999999999995</v>
       </c>
       <c r="F27" s="8">
         <v>1084.4000000000001</v>
       </c>
       <c r="G27" s="8">
         <v>404.4</v>
       </c>
       <c r="H27" s="8">
         <v>11</v>
       </c>
       <c r="I27" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J27" s="8">
         <f>K27+L27+M27</f>
         <v>2666.1</v>
       </c>
       <c r="K27" s="8">
         <v>694.3</v>
       </c>
       <c r="L27" s="8">
         <v>1053</v>
       </c>
       <c r="M27" s="8">
         <v>918.8</v>
       </c>
-      <c r="N27" s="51"/>
-[...4 lines deleted...]
-      <c r="S27" s="63"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="50"/>
+      <c r="P27" s="51"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
       <c r="T27" s="12"/>
       <c r="U27" s="11"/>
       <c r="V27" s="30"/>
     </row>
     <row r="28" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="65" t="s">
-        <v>104</v>
+      <c r="A28" s="63" t="s">
+        <v>72</v>
       </c>
       <c r="B28" s="8">
         <v>1164.4000000000001</v>
       </c>
-      <c r="C28" s="134">
+      <c r="C28" s="74">
         <v>489.9</v>
       </c>
       <c r="D28" s="8">
         <f>E28+F28+G28+H28</f>
         <v>683.19999999999993</v>
       </c>
       <c r="E28" s="8">
         <v>488.3</v>
       </c>
       <c r="F28" s="8">
         <v>62.5</v>
       </c>
       <c r="G28" s="8">
         <v>127.4</v>
       </c>
       <c r="H28" s="8">
         <v>5</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J28" s="8">
         <f>L28+M28</f>
         <v>481.2</v>
       </c>
       <c r="K28" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L28" s="8">
         <v>13.9</v>
       </c>
       <c r="M28" s="8">
         <v>467.3</v>
       </c>
-      <c r="N28" s="51"/>
-[...4 lines deleted...]
-      <c r="S28" s="63"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="51"/>
+      <c r="Q28" s="61"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="61"/>
       <c r="T28" s="12"/>
       <c r="U28" s="11"/>
       <c r="V28" s="30"/>
     </row>
     <row r="29" spans="1:24" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="8">
         <v>1973.2</v>
       </c>
-      <c r="C29" s="134">
+      <c r="C29" s="74">
         <v>110.5</v>
       </c>
       <c r="D29" s="8">
         <f>E29+F29+G29+H29+I29</f>
         <v>1973.2</v>
       </c>
       <c r="E29" s="8">
         <v>426.2</v>
       </c>
       <c r="F29" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="G29" s="8">
         <v>1000</v>
       </c>
       <c r="H29" s="21">
         <v>532.6</v>
       </c>
       <c r="I29" s="8">
         <v>4.2</v>
       </c>
       <c r="J29" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K29" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L29" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M29" s="8" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      <c r="S29" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N29" s="49"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
       <c r="T29" s="12"/>
       <c r="U29" s="11"/>
       <c r="V29" s="30"/>
     </row>
     <row r="30" spans="1:24" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="65" t="s">
+      <c r="A30" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="66">
+      <c r="B30" s="64">
         <v>34641.199999999997</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="75">
         <v>318.89999999999998</v>
       </c>
       <c r="D30" s="8">
         <f>E30+F30+G30+H30+I30</f>
         <v>17584.899999999998</v>
       </c>
       <c r="E30" s="8">
         <v>9649.5</v>
       </c>
       <c r="F30" s="8">
         <v>808.1</v>
       </c>
       <c r="G30" s="8">
         <v>6938.5</v>
       </c>
       <c r="H30" s="8">
         <v>88.6</v>
       </c>
       <c r="I30" s="8">
         <v>100.2</v>
       </c>
       <c r="J30" s="8">
         <f>K30+L30+M30</f>
         <v>17056.300000000003</v>
       </c>
       <c r="K30" s="8">
         <v>2148.3000000000002</v>
       </c>
       <c r="L30" s="8">
         <v>14313.6</v>
       </c>
       <c r="M30" s="8">
         <v>594.4</v>
       </c>
-      <c r="N30" s="51"/>
-[...4 lines deleted...]
-      <c r="S30" s="63"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="50"/>
+      <c r="P30" s="51"/>
+      <c r="Q30" s="61"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="61"/>
       <c r="T30" s="12"/>
       <c r="U30" s="11"/>
       <c r="V30" s="30"/>
     </row>
     <row r="31" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
-      <c r="N31" s="51"/>
-[...2 lines deleted...]
-      <c r="Q31" s="63"/>
+      <c r="N31" s="49"/>
+      <c r="O31" s="50"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="61"/>
       <c r="R31" s="30"/>
     </row>
     <row r="32" spans="1:24" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="177" t="s">
-[...17 lines deleted...]
-      <c r="Q32" s="63"/>
+      <c r="A32" s="96" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="50"/>
+      <c r="P32" s="51"/>
+      <c r="Q32" s="61"/>
       <c r="R32" s="30"/>
     </row>
     <row r="33" spans="1:21" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="154"/>
-[...15 lines deleted...]
-      <c r="Q33" s="63"/>
+      <c r="A33" s="90"/>
+      <c r="B33" s="90"/>
+      <c r="C33" s="90"/>
+      <c r="D33" s="90"/>
+      <c r="E33" s="90"/>
+      <c r="F33" s="90"/>
+      <c r="G33" s="90"/>
+      <c r="H33" s="90"/>
+      <c r="I33" s="90"/>
+      <c r="J33" s="90"/>
+      <c r="K33" s="90"/>
+      <c r="L33" s="90"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="50"/>
+      <c r="P33" s="51"/>
+      <c r="Q33" s="61"/>
       <c r="R33" s="30"/>
     </row>
     <row r="34" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="26" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B34" s="67">
+        <v>57</v>
+      </c>
+      <c r="B34" s="65">
         <v>1396.6</v>
       </c>
-      <c r="C34" s="136">
+      <c r="C34" s="76">
         <v>39.6</v>
       </c>
       <c r="D34" s="7">
         <f>E34+F34+G34+H34+I34</f>
         <v>1396.6</v>
       </c>
       <c r="E34" s="8">
         <v>9.5</v>
       </c>
       <c r="F34" s="8">
         <v>2.7</v>
       </c>
       <c r="G34" s="8">
         <v>472.8</v>
       </c>
       <c r="H34" s="8">
         <v>895.8</v>
       </c>
       <c r="I34" s="8">
         <v>15.8</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M34" s="8" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="Q34" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N34" s="49"/>
+      <c r="O34" s="50"/>
+      <c r="P34" s="51"/>
+      <c r="Q34" s="61"/>
       <c r="R34" s="30"/>
       <c r="U34" s="2"/>
     </row>
     <row r="35" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="67">
+      <c r="B35" s="65">
         <v>2220.5</v>
       </c>
-      <c r="C35" s="136">
+      <c r="C35" s="76">
         <v>50.5</v>
       </c>
-      <c r="D35" s="67">
+      <c r="D35" s="65">
         <f>E35+F35+G35+H35</f>
         <v>2220.4999999999995</v>
       </c>
       <c r="E35" s="8">
         <v>1.7</v>
       </c>
       <c r="F35" s="8">
         <v>8</v>
       </c>
       <c r="G35" s="8">
         <v>2205.1999999999998</v>
       </c>
       <c r="H35" s="8">
         <v>5.6</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M35" s="8" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="Q35" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N35" s="49"/>
+      <c r="O35" s="50"/>
+      <c r="P35" s="51"/>
+      <c r="Q35" s="61"/>
       <c r="R35" s="30"/>
     </row>
     <row r="36" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="26" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B36" s="67">
+        <v>76</v>
+      </c>
+      <c r="B36" s="65">
         <v>27</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D36" s="67">
+        <v>74</v>
+      </c>
+      <c r="D36" s="65">
         <v>27</v>
       </c>
       <c r="E36" s="8">
         <v>27</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M36" s="8" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="Q36" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N36" s="49"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="51"/>
+      <c r="Q36" s="61"/>
       <c r="R36" s="30"/>
     </row>
     <row r="37" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="67">
+      <c r="B37" s="65">
         <v>856.6</v>
       </c>
-      <c r="C37" s="136">
+      <c r="C37" s="76">
         <v>122.5</v>
       </c>
-      <c r="D37" s="67">
+      <c r="D37" s="65">
         <f>E37+H37+I37</f>
         <v>799</v>
       </c>
       <c r="E37" s="8">
         <v>3.3</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H37" s="8">
         <v>409.9</v>
       </c>
       <c r="I37" s="8">
         <v>385.8</v>
       </c>
       <c r="J37" s="8">
         <f>L37</f>
         <v>57.6</v>
       </c>
       <c r="K37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L37" s="8">
         <v>57.6</v>
       </c>
       <c r="M37" s="8" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="Q37" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N37" s="49"/>
+      <c r="O37" s="50"/>
+      <c r="P37" s="51"/>
+      <c r="Q37" s="61"/>
       <c r="R37" s="30"/>
     </row>
     <row r="38" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B38" s="66">
+        <v>63</v>
+      </c>
+      <c r="B38" s="64">
         <v>96.8</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="75">
         <v>32.9</v>
       </c>
-      <c r="D38" s="64">
+      <c r="D38" s="62">
         <f>E38+F38+G38+H38</f>
         <v>85</v>
       </c>
       <c r="E38" s="8">
         <v>11.3</v>
       </c>
       <c r="F38" s="8">
         <v>52.4</v>
       </c>
       <c r="G38" s="8">
         <v>20.2</v>
       </c>
       <c r="H38" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J38" s="8">
         <f>L38</f>
         <v>11.8</v>
       </c>
       <c r="K38" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L38" s="8">
         <v>11.8</v>
       </c>
       <c r="M38" s="8" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="Q38" s="63"/>
+        <v>74</v>
+      </c>
+      <c r="N38" s="49"/>
+      <c r="O38" s="50"/>
+      <c r="P38" s="51"/>
+      <c r="Q38" s="61"/>
       <c r="R38" s="30"/>
     </row>
     <row r="39" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B39" s="66">
+        <v>77</v>
+      </c>
+      <c r="B39" s="64">
         <v>1.7</v>
       </c>
-      <c r="C39" s="135">
+      <c r="C39" s="75">
         <v>0.8</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J39" s="8">
         <f>M39</f>
         <v>1.7</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M39" s="8">
         <v>1.7</v>
       </c>
-      <c r="N39" s="51"/>
-[...2 lines deleted...]
-      <c r="Q39" s="63"/>
+      <c r="N39" s="49"/>
+      <c r="O39" s="50"/>
+      <c r="P39" s="51"/>
+      <c r="Q39" s="61"/>
       <c r="R39" s="30"/>
     </row>
     <row r="40" spans="1:21" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B40" s="66">
+        <v>56</v>
+      </c>
+      <c r="B40" s="64">
         <v>1169.2</v>
       </c>
-      <c r="C40" s="135">
+      <c r="C40" s="75">
         <v>78.2</v>
       </c>
       <c r="D40" s="8">
         <f>E40+F40+G40+H40</f>
         <v>1152.8</v>
       </c>
       <c r="E40" s="7">
         <v>1028</v>
       </c>
       <c r="F40" s="7">
         <v>121.2</v>
       </c>
       <c r="G40" s="8">
         <v>1.6</v>
       </c>
       <c r="H40" s="8">
         <v>2</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J40" s="8">
         <f>M40</f>
         <v>16.399999999999999</v>
       </c>
       <c r="K40" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L40" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M40" s="8">
         <v>16.399999999999999</v>
       </c>
-      <c r="N40" s="51"/>
-[...2 lines deleted...]
-      <c r="Q40" s="63"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="50"/>
+      <c r="P40" s="51"/>
+      <c r="Q40" s="61"/>
       <c r="R40" s="30"/>
     </row>
     <row r="41" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="67">
+      <c r="B41" s="65">
         <v>17208.599999999999</v>
       </c>
-      <c r="C41" s="136">
+      <c r="C41" s="76">
         <v>221.5</v>
       </c>
       <c r="D41" s="8">
         <f>E41+F41+G41+H41</f>
         <v>16199.100000000002</v>
       </c>
       <c r="E41" s="8">
         <v>14667.6</v>
       </c>
       <c r="F41" s="8">
         <v>1358.1</v>
       </c>
       <c r="G41" s="8">
         <v>152.69999999999999</v>
       </c>
       <c r="H41" s="7">
         <v>20.7</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J41" s="8">
         <f>L41+M41</f>
         <v>1009.5</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L41" s="8">
         <v>49.5</v>
       </c>
       <c r="M41" s="7">
         <v>960</v>
       </c>
-      <c r="N41" s="51"/>
-[...2 lines deleted...]
-      <c r="Q41" s="63"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="50"/>
+      <c r="P41" s="51"/>
+      <c r="Q41" s="61"/>
       <c r="R41" s="30"/>
     </row>
     <row r="42" spans="1:21" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="66">
+      <c r="B42" s="64">
         <v>3983.6</v>
       </c>
-      <c r="C42" s="135">
+      <c r="C42" s="75">
         <v>243.6</v>
       </c>
       <c r="D42" s="7">
         <f>E42+F42+G42+H42</f>
         <v>1476.4999999999998</v>
       </c>
       <c r="E42" s="7">
         <v>991.3</v>
       </c>
       <c r="F42" s="7">
         <v>77.3</v>
       </c>
       <c r="G42" s="8">
         <v>350.8</v>
       </c>
       <c r="H42" s="8">
         <v>57.1</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J42" s="8">
         <f>L42+M42</f>
         <v>2507.1</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L42" s="8">
         <v>2215</v>
       </c>
       <c r="M42" s="8">
         <v>292.10000000000002</v>
       </c>
-      <c r="N42" s="51"/>
-[...2 lines deleted...]
-      <c r="Q42" s="63"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="50"/>
+      <c r="P42" s="51"/>
+      <c r="Q42" s="61"/>
       <c r="R42" s="30"/>
     </row>
     <row r="43" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="7">
         <v>18842</v>
       </c>
-      <c r="C43" s="137">
+      <c r="C43" s="77">
         <v>410.4</v>
       </c>
       <c r="D43" s="7">
         <f>E43+F43+G43+H43+I43</f>
         <v>18258.900000000001</v>
       </c>
       <c r="E43" s="7">
         <v>15602.2</v>
       </c>
       <c r="F43" s="8">
         <v>956.9</v>
       </c>
       <c r="G43" s="8">
         <v>1433.3</v>
       </c>
       <c r="H43" s="8">
         <v>196.5</v>
       </c>
       <c r="I43" s="8">
         <v>70</v>
       </c>
       <c r="J43" s="7">
         <f>L43+M43</f>
         <v>583.1</v>
       </c>
       <c r="K43" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L43" s="8">
         <v>93.7</v>
       </c>
       <c r="M43" s="7">
         <v>489.4</v>
       </c>
-      <c r="N43" s="51"/>
-[...2 lines deleted...]
-      <c r="Q43" s="63"/>
+      <c r="N43" s="49"/>
+      <c r="O43" s="50"/>
+      <c r="P43" s="51"/>
+      <c r="Q43" s="61"/>
       <c r="R43" s="30"/>
     </row>
     <row r="44" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="26" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="B44" s="7">
         <v>637.70000000000005</v>
       </c>
-      <c r="C44" s="138">
+      <c r="C44" s="78">
         <v>100.2</v>
       </c>
       <c r="D44" s="7">
         <f>E44+F44+H44</f>
         <v>539.79999999999995</v>
       </c>
       <c r="E44" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="F44" s="7">
         <v>20.9</v>
       </c>
       <c r="G44" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H44" s="8">
         <v>378.2</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J44" s="8">
         <f>L44+M44</f>
         <v>97.9</v>
       </c>
       <c r="K44" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L44" s="8">
         <v>78.8</v>
       </c>
       <c r="M44" s="8">
         <v>19.100000000000001</v>
       </c>
-      <c r="N44" s="51"/>
-[...2 lines deleted...]
-      <c r="Q44" s="63"/>
+      <c r="N44" s="49"/>
+      <c r="O44" s="50"/>
+      <c r="P44" s="51"/>
+      <c r="Q44" s="61"/>
       <c r="R44" s="30"/>
     </row>
     <row r="45" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="68"/>
-[...1 lines deleted...]
-      <c r="C45" s="69"/>
+      <c r="A45" s="66"/>
+      <c r="B45" s="67"/>
+      <c r="C45" s="67"/>
       <c r="D45" s="19"/>
-      <c r="E45" s="69"/>
-[...11 lines deleted...]
-      <c r="Q45" s="63"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="67"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="67"/>
+      <c r="J45" s="67"/>
+      <c r="K45" s="67"/>
+      <c r="L45" s="67"/>
+      <c r="M45" s="67"/>
+      <c r="N45" s="49"/>
+      <c r="O45" s="50"/>
+      <c r="P45" s="51"/>
+      <c r="Q45" s="61"/>
       <c r="R45" s="30"/>
       <c r="S45" s="30"/>
     </row>
     <row r="46" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="34"/>
       <c r="B46" s="32"/>
       <c r="C46" s="32"/>
       <c r="D46" s="32"/>
       <c r="E46" s="32"/>
       <c r="F46" s="32"/>
       <c r="G46" s="32"/>
       <c r="H46" s="32"/>
       <c r="I46" s="32"/>
       <c r="J46" s="32"/>
       <c r="K46" s="32"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
       <c r="N46" s="30"/>
-      <c r="O46" s="52"/>
-[...1 lines deleted...]
-      <c r="Q46" s="63"/>
+      <c r="O46" s="50"/>
+      <c r="P46" s="51"/>
+      <c r="Q46" s="61"/>
       <c r="R46" s="30"/>
       <c r="S46" s="30"/>
     </row>
     <row r="47" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="34" t="s">
-        <v>74</v>
-[...16 lines deleted...]
-      <c r="Q47" s="63"/>
+        <v>51</v>
+      </c>
+      <c r="B47" s="65"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="65"/>
+      <c r="E47" s="65"/>
+      <c r="F47" s="65"/>
+      <c r="G47" s="65"/>
+      <c r="H47" s="65"/>
+      <c r="I47" s="65"/>
+      <c r="J47" s="65"/>
+      <c r="K47" s="65"/>
+      <c r="L47" s="65"/>
+      <c r="M47" s="65"/>
+      <c r="N47" s="49"/>
+      <c r="O47" s="50"/>
+      <c r="P47" s="51"/>
+      <c r="Q47" s="61"/>
       <c r="R47" s="30"/>
     </row>
     <row r="48" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="34"/>
       <c r="B48" s="30"/>
       <c r="C48" s="30"/>
       <c r="D48" s="30"/>
       <c r="E48" s="30"/>
       <c r="F48" s="30"/>
       <c r="G48" s="30"/>
       <c r="H48" s="30"/>
       <c r="I48" s="30"/>
       <c r="J48" s="30"/>
       <c r="K48" s="30"/>
       <c r="L48" s="30"/>
       <c r="M48" s="30"/>
       <c r="N48" s="30"/>
       <c r="O48" s="30"/>
       <c r="P48" s="30"/>
       <c r="Q48" s="30"/>
       <c r="R48" s="30"/>
     </row>
     <row r="49" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="70"/>
+      <c r="A49" s="68"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-      <c r="J49" s="63"/>
+      <c r="J49" s="61"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49"/>
-      <c r="N49" s="63"/>
-[...5 lines deleted...]
-      <c r="C50" s="72"/>
+      <c r="N49" s="61"/>
+      <c r="Q49" s="82"/>
+      <c r="R49" s="85"/>
+    </row>
+    <row r="50" spans="1:18" s="69" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B50" s="70"/>
+      <c r="C50" s="70"/>
       <c r="D50" s="32"/>
-      <c r="E50" s="146"/>
+      <c r="E50" s="84"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="145"/>
+      <c r="G50" s="83"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
-      <c r="K50" s="140"/>
+      <c r="K50" s="80"/>
       <c r="L50" s="1"/>
       <c r="M50" s="4"/>
-      <c r="R50" s="148"/>
+      <c r="R50" s="86"/>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A51" s="73"/>
+      <c r="A51" s="71"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
-      <c r="Q51" s="147"/>
-      <c r="R51" s="147"/>
+      <c r="Q51" s="85"/>
+      <c r="R51" s="85"/>
     </row>
     <row r="52" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A52" s="71"/>
-[...5 lines deleted...]
-      <c r="G52" s="151"/>
+      <c r="A52" s="69"/>
+      <c r="B52" s="44"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="87"/>
+      <c r="F52" s="69"/>
+      <c r="G52" s="88"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
-      <c r="K52" s="72"/>
+      <c r="K52" s="70"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
-      <c r="R52" s="147"/>
+      <c r="R52" s="85"/>
     </row>
     <row r="53" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A53" s="71"/>
-[...6 lines deleted...]
-      <c r="F53" s="151"/>
+      <c r="A53" s="69"/>
+      <c r="B53" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="70"/>
+      <c r="D53" s="87"/>
+      <c r="E53" s="69"/>
+      <c r="F53" s="88"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
-      <c r="J53" s="72" t="s">
-[...3 lines deleted...]
-      <c r="L53" s="152"/>
+      <c r="J53" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="K53" s="70"/>
+      <c r="L53" s="89"/>
       <c r="M53" s="4"/>
-      <c r="R53" s="147"/>
+      <c r="R53" s="85"/>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A54" s="73"/>
+      <c r="A54" s="71"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
-      <c r="R54" s="147"/>
+      <c r="R54" s="85"/>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
-      <c r="R55" s="147"/>
+      <c r="R55" s="85"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A56" s="16"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="4"/>
       <c r="J56" s="4"/>
       <c r="K56" s="4"/>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A57" s="16"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
@@ -4247,152 +3574,152 @@
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A60" s="16"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A61" s="74" t="s">
-        <v>103</v>
+      <c r="A61" s="72" t="s">
+        <v>71</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A62" s="74">
+      <c r="A62" s="72">
         <v>324642</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A64" s="16"/>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="16"/>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A68" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A32:M32"/>
-[...7 lines deleted...]
-    <mergeCell ref="M17:M18"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="K16:M16"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E81E8B2-6389-4991-9B2A-C9E2D6F76F82}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+      <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="42" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="42" customWidth="1"/>
     <col min="5" max="7" width="9.85546875" style="42" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="42" customWidth="1"/>
     <col min="9" max="11" width="9.85546875" style="42" customWidth="1"/>
     <col min="12" max="13" width="10" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:14" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="166" t="s">
+      <c r="A3" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="166"/>
-[...10 lines deleted...]
-      <c r="M3" s="166"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
     </row>
     <row r="4" spans="1:14" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="35"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="35"/>
     </row>
     <row r="5" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="35"/>
       <c r="H5" s="23"/>
@@ -4414,1462 +3741,1462 @@
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="35"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="35"/>
     </row>
     <row r="8" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="23" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
     </row>
     <row r="9" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="35"/>
     </row>
     <row r="10" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="35"/>
     </row>
     <row r="11" spans="1:14" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="167" t="s">
-[...13 lines deleted...]
-      <c r="M11" s="167"/>
+      <c r="A11" s="110" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="110"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="110"/>
     </row>
     <row r="12" spans="1:14" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="167" t="s">
-[...13 lines deleted...]
-      <c r="M12" s="167"/>
+      <c r="A12" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="110"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110"/>
+      <c r="F12" s="110"/>
+      <c r="G12" s="110"/>
+      <c r="H12" s="110"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="110"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="110"/>
     </row>
     <row r="13" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="168" t="s">
+      <c r="A13" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="168"/>
-[...10 lines deleted...]
-      <c r="M13" s="168"/>
+      <c r="B13" s="111"/>
+      <c r="C13" s="111"/>
+      <c r="D13" s="111"/>
+      <c r="E13" s="111"/>
+      <c r="F13" s="111"/>
+      <c r="G13" s="111"/>
+      <c r="H13" s="111"/>
+      <c r="I13" s="111"/>
+      <c r="J13" s="111"/>
+      <c r="K13" s="111"/>
+      <c r="L13" s="111"/>
+      <c r="M13" s="111"/>
     </row>
     <row r="14" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="169"/>
-[...3 lines deleted...]
-      <c r="C14" s="161"/>
+      <c r="A14" s="112"/>
+      <c r="B14" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="106"/>
       <c r="D14" s="25"/>
-      <c r="E14" s="172" t="s">
-[...5 lines deleted...]
-      <c r="I14" s="174"/>
+      <c r="E14" s="115" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="116"/>
+      <c r="G14" s="116"/>
+      <c r="H14" s="116"/>
+      <c r="I14" s="117"/>
       <c r="J14" s="36"/>
-      <c r="K14" s="183" t="s">
-[...3 lines deleted...]
-      <c r="M14" s="184"/>
+      <c r="K14" s="119" t="s">
+        <v>55</v>
+      </c>
+      <c r="L14" s="120"/>
+      <c r="M14" s="120"/>
     </row>
     <row r="15" spans="1:14" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="170"/>
-[...6 lines deleted...]
-      <c r="D15" s="175" t="s">
+      <c r="A15" s="113"/>
+      <c r="B15" s="107" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="108" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="175" t="s">
+      <c r="E15" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="175" t="s">
+      <c r="F15" s="97" t="s">
         <v>32</v>
       </c>
-      <c r="G15" s="175" t="s">
+      <c r="G15" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="H15" s="175" t="s">
+      <c r="H15" s="97" t="s">
         <v>34</v>
       </c>
-      <c r="I15" s="164" t="s">
+      <c r="I15" s="108" t="s">
         <v>35</v>
       </c>
-      <c r="J15" s="178" t="s">
+      <c r="J15" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="K15" s="179" t="s">
+      <c r="K15" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="L15" s="179" t="s">
+      <c r="L15" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="M15" s="181" t="s">
+      <c r="M15" s="103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="37" customFormat="1" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="171"/>
-[...11 lines deleted...]
-      <c r="M16" s="182"/>
+      <c r="A16" s="114"/>
+      <c r="B16" s="100"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="118"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="100"/>
+      <c r="K16" s="102"/>
+      <c r="L16" s="102"/>
+      <c r="M16" s="104"/>
     </row>
     <row r="17" spans="1:26" s="37" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:26" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="9">
         <v>281784.3</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="56">
         <v>161.19999999999999</v>
       </c>
       <c r="D18" s="9">
         <f>E18+F18+G18+H18+I18</f>
         <v>235112</v>
       </c>
       <c r="E18" s="9">
         <v>93502.7</v>
       </c>
       <c r="F18" s="9">
         <v>4769.8</v>
       </c>
       <c r="G18" s="9">
         <v>56342.8</v>
       </c>
       <c r="H18" s="9">
         <v>62373.7</v>
       </c>
       <c r="I18" s="9">
         <v>18123</v>
       </c>
       <c r="J18" s="9">
         <f>K18+L18+M18</f>
         <v>46672.3</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K18" s="48">
         <v>6215.7</v>
       </c>
       <c r="L18" s="9">
         <v>34718.300000000003</v>
       </c>
       <c r="M18" s="9">
         <v>5738.3</v>
       </c>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
       <c r="P18" s="38"/>
     </row>
     <row r="19" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>86</v>
+      </c>
+      <c r="B19" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="92" t="s">
+        <v>75</v>
       </c>
       <c r="D19" s="10">
         <v>152.9</v>
       </c>
       <c r="E19" s="10">
         <v>178.3</v>
       </c>
       <c r="F19" s="10">
         <v>107.7</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="56">
         <v>126.8</v>
       </c>
       <c r="H19" s="10">
         <v>128.9</v>
       </c>
       <c r="I19" s="20">
         <v>452.4</v>
       </c>
       <c r="J19" s="10">
         <v>222.8</v>
       </c>
       <c r="K19" s="10">
         <v>43.9</v>
       </c>
       <c r="L19" s="20">
         <v>1102.9000000000001</v>
       </c>
       <c r="M19" s="10">
         <v>155.80000000000001</v>
       </c>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:26" s="37" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="10"/>
-      <c r="J20" s="50"/>
+      <c r="J20" s="48"/>
       <c r="K20" s="9"/>
       <c r="L20" s="10"/>
       <c r="M20" s="9"/>
       <c r="N20" s="38"/>
     </row>
     <row r="21" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="8">
         <v>3104.9</v>
       </c>
-      <c r="C21" s="134">
+      <c r="C21" s="74">
         <v>121.6</v>
       </c>
       <c r="D21" s="8">
         <f>E21+F21+H21</f>
         <v>2889.9</v>
       </c>
       <c r="E21" s="8">
         <v>2806.5</v>
       </c>
       <c r="F21" s="8">
         <v>44.4</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H21" s="8">
         <v>39</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J21" s="8">
         <f>K21+M21</f>
         <v>215</v>
       </c>
       <c r="K21" s="8">
         <v>180</v>
       </c>
       <c r="L21" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M21" s="8">
         <v>35</v>
       </c>
       <c r="N21" s="38"/>
       <c r="O21" s="8"/>
-      <c r="P21" s="134"/>
+      <c r="P21" s="74"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
     </row>
     <row r="22" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="8">
         <v>17174.599999999999</v>
       </c>
-      <c r="C22" s="134">
+      <c r="C22" s="74">
         <v>80.400000000000006</v>
       </c>
       <c r="D22" s="8">
         <f>E22+G22+H22+I22</f>
         <v>15483.3</v>
       </c>
       <c r="E22" s="8">
         <v>328.3</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G22" s="8">
         <v>15037.9</v>
       </c>
       <c r="H22" s="8">
         <v>82.1</v>
       </c>
       <c r="I22" s="8">
         <v>35</v>
       </c>
       <c r="J22" s="8">
         <f>K22+L22</f>
         <v>1691.3</v>
       </c>
       <c r="K22" s="8">
         <v>370.7</v>
       </c>
-      <c r="L22" s="64">
+      <c r="L22" s="62">
         <v>1320.6</v>
       </c>
       <c r="M22" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N22" s="38"/>
       <c r="O22" s="8"/>
-      <c r="P22" s="134"/>
+      <c r="P22" s="74"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
-      <c r="Y22" s="64"/>
+      <c r="Y22" s="62"/>
       <c r="Z22" s="8"/>
     </row>
     <row r="23" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="8">
         <v>13414.9</v>
       </c>
-      <c r="C23" s="134">
+      <c r="C23" s="74">
         <v>100.6</v>
       </c>
       <c r="D23" s="8">
         <f>E23+F23+G23+H23+I23</f>
         <v>9617.0999999999985</v>
       </c>
       <c r="E23" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="F23" s="8">
         <v>70.599999999999994</v>
       </c>
       <c r="G23" s="8">
         <v>8337.9</v>
       </c>
       <c r="H23" s="8">
         <v>151.9</v>
       </c>
       <c r="I23" s="8">
         <v>1038.3</v>
       </c>
       <c r="J23" s="8">
         <f>K23+L23+M23</f>
         <v>3797.8</v>
       </c>
       <c r="K23" s="8">
         <v>67.8</v>
       </c>
       <c r="L23" s="8">
         <v>3592.5</v>
       </c>
       <c r="M23" s="8">
         <v>137.5</v>
       </c>
       <c r="N23" s="38"/>
       <c r="O23" s="8"/>
-      <c r="P23" s="134"/>
+      <c r="P23" s="74"/>
       <c r="Q23" s="8"/>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="8"/>
       <c r="U23" s="8"/>
       <c r="V23" s="8"/>
       <c r="W23" s="8"/>
       <c r="X23" s="8"/>
       <c r="Y23" s="8"/>
       <c r="Z23" s="8"/>
     </row>
     <row r="24" spans="1:26" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="8">
         <v>14491.5</v>
       </c>
-      <c r="C24" s="134">
+      <c r="C24" s="74">
         <v>165.1</v>
       </c>
       <c r="D24" s="8">
         <f>E24+F24+G24+H24+I24</f>
         <v>7395.7</v>
       </c>
       <c r="E24" s="8">
         <v>282.10000000000002</v>
       </c>
       <c r="F24" s="8">
         <v>87.4</v>
       </c>
       <c r="G24" s="8">
         <v>5208.3999999999996</v>
       </c>
       <c r="H24" s="8">
         <v>296.10000000000002</v>
       </c>
       <c r="I24" s="8">
         <v>1521.7</v>
       </c>
       <c r="J24" s="8">
         <f>K24+L24+M24</f>
         <v>7095.8</v>
       </c>
       <c r="K24" s="8">
         <v>2509.3000000000002</v>
       </c>
       <c r="L24" s="8">
         <v>2850</v>
       </c>
       <c r="M24" s="8">
         <v>1736.5</v>
       </c>
       <c r="N24" s="38"/>
       <c r="O24" s="8"/>
-      <c r="P24" s="134"/>
+      <c r="P24" s="74"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="8"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
       <c r="W24" s="8"/>
       <c r="X24" s="8"/>
       <c r="Y24" s="8"/>
       <c r="Z24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="37" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="8">
         <v>4773.2</v>
       </c>
-      <c r="C25" s="134">
+      <c r="C25" s="74">
         <v>136.1</v>
       </c>
       <c r="D25" s="8">
         <f>E25+F25+G25+H25</f>
         <v>2107.1</v>
       </c>
       <c r="E25" s="8">
         <v>607.29999999999995</v>
       </c>
       <c r="F25" s="8">
         <v>1084.4000000000001</v>
       </c>
       <c r="G25" s="8">
         <v>404.4</v>
       </c>
       <c r="H25" s="8">
         <v>11</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J25" s="8">
         <f>K25+L25+M25</f>
         <v>2666.1</v>
       </c>
       <c r="K25" s="8">
         <v>694.3</v>
       </c>
       <c r="L25" s="8">
         <v>1053</v>
       </c>
       <c r="M25" s="8">
         <v>918.8</v>
       </c>
       <c r="N25" s="38"/>
       <c r="O25" s="8"/>
-      <c r="P25" s="134"/>
+      <c r="P25" s="74"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="8"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="8"/>
       <c r="Y25" s="8"/>
       <c r="Z25" s="8"/>
     </row>
     <row r="26" spans="1:26" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="33"/>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="32"/>
       <c r="E26" s="32"/>
       <c r="F26" s="32"/>
       <c r="G26" s="32"/>
       <c r="H26" s="32"/>
       <c r="I26" s="32"/>
       <c r="J26" s="32"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="32"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:26" s="37" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="177" t="s">
-[...13 lines deleted...]
-      <c r="M27" s="177"/>
+      <c r="A27" s="96" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="96"/>
+      <c r="C27" s="96"/>
+      <c r="D27" s="96"/>
+      <c r="E27" s="96"/>
+      <c r="F27" s="96"/>
+      <c r="G27" s="96"/>
+      <c r="H27" s="96"/>
+      <c r="I27" s="96"/>
+      <c r="J27" s="96"/>
+      <c r="K27" s="96"/>
+      <c r="L27" s="96"/>
+      <c r="M27" s="96"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:26" s="37" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="B29" s="8">
         <v>1164.4000000000001</v>
       </c>
-      <c r="C29" s="134">
+      <c r="C29" s="74">
         <v>489.9</v>
       </c>
       <c r="D29" s="8">
         <f>E29+F29+G29+H29</f>
         <v>683.19999999999993</v>
       </c>
       <c r="E29" s="8">
         <v>488.3</v>
       </c>
       <c r="F29" s="8">
         <v>62.5</v>
       </c>
       <c r="G29" s="8">
         <v>127.4</v>
       </c>
       <c r="H29" s="8">
         <v>5</v>
       </c>
       <c r="I29" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J29" s="8">
         <f>L29+M29</f>
         <v>481.2</v>
       </c>
       <c r="K29" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L29" s="8">
         <v>13.9</v>
       </c>
       <c r="M29" s="8">
         <v>467.3</v>
       </c>
       <c r="N29" s="38"/>
       <c r="O29" s="8"/>
-      <c r="P29" s="134"/>
+      <c r="P29" s="74"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="8"/>
       <c r="Y29" s="8"/>
       <c r="Z29" s="8"/>
     </row>
     <row r="30" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="B30" s="8">
         <v>1973.2</v>
       </c>
-      <c r="C30" s="134">
+      <c r="C30" s="74">
         <v>110.5</v>
       </c>
       <c r="D30" s="8">
         <f>E30+F30+G30+H30+I30</f>
         <v>1973.2</v>
       </c>
       <c r="E30" s="8">
         <v>426.2</v>
       </c>
       <c r="F30" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="G30" s="8">
         <v>1000</v>
       </c>
       <c r="H30" s="21">
         <v>532.6</v>
       </c>
       <c r="I30" s="8">
         <v>4.2</v>
       </c>
       <c r="J30" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K30" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L30" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M30" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N30" s="38"/>
       <c r="O30" s="8"/>
-      <c r="P30" s="134"/>
+      <c r="P30" s="74"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="21"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
     <row r="31" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="31" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B31" s="66">
+        <v>52</v>
+      </c>
+      <c r="B31" s="64">
         <v>34641.199999999997</v>
       </c>
-      <c r="C31" s="135">
+      <c r="C31" s="75">
         <v>318.89999999999998</v>
       </c>
       <c r="D31" s="8">
         <f>E31+F31+G31+H31+I31</f>
         <v>17584.899999999998</v>
       </c>
       <c r="E31" s="8">
         <v>9649.5</v>
       </c>
       <c r="F31" s="8">
         <v>808.1</v>
       </c>
       <c r="G31" s="8">
         <v>6938.5</v>
       </c>
       <c r="H31" s="8">
         <v>88.6</v>
       </c>
       <c r="I31" s="8">
         <v>100.2</v>
       </c>
       <c r="J31" s="8">
         <f>K31+L31+M31</f>
         <v>17056.300000000003</v>
       </c>
       <c r="K31" s="8">
         <v>2148.3000000000002</v>
       </c>
       <c r="L31" s="8">
         <v>14313.6</v>
       </c>
       <c r="M31" s="8">
         <v>594.4</v>
       </c>
       <c r="N31" s="38"/>
-      <c r="O31" s="66"/>
-      <c r="P31" s="135"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="75"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
       <c r="Z31" s="8"/>
     </row>
     <row r="32" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B32" s="67">
+        <v>59</v>
+      </c>
+      <c r="B32" s="65">
         <v>1396.6</v>
       </c>
-      <c r="C32" s="136">
+      <c r="C32" s="76">
         <v>39.6</v>
       </c>
-      <c r="D32" s="158">
+      <c r="D32" s="94">
         <f>E32+F32+G32+H32+I32</f>
         <v>1396.6</v>
       </c>
-      <c r="E32" s="159">
+      <c r="E32" s="95">
         <v>9.5</v>
       </c>
-      <c r="F32" s="159">
+      <c r="F32" s="95">
         <v>2.7</v>
       </c>
-      <c r="G32" s="159">
+      <c r="G32" s="95">
         <v>472.8</v>
       </c>
-      <c r="H32" s="159">
+      <c r="H32" s="95">
         <v>895.8</v>
       </c>
-      <c r="I32" s="159">
+      <c r="I32" s="95">
         <v>15.8</v>
       </c>
-      <c r="J32" s="159" t="s">
-[...9 lines deleted...]
-        <v>106</v>
+      <c r="J32" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="K32" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="L32" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="M32" s="95" t="s">
+        <v>74</v>
       </c>
       <c r="N32" s="38"/>
-      <c r="O32" s="67"/>
-      <c r="P32" s="136"/>
+      <c r="O32" s="65"/>
+      <c r="P32" s="76"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
     </row>
     <row r="33" spans="1:26" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="67">
+      <c r="B33" s="65">
         <v>2220.5</v>
       </c>
-      <c r="C33" s="136">
+      <c r="C33" s="76">
         <v>50.5</v>
       </c>
-      <c r="D33" s="67">
+      <c r="D33" s="65">
         <f>E33+F33+G33+H33</f>
         <v>2220.4999999999995</v>
       </c>
       <c r="E33" s="8">
         <v>1.7</v>
       </c>
       <c r="F33" s="8">
         <v>8</v>
       </c>
       <c r="G33" s="8">
         <v>2205.1999999999998</v>
       </c>
       <c r="H33" s="8">
         <v>5.6</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K33" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L33" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M33" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N33" s="38"/>
-      <c r="O33" s="67"/>
-[...1 lines deleted...]
-      <c r="Q33" s="67"/>
+      <c r="O33" s="65"/>
+      <c r="P33" s="76"/>
+      <c r="Q33" s="65"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
       <c r="Z33" s="8"/>
     </row>
     <row r="34" spans="1:26" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="143" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="67">
+      <c r="A34" s="81" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="65">
         <v>27</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D34" s="67">
+        <v>74</v>
+      </c>
+      <c r="D34" s="65">
         <v>27</v>
       </c>
       <c r="E34" s="8">
         <v>27</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M34" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N34" s="38"/>
-      <c r="O34" s="67"/>
+      <c r="O34" s="65"/>
       <c r="P34" s="8"/>
-      <c r="Q34" s="67"/>
+      <c r="Q34" s="65"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
       <c r="W34" s="8"/>
       <c r="X34" s="8"/>
       <c r="Y34" s="8"/>
       <c r="Z34" s="8"/>
     </row>
     <row r="35" spans="1:26" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="67">
+      <c r="B35" s="65">
         <v>856.6</v>
       </c>
-      <c r="C35" s="136">
+      <c r="C35" s="76">
         <v>122.5</v>
       </c>
-      <c r="D35" s="67">
+      <c r="D35" s="65">
         <f>E35+H35+I35</f>
         <v>799</v>
       </c>
       <c r="E35" s="8">
         <v>3.3</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H35" s="8">
         <v>409.9</v>
       </c>
       <c r="I35" s="8">
         <v>385.8</v>
       </c>
       <c r="J35" s="8">
         <f>L35</f>
         <v>57.6</v>
       </c>
       <c r="K35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L35" s="8">
         <v>57.6</v>
       </c>
       <c r="M35" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N35" s="38"/>
-      <c r="O35" s="67"/>
-[...1 lines deleted...]
-      <c r="Q35" s="67"/>
+      <c r="O35" s="65"/>
+      <c r="P35" s="76"/>
+      <c r="Q35" s="65"/>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>
       <c r="T35" s="8"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
       <c r="W35" s="8"/>
       <c r="X35" s="8"/>
       <c r="Y35" s="8"/>
       <c r="Z35" s="8"/>
     </row>
     <row r="36" spans="1:26" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="31" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B36" s="66">
+        <v>64</v>
+      </c>
+      <c r="B36" s="64">
         <v>96.8</v>
       </c>
-      <c r="C36" s="135">
+      <c r="C36" s="75">
         <v>32.9</v>
       </c>
-      <c r="D36" s="64">
+      <c r="D36" s="62">
         <f>E36+F36+G36+H36</f>
         <v>85</v>
       </c>
       <c r="E36" s="8">
         <v>11.3</v>
       </c>
       <c r="F36" s="8">
         <v>52.4</v>
       </c>
       <c r="G36" s="8">
         <v>20.2</v>
       </c>
       <c r="H36" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J36" s="8">
         <f>L36</f>
         <v>11.8</v>
       </c>
       <c r="K36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L36" s="8">
         <v>11.8</v>
       </c>
       <c r="M36" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="N36" s="38"/>
-      <c r="O36" s="66"/>
-[...1 lines deleted...]
-      <c r="Q36" s="64"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="75"/>
+      <c r="Q36" s="62"/>
       <c r="R36" s="8"/>
       <c r="S36" s="8"/>
       <c r="T36" s="8"/>
       <c r="U36" s="8"/>
       <c r="V36" s="8"/>
       <c r="W36" s="8"/>
       <c r="X36" s="8"/>
       <c r="Y36" s="8"/>
       <c r="Z36" s="8"/>
     </row>
     <row r="37" spans="1:26" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="31" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B37" s="66">
+        <v>78</v>
+      </c>
+      <c r="B37" s="64">
         <v>1.7</v>
       </c>
-      <c r="C37" s="135">
+      <c r="C37" s="75">
         <v>0.8</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J37" s="8">
         <f>M37</f>
         <v>1.7</v>
       </c>
       <c r="K37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L37" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M37" s="8">
         <v>1.7</v>
       </c>
       <c r="N37" s="38"/>
-      <c r="O37" s="66"/>
-      <c r="P37" s="135"/>
+      <c r="O37" s="64"/>
+      <c r="P37" s="75"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
     </row>
     <row r="38" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B38" s="66">
+        <v>58</v>
+      </c>
+      <c r="B38" s="64">
         <v>1169.2</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="75">
         <v>78.2</v>
       </c>
       <c r="D38" s="8">
         <f>E38+F38+G38+H38</f>
         <v>1152.8</v>
       </c>
       <c r="E38" s="7">
         <v>1028</v>
       </c>
       <c r="F38" s="7">
         <v>121.2</v>
       </c>
       <c r="G38" s="8">
         <v>1.6</v>
       </c>
       <c r="H38" s="8">
         <v>2</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J38" s="8">
         <f>M38</f>
         <v>16.399999999999999</v>
       </c>
       <c r="K38" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L38" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="M38" s="8">
         <v>16.399999999999999</v>
       </c>
       <c r="N38" s="38"/>
-      <c r="O38" s="66"/>
-      <c r="P38" s="135"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="75"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
     </row>
     <row r="39" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="B39" s="67">
+      <c r="B39" s="65">
         <v>17208.599999999999</v>
       </c>
-      <c r="C39" s="136">
+      <c r="C39" s="76">
         <v>221.5</v>
       </c>
       <c r="D39" s="8">
         <f>E39+F39+G39+H39</f>
         <v>16199.100000000002</v>
       </c>
       <c r="E39" s="8">
         <v>14667.6</v>
       </c>
       <c r="F39" s="8">
         <v>1358.1</v>
       </c>
       <c r="G39" s="8">
         <v>152.69999999999999</v>
       </c>
       <c r="H39" s="7">
         <v>20.7</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J39" s="8">
         <f>L39+M39</f>
         <v>1009.5</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L39" s="8">
         <v>49.5</v>
       </c>
       <c r="M39" s="7">
         <v>960</v>
       </c>
       <c r="N39" s="38"/>
-      <c r="O39" s="67"/>
-      <c r="P39" s="136"/>
+      <c r="O39" s="65"/>
+      <c r="P39" s="76"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="7"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
       <c r="Y39" s="8"/>
       <c r="Z39" s="7"/>
     </row>
     <row r="40" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="B40" s="66">
+      <c r="B40" s="64">
         <v>3983.6</v>
       </c>
-      <c r="C40" s="135">
+      <c r="C40" s="75">
         <v>243.6</v>
       </c>
       <c r="D40" s="7">
         <f>E40+F40+G40+H40</f>
         <v>1476.4999999999998</v>
       </c>
       <c r="E40" s="7">
         <v>991.3</v>
       </c>
       <c r="F40" s="7">
         <v>77.3</v>
       </c>
       <c r="G40" s="8">
         <v>350.8</v>
       </c>
       <c r="H40" s="8">
         <v>57.1</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J40" s="8">
         <f>L40+M40</f>
         <v>2507.1</v>
       </c>
       <c r="K40" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L40" s="8">
         <v>2215</v>
       </c>
       <c r="M40" s="8">
         <v>292.10000000000002</v>
       </c>
       <c r="N40" s="38"/>
-      <c r="O40" s="66"/>
-      <c r="P40" s="135"/>
+      <c r="O40" s="64"/>
+      <c r="P40" s="75"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="8"/>
       <c r="Z40" s="8"/>
     </row>
     <row r="41" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="7">
         <v>18842</v>
       </c>
-      <c r="C41" s="137">
+      <c r="C41" s="77">
         <v>410.4</v>
       </c>
       <c r="D41" s="7">
         <f>E41+F41+G41+H41+I41</f>
         <v>18258.900000000001</v>
       </c>
       <c r="E41" s="7">
         <v>15602.2</v>
       </c>
       <c r="F41" s="8">
         <v>956.9</v>
       </c>
       <c r="G41" s="8">
         <v>1433.3</v>
       </c>
       <c r="H41" s="8">
         <v>196.5</v>
       </c>
       <c r="I41" s="8">
         <v>70</v>
       </c>
       <c r="J41" s="7">
         <f>L41+M41</f>
         <v>583.1</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L41" s="8">
         <v>93.7</v>
       </c>
       <c r="M41" s="7">
         <v>489.4</v>
       </c>
       <c r="N41" s="38"/>
       <c r="O41" s="7"/>
-      <c r="P41" s="137"/>
+      <c r="P41" s="77"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="7"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="7"/>
     </row>
     <row r="42" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="B42" s="7">
         <v>637.70000000000005</v>
       </c>
-      <c r="C42" s="138">
+      <c r="C42" s="78">
         <v>100.2</v>
       </c>
       <c r="D42" s="7">
         <f>E42+F42+H42</f>
         <v>539.79999999999995</v>
       </c>
       <c r="E42" s="7">
         <v>140.69999999999999</v>
       </c>
       <c r="F42" s="7">
         <v>20.9</v>
       </c>
       <c r="G42" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="H42" s="8">
         <v>378.2</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="J42" s="8">
         <f>L42+M42</f>
         <v>97.9</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L42" s="8">
         <v>78.8</v>
       </c>
       <c r="M42" s="8">
         <v>19.100000000000001</v>
       </c>
       <c r="N42" s="38"/>
       <c r="O42" s="7"/>
-      <c r="P42" s="138"/>
+      <c r="P42" s="78"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
     </row>
     <row r="43" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="41"/>
       <c r="B43" s="41"/>
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="41"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="34" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="B45" s="30"/>
       <c r="C45" s="30"/>
       <c r="D45" s="30"/>
       <c r="G45" s="30"/>
       <c r="H45" s="30"/>
       <c r="I45" s="30"/>
       <c r="J45" s="30"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
     </row>
     <row r="46" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="34"/>
       <c r="B46" s="32"/>
       <c r="C46" s="32"/>
       <c r="D46" s="32"/>
       <c r="E46" s="32"/>
       <c r="F46" s="32"/>
       <c r="G46" s="32"/>
       <c r="H46" s="32"/>
       <c r="I46" s="32"/>
       <c r="J46" s="32"/>
       <c r="K46" s="32"/>
       <c r="L46" s="32"/>
@@ -5889,1004 +5216,179 @@
       <c r="H47" s="32"/>
       <c r="I47" s="32"/>
       <c r="J47" s="32"/>
       <c r="K47" s="32"/>
       <c r="L47" s="32"/>
       <c r="M47" s="32"/>
       <c r="N47" s="32"/>
       <c r="O47" s="32"/>
       <c r="P47" s="32"/>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
     </row>
     <row r="49" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A49" s="72"/>
-[...10 lines deleted...]
-        <v>120</v>
+      <c r="A49" s="70"/>
+      <c r="B49" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" s="69"/>
+      <c r="D49" s="69"/>
+      <c r="E49" s="69"/>
+      <c r="F49" s="91"/>
+      <c r="G49" s="91"/>
+      <c r="H49" s="69"/>
+      <c r="I49" s="70" t="s">
+        <v>88</v>
       </c>
       <c r="J49" s="18"/>
-      <c r="K49" s="72"/>
+      <c r="K49" s="70"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
       <c r="H50" s="16"/>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
       <c r="K50" s="16"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
       <c r="D51" s="16"/>
       <c r="E51" s="16"/>
       <c r="F51" s="16"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
       <c r="D52" s="16"/>
       <c r="E52" s="16"/>
       <c r="F52" s="16"/>
       <c r="G52" s="16"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="43" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="43">
         <v>324642</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="E14:I14"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:B16"/>
-    <mergeCell ref="I15:I16"/>
-[...3 lines deleted...]
-    <mergeCell ref="M15:M16"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.26" header="0.51181102362204722" footer="0.23"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
-[...821 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Инвест в осн капит</vt:lpstr>
       <vt:lpstr>Негизги кап инв.  </vt:lpstr>
-      <vt:lpstr>Инд жил дома</vt:lpstr>
-      <vt:lpstr>Жеке үй курулуш</vt:lpstr>
       <vt:lpstr>'Инвест в осн капит'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'Негизги кап инв.  '!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Организация</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>majikova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">