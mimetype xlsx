--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60BA8E02-48C8-4CBD-89A7-13438ED8A4D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CFEA71A-A784-4698-B009-734B5EE49D52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
@@ -686,51 +686,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B459" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="G477" sqref="G477"/>
+      <selection pane="bottomRight" activeCell="G480" sqref="G480"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7948,54 +7948,62 @@
       <c r="E479" s="8">
         <v>103.28612282495118</v>
       </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A480" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B480" s="8">
         <v>100.71243737049829</v>
       </c>
       <c r="C480" s="8">
         <v>111.36103049796202</v>
       </c>
       <c r="D480" s="8">
         <v>110.41129187871105</v>
       </c>
       <c r="E480" s="8">
         <v>104.02197176249489</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A481" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B481" s="8"/>
-[...2 lines deleted...]
-      <c r="E481" s="8"/>
+      <c r="B481" s="8">
+        <v>100.75488965646832</v>
+      </c>
+      <c r="C481" s="8">
+        <v>111.01206154010521</v>
+      </c>
+      <c r="D481" s="8">
+        <v>110.5330665446405</v>
+      </c>
+      <c r="E481" s="8">
+        <v>104.80722286778436</v>
+      </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="8"/>
       <c r="C482" s="8"/>
       <c r="D482" s="8"/>
       <c r="E482" s="8"/>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="8"/>
       <c r="D483" s="8"/>
       <c r="E483" s="8"/>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="8"/>
@@ -8025,85 +8033,85 @@
         <v>16</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="8"/>
       <c r="D487" s="8"/>
       <c r="E487" s="8"/>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
     </row>
     <row r="489" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="B448:E448"/>
+    <mergeCell ref="B434:E434"/>
+    <mergeCell ref="B420:E420"/>
+    <mergeCell ref="B350:E350"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B406:E406"/>
+    <mergeCell ref="B378:E378"/>
+    <mergeCell ref="B336:E336"/>
+    <mergeCell ref="B392:E392"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B266:E266"/>
+    <mergeCell ref="B280:E280"/>
+    <mergeCell ref="B294:E294"/>
+    <mergeCell ref="B308:E308"/>
+    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B476:E476"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B131:E131"/>
     <mergeCell ref="A244:E244"/>
     <mergeCell ref="B252:E252"/>
     <mergeCell ref="B145:E145"/>
     <mergeCell ref="B159:E159"/>
     <mergeCell ref="B173:E173"/>
     <mergeCell ref="B187:E187"/>
     <mergeCell ref="B201:E201"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B229:E229"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="B215:E215"/>
-    <mergeCell ref="B336:E336"/>
-[...17 lines deleted...]
-    <mergeCell ref="B378:E378"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">