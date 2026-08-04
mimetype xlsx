--- v1 (2026-06-24)
+++ v2 (2026-08-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CFEA71A-A784-4698-B009-734B5EE49D52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F3FC33-7FC6-46EE-989A-E9D0B7EA2D26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="15450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
@@ -683,54 +683,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B459" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B462" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="G480" sqref="G480"/>
+      <selection pane="bottomRight" activeCell="I468" sqref="I468"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7965,54 +7965,62 @@
       <c r="E480" s="8">
         <v>104.02197176249489</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A481" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B481" s="8">
         <v>100.75488965646832</v>
       </c>
       <c r="C481" s="8">
         <v>111.01206154010521</v>
       </c>
       <c r="D481" s="8">
         <v>110.5330665446405</v>
       </c>
       <c r="E481" s="8">
         <v>104.80722286778436</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B482" s="8"/>
-[...2 lines deleted...]
-      <c r="E482" s="8"/>
+      <c r="B482" s="8">
+        <v>100.69649759607451</v>
+      </c>
+      <c r="C482" s="8">
+        <v>110.97725189617282</v>
+      </c>
+      <c r="D482" s="8">
+        <v>110.60838036575123</v>
+      </c>
+      <c r="E482" s="8">
+        <v>105.53720852688025</v>
+      </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="8"/>
       <c r="D483" s="8"/>
       <c r="E483" s="8"/>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="8"/>
       <c r="D484" s="8"/>
       <c r="E484" s="8"/>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="8"/>