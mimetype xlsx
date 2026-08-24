--- v2 (2026-08-04)
+++ v3 (2026-08-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F3FC33-7FC6-46EE-989A-E9D0B7EA2D26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A11F672-524B-4D34-88DB-EC642ED6BC86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="15450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B462" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="I468" sqref="I468"/>
+      <selection pane="bottomRight" activeCell="J479" sqref="J479"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7982,54 +7982,62 @@
       <c r="E481" s="8">
         <v>104.80722286778436</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="8">
         <v>100.69649759607451</v>
       </c>
       <c r="C482" s="8">
         <v>110.97725189617282</v>
       </c>
       <c r="D482" s="8">
         <v>110.60838036575123</v>
       </c>
       <c r="E482" s="8">
         <v>105.53720852688025</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B483" s="8"/>
-[...2 lines deleted...]
-      <c r="E483" s="8"/>
+      <c r="B483" s="8">
+        <v>101.10644710935294</v>
+      </c>
+      <c r="C483" s="8">
+        <v>111.4977500933251</v>
+      </c>
+      <c r="D483" s="8">
+        <v>110.73801366691474</v>
+      </c>
+      <c r="E483" s="8">
+        <v>106.70491598364545</v>
+      </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="8"/>
       <c r="D484" s="8"/>
       <c r="E484" s="8"/>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="8"/>
       <c r="D485" s="8"/>
       <c r="E485" s="8"/>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A486" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="8"/>
@@ -8041,85 +8049,85 @@
         <v>16</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="8"/>
       <c r="D487" s="8"/>
       <c r="E487" s="8"/>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
     </row>
     <row r="489" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="B448:E448"/>
-[...17 lines deleted...]
-    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B476:E476"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B131:E131"/>
     <mergeCell ref="A244:E244"/>
     <mergeCell ref="B252:E252"/>
     <mergeCell ref="B145:E145"/>
     <mergeCell ref="B159:E159"/>
     <mergeCell ref="B173:E173"/>
     <mergeCell ref="B187:E187"/>
     <mergeCell ref="B201:E201"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B229:E229"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="B215:E215"/>
+    <mergeCell ref="B336:E336"/>
+    <mergeCell ref="B392:E392"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B266:E266"/>
+    <mergeCell ref="B280:E280"/>
+    <mergeCell ref="B294:E294"/>
+    <mergeCell ref="B308:E308"/>
+    <mergeCell ref="B322:E322"/>
+    <mergeCell ref="B448:E448"/>
+    <mergeCell ref="B434:E434"/>
+    <mergeCell ref="B420:E420"/>
+    <mergeCell ref="B350:E350"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B406:E406"/>
+    <mergeCell ref="B378:E378"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">