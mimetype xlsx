--- v3 (2026-08-24)
+++ v4 (2026-09-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A11F672-524B-4D34-88DB-EC642ED6BC86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EB2D34E-D341-4AFC-8680-3F34D899E5FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B462" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="J479" sqref="J479"/>
+      <selection pane="bottomRight" activeCell="J483" sqref="J483"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7999,135 +7999,143 @@
       <c r="E482" s="8">
         <v>105.53720852688025</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B483" s="8">
         <v>101.10644710935294</v>
       </c>
       <c r="C483" s="8">
         <v>111.4977500933251</v>
       </c>
       <c r="D483" s="8">
         <v>110.73801366691474</v>
       </c>
       <c r="E483" s="8">
         <v>106.70491598364545</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B484" s="8"/>
-[...2 lines deleted...]
-      <c r="E484" s="8"/>
+      <c r="B484" s="8">
+        <v>100.80296482998297</v>
+      </c>
+      <c r="C484" s="8">
+        <v>111.98535781638053</v>
+      </c>
+      <c r="D484" s="8">
+        <v>110.89720048241026</v>
+      </c>
+      <c r="E484" s="8">
+        <v>107.561718930857</v>
+      </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="8"/>
       <c r="D485" s="8"/>
       <c r="E485" s="8"/>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A486" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="8"/>
       <c r="D486" s="8"/>
       <c r="E486" s="8"/>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A487" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="8"/>
       <c r="D487" s="8"/>
       <c r="E487" s="8"/>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
     </row>
     <row r="489" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="B448:E448"/>
+    <mergeCell ref="B434:E434"/>
+    <mergeCell ref="B420:E420"/>
+    <mergeCell ref="B350:E350"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B406:E406"/>
+    <mergeCell ref="B378:E378"/>
+    <mergeCell ref="B336:E336"/>
+    <mergeCell ref="B392:E392"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B266:E266"/>
+    <mergeCell ref="B280:E280"/>
+    <mergeCell ref="B294:E294"/>
+    <mergeCell ref="B308:E308"/>
+    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B476:E476"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B131:E131"/>
     <mergeCell ref="A244:E244"/>
     <mergeCell ref="B252:E252"/>
     <mergeCell ref="B145:E145"/>
     <mergeCell ref="B159:E159"/>
     <mergeCell ref="B173:E173"/>
     <mergeCell ref="B187:E187"/>
     <mergeCell ref="B201:E201"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B229:E229"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="B215:E215"/>
-    <mergeCell ref="B336:E336"/>
-[...17 lines deleted...]
-    <mergeCell ref="B378:E378"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">