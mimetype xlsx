--- v4 (2026-09-15)
+++ v5 (2026-10-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EB2D34E-D341-4AFC-8680-3F34D899E5FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30E651D1-3543-43C8-9028-6D1ED03446F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
@@ -683,54 +683,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B462" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B465" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="J483" sqref="J483"/>
+      <selection pane="bottomRight" activeCell="G479" sqref="G479"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -8016,126 +8016,134 @@
       <c r="E483" s="8">
         <v>106.70491598364545</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B484" s="8">
         <v>100.80296482998297</v>
       </c>
       <c r="C484" s="8">
         <v>111.98535781638053</v>
       </c>
       <c r="D484" s="8">
         <v>110.89720048241026</v>
       </c>
       <c r="E484" s="8">
         <v>107.561718930857</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B485" s="8"/>
-[...2 lines deleted...]
-      <c r="E485" s="8"/>
+      <c r="B485" s="8">
+        <v>100.54301284903589</v>
+      </c>
+      <c r="C485" s="8">
+        <v>112.16407432212863</v>
+      </c>
+      <c r="D485" s="8">
+        <v>111.04106788612893</v>
+      </c>
+      <c r="E485" s="8">
+        <v>108.14579288529542</v>
+      </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A486" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="8"/>
       <c r="D486" s="8"/>
       <c r="E486" s="8"/>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A487" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="8"/>
       <c r="D487" s="8"/>
       <c r="E487" s="8"/>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
     </row>
     <row r="489" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="B448:E448"/>
-[...17 lines deleted...]
-    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B476:E476"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B131:E131"/>
     <mergeCell ref="A244:E244"/>
     <mergeCell ref="B252:E252"/>
     <mergeCell ref="B145:E145"/>
     <mergeCell ref="B159:E159"/>
     <mergeCell ref="B173:E173"/>
     <mergeCell ref="B187:E187"/>
     <mergeCell ref="B201:E201"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B229:E229"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="B215:E215"/>
+    <mergeCell ref="B336:E336"/>
+    <mergeCell ref="B392:E392"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B266:E266"/>
+    <mergeCell ref="B280:E280"/>
+    <mergeCell ref="B294:E294"/>
+    <mergeCell ref="B308:E308"/>
+    <mergeCell ref="B322:E322"/>
+    <mergeCell ref="B448:E448"/>
+    <mergeCell ref="B434:E434"/>
+    <mergeCell ref="B420:E420"/>
+    <mergeCell ref="B350:E350"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B406:E406"/>
+    <mergeCell ref="B378:E378"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">