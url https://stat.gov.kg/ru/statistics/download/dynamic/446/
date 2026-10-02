--- v1 (2026-07-14)
+++ v2 (2026-10-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5C2D2E0-6D7E-4589-B804-EE5D167AA3F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC804918-1960-414C-A9B3-49D65DEFA088}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-255" yWindow="210" windowWidth="15645" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="16200" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070013" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1021,54 +1021,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM692"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="10" topLeftCell="AK11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="10" topLeftCell="AL11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
-      <selection pane="bottomRight" activeCell="C30" sqref="C30"/>
+      <selection pane="bottomRight" activeCell="AM14" sqref="AM14:AM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="73" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" style="8" customWidth="1"/>
     <col min="4" max="7" width="6.28515625" style="8" customWidth="1"/>
     <col min="8" max="9" width="6.7109375" style="8" customWidth="1"/>
     <col min="10" max="23" width="6.5703125" style="8" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="61" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" style="61" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="61"/>
     <col min="32" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1601,51 +1601,51 @@
       <c r="AE12" s="79">
         <v>15670</v>
       </c>
       <c r="AF12" s="79">
         <v>16427</v>
       </c>
       <c r="AG12" s="79">
         <v>17232</v>
       </c>
       <c r="AH12" s="79">
         <v>18940</v>
       </c>
       <c r="AI12" s="79">
         <v>19330</v>
       </c>
       <c r="AJ12" s="79">
         <v>26540</v>
       </c>
       <c r="AK12" s="79">
         <v>31604</v>
       </c>
       <c r="AL12" s="79">
         <v>36047</v>
       </c>
       <c r="AM12" s="79">
-        <v>42377.064205357201</v>
+        <v>42493</v>
       </c>
     </row>
     <row r="13" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="70"/>
       <c r="B13" s="29"/>
       <c r="C13" s="23"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="80"/>
       <c r="M13" s="80"/>
       <c r="N13" s="80"/>
       <c r="O13" s="80"/>
       <c r="P13" s="80"/>
       <c r="Q13" s="80"/>
       <c r="R13" s="81"/>
       <c r="S13" s="82"/>
       <c r="T13" s="80"/>
       <c r="U13" s="83"/>
       <c r="V13" s="57"/>
@@ -1759,51 +1759,51 @@
       <c r="AE14" s="84">
         <v>10486</v>
       </c>
       <c r="AF14" s="85">
         <v>11026</v>
       </c>
       <c r="AG14" s="84">
         <v>11582.5</v>
       </c>
       <c r="AH14" s="85">
         <v>13017</v>
       </c>
       <c r="AI14" s="85">
         <v>13009.9</v>
       </c>
       <c r="AJ14" s="85">
         <v>20439</v>
       </c>
       <c r="AK14" s="85">
         <v>25554</v>
       </c>
       <c r="AL14" s="85">
         <v>26662</v>
       </c>
       <c r="AM14" s="85">
-        <v>30689.045708712329</v>
+        <v>31064.7</v>
       </c>
     </row>
     <row r="15" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="35">
         <v>1.01</v>
       </c>
       <c r="E15" s="36">
         <v>1.6</v>
       </c>
       <c r="F15" s="36">
         <v>10.69</v>
       </c>
       <c r="G15" s="37">
         <v>82.8</v>
       </c>
       <c r="H15" s="37">
@@ -1878,51 +1878,51 @@
       <c r="AE15" s="84">
         <v>13939</v>
       </c>
       <c r="AF15" s="85">
         <v>14600</v>
       </c>
       <c r="AG15" s="84">
         <v>15842.8</v>
       </c>
       <c r="AH15" s="85">
         <v>17580</v>
       </c>
       <c r="AI15" s="85">
         <v>17477.8</v>
       </c>
       <c r="AJ15" s="85">
         <v>24869</v>
       </c>
       <c r="AK15" s="85">
         <v>28764</v>
       </c>
       <c r="AL15" s="85">
         <v>31229</v>
       </c>
       <c r="AM15" s="85">
-        <v>32436.628603984795</v>
+        <v>33796.1</v>
       </c>
     </row>
     <row r="16" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="35">
         <v>0.99</v>
       </c>
       <c r="E16" s="36">
         <v>1.43</v>
       </c>
       <c r="F16" s="36">
         <v>8.1199999999999992</v>
       </c>
       <c r="G16" s="37">
         <v>61.4</v>
       </c>
       <c r="H16" s="37">
@@ -1997,51 +1997,51 @@
       <c r="AE16" s="84">
         <v>21543</v>
       </c>
       <c r="AF16" s="85">
         <v>21397</v>
       </c>
       <c r="AG16" s="84">
         <v>22207.599999999999</v>
       </c>
       <c r="AH16" s="85">
         <v>26860</v>
       </c>
       <c r="AI16" s="85">
         <v>30172.1</v>
       </c>
       <c r="AJ16" s="85">
         <v>34669</v>
       </c>
       <c r="AK16" s="85">
         <v>38743</v>
       </c>
       <c r="AL16" s="85">
         <v>41084</v>
       </c>
       <c r="AM16" s="85">
-        <v>45243.666152880061</v>
+        <v>46468</v>
       </c>
     </row>
     <row r="17" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="35">
         <v>1</v>
       </c>
       <c r="E17" s="36">
         <v>1.48</v>
       </c>
       <c r="F17" s="36">
         <v>9.43</v>
       </c>
       <c r="G17" s="37">
         <v>63.5</v>
       </c>
       <c r="H17" s="37">
@@ -2116,51 +2116,51 @@
       <c r="AE17" s="84">
         <v>14339</v>
       </c>
       <c r="AF17" s="85">
         <v>14925</v>
       </c>
       <c r="AG17" s="84">
         <v>15944.9</v>
       </c>
       <c r="AH17" s="85">
         <v>18071</v>
       </c>
       <c r="AI17" s="85">
         <v>17940.5</v>
       </c>
       <c r="AJ17" s="85">
         <v>26031</v>
       </c>
       <c r="AK17" s="85">
         <v>33011</v>
       </c>
       <c r="AL17" s="85">
         <v>35205</v>
       </c>
       <c r="AM17" s="85">
-        <v>39695.932083542328</v>
+        <v>40384.300000000003</v>
       </c>
     </row>
     <row r="18" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="35">
         <v>0.97</v>
       </c>
       <c r="E18" s="35">
         <v>1.63</v>
       </c>
       <c r="F18" s="32">
         <v>11.4</v>
       </c>
       <c r="G18" s="32">
         <v>64.3</v>
       </c>
       <c r="H18" s="32">
@@ -2235,51 +2235,51 @@
       <c r="AE18" s="84">
         <v>10180</v>
       </c>
       <c r="AF18" s="85">
         <v>10307</v>
       </c>
       <c r="AG18" s="84">
         <v>11368</v>
       </c>
       <c r="AH18" s="85">
         <v>12712</v>
       </c>
       <c r="AI18" s="85">
         <v>12556.6</v>
       </c>
       <c r="AJ18" s="85">
         <v>19762</v>
       </c>
       <c r="AK18" s="85">
         <v>23134</v>
       </c>
       <c r="AL18" s="85">
         <v>25200</v>
       </c>
       <c r="AM18" s="85">
-        <v>25553.33131328435</v>
+        <v>26108</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="35">
         <v>0.96</v>
       </c>
       <c r="E19" s="36">
         <v>1.48</v>
       </c>
       <c r="F19" s="36">
         <v>8.6300000000000008</v>
       </c>
       <c r="G19" s="37">
         <v>63.7</v>
       </c>
       <c r="H19" s="37">
@@ -2354,51 +2354,51 @@
       <c r="AE19" s="84">
         <v>11295</v>
       </c>
       <c r="AF19" s="85">
         <v>12511</v>
       </c>
       <c r="AG19" s="84">
         <v>12968.5</v>
       </c>
       <c r="AH19" s="85">
         <v>16156</v>
       </c>
       <c r="AI19" s="85">
         <v>16399.5</v>
       </c>
       <c r="AJ19" s="85">
         <v>25092</v>
       </c>
       <c r="AK19" s="85">
         <v>30689</v>
       </c>
       <c r="AL19" s="85">
         <v>34068</v>
       </c>
       <c r="AM19" s="85">
-        <v>37099.070501448754</v>
+        <v>37737.300000000003</v>
       </c>
     </row>
     <row r="20" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="35">
         <v>1.19</v>
       </c>
       <c r="E20" s="36">
         <v>1.84</v>
       </c>
       <c r="F20" s="36">
         <v>12.1</v>
       </c>
       <c r="G20" s="37">
         <v>94.4</v>
       </c>
       <c r="H20" s="37">
@@ -2473,51 +2473,51 @@
       <c r="AE20" s="84">
         <v>13391</v>
       </c>
       <c r="AF20" s="85">
         <v>14114</v>
       </c>
       <c r="AG20" s="84">
         <v>14723.6</v>
       </c>
       <c r="AH20" s="85">
         <v>16051</v>
       </c>
       <c r="AI20" s="85">
         <v>15957.7</v>
       </c>
       <c r="AJ20" s="85">
         <v>21641</v>
       </c>
       <c r="AK20" s="85">
         <v>25562.6</v>
       </c>
       <c r="AL20" s="85">
         <v>27818.6</v>
       </c>
       <c r="AM20" s="85">
-        <v>30769.007185152444</v>
+        <v>31636.5</v>
       </c>
     </row>
     <row r="21" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="34" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="35">
         <v>1.3</v>
       </c>
       <c r="E21" s="36">
         <v>2.11</v>
       </c>
       <c r="F21" s="36">
         <v>13.55</v>
       </c>
       <c r="G21" s="37">
         <v>113.9</v>
       </c>
       <c r="H21" s="37">
@@ -2592,51 +2592,51 @@
       <c r="AE21" s="84">
         <v>19336</v>
       </c>
       <c r="AF21" s="85">
         <v>20517</v>
       </c>
       <c r="AG21" s="84">
         <v>21081.8</v>
       </c>
       <c r="AH21" s="85">
         <v>22677</v>
       </c>
       <c r="AI21" s="85">
         <v>23085</v>
       </c>
       <c r="AJ21" s="85">
         <v>30757</v>
       </c>
       <c r="AK21" s="85">
         <v>37454.699999999997</v>
       </c>
       <c r="AL21" s="85">
         <v>44074</v>
       </c>
       <c r="AM21" s="85">
-        <v>55364.732258931814</v>
+        <v>54353.7</v>
       </c>
     </row>
     <row r="22" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="82"/>
       <c r="M22" s="82"/>
       <c r="N22" s="82"/>
       <c r="O22" s="82"/>
       <c r="P22" s="82">
@@ -2687,51 +2687,51 @@
       <c r="AE22" s="84">
         <v>13274</v>
       </c>
       <c r="AF22" s="85">
         <v>13804</v>
       </c>
       <c r="AG22" s="84">
         <v>14866.4</v>
       </c>
       <c r="AH22" s="85">
         <v>15726</v>
       </c>
       <c r="AI22" s="85">
         <v>15674.3</v>
       </c>
       <c r="AJ22" s="85">
         <v>23459</v>
       </c>
       <c r="AK22" s="85">
         <v>26960.5</v>
       </c>
       <c r="AL22" s="85">
         <v>30039.4</v>
       </c>
       <c r="AM22" s="85">
-        <v>32679.371070415535</v>
+        <v>33660</v>
       </c>
     </row>
     <row r="23" spans="1:39" s="28" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
       <c r="N23" s="39"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
       <c r="Q23" s="39"/>
       <c r="R23" s="39"/>
       <c r="S23" s="39"/>
       <c r="T23" s="39"/>
       <c r="U23" s="39"/>
       <c r="V23" s="39"/>