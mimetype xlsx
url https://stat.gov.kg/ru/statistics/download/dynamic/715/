--- v1 (2026-07-14)
+++ v2 (2026-10-02)
@@ -1,108 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ДИНАМИЧЕСКИЕ РЯДЫ\ССП на трех языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F895E981-C83F-4666-991D-328AC10E3698}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14760" windowHeight="11790"/>
+    <workbookView xWindow="-15" yWindow="165" windowWidth="13275" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1070012_ГКЭД-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="114">
   <si>
     <t xml:space="preserve">1.07.00.12 Аймактар боюнча                </t>
   </si>
   <si>
     <t xml:space="preserve">1.07.00.12 Заработная плата по видам  </t>
   </si>
   <si>
     <t xml:space="preserve">1.07.00.12  Wages by type of </t>
   </si>
   <si>
     <t>(сомов)</t>
   </si>
   <si>
     <t>(soms)</t>
   </si>
   <si>
     <t>(сом)</t>
   </si>
   <si>
     <t xml:space="preserve">айлык - отчеттук мезгилден кийинки </t>
   </si>
   <si>
     <t xml:space="preserve"> месячная - через 2 месяца после отчетного </t>
   </si>
   <si>
@@ -459,58 +434,55 @@
   </si>
   <si>
     <t>Административтик жана көмөкчү ишмердик</t>
   </si>
   <si>
     <t>Мамлекеттик башкаруу жана коргоо; милдеттүү социалдык камсыздоо</t>
   </si>
   <si>
     <t>Билим берүү</t>
   </si>
   <si>
     <t>Саламаттыкты сактоо жана калкты социалдык жактан тейлөө</t>
   </si>
   <si>
     <t>Искусство, көңүл ачуу жана эс алуу</t>
   </si>
   <si>
     <t>Башка тейлөө ишмердиги</t>
   </si>
   <si>
     <t>Ысык-Көл облусу</t>
   </si>
   <si>
     <t>Чүй облусу</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -599,102 +571,96 @@
       <sz val="9"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyFont="0" applyAlignment="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -800,191 +766,189 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="полужирный" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_MSP trud1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="полужирный" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1117,58 +1081,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P237"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="2" ySplit="12" topLeftCell="N13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="12" topLeftCell="N226" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
-      <selection pane="bottomRight" activeCell="O19" sqref="O19"/>
+      <selection pane="bottomRight" activeCell="O216" sqref="O216:O235"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="37" style="6" customWidth="1"/>
     <col min="4" max="7" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>93</v>
@@ -1350,291 +1314,291 @@
       <c r="G15" s="37">
         <v>10486.2</v>
       </c>
       <c r="H15" s="39">
         <v>11026</v>
       </c>
       <c r="I15" s="39">
         <v>11583</v>
       </c>
       <c r="J15" s="56">
         <v>13016.8</v>
       </c>
       <c r="K15" s="39">
         <v>13009.9</v>
       </c>
       <c r="L15" s="39">
         <v>20438.5</v>
       </c>
       <c r="M15" s="39">
         <v>25553.9</v>
       </c>
       <c r="N15" s="39">
         <v>26662</v>
       </c>
       <c r="O15" s="39">
-        <v>30689</v>
+        <v>31065</v>
       </c>
       <c r="P15" s="60"/>
     </row>
     <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="38">
         <v>5644.6</v>
       </c>
       <c r="E16" s="40">
         <v>9398.5</v>
       </c>
       <c r="F16" s="38">
         <v>10440</v>
       </c>
       <c r="G16" s="38">
         <v>11081.1</v>
       </c>
       <c r="H16" s="40">
         <v>10432</v>
       </c>
       <c r="I16" s="40">
         <v>8862.7000000000007</v>
       </c>
       <c r="J16" s="57">
         <v>9411.2999999999993</v>
       </c>
       <c r="K16" s="40">
         <v>10267.299999999999</v>
       </c>
       <c r="L16" s="40">
         <v>14933.9</v>
       </c>
       <c r="M16" s="40">
         <v>22910.9</v>
       </c>
       <c r="N16" s="40">
         <v>24446</v>
       </c>
       <c r="O16" s="40">
-        <v>23642</v>
+        <v>23641.7</v>
       </c>
       <c r="P16" s="60"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="38">
         <v>7780.3</v>
       </c>
       <c r="E17" s="40">
         <v>7852.9</v>
       </c>
       <c r="F17" s="38">
         <v>7775</v>
       </c>
       <c r="G17" s="38">
         <v>8041.7</v>
       </c>
       <c r="H17" s="40">
         <v>8711</v>
       </c>
       <c r="I17" s="40">
         <v>9224.2000000000007</v>
       </c>
       <c r="J17" s="57">
         <v>11484</v>
       </c>
       <c r="K17" s="40">
         <v>11415.5</v>
       </c>
       <c r="L17" s="40">
         <v>18166</v>
       </c>
       <c r="M17" s="40">
         <v>23207.5</v>
       </c>
       <c r="N17" s="40">
         <v>31190.400000000001</v>
       </c>
       <c r="O17" s="40">
-        <v>47576</v>
+        <v>47575.6</v>
       </c>
       <c r="P17" s="60"/>
     </row>
     <row r="18" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="38">
         <v>12914.8</v>
       </c>
       <c r="E18" s="40">
         <v>12233.4</v>
       </c>
       <c r="F18" s="38">
         <v>10803</v>
       </c>
       <c r="G18" s="38">
         <v>12026.2</v>
       </c>
       <c r="H18" s="40">
         <v>14875</v>
       </c>
       <c r="I18" s="40">
         <v>7504.7</v>
       </c>
       <c r="J18" s="57">
         <v>9162.2999999999993</v>
       </c>
       <c r="K18" s="40">
         <v>10181.5</v>
       </c>
       <c r="L18" s="40">
         <v>13885.3</v>
       </c>
       <c r="M18" s="40">
         <v>19796.599999999999</v>
       </c>
       <c r="N18" s="40">
         <v>22979.9</v>
       </c>
       <c r="O18" s="40">
-        <v>26449</v>
+        <v>26449.3</v>
       </c>
       <c r="P18" s="60"/>
     </row>
     <row r="19" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="38">
         <v>15818.7</v>
       </c>
       <c r="E19" s="40">
         <v>19547.099999999999</v>
       </c>
       <c r="F19" s="38">
         <v>22865</v>
       </c>
       <c r="G19" s="38">
         <v>23713.7</v>
       </c>
       <c r="H19" s="40">
         <v>23316</v>
       </c>
       <c r="I19" s="40">
         <v>23466.400000000001</v>
       </c>
       <c r="J19" s="57">
         <v>25450.5</v>
       </c>
       <c r="K19" s="40">
         <v>25450.5</v>
       </c>
       <c r="L19" s="40">
         <v>17178.400000000001</v>
       </c>
       <c r="M19" s="40">
         <v>43598.7</v>
       </c>
       <c r="N19" s="40">
         <v>46202.8</v>
       </c>
       <c r="O19" s="40">
-        <v>66130</v>
+        <v>66130.3</v>
       </c>
       <c r="P19" s="60"/>
     </row>
     <row r="20" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="38">
         <v>6736.6</v>
       </c>
       <c r="E20" s="40">
         <v>7518.8</v>
       </c>
       <c r="F20" s="38">
         <v>7534</v>
       </c>
       <c r="G20" s="38">
         <v>7744.5</v>
       </c>
       <c r="H20" s="40">
         <v>7811</v>
       </c>
       <c r="I20" s="40">
         <v>8130</v>
       </c>
       <c r="J20" s="57">
         <v>8912.4</v>
       </c>
       <c r="K20" s="40">
         <v>8786.9</v>
       </c>
       <c r="L20" s="40">
         <v>11182.9</v>
       </c>
       <c r="M20" s="40">
         <v>16146.9</v>
       </c>
       <c r="N20" s="40">
         <v>15514.5</v>
       </c>
       <c r="O20" s="40">
-        <v>23685</v>
+        <v>23684.799999999999</v>
       </c>
       <c r="P20" s="60"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="38">
         <v>6978</v>
       </c>
       <c r="E21" s="40">
         <v>8730.9</v>
       </c>
       <c r="F21" s="38">
         <v>8116</v>
       </c>
       <c r="G21" s="38">
         <v>9119.4</v>
       </c>
@@ -1686,51 +1650,51 @@
       <c r="G22" s="38">
         <v>7874.5</v>
       </c>
       <c r="H22" s="40">
         <v>7310</v>
       </c>
       <c r="I22" s="40">
         <v>7543.6</v>
       </c>
       <c r="J22" s="57">
         <v>6859.5</v>
       </c>
       <c r="K22" s="40">
         <v>7106.4</v>
       </c>
       <c r="L22" s="40">
         <v>7290.6</v>
       </c>
       <c r="M22" s="40">
         <v>8866.9</v>
       </c>
       <c r="N22" s="40">
         <v>18921</v>
       </c>
       <c r="O22" s="40">
-        <v>28188</v>
+        <v>28749</v>
       </c>
       <c r="P22" s="60"/>
     </row>
     <row r="23" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="38">
         <v>7802.3</v>
       </c>
       <c r="E23" s="40">
         <v>7795</v>
       </c>
       <c r="F23" s="38">
         <v>7926</v>
       </c>
       <c r="G23" s="38">
         <v>8952.1</v>
       </c>
@@ -1782,147 +1746,147 @@
       <c r="G24" s="38">
         <v>4519.1000000000004</v>
       </c>
       <c r="H24" s="38">
         <v>5200</v>
       </c>
       <c r="I24" s="40">
         <v>5342.1</v>
       </c>
       <c r="J24" s="38">
         <v>4010.9</v>
       </c>
       <c r="K24" s="40">
         <v>2618.1</v>
       </c>
       <c r="L24" s="40">
         <v>4946.3999999999996</v>
       </c>
       <c r="M24" s="40">
         <v>4286.5</v>
       </c>
       <c r="N24" s="40">
         <v>7495.8</v>
       </c>
       <c r="O24" s="40">
-        <v>6514</v>
+        <v>6514.3</v>
       </c>
       <c r="P24" s="61"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="38">
         <v>11226.3</v>
       </c>
       <c r="E25" s="40">
         <v>12777.6</v>
       </c>
       <c r="F25" s="38">
         <v>11759</v>
       </c>
       <c r="G25" s="38">
         <v>13770.2</v>
       </c>
       <c r="H25" s="40">
         <v>14236</v>
       </c>
       <c r="I25" s="40">
         <v>14174.4</v>
       </c>
       <c r="J25" s="57">
         <v>16618.900000000001</v>
       </c>
       <c r="K25" s="40">
         <v>16660.099999999999</v>
       </c>
       <c r="L25" s="40">
         <v>22452.7</v>
       </c>
       <c r="M25" s="40">
         <v>30228.6</v>
       </c>
       <c r="N25" s="40">
         <v>29848.6</v>
       </c>
       <c r="O25" s="40">
-        <v>25346</v>
+        <v>37776</v>
       </c>
       <c r="P25" s="60"/>
     </row>
     <row r="26" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="38">
         <v>20794.8</v>
       </c>
       <c r="E26" s="40">
         <v>19508.599999999999</v>
       </c>
       <c r="F26" s="38">
         <v>20268</v>
       </c>
       <c r="G26" s="38">
         <v>22458.9</v>
       </c>
       <c r="H26" s="40">
         <v>24569</v>
       </c>
       <c r="I26" s="40">
         <v>24536.3</v>
       </c>
       <c r="J26" s="57">
         <v>24474.7</v>
       </c>
       <c r="K26" s="40">
         <v>24972.799999999999</v>
       </c>
       <c r="L26" s="40">
         <v>36087.699999999997</v>
       </c>
       <c r="M26" s="40">
         <v>40578.199999999997</v>
       </c>
       <c r="N26" s="40">
         <v>47741.4</v>
       </c>
       <c r="O26" s="40">
-        <v>46857</v>
+        <v>54261</v>
       </c>
       <c r="P26" s="60"/>
     </row>
     <row r="27" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="38">
         <v>5588.7</v>
       </c>
       <c r="E27" s="40">
         <v>7390</v>
       </c>
       <c r="F27" s="38">
         <v>6955</v>
       </c>
       <c r="G27" s="38">
         <v>7159.6</v>
       </c>
@@ -1974,195 +1938,195 @@
       <c r="G28" s="38">
         <v>14938</v>
       </c>
       <c r="H28" s="40">
         <v>16257</v>
       </c>
       <c r="I28" s="40">
         <v>18794.900000000001</v>
       </c>
       <c r="J28" s="40">
         <v>20063.2</v>
       </c>
       <c r="K28" s="40">
         <v>18996</v>
       </c>
       <c r="L28" s="40">
         <v>30395.5</v>
       </c>
       <c r="M28" s="40">
         <v>41097.5</v>
       </c>
       <c r="N28" s="40">
         <v>38563.699999999997</v>
       </c>
       <c r="O28" s="40">
-        <v>37840</v>
+        <v>38758</v>
       </c>
       <c r="P28" s="60"/>
     </row>
     <row r="29" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A29" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="38">
         <v>11147.4</v>
       </c>
       <c r="E29" s="40">
         <v>11481.3</v>
       </c>
       <c r="F29" s="38">
         <v>11522</v>
       </c>
       <c r="G29" s="38">
         <v>12132.3</v>
       </c>
       <c r="H29" s="40">
         <v>12732</v>
       </c>
       <c r="I29" s="40">
         <v>12846.1</v>
       </c>
       <c r="J29" s="40">
         <v>15537.6</v>
       </c>
       <c r="K29" s="40">
         <v>14805</v>
       </c>
       <c r="L29" s="40">
         <v>15838.5</v>
       </c>
       <c r="M29" s="40">
         <v>17137.3</v>
       </c>
       <c r="N29" s="40">
         <v>18313.2</v>
       </c>
       <c r="O29" s="40">
-        <v>25603</v>
+        <v>25602.799999999999</v>
       </c>
       <c r="P29" s="60"/>
     </row>
     <row r="30" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="38">
         <v>13567.6</v>
       </c>
       <c r="E30" s="40">
         <v>14279.9</v>
       </c>
       <c r="F30" s="38">
         <v>14812</v>
       </c>
       <c r="G30" s="38">
         <v>15520.2</v>
       </c>
       <c r="H30" s="40">
         <v>16574</v>
       </c>
       <c r="I30" s="40">
         <v>17721.900000000001</v>
       </c>
       <c r="J30" s="40">
         <v>20168.2</v>
       </c>
       <c r="K30" s="40">
         <v>20054.8</v>
       </c>
       <c r="L30" s="40">
         <v>30458</v>
       </c>
       <c r="M30" s="40">
         <v>47351.5</v>
       </c>
       <c r="N30" s="40">
         <v>45034.1</v>
       </c>
       <c r="O30" s="40">
-        <v>58807</v>
+        <v>59160</v>
       </c>
       <c r="P30" s="60"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="38">
         <v>6984.2</v>
       </c>
       <c r="E31" s="40">
         <v>7695.7</v>
       </c>
       <c r="F31" s="38">
         <v>8925</v>
       </c>
       <c r="G31" s="38">
         <v>9170.7999999999993</v>
       </c>
       <c r="H31" s="40">
         <v>9470</v>
       </c>
       <c r="I31" s="40">
         <v>10500.7</v>
       </c>
       <c r="J31" s="40">
         <v>12479.3</v>
       </c>
       <c r="K31" s="40">
         <v>12501.2</v>
       </c>
       <c r="L31" s="40">
         <v>20531</v>
       </c>
       <c r="M31" s="40">
         <v>23166.5</v>
       </c>
       <c r="N31" s="40">
         <v>23393.3</v>
       </c>
       <c r="O31" s="40">
-        <v>24141</v>
+        <v>24141.200000000001</v>
       </c>
       <c r="P31" s="60"/>
     </row>
     <row r="32" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A32" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="38">
         <v>8083.4</v>
       </c>
       <c r="E32" s="40">
         <v>8120.3</v>
       </c>
       <c r="F32" s="38">
         <v>8550</v>
       </c>
       <c r="G32" s="38">
         <v>8876.2000000000007</v>
       </c>
@@ -2214,99 +2178,99 @@
       <c r="G33" s="38">
         <v>8088.6</v>
       </c>
       <c r="H33" s="40">
         <v>7822</v>
       </c>
       <c r="I33" s="40">
         <v>7895.2</v>
       </c>
       <c r="J33" s="40">
         <v>8317.5</v>
       </c>
       <c r="K33" s="40">
         <v>8339.5</v>
       </c>
       <c r="L33" s="40">
         <v>17232.400000000001</v>
       </c>
       <c r="M33" s="40">
         <v>20518.3</v>
       </c>
       <c r="N33" s="40">
         <v>20655.400000000001</v>
       </c>
       <c r="O33" s="40">
-        <v>20668</v>
+        <v>20668.3</v>
       </c>
       <c r="P33" s="60"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D34" s="38">
         <v>3761.1</v>
       </c>
       <c r="E34" s="40">
         <v>4352.6000000000004</v>
       </c>
       <c r="F34" s="38">
         <v>4968</v>
       </c>
       <c r="G34" s="38">
         <v>5355.3</v>
       </c>
       <c r="H34" s="40">
         <v>5464</v>
       </c>
       <c r="I34" s="40">
         <v>4960.8</v>
       </c>
       <c r="J34" s="40">
         <v>4784.2</v>
       </c>
       <c r="K34" s="40">
         <v>5654.2</v>
       </c>
       <c r="L34" s="40">
         <v>6945.9</v>
       </c>
       <c r="M34" s="40">
         <v>9099.1</v>
       </c>
       <c r="N34" s="40">
         <v>15305</v>
       </c>
       <c r="O34" s="40">
-        <v>21839</v>
+        <v>21838.7</v>
       </c>
       <c r="P34" s="60"/>
     </row>
     <row r="35" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="25"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="D36" s="13"/>
     </row>
     <row r="37" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
@@ -2406,147 +2370,147 @@
       <c r="G41" s="37">
         <v>13939</v>
       </c>
       <c r="H41" s="39">
         <v>14600</v>
       </c>
       <c r="I41" s="39">
         <v>15843</v>
       </c>
       <c r="J41" s="39">
         <v>17580.2</v>
       </c>
       <c r="K41" s="39">
         <v>17477.8</v>
       </c>
       <c r="L41" s="39">
         <v>24869.200000000001</v>
       </c>
       <c r="M41" s="39">
         <v>28764</v>
       </c>
       <c r="N41" s="39">
         <v>31229</v>
       </c>
       <c r="O41" s="39">
-        <v>32437</v>
+        <v>33796</v>
       </c>
       <c r="P41" s="60"/>
     </row>
     <row r="42" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A42" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C42" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="38">
         <v>5586.6</v>
       </c>
       <c r="E42" s="40">
         <v>7802.4</v>
       </c>
       <c r="F42" s="38">
         <v>9006</v>
       </c>
       <c r="G42" s="38">
         <v>9082</v>
       </c>
       <c r="H42" s="40">
         <v>9214</v>
       </c>
       <c r="I42" s="40">
         <v>9242</v>
       </c>
       <c r="J42" s="40">
         <v>9095.7000000000007</v>
       </c>
       <c r="K42" s="40">
         <v>9112.6</v>
       </c>
       <c r="L42" s="40">
         <v>16933.3</v>
       </c>
       <c r="M42" s="40">
         <v>24631.599999999999</v>
       </c>
       <c r="N42" s="40">
         <v>26410.6</v>
       </c>
       <c r="O42" s="40">
-        <v>26304</v>
+        <v>26304.1</v>
       </c>
       <c r="P42" s="60"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="38">
         <v>21089.200000000001</v>
       </c>
       <c r="E43" s="40">
         <v>27404.799999999999</v>
       </c>
       <c r="F43" s="38">
         <v>34158</v>
       </c>
       <c r="G43" s="38">
         <v>32947</v>
       </c>
       <c r="H43" s="40">
         <v>34767</v>
       </c>
       <c r="I43" s="40">
         <v>39119.9</v>
       </c>
       <c r="J43" s="40">
         <v>45073</v>
       </c>
       <c r="K43" s="40">
         <v>44972.9</v>
       </c>
       <c r="L43" s="40">
         <v>61560.3</v>
       </c>
       <c r="M43" s="40">
         <v>65952.2</v>
       </c>
       <c r="N43" s="40">
         <v>76325.100000000006</v>
       </c>
       <c r="O43" s="40">
-        <v>78100</v>
+        <v>81048</v>
       </c>
       <c r="P43" s="60"/>
     </row>
     <row r="44" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A44" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="38">
         <v>13395.4</v>
       </c>
       <c r="E44" s="40">
         <v>13075.6</v>
       </c>
       <c r="F44" s="38">
         <v>12756</v>
       </c>
       <c r="G44" s="38">
         <v>13458</v>
       </c>
@@ -2742,243 +2706,243 @@
       <c r="G48" s="38">
         <v>7307</v>
       </c>
       <c r="H48" s="40">
         <v>6780</v>
       </c>
       <c r="I48" s="40">
         <v>7153.1</v>
       </c>
       <c r="J48" s="40">
         <v>7445.4</v>
       </c>
       <c r="K48" s="40">
         <v>6611.5</v>
       </c>
       <c r="L48" s="40">
         <v>11703.5</v>
       </c>
       <c r="M48" s="40">
         <v>12824.7</v>
       </c>
       <c r="N48" s="40">
         <v>22534.400000000001</v>
       </c>
       <c r="O48" s="40">
-        <v>16735</v>
+        <v>30397.8</v>
       </c>
       <c r="P48" s="60"/>
     </row>
     <row r="49" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A49" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C49" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D49" s="38">
         <v>9410.4</v>
       </c>
       <c r="E49" s="40">
         <v>9578.7999999999993</v>
       </c>
       <c r="F49" s="38">
         <v>9793</v>
       </c>
       <c r="G49" s="38">
         <v>11259</v>
       </c>
       <c r="H49" s="40">
         <v>12131</v>
       </c>
       <c r="I49" s="40">
         <v>12428</v>
       </c>
       <c r="J49" s="40">
         <v>14242</v>
       </c>
       <c r="K49" s="40">
         <v>14249</v>
       </c>
       <c r="L49" s="40">
         <v>16762.8</v>
       </c>
       <c r="M49" s="40">
         <v>18563.8</v>
       </c>
       <c r="N49" s="40">
         <v>22056.799999999999</v>
       </c>
       <c r="O49" s="40">
-        <v>26927</v>
+        <v>26927.1</v>
       </c>
       <c r="P49" s="60"/>
     </row>
     <row r="50" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A50" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C50" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D50" s="38">
         <v>2032</v>
       </c>
       <c r="E50" s="40">
         <v>2317.6</v>
       </c>
       <c r="F50" s="38">
         <v>2882</v>
       </c>
       <c r="G50" s="38">
         <v>3013</v>
       </c>
       <c r="H50" s="40">
         <v>3597</v>
       </c>
       <c r="I50" s="40">
         <v>3668.5</v>
       </c>
       <c r="J50" s="40">
         <v>8069.8</v>
       </c>
       <c r="K50" s="40">
         <v>8771.6</v>
       </c>
       <c r="L50" s="40">
         <v>9598.2000000000007</v>
       </c>
       <c r="M50" s="40">
         <v>11233</v>
       </c>
       <c r="N50" s="40">
         <v>13275.2</v>
       </c>
-      <c r="O50" s="62">
-[...2 lines deleted...]
-      <c r="P50" s="61"/>
+      <c r="O50" s="40">
+        <v>23062.1</v>
+      </c>
+      <c r="P50" s="60"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C51" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D51" s="38">
         <v>10549.2</v>
       </c>
       <c r="E51" s="40">
         <v>11884.6</v>
       </c>
       <c r="F51" s="38">
         <v>12343</v>
       </c>
       <c r="G51" s="38">
         <v>13784</v>
       </c>
       <c r="H51" s="40">
         <v>15083</v>
       </c>
       <c r="I51" s="40">
         <v>15326.2</v>
       </c>
       <c r="J51" s="40">
         <v>16861.8</v>
       </c>
       <c r="K51" s="40">
         <v>16822.400000000001</v>
       </c>
       <c r="L51" s="40">
         <v>20960.5</v>
       </c>
       <c r="M51" s="40">
         <v>25694.5</v>
       </c>
       <c r="N51" s="40">
         <v>30606.1</v>
       </c>
       <c r="O51" s="40">
-        <v>25265</v>
+        <v>37804.5</v>
       </c>
       <c r="P51" s="60"/>
     </row>
     <row r="52" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A52" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="38">
         <v>21027.7</v>
       </c>
       <c r="E52" s="40">
         <v>20347.5</v>
       </c>
       <c r="F52" s="38">
         <v>20279</v>
       </c>
       <c r="G52" s="38">
         <v>22338</v>
       </c>
       <c r="H52" s="40">
         <v>24243</v>
       </c>
       <c r="I52" s="40">
         <v>25443.9</v>
       </c>
       <c r="J52" s="40">
         <v>25859.3</v>
       </c>
       <c r="K52" s="40">
         <v>26330.7</v>
       </c>
       <c r="L52" s="40">
         <v>35150.400000000001</v>
       </c>
       <c r="M52" s="40">
         <v>39215</v>
       </c>
       <c r="N52" s="40">
         <v>47669.1</v>
       </c>
       <c r="O52" s="40">
-        <v>50932</v>
+        <v>55890</v>
       </c>
       <c r="P52" s="60"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D53" s="38">
         <v>6401.6</v>
       </c>
       <c r="E53" s="40">
         <v>7193.5</v>
       </c>
       <c r="F53" s="38">
         <v>7463</v>
       </c>
       <c r="G53" s="38">
         <v>7144</v>
       </c>
@@ -3030,197 +2994,197 @@
       <c r="G54" s="38">
         <v>26748</v>
       </c>
       <c r="H54" s="40">
         <v>30303</v>
       </c>
       <c r="I54" s="40">
         <v>34563.699999999997</v>
       </c>
       <c r="J54" s="40">
         <v>27226.2</v>
       </c>
       <c r="K54" s="40">
         <v>27039.1</v>
       </c>
       <c r="L54" s="40">
         <v>34814.400000000001</v>
       </c>
       <c r="M54" s="40">
         <v>40422.9</v>
       </c>
       <c r="N54" s="40">
         <v>32996.300000000003</v>
       </c>
       <c r="O54" s="40">
-        <v>36537</v>
+        <v>38370</v>
       </c>
       <c r="P54" s="60"/>
     </row>
     <row r="55" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A55" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="38">
         <v>12793.9</v>
       </c>
       <c r="E55" s="40">
         <v>14153.7</v>
       </c>
       <c r="F55" s="38">
         <v>14476</v>
       </c>
       <c r="G55" s="38">
         <v>14721</v>
       </c>
       <c r="H55" s="40">
         <v>14456</v>
       </c>
       <c r="I55" s="40">
         <v>14766.5</v>
       </c>
       <c r="J55" s="40">
         <v>20640.7</v>
       </c>
       <c r="K55" s="40">
         <v>20406.2</v>
       </c>
       <c r="L55" s="40">
         <v>25649.3</v>
       </c>
       <c r="M55" s="40">
         <v>19274</v>
       </c>
       <c r="N55" s="40">
         <v>24085.7</v>
       </c>
       <c r="O55" s="40">
-        <v>27241</v>
+        <v>27240.7</v>
       </c>
       <c r="P55" s="60"/>
     </row>
     <row r="56" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B56" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D56" s="38">
         <v>12796</v>
       </c>
       <c r="E56" s="40">
         <v>13460.5</v>
       </c>
       <c r="F56" s="38">
         <v>14230</v>
       </c>
       <c r="G56" s="38">
         <v>14766</v>
       </c>
       <c r="H56" s="40">
         <v>16400</v>
       </c>
       <c r="I56" s="40">
         <v>17418.099999999999</v>
       </c>
       <c r="J56" s="40">
         <v>17502</v>
       </c>
       <c r="K56" s="40">
         <v>17402.599999999999</v>
       </c>
       <c r="L56" s="40">
         <v>23352.799999999999</v>
       </c>
       <c r="M56" s="40">
         <v>38458.6</v>
       </c>
       <c r="N56" s="40">
         <v>38293.300000000003</v>
       </c>
       <c r="O56" s="40">
-        <v>47399</v>
+        <v>47596.5</v>
       </c>
       <c r="P56" s="60"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="38">
         <v>7075.8</v>
       </c>
       <c r="E57" s="40">
         <v>8119.7</v>
       </c>
       <c r="F57" s="38">
         <v>9588</v>
       </c>
       <c r="G57" s="38">
         <v>9697</v>
       </c>
       <c r="H57" s="40">
         <v>9837</v>
       </c>
       <c r="I57" s="40">
         <v>10835.9</v>
       </c>
       <c r="J57" s="40">
         <v>13330.5</v>
       </c>
       <c r="K57" s="40">
         <v>13327.7</v>
       </c>
       <c r="L57" s="40">
         <v>20584.3</v>
       </c>
       <c r="M57" s="40">
         <v>22862.7</v>
       </c>
       <c r="N57" s="40">
         <v>23342</v>
       </c>
       <c r="O57" s="40">
-        <v>21322</v>
-[...1 lines deleted...]
-      <c r="P57" s="61"/>
+        <v>22897</v>
+      </c>
+      <c r="P57" s="60"/>
     </row>
     <row r="58" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A58" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D58" s="38">
         <v>8740.1</v>
       </c>
       <c r="E58" s="40">
         <v>8764.1</v>
       </c>
       <c r="F58" s="38">
         <v>8869</v>
       </c>
       <c r="G58" s="38">
         <v>9121</v>
       </c>
       <c r="H58" s="40">
         <v>9276</v>
@@ -3270,101 +3234,101 @@
       <c r="G59" s="38">
         <v>7492</v>
       </c>
       <c r="H59" s="40">
         <v>7350</v>
       </c>
       <c r="I59" s="40">
         <v>7558.6</v>
       </c>
       <c r="J59" s="40">
         <v>8030.3</v>
       </c>
       <c r="K59" s="40">
         <v>7996.7</v>
       </c>
       <c r="L59" s="40">
         <v>16091.3</v>
       </c>
       <c r="M59" s="40">
         <v>20535</v>
       </c>
       <c r="N59" s="40">
         <v>21237</v>
       </c>
       <c r="O59" s="40">
-        <v>21722</v>
+        <v>21722.1</v>
       </c>
       <c r="P59" s="60"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="38">
         <v>6585.9</v>
       </c>
       <c r="E60" s="40">
         <v>9208.2999999999993</v>
       </c>
       <c r="F60" s="38">
         <v>10055</v>
       </c>
       <c r="G60" s="38">
         <v>10555</v>
       </c>
       <c r="H60" s="40">
         <v>9941</v>
       </c>
       <c r="I60" s="40">
         <v>11031.4</v>
       </c>
       <c r="J60" s="40">
         <v>11401.5</v>
       </c>
       <c r="K60" s="40">
         <v>11534.4</v>
       </c>
       <c r="L60" s="40">
         <v>13770</v>
       </c>
       <c r="M60" s="40">
         <v>6070</v>
       </c>
       <c r="N60" s="40">
         <v>5095.2</v>
       </c>
-      <c r="O60" s="62">
+      <c r="O60" s="40">
         <v>7459</v>
       </c>
-      <c r="P60" s="61"/>
+      <c r="P60" s="60"/>
     </row>
     <row r="61" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26"/>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="25"/>
       <c r="E61" s="8"/>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="47"/>
       <c r="M61" s="47"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
     </row>
     <row r="62" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="27"/>
       <c r="B62" s="27"/>
       <c r="C62" s="7"/>
       <c r="D62" s="13"/>
       <c r="J62" s="8"/>
       <c r="L62" s="48"/>
@@ -3460,579 +3424,579 @@
       <c r="G66" s="37">
         <v>21543.4</v>
       </c>
       <c r="H66" s="39">
         <v>21397</v>
       </c>
       <c r="I66" s="39">
         <v>22208</v>
       </c>
       <c r="J66" s="39">
         <v>26859.8</v>
       </c>
       <c r="K66" s="39">
         <v>30172.1</v>
       </c>
       <c r="L66" s="39">
         <v>34668.699999999997</v>
       </c>
       <c r="M66" s="39">
         <v>38742.699999999997</v>
       </c>
       <c r="N66" s="39">
         <v>41084</v>
       </c>
       <c r="O66" s="39">
-        <v>45244</v>
+        <v>46468</v>
       </c>
       <c r="P66" s="60"/>
     </row>
     <row r="67" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A67" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="38">
         <v>5418.4</v>
       </c>
       <c r="E67" s="40">
         <v>7048.2</v>
       </c>
       <c r="F67" s="38">
         <v>7374</v>
       </c>
       <c r="G67" s="38">
         <v>8316</v>
       </c>
       <c r="H67" s="40">
         <v>8028</v>
       </c>
       <c r="I67" s="40">
         <v>7730.6</v>
       </c>
       <c r="J67" s="40">
         <v>8138.3</v>
       </c>
       <c r="K67" s="40">
         <v>7807.3</v>
       </c>
       <c r="L67" s="40">
         <v>13071.3</v>
       </c>
       <c r="M67" s="40">
         <v>21427.1</v>
       </c>
       <c r="N67" s="40">
         <v>26352.9</v>
       </c>
       <c r="O67" s="40">
-        <v>32577</v>
+        <v>32576.9</v>
       </c>
       <c r="P67" s="60"/>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D68" s="38">
         <v>8010.3</v>
       </c>
       <c r="E68" s="40">
         <v>16094.4</v>
       </c>
       <c r="F68" s="38">
         <v>14107</v>
       </c>
       <c r="G68" s="38">
         <v>13414.8</v>
       </c>
       <c r="H68" s="40">
         <v>16132</v>
       </c>
       <c r="I68" s="40">
         <v>21269.599999999999</v>
       </c>
       <c r="J68" s="40">
         <v>29473.9</v>
       </c>
       <c r="K68" s="40">
         <v>24409.8</v>
       </c>
       <c r="L68" s="40">
         <v>31358.2</v>
       </c>
       <c r="M68" s="40">
         <v>33165.1</v>
       </c>
       <c r="N68" s="40">
         <v>34612.9</v>
       </c>
       <c r="O68" s="40">
-        <v>50691</v>
+        <v>50691.1</v>
       </c>
       <c r="P68" s="60"/>
     </row>
     <row r="69" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A69" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B69" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="38">
         <v>92188</v>
       </c>
       <c r="E69" s="40">
         <v>101667.1</v>
       </c>
       <c r="F69" s="38">
         <v>110451</v>
       </c>
       <c r="G69" s="38">
         <v>124786.4</v>
       </c>
       <c r="H69" s="40">
         <v>110631</v>
       </c>
       <c r="I69" s="40">
         <v>118901.1</v>
       </c>
       <c r="J69" s="40">
         <v>140090.6</v>
       </c>
       <c r="K69" s="40">
         <v>173883.3</v>
       </c>
       <c r="L69" s="40">
         <v>157926.5</v>
       </c>
       <c r="M69" s="40">
         <v>151733.29999999999</v>
       </c>
       <c r="N69" s="40">
         <v>160171.5</v>
       </c>
       <c r="O69" s="40">
-        <v>165934</v>
+        <v>165934.39999999999</v>
       </c>
       <c r="P69" s="60"/>
     </row>
     <row r="70" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A70" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="38">
         <v>13644.3</v>
       </c>
       <c r="E70" s="40">
         <v>15161.3</v>
       </c>
       <c r="F70" s="38">
         <v>17317</v>
       </c>
       <c r="G70" s="38">
         <v>18748.900000000001</v>
       </c>
       <c r="H70" s="40">
         <v>20954</v>
       </c>
       <c r="I70" s="40">
         <v>22580.6</v>
       </c>
       <c r="J70" s="40">
         <v>23403.599999999999</v>
       </c>
       <c r="K70" s="40">
         <v>23140.400000000001</v>
       </c>
       <c r="L70" s="40">
         <v>27125.7</v>
       </c>
       <c r="M70" s="40">
         <v>37401</v>
       </c>
       <c r="N70" s="40">
         <v>39199.5</v>
       </c>
       <c r="O70" s="40">
-        <v>44701</v>
+        <v>44701.4</v>
       </c>
       <c r="P70" s="60"/>
     </row>
     <row r="71" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A71" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C71" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D71" s="38">
         <v>7155.2</v>
       </c>
       <c r="E71" s="40">
         <v>7661.5</v>
       </c>
       <c r="F71" s="38">
         <v>8229</v>
       </c>
       <c r="G71" s="38">
         <v>8133.1</v>
       </c>
       <c r="H71" s="40">
         <v>8944</v>
       </c>
       <c r="I71" s="40">
         <v>7552.7</v>
       </c>
       <c r="J71" s="40">
         <v>8300.2000000000007</v>
       </c>
       <c r="K71" s="40">
         <v>8216.6</v>
       </c>
       <c r="L71" s="40">
         <v>10330.1</v>
       </c>
       <c r="M71" s="40">
         <v>13763.2</v>
       </c>
       <c r="N71" s="40">
         <v>14839.9</v>
       </c>
       <c r="O71" s="40">
-        <v>22653</v>
-[...1 lines deleted...]
-      <c r="P71" s="61"/>
+        <v>22652.9</v>
+      </c>
+      <c r="P71" s="60"/>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C72" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D72" s="38">
         <v>7430.9</v>
       </c>
       <c r="E72" s="40">
         <v>8267.7000000000007</v>
       </c>
       <c r="F72" s="38">
         <v>10212</v>
       </c>
       <c r="G72" s="38">
         <v>18103.900000000001</v>
       </c>
       <c r="H72" s="40">
         <v>19098</v>
       </c>
       <c r="I72" s="40">
         <v>9762.7000000000007</v>
       </c>
       <c r="J72" s="40">
         <v>8727.7000000000007</v>
       </c>
       <c r="K72" s="40">
         <v>11473.5</v>
       </c>
       <c r="L72" s="40">
         <v>12397.5</v>
       </c>
       <c r="M72" s="40">
         <v>19899.8</v>
       </c>
       <c r="N72" s="40">
         <v>13559.3</v>
       </c>
       <c r="O72" s="40">
-        <v>37329</v>
-[...1 lines deleted...]
-      <c r="P72" s="61"/>
+        <v>37328.6</v>
+      </c>
+      <c r="P72" s="60"/>
     </row>
     <row r="73" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A73" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C73" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D73" s="38">
         <v>13399</v>
       </c>
       <c r="E73" s="40">
         <v>14091.6</v>
       </c>
       <c r="F73" s="38">
         <v>13160</v>
       </c>
       <c r="G73" s="38">
         <v>13597.7</v>
       </c>
       <c r="H73" s="40">
         <v>10583</v>
       </c>
       <c r="I73" s="40">
         <v>9444.1</v>
       </c>
       <c r="J73" s="40">
         <v>12216.8</v>
       </c>
       <c r="K73" s="40">
         <v>14126.1</v>
       </c>
       <c r="L73" s="40">
         <v>16576.3</v>
       </c>
       <c r="M73" s="40">
         <v>18204.400000000001</v>
       </c>
       <c r="N73" s="40">
         <v>25102.799999999999</v>
       </c>
       <c r="O73" s="40">
-        <v>8847</v>
+        <v>33767.599999999999</v>
       </c>
       <c r="P73" s="60"/>
     </row>
     <row r="74" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A74" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B74" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C74" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="38">
         <v>9308.9</v>
       </c>
       <c r="E74" s="40">
         <v>10321.700000000001</v>
       </c>
       <c r="F74" s="38">
         <v>10549</v>
       </c>
       <c r="G74" s="38">
         <v>10510.3</v>
       </c>
       <c r="H74" s="40">
         <v>11925</v>
       </c>
       <c r="I74" s="40">
         <v>12261.6</v>
       </c>
       <c r="J74" s="40">
         <v>13122.3</v>
       </c>
       <c r="K74" s="40">
         <v>12584.3</v>
       </c>
       <c r="L74" s="40">
         <v>17963.5</v>
       </c>
       <c r="M74" s="40">
         <v>19000.400000000001</v>
       </c>
       <c r="N74" s="40">
         <v>24131.4</v>
       </c>
       <c r="O74" s="40">
-        <v>18873</v>
+        <v>32319</v>
       </c>
       <c r="P74" s="60"/>
     </row>
     <row r="75" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A75" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B75" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D75" s="38">
         <v>7441.9</v>
       </c>
       <c r="E75" s="40">
         <v>8349.2000000000007</v>
       </c>
       <c r="F75" s="38">
         <v>8403</v>
       </c>
       <c r="G75" s="38">
         <v>10071</v>
       </c>
       <c r="H75" s="40">
         <v>10575</v>
       </c>
       <c r="I75" s="40">
         <v>10926.8</v>
       </c>
       <c r="J75" s="40">
         <v>11737.2</v>
       </c>
       <c r="K75" s="40">
         <v>11756.6</v>
       </c>
       <c r="L75" s="40">
         <v>14124.6</v>
       </c>
       <c r="M75" s="40">
         <v>17581.3</v>
       </c>
       <c r="N75" s="40">
         <v>21240.3</v>
       </c>
       <c r="O75" s="40">
-        <v>25625</v>
+        <v>25624.5</v>
       </c>
       <c r="P75" s="60"/>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D76" s="38">
         <v>14431.9</v>
       </c>
       <c r="E76" s="40">
         <v>15869.7</v>
       </c>
       <c r="F76" s="38">
         <v>17371</v>
       </c>
       <c r="G76" s="38">
         <v>18146.099999999999</v>
       </c>
       <c r="H76" s="40">
         <v>17618</v>
       </c>
       <c r="I76" s="40">
         <v>17388.900000000001</v>
       </c>
       <c r="J76" s="40">
         <v>18208.8</v>
       </c>
       <c r="K76" s="40">
         <v>17958.900000000001</v>
       </c>
       <c r="L76" s="40">
         <v>22204.2</v>
       </c>
       <c r="M76" s="40">
         <v>25879.5</v>
       </c>
       <c r="N76" s="40">
         <v>30337.3</v>
       </c>
       <c r="O76" s="40">
-        <v>29982</v>
+        <v>36415</v>
       </c>
       <c r="P76" s="60"/>
     </row>
     <row r="77" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A77" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C77" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D77" s="38">
         <v>19552.8</v>
       </c>
       <c r="E77" s="40">
         <v>18347.400000000001</v>
       </c>
       <c r="F77" s="38">
         <v>19813</v>
       </c>
       <c r="G77" s="38">
         <v>22456.5</v>
       </c>
       <c r="H77" s="40">
         <v>24043</v>
       </c>
       <c r="I77" s="40">
         <v>25240.3</v>
       </c>
       <c r="J77" s="40">
         <v>25801.5</v>
       </c>
       <c r="K77" s="40">
         <v>27345.8</v>
       </c>
       <c r="L77" s="40">
         <v>34594.800000000003</v>
       </c>
       <c r="M77" s="40">
         <v>40558.699999999997</v>
       </c>
       <c r="N77" s="40">
         <v>50700.800000000003</v>
       </c>
       <c r="O77" s="40">
-        <v>58131</v>
+        <v>62513</v>
       </c>
       <c r="P77" s="60"/>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C78" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D78" s="38">
         <v>3346.8</v>
       </c>
       <c r="E78" s="40">
         <v>3545.2</v>
       </c>
       <c r="F78" s="38">
         <v>3744</v>
       </c>
       <c r="G78" s="38">
         <v>4122.6000000000004</v>
       </c>
@@ -4084,291 +4048,291 @@
       <c r="G79" s="38">
         <v>11833.5</v>
       </c>
       <c r="H79" s="40">
         <v>11772</v>
       </c>
       <c r="I79" s="40">
         <v>11853.2</v>
       </c>
       <c r="J79" s="40">
         <v>12901.8</v>
       </c>
       <c r="K79" s="40">
         <v>12567.8</v>
       </c>
       <c r="L79" s="40">
         <v>22374.400000000001</v>
       </c>
       <c r="M79" s="40">
         <v>31368</v>
       </c>
       <c r="N79" s="40">
         <v>35244.800000000003</v>
       </c>
       <c r="O79" s="40">
-        <v>38218</v>
+        <v>42518</v>
       </c>
       <c r="P79" s="60"/>
     </row>
     <row r="80" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A80" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B80" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D80" s="38">
         <v>9841.2000000000007</v>
       </c>
       <c r="E80" s="40">
         <v>10714.1</v>
       </c>
       <c r="F80" s="38">
         <v>9703</v>
       </c>
       <c r="G80" s="38">
         <v>11040.4</v>
       </c>
       <c r="H80" s="40">
         <v>10884</v>
       </c>
       <c r="I80" s="40">
         <v>11723</v>
       </c>
       <c r="J80" s="40">
         <v>18067.900000000001</v>
       </c>
       <c r="K80" s="40">
         <v>19152.400000000001</v>
       </c>
       <c r="L80" s="40">
         <v>18917.8</v>
       </c>
       <c r="M80" s="40">
         <v>17306.099999999999</v>
       </c>
       <c r="N80" s="40">
         <v>23453.8</v>
       </c>
       <c r="O80" s="40">
-        <v>36211</v>
+        <v>36211.199999999997</v>
       </c>
       <c r="P80" s="60"/>
     </row>
     <row r="81" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="38">
         <v>13616.5</v>
       </c>
       <c r="E81" s="40">
         <v>14168.4</v>
       </c>
       <c r="F81" s="38">
         <v>14621</v>
       </c>
       <c r="G81" s="38">
         <v>15501</v>
       </c>
       <c r="H81" s="40">
         <v>16525</v>
       </c>
       <c r="I81" s="40">
         <v>16764</v>
       </c>
       <c r="J81" s="40">
         <v>19318.099999999999</v>
       </c>
       <c r="K81" s="40">
         <v>18769.3</v>
       </c>
       <c r="L81" s="40">
         <v>26754.1</v>
       </c>
       <c r="M81" s="40">
         <v>39564.800000000003</v>
       </c>
       <c r="N81" s="40">
         <v>40560.6</v>
       </c>
       <c r="O81" s="40">
-        <v>50372</v>
+        <v>50735</v>
       </c>
       <c r="P81" s="60"/>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D82" s="38">
         <v>7347.1</v>
       </c>
       <c r="E82" s="40">
         <v>8019.6</v>
       </c>
       <c r="F82" s="38">
         <v>9517</v>
       </c>
       <c r="G82" s="38">
         <v>9569.1</v>
       </c>
       <c r="H82" s="40">
         <v>9695</v>
       </c>
       <c r="I82" s="40">
         <v>10427.700000000001</v>
       </c>
       <c r="J82" s="40">
         <v>13009.6</v>
       </c>
       <c r="K82" s="40">
         <v>12948.4</v>
       </c>
       <c r="L82" s="40">
         <v>19505.400000000001</v>
       </c>
       <c r="M82" s="40">
         <v>22007.4</v>
       </c>
       <c r="N82" s="40">
         <v>22600.799999999999</v>
       </c>
       <c r="O82" s="40">
-        <v>23322</v>
+        <v>23322.400000000001</v>
       </c>
       <c r="P82" s="60"/>
     </row>
     <row r="83" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A83" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B83" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D83" s="38">
         <v>8907.7000000000007</v>
       </c>
       <c r="E83" s="40">
         <v>8820.6</v>
       </c>
       <c r="F83" s="38">
         <v>9449</v>
       </c>
       <c r="G83" s="38">
         <v>9949</v>
       </c>
       <c r="H83" s="40">
         <v>10122</v>
       </c>
       <c r="I83" s="40">
         <v>10569.3</v>
       </c>
       <c r="J83" s="40">
         <v>10455.299999999999</v>
       </c>
       <c r="K83" s="40">
         <v>10559.3</v>
       </c>
       <c r="L83" s="40">
         <v>18001.599999999999</v>
       </c>
       <c r="M83" s="40">
         <v>19566.8</v>
       </c>
       <c r="N83" s="40">
         <v>23159.5</v>
       </c>
       <c r="O83" s="40">
-        <v>27943</v>
+        <v>27942.799999999999</v>
       </c>
       <c r="P83" s="60"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D84" s="38">
         <v>5981</v>
       </c>
       <c r="E84" s="40">
         <v>6725.5</v>
       </c>
       <c r="F84" s="38">
         <v>6839</v>
       </c>
       <c r="G84" s="38">
         <v>6839.5</v>
       </c>
       <c r="H84" s="40">
         <v>6605</v>
       </c>
       <c r="I84" s="40">
         <v>6607.3</v>
       </c>
       <c r="J84" s="40">
         <v>7231</v>
       </c>
       <c r="K84" s="40">
         <v>7247.7</v>
       </c>
       <c r="L84" s="40">
         <v>15246</v>
       </c>
       <c r="M84" s="40">
         <v>18083.2</v>
       </c>
       <c r="N84" s="40">
         <v>17570.5</v>
       </c>
       <c r="O84" s="40">
-        <v>18210</v>
+        <v>18210.099999999999</v>
       </c>
       <c r="P84" s="60"/>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D85" s="38">
         <v>4615.5</v>
       </c>
       <c r="E85" s="40">
         <v>5054.6000000000004</v>
       </c>
       <c r="F85" s="38">
         <v>5096</v>
       </c>
       <c r="G85" s="38">
         <v>4945.2</v>
       </c>
@@ -4513,51 +4477,51 @@
       <c r="G91" s="37">
         <v>14339</v>
       </c>
       <c r="H91" s="39">
         <v>14925</v>
       </c>
       <c r="I91" s="39">
         <v>15945</v>
       </c>
       <c r="J91" s="39">
         <v>18071.099999999999</v>
       </c>
       <c r="K91" s="39">
         <v>17940.5</v>
       </c>
       <c r="L91" s="39">
         <v>26031.200000000001</v>
       </c>
       <c r="M91" s="39">
         <v>33010.9</v>
       </c>
       <c r="N91" s="39">
         <v>35205</v>
       </c>
       <c r="O91" s="39">
-        <v>39696</v>
+        <v>40384</v>
       </c>
       <c r="P91" s="60"/>
     </row>
     <row r="92" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A92" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C92" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D92" s="38">
         <v>7437.2</v>
       </c>
       <c r="E92" s="40">
         <v>12044.5</v>
       </c>
       <c r="F92" s="38">
         <v>12920</v>
       </c>
       <c r="G92" s="38">
         <v>12798</v>
       </c>
@@ -4609,99 +4573,99 @@
       <c r="G93" s="38">
         <v>17793</v>
       </c>
       <c r="H93" s="40">
         <v>16356</v>
       </c>
       <c r="I93" s="40">
         <v>19610.5</v>
       </c>
       <c r="J93" s="40">
         <v>23276</v>
       </c>
       <c r="K93" s="40">
         <v>20465.5</v>
       </c>
       <c r="L93" s="40">
         <v>27975.5</v>
       </c>
       <c r="M93" s="40">
         <v>46465</v>
       </c>
       <c r="N93" s="40">
         <v>52950.400000000001</v>
       </c>
       <c r="O93" s="40">
-        <v>73505</v>
+        <v>73504.7</v>
       </c>
       <c r="P93" s="60"/>
     </row>
     <row r="94" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A94" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C94" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="38">
         <v>12043.6</v>
       </c>
       <c r="E94" s="40">
         <v>13172</v>
       </c>
       <c r="F94" s="38">
         <v>12864</v>
       </c>
       <c r="G94" s="38">
         <v>19225</v>
       </c>
       <c r="H94" s="40">
         <v>17950</v>
       </c>
       <c r="I94" s="40">
         <v>19424.400000000001</v>
       </c>
       <c r="J94" s="40">
         <v>18678.2</v>
       </c>
       <c r="K94" s="40">
         <v>19408.099999999999</v>
       </c>
       <c r="L94" s="40">
         <v>16020.9</v>
       </c>
       <c r="M94" s="40">
         <v>10010.299999999999</v>
       </c>
       <c r="N94" s="40">
         <v>14877.9</v>
       </c>
       <c r="O94" s="40">
-        <v>16733</v>
+        <v>16732.8</v>
       </c>
       <c r="P94" s="60"/>
     </row>
     <row r="95" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A95" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D95" s="38">
         <v>22156</v>
       </c>
       <c r="E95" s="40">
         <v>21586.9</v>
       </c>
       <c r="F95" s="38">
         <v>25492</v>
       </c>
       <c r="G95" s="38">
         <v>27273</v>
       </c>
@@ -4801,677 +4765,677 @@
       <c r="G97" s="38">
         <v>10430</v>
       </c>
       <c r="H97" s="40">
         <v>11630</v>
       </c>
       <c r="I97" s="40">
         <v>13960.8</v>
       </c>
       <c r="J97" s="40">
         <v>16865.099999999999</v>
       </c>
       <c r="K97" s="40">
         <v>18664.8</v>
       </c>
       <c r="L97" s="40">
         <v>18976.5</v>
       </c>
       <c r="M97" s="40">
         <v>18994.900000000001</v>
       </c>
       <c r="N97" s="40">
         <v>36298.5</v>
       </c>
       <c r="O97" s="40">
-        <v>52399</v>
+        <v>52399.3</v>
       </c>
       <c r="P97" s="60"/>
     </row>
     <row r="98" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A98" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C98" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D98" s="38">
         <v>10850</v>
       </c>
       <c r="E98" s="40">
         <v>12094.5</v>
       </c>
       <c r="F98" s="38">
         <v>9965</v>
       </c>
       <c r="G98" s="38">
         <v>10380</v>
       </c>
       <c r="H98" s="40">
         <v>9858</v>
       </c>
       <c r="I98" s="40">
         <v>11021.8</v>
       </c>
       <c r="J98" s="40">
         <v>9489.6</v>
       </c>
       <c r="K98" s="40">
         <v>8186.8</v>
       </c>
       <c r="L98" s="40">
         <v>13453.2</v>
       </c>
       <c r="M98" s="40">
         <v>11892.4</v>
       </c>
       <c r="N98" s="40">
         <v>25724.2</v>
       </c>
       <c r="O98" s="40">
-        <v>12507</v>
+        <v>31721</v>
       </c>
       <c r="P98" s="60"/>
     </row>
     <row r="99" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C99" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D99" s="38">
         <v>7743.1</v>
       </c>
       <c r="E99" s="40">
         <v>8754.1</v>
       </c>
       <c r="F99" s="38">
         <v>8870</v>
       </c>
       <c r="G99" s="38">
         <v>8612</v>
       </c>
       <c r="H99" s="40">
         <v>8490</v>
       </c>
       <c r="I99" s="40">
         <v>9013.2999999999993</v>
       </c>
       <c r="J99" s="40">
         <v>9188</v>
       </c>
       <c r="K99" s="40">
         <v>8951.7000000000007</v>
       </c>
       <c r="L99" s="40">
         <v>14185.5</v>
       </c>
       <c r="M99" s="40">
         <v>23927</v>
       </c>
       <c r="N99" s="40">
         <v>17646.7</v>
       </c>
       <c r="O99" s="40">
-        <v>22763</v>
-[...1 lines deleted...]
-      <c r="P99" s="61"/>
+        <v>34454</v>
+      </c>
+      <c r="P99" s="60"/>
     </row>
     <row r="100" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A100" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B100" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C100" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D100" s="38">
         <v>5812</v>
       </c>
       <c r="E100" s="40">
         <v>3661.1</v>
       </c>
       <c r="F100" s="38">
         <v>6648</v>
       </c>
       <c r="G100" s="38">
         <v>7500</v>
       </c>
       <c r="H100" s="40">
         <v>7480</v>
       </c>
       <c r="I100" s="40">
         <v>6500.8</v>
       </c>
       <c r="J100" s="40">
         <v>8332.4</v>
       </c>
       <c r="K100" s="40">
         <v>6268.2</v>
       </c>
       <c r="L100" s="40">
         <v>8785.7000000000007</v>
       </c>
       <c r="M100" s="40">
         <v>12250</v>
       </c>
       <c r="N100" s="40">
         <v>12523.1</v>
       </c>
       <c r="O100" s="40">
-        <v>36872</v>
-[...1 lines deleted...]
-      <c r="P100" s="61"/>
+        <v>36872.1</v>
+      </c>
+      <c r="P100" s="60"/>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C101" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D101" s="38">
         <v>11644.5</v>
       </c>
       <c r="E101" s="40">
         <v>13426.6</v>
       </c>
       <c r="F101" s="38">
         <v>12455</v>
       </c>
       <c r="G101" s="38">
         <v>13553</v>
       </c>
       <c r="H101" s="40">
         <v>13385</v>
       </c>
       <c r="I101" s="40">
         <v>14618.9</v>
       </c>
       <c r="J101" s="40">
         <v>16448.099999999999</v>
       </c>
       <c r="K101" s="40">
         <v>15966.2</v>
       </c>
       <c r="L101" s="40">
         <v>24443.1</v>
       </c>
       <c r="M101" s="40">
         <v>29871.1</v>
       </c>
       <c r="N101" s="40">
         <v>32409.599999999999</v>
       </c>
       <c r="O101" s="40">
-        <v>26793</v>
+        <v>35675</v>
       </c>
       <c r="P101" s="60"/>
     </row>
     <row r="102" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A102" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B102" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C102" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D102" s="38">
         <v>22541.8</v>
       </c>
       <c r="E102" s="40">
         <v>21199.599999999999</v>
       </c>
       <c r="F102" s="38">
         <v>22692</v>
       </c>
       <c r="G102" s="38">
         <v>24747</v>
       </c>
       <c r="H102" s="40">
         <v>26953</v>
       </c>
       <c r="I102" s="40">
         <v>27648.7</v>
       </c>
       <c r="J102" s="40">
         <v>28010.799999999999</v>
       </c>
       <c r="K102" s="40">
         <v>29667.9</v>
       </c>
       <c r="L102" s="40">
         <v>36882</v>
       </c>
       <c r="M102" s="40">
         <v>47784.9</v>
       </c>
       <c r="N102" s="40">
         <v>54334.9</v>
       </c>
       <c r="O102" s="40">
-        <v>61285</v>
+        <v>66116</v>
       </c>
       <c r="P102" s="60"/>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C103" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D103" s="38">
         <v>6532.8</v>
       </c>
       <c r="E103" s="40">
         <v>7980.1</v>
       </c>
       <c r="F103" s="38">
         <v>5759</v>
       </c>
       <c r="G103" s="38">
         <v>4124</v>
       </c>
       <c r="H103" s="40">
         <v>8904</v>
       </c>
       <c r="I103" s="40">
         <v>4313.1000000000004</v>
       </c>
       <c r="J103" s="40">
         <v>5750</v>
       </c>
       <c r="K103" s="40">
         <v>8278.1</v>
       </c>
       <c r="L103" s="40">
         <v>7459.2</v>
       </c>
       <c r="M103" s="40">
         <v>7658.7</v>
       </c>
       <c r="N103" s="40">
         <v>14809.8</v>
       </c>
       <c r="O103" s="40">
         <v>11481</v>
       </c>
-      <c r="P103" s="61"/>
+      <c r="P103" s="60"/>
     </row>
     <row r="104" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A104" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B104" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C104" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D104" s="38">
         <v>11953.4</v>
       </c>
       <c r="E104" s="40">
         <v>13755.5</v>
       </c>
       <c r="F104" s="38">
         <v>15074</v>
       </c>
       <c r="G104" s="38">
         <v>16271</v>
       </c>
       <c r="H104" s="40">
         <v>15830</v>
       </c>
       <c r="I104" s="40">
         <v>16331</v>
       </c>
       <c r="J104" s="40">
         <v>17644.099999999999</v>
       </c>
       <c r="K104" s="40">
         <v>16664.8</v>
       </c>
       <c r="L104" s="40">
         <v>27172.9</v>
       </c>
       <c r="M104" s="40">
         <v>35596.300000000003</v>
       </c>
       <c r="N104" s="40">
         <v>39692.800000000003</v>
       </c>
       <c r="O104" s="40">
-        <v>39847</v>
+        <v>44415</v>
       </c>
       <c r="P104" s="60"/>
     </row>
     <row r="105" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A105" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B105" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C105" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D105" s="38">
         <v>8537.7000000000007</v>
       </c>
       <c r="E105" s="40">
         <v>10703.6</v>
       </c>
       <c r="F105" s="38">
         <v>4564</v>
       </c>
       <c r="G105" s="38">
         <v>10881</v>
       </c>
       <c r="H105" s="40">
         <v>11257</v>
       </c>
       <c r="I105" s="40">
         <v>13039.4</v>
       </c>
       <c r="J105" s="40">
         <v>16958.3</v>
       </c>
       <c r="K105" s="40">
         <v>17131.599999999999</v>
       </c>
       <c r="L105" s="40">
         <v>18930.2</v>
       </c>
       <c r="M105" s="40">
         <v>22862.5</v>
       </c>
       <c r="N105" s="40">
         <v>36342.199999999997</v>
       </c>
       <c r="O105" s="40">
         <v>57902</v>
       </c>
-      <c r="P105" s="61"/>
+      <c r="P105" s="60"/>
     </row>
     <row r="106" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B106" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C106" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D106" s="38">
         <v>18634.400000000001</v>
       </c>
       <c r="E106" s="40">
         <v>19785.099999999999</v>
       </c>
       <c r="F106" s="38">
         <v>20513</v>
       </c>
       <c r="G106" s="38">
         <v>20653</v>
       </c>
       <c r="H106" s="40">
         <v>22831</v>
       </c>
       <c r="I106" s="40">
         <v>23974.6</v>
       </c>
       <c r="J106" s="40">
         <v>26935</v>
       </c>
       <c r="K106" s="40">
         <v>26754.5</v>
       </c>
       <c r="L106" s="40">
         <v>37913.199999999997</v>
       </c>
       <c r="M106" s="40">
         <v>52890.400000000001</v>
       </c>
       <c r="N106" s="40">
         <v>56578.5</v>
       </c>
       <c r="O106" s="40">
-        <v>65437</v>
+        <v>66250</v>
       </c>
       <c r="P106" s="60"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B107" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C107" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D107" s="38">
         <v>8596.9</v>
       </c>
       <c r="E107" s="40">
         <v>10040.5</v>
       </c>
       <c r="F107" s="38">
         <v>12133</v>
       </c>
       <c r="G107" s="38">
         <v>12196</v>
       </c>
       <c r="H107" s="40">
         <v>12286</v>
       </c>
       <c r="I107" s="40">
         <v>13464.4</v>
       </c>
       <c r="J107" s="40">
         <v>16271.6</v>
       </c>
       <c r="K107" s="40">
         <v>16245.8</v>
       </c>
       <c r="L107" s="40">
         <v>24878.5</v>
       </c>
       <c r="M107" s="40">
         <v>28766.2</v>
       </c>
       <c r="N107" s="40">
         <v>28664.2</v>
       </c>
       <c r="O107" s="40">
-        <v>28753</v>
+        <v>28752.7</v>
       </c>
       <c r="P107" s="60"/>
     </row>
     <row r="108" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A108" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B108" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C108" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D108" s="38">
         <v>12202.3</v>
       </c>
       <c r="E108" s="40">
         <v>12066.3</v>
       </c>
       <c r="F108" s="38">
         <v>12406</v>
       </c>
       <c r="G108" s="38">
         <v>12635</v>
       </c>
       <c r="H108" s="40">
         <v>13237</v>
       </c>
       <c r="I108" s="40">
         <v>13580.2</v>
       </c>
       <c r="J108" s="40">
         <v>14109.7</v>
       </c>
       <c r="K108" s="40">
         <v>14092.2</v>
       </c>
       <c r="L108" s="40">
         <v>25679.9</v>
       </c>
       <c r="M108" s="40">
         <v>27483.5</v>
       </c>
       <c r="N108" s="40">
         <v>29737</v>
       </c>
       <c r="O108" s="40">
-        <v>35376</v>
+        <v>35376.199999999997</v>
       </c>
       <c r="P108" s="60"/>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C109" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D109" s="38">
         <v>8044.7</v>
       </c>
       <c r="E109" s="40">
         <v>8993.1</v>
       </c>
       <c r="F109" s="38">
         <v>9455</v>
       </c>
       <c r="G109" s="38">
         <v>9381</v>
       </c>
       <c r="H109" s="40">
         <v>8991</v>
       </c>
       <c r="I109" s="40">
         <v>9239</v>
       </c>
       <c r="J109" s="40">
         <v>9865.5</v>
       </c>
       <c r="K109" s="40">
         <v>9865.5</v>
       </c>
       <c r="L109" s="40">
         <v>21408.1</v>
       </c>
       <c r="M109" s="40">
         <v>25881.3</v>
       </c>
       <c r="N109" s="40">
         <v>25289.5</v>
       </c>
       <c r="O109" s="40">
-        <v>26331</v>
+        <v>26331.3</v>
       </c>
       <c r="P109" s="60"/>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B110" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C110" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D110" s="38">
         <v>4812.3</v>
       </c>
       <c r="E110" s="40">
         <v>4261</v>
       </c>
       <c r="F110" s="38">
         <v>5237</v>
       </c>
       <c r="G110" s="38">
         <v>5945</v>
       </c>
       <c r="H110" s="40">
         <v>9231</v>
       </c>
       <c r="I110" s="40">
         <v>8985.1</v>
       </c>
       <c r="J110" s="40">
         <v>10253.799999999999</v>
       </c>
       <c r="K110" s="40">
         <v>10302.700000000001</v>
       </c>
       <c r="L110" s="40">
         <v>11014.3</v>
       </c>
       <c r="M110" s="40">
         <v>16057.4</v>
       </c>
       <c r="N110" s="40">
         <v>27077.9</v>
       </c>
       <c r="O110" s="40">
-        <v>39499</v>
-[...1 lines deleted...]
-      <c r="P110" s="61"/>
+        <v>39921</v>
+      </c>
+      <c r="P110" s="60"/>
     </row>
     <row r="111" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A111" s="26"/>
       <c r="B111" s="26"/>
       <c r="C111" s="26"/>
       <c r="D111" s="29"/>
       <c r="E111" s="30"/>
       <c r="F111" s="30"/>
       <c r="G111" s="30"/>
       <c r="H111" s="30"/>
       <c r="I111" s="30"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
     </row>
     <row r="112" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="27"/>
       <c r="C112" s="7"/>
       <c r="D112" s="13"/>
       <c r="J112" s="8"/>
       <c r="L112" s="48"/>
       <c r="N112" s="8"/>
@@ -5566,965 +5530,965 @@
       <c r="G116" s="37">
         <v>10180</v>
       </c>
       <c r="H116" s="39">
         <v>10307</v>
       </c>
       <c r="I116" s="39">
         <v>11368</v>
       </c>
       <c r="J116" s="39">
         <v>12712.4</v>
       </c>
       <c r="K116" s="39">
         <v>12556.6</v>
       </c>
       <c r="L116" s="39">
         <v>19762.400000000001</v>
       </c>
       <c r="M116" s="39">
         <v>23133.9</v>
       </c>
       <c r="N116" s="39">
         <v>25200</v>
       </c>
       <c r="O116" s="39">
-        <v>25553</v>
+        <v>26108</v>
       </c>
       <c r="P116" s="60"/>
     </row>
     <row r="117" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A117" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B117" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C117" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="38">
         <v>5204.7</v>
       </c>
       <c r="E117" s="40">
         <v>10948.2</v>
       </c>
       <c r="F117" s="38">
         <v>8660</v>
       </c>
       <c r="G117" s="38">
         <v>9075</v>
       </c>
       <c r="H117" s="40">
         <v>9177</v>
       </c>
       <c r="I117" s="40">
         <v>9549.6</v>
       </c>
       <c r="J117" s="40">
         <v>8920.9</v>
       </c>
       <c r="K117" s="40">
         <v>8987</v>
       </c>
       <c r="L117" s="40">
         <v>14363.4</v>
       </c>
       <c r="M117" s="40">
         <v>22454.9</v>
       </c>
       <c r="N117" s="40">
         <v>23541.5</v>
       </c>
       <c r="O117" s="40">
-        <v>24176</v>
+        <v>24176.400000000001</v>
       </c>
       <c r="P117" s="60"/>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B118" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D118" s="38">
         <v>11891.8</v>
       </c>
       <c r="E118" s="40">
         <v>11581.2</v>
       </c>
       <c r="F118" s="38">
         <v>12913</v>
       </c>
       <c r="G118" s="38">
         <v>14411</v>
       </c>
       <c r="H118" s="40">
         <v>13304</v>
       </c>
       <c r="I118" s="40">
         <v>12905.7</v>
       </c>
       <c r="J118" s="40">
         <v>11939</v>
       </c>
       <c r="K118" s="40">
         <v>10087.5</v>
       </c>
       <c r="L118" s="40">
         <v>13399.7</v>
       </c>
       <c r="M118" s="40">
         <v>20801.3</v>
       </c>
       <c r="N118" s="40">
         <v>34522.1</v>
       </c>
       <c r="O118" s="40">
-        <v>30577</v>
+        <v>30577.200000000001</v>
       </c>
       <c r="P118" s="60"/>
     </row>
     <row r="119" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A119" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B119" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C119" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="38">
         <v>6415</v>
       </c>
       <c r="E119" s="40">
         <v>6494.4</v>
       </c>
       <c r="F119" s="38">
         <v>6542</v>
       </c>
       <c r="G119" s="38">
         <v>7913</v>
       </c>
       <c r="H119" s="40">
         <v>7946</v>
       </c>
       <c r="I119" s="40">
         <v>14613.2</v>
       </c>
       <c r="J119" s="40">
         <v>15289.2</v>
       </c>
       <c r="K119" s="40">
         <v>14696.7</v>
       </c>
       <c r="L119" s="40">
         <v>21030.6</v>
       </c>
       <c r="M119" s="40">
         <v>21617.1</v>
       </c>
       <c r="N119" s="40">
         <v>27485</v>
       </c>
       <c r="O119" s="40">
-        <v>31450</v>
+        <v>31450.3</v>
       </c>
       <c r="P119" s="60"/>
     </row>
     <row r="120" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A120" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B120" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C120" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D120" s="38">
         <v>14783.7</v>
       </c>
       <c r="E120" s="40">
         <v>16227.1</v>
       </c>
       <c r="F120" s="38">
         <v>18939</v>
       </c>
       <c r="G120" s="38">
         <v>20563</v>
       </c>
       <c r="H120" s="40">
         <v>20522</v>
       </c>
       <c r="I120" s="40">
         <v>20589.7</v>
       </c>
       <c r="J120" s="40">
         <v>23239.7</v>
       </c>
       <c r="K120" s="40">
         <v>23208.9</v>
       </c>
       <c r="L120" s="40">
         <v>31375.8</v>
       </c>
       <c r="M120" s="40">
         <v>39354.300000000003</v>
       </c>
       <c r="N120" s="40">
         <v>44644.800000000003</v>
       </c>
       <c r="O120" s="40">
-        <v>55869</v>
+        <v>55868.7</v>
       </c>
       <c r="P120" s="60"/>
     </row>
     <row r="121" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A121" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B121" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C121" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D121" s="38">
         <v>5139.3999999999996</v>
       </c>
       <c r="E121" s="40">
         <v>7777</v>
       </c>
       <c r="F121" s="38">
         <v>7509</v>
       </c>
       <c r="G121" s="38">
         <v>6798</v>
       </c>
       <c r="H121" s="40">
         <v>8713</v>
       </c>
       <c r="I121" s="40">
         <v>7177.6</v>
       </c>
       <c r="J121" s="40">
         <v>7877.9</v>
       </c>
       <c r="K121" s="40">
         <v>7890.6</v>
       </c>
       <c r="L121" s="40">
         <v>9720.2999999999993</v>
       </c>
       <c r="M121" s="40">
         <v>11830.1</v>
       </c>
       <c r="N121" s="40">
         <v>15096.4</v>
       </c>
       <c r="O121" s="40">
-        <v>17483</v>
+        <v>17482.900000000001</v>
       </c>
       <c r="P121" s="60"/>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C122" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D122" s="38">
         <v>8050.2</v>
       </c>
       <c r="E122" s="40">
         <v>8389.2000000000007</v>
       </c>
       <c r="F122" s="38">
         <v>10694</v>
       </c>
       <c r="G122" s="38">
         <v>11623</v>
       </c>
       <c r="H122" s="40">
         <v>10096</v>
       </c>
       <c r="I122" s="40">
         <v>10569.3</v>
       </c>
       <c r="J122" s="40">
         <v>8895.7000000000007</v>
       </c>
       <c r="K122" s="40">
         <v>8552</v>
       </c>
       <c r="L122" s="40">
         <v>13159.2</v>
       </c>
       <c r="M122" s="40">
         <v>16332.8</v>
       </c>
       <c r="N122" s="40">
         <v>22884.6</v>
       </c>
       <c r="O122" s="40">
-        <v>25147</v>
+        <v>25147.1</v>
       </c>
       <c r="P122" s="60"/>
     </row>
     <row r="123" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A123" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B123" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C123" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D123" s="38">
         <v>15792.5</v>
       </c>
       <c r="E123" s="40">
         <v>9210.5</v>
       </c>
       <c r="F123" s="38">
         <v>11858</v>
       </c>
       <c r="G123" s="38">
         <v>9583</v>
       </c>
       <c r="H123" s="40">
         <v>7660</v>
       </c>
       <c r="I123" s="40">
         <v>8316.6</v>
       </c>
       <c r="J123" s="40">
         <v>6621.2</v>
       </c>
       <c r="K123" s="40">
         <v>7759.4</v>
       </c>
       <c r="L123" s="40">
         <v>10049.200000000001</v>
       </c>
       <c r="M123" s="40">
         <v>13250.4</v>
       </c>
       <c r="N123" s="40">
         <v>19884.599999999999</v>
       </c>
       <c r="O123" s="40">
-        <v>18740</v>
+        <v>27249</v>
       </c>
       <c r="P123" s="60"/>
     </row>
     <row r="124" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A124" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B124" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C124" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D124" s="38">
         <v>7357.1</v>
       </c>
       <c r="E124" s="40">
         <v>7744.6</v>
       </c>
       <c r="F124" s="38">
         <v>8041</v>
       </c>
       <c r="G124" s="38">
         <v>8212</v>
       </c>
       <c r="H124" s="40">
         <v>8276</v>
       </c>
       <c r="I124" s="40">
         <v>8992.9</v>
       </c>
       <c r="J124" s="40">
         <v>9012.9</v>
       </c>
       <c r="K124" s="40">
         <v>9470.6</v>
       </c>
       <c r="L124" s="40">
         <v>11749.2</v>
       </c>
       <c r="M124" s="40">
         <v>12554.6</v>
       </c>
       <c r="N124" s="40">
         <v>19087.8</v>
       </c>
       <c r="O124" s="40">
-        <v>21647</v>
+        <v>21647.1</v>
       </c>
       <c r="P124" s="60"/>
     </row>
     <row r="125" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A125" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B125" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C125" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D125" s="38">
         <v>6354.2</v>
       </c>
       <c r="E125" s="40">
         <v>7966.7</v>
       </c>
       <c r="F125" s="38">
         <v>6044</v>
       </c>
       <c r="G125" s="38">
         <v>7043</v>
       </c>
       <c r="H125" s="40">
         <v>5920</v>
       </c>
       <c r="I125" s="40">
         <v>6522.2</v>
       </c>
       <c r="J125" s="58" t="s">
         <v>96</v>
       </c>
       <c r="K125" s="40">
         <v>5033.8</v>
       </c>
       <c r="L125" s="40">
         <v>9898.1</v>
       </c>
       <c r="M125" s="40">
         <v>5833.3</v>
       </c>
       <c r="N125" s="40">
         <v>7833.3</v>
       </c>
       <c r="O125" s="40">
-        <v>3958</v>
-[...1 lines deleted...]
-      <c r="P125" s="61"/>
+        <v>3958.3</v>
+      </c>
+      <c r="P125" s="60"/>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B126" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C126" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D126" s="38">
         <v>10513.1</v>
       </c>
       <c r="E126" s="40">
         <v>10859.8</v>
       </c>
       <c r="F126" s="38">
         <v>11920</v>
       </c>
       <c r="G126" s="38">
         <v>13051</v>
       </c>
       <c r="H126" s="40">
         <v>13552</v>
       </c>
       <c r="I126" s="40">
         <v>13875.7</v>
       </c>
       <c r="J126" s="40">
         <v>14815.8</v>
       </c>
       <c r="K126" s="40">
         <v>14945.2</v>
       </c>
       <c r="L126" s="40">
         <v>17116.8</v>
       </c>
       <c r="M126" s="40">
         <v>21612.3</v>
       </c>
       <c r="N126" s="40">
         <v>27120.6</v>
       </c>
       <c r="O126" s="40">
-        <v>19616</v>
+        <v>27666</v>
       </c>
       <c r="P126" s="60"/>
     </row>
     <row r="127" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A127" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B127" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C127" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D127" s="38">
         <v>19239.8</v>
       </c>
       <c r="E127" s="40">
         <v>19131.599999999999</v>
       </c>
       <c r="F127" s="38">
         <v>20816</v>
       </c>
       <c r="G127" s="38">
         <v>22809</v>
       </c>
       <c r="H127" s="40">
         <v>24535</v>
       </c>
       <c r="I127" s="40">
         <v>25229.8</v>
       </c>
       <c r="J127" s="40">
         <v>27197.200000000001</v>
       </c>
       <c r="K127" s="40">
         <v>27511</v>
       </c>
       <c r="L127" s="40">
         <v>35790.9</v>
       </c>
       <c r="M127" s="40">
         <v>42792</v>
       </c>
       <c r="N127" s="40">
         <v>52366.1</v>
       </c>
       <c r="O127" s="40">
-        <v>49397</v>
+        <v>64338</v>
       </c>
       <c r="P127" s="60"/>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B128" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C128" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D128" s="38">
         <v>5814</v>
       </c>
       <c r="E128" s="40">
         <v>6567.2</v>
       </c>
       <c r="F128" s="38">
         <v>6949</v>
       </c>
       <c r="G128" s="38">
         <v>7156</v>
       </c>
       <c r="H128" s="40">
         <v>8464</v>
       </c>
       <c r="I128" s="40">
         <v>8892.1</v>
       </c>
       <c r="J128" s="40">
         <v>8202.7000000000007</v>
       </c>
       <c r="K128" s="40">
         <v>8479</v>
       </c>
       <c r="L128" s="40">
         <v>11292.6</v>
       </c>
       <c r="M128" s="40">
         <v>16157</v>
       </c>
       <c r="N128" s="40">
         <v>19882.900000000001</v>
       </c>
       <c r="O128" s="40">
-        <v>23718</v>
+        <v>23717.9</v>
       </c>
       <c r="P128" s="60"/>
     </row>
     <row r="129" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A129" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B129" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C129" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D129" s="38">
         <v>11892.4</v>
       </c>
       <c r="E129" s="40">
         <v>11861.7</v>
       </c>
       <c r="F129" s="38">
         <v>11820</v>
       </c>
       <c r="G129" s="38">
         <v>13924</v>
       </c>
       <c r="H129" s="40">
         <v>13424</v>
       </c>
       <c r="I129" s="40">
         <v>16267.8</v>
       </c>
       <c r="J129" s="40">
         <v>15955.4</v>
       </c>
       <c r="K129" s="40">
         <v>15778.2</v>
       </c>
       <c r="L129" s="40">
         <v>26100.400000000001</v>
       </c>
       <c r="M129" s="40">
         <v>34323.1</v>
       </c>
       <c r="N129" s="40">
         <v>35657.599999999999</v>
       </c>
       <c r="O129" s="40">
-        <v>38589</v>
+        <v>41667</v>
       </c>
       <c r="P129" s="60"/>
     </row>
     <row r="130" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A130" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B130" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C130" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D130" s="38">
         <v>11528.2</v>
       </c>
       <c r="E130" s="40">
         <v>12356.2</v>
       </c>
       <c r="F130" s="38">
         <v>13589</v>
       </c>
       <c r="G130" s="38">
         <v>14690</v>
       </c>
       <c r="H130" s="40">
         <v>14642</v>
       </c>
       <c r="I130" s="40">
         <v>14142.7</v>
       </c>
       <c r="J130" s="40">
         <v>17025.900000000001</v>
       </c>
       <c r="K130" s="40">
         <v>15464</v>
       </c>
       <c r="L130" s="40">
         <v>19239.3</v>
       </c>
       <c r="M130" s="40">
         <v>20041.099999999999</v>
       </c>
       <c r="N130" s="40">
         <v>29985.3</v>
       </c>
       <c r="O130" s="40">
-        <v>25143</v>
-[...1 lines deleted...]
-      <c r="P130" s="61"/>
+        <v>25143.200000000001</v>
+      </c>
+      <c r="P130" s="60"/>
     </row>
     <row r="131" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B131" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C131" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D131" s="38">
         <v>12004.7</v>
       </c>
       <c r="E131" s="40">
         <v>13031.7</v>
       </c>
       <c r="F131" s="38">
         <v>13570</v>
       </c>
       <c r="G131" s="38">
         <v>14264</v>
       </c>
       <c r="H131" s="40">
         <v>15916</v>
       </c>
       <c r="I131" s="40">
         <v>16753.2</v>
       </c>
       <c r="J131" s="40">
         <v>18752.7</v>
       </c>
       <c r="K131" s="40">
         <v>18520.8</v>
       </c>
       <c r="L131" s="40">
         <v>23890.799999999999</v>
       </c>
       <c r="M131" s="40">
         <v>38839.300000000003</v>
       </c>
       <c r="N131" s="40">
         <v>38807.699999999997</v>
       </c>
       <c r="O131" s="40">
-        <v>47912</v>
+        <v>48097</v>
       </c>
       <c r="P131" s="60"/>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B132" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C132" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D132" s="38">
         <v>6649.7</v>
       </c>
       <c r="E132" s="40">
         <v>7487.6</v>
       </c>
       <c r="F132" s="38">
         <v>9398</v>
       </c>
       <c r="G132" s="38">
         <v>9259</v>
       </c>
       <c r="H132" s="40">
         <v>9179</v>
       </c>
       <c r="I132" s="40">
         <v>10264.5</v>
       </c>
       <c r="J132" s="40">
         <v>12282.1</v>
       </c>
       <c r="K132" s="40">
         <v>12286.2</v>
       </c>
       <c r="L132" s="40">
         <v>20026.8</v>
       </c>
       <c r="M132" s="40">
         <v>22272.400000000001</v>
       </c>
       <c r="N132" s="40">
         <v>22863.599999999999</v>
       </c>
       <c r="O132" s="40">
         <v>21514</v>
       </c>
-      <c r="P132" s="61"/>
+      <c r="P132" s="60"/>
     </row>
     <row r="133" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A133" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B133" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C133" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D133" s="38">
         <v>8041.2</v>
       </c>
       <c r="E133" s="40">
         <v>8004.9</v>
       </c>
       <c r="F133" s="38">
         <v>8319</v>
       </c>
       <c r="G133" s="38">
         <v>8820</v>
       </c>
       <c r="H133" s="40">
         <v>8851</v>
       </c>
       <c r="I133" s="40">
         <v>9468.6</v>
       </c>
       <c r="J133" s="40">
         <v>9346.9</v>
       </c>
       <c r="K133" s="40">
         <v>9354.5</v>
       </c>
       <c r="L133" s="40">
         <v>17483.8</v>
       </c>
       <c r="M133" s="40">
         <v>17498.8</v>
       </c>
       <c r="N133" s="40">
         <v>21049</v>
       </c>
       <c r="O133" s="40">
-        <v>24644</v>
+        <v>24643.9</v>
       </c>
       <c r="P133" s="60"/>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B134" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C134" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D134" s="38">
         <v>5476</v>
       </c>
       <c r="E134" s="40">
         <v>6032.7</v>
       </c>
       <c r="F134" s="38">
         <v>6393</v>
       </c>
       <c r="G134" s="38">
         <v>6213</v>
       </c>
       <c r="H134" s="40">
         <v>6463</v>
       </c>
       <c r="I134" s="40">
         <v>6602.5</v>
       </c>
       <c r="J134" s="40">
         <v>6635.3</v>
       </c>
       <c r="K134" s="40">
         <v>6696.3</v>
       </c>
       <c r="L134" s="40">
         <v>14447.5</v>
       </c>
       <c r="M134" s="40">
         <v>18244.099999999999</v>
       </c>
       <c r="N134" s="40">
         <v>16864</v>
       </c>
       <c r="O134" s="40">
-        <v>17781</v>
+        <v>17781.3</v>
       </c>
       <c r="P134" s="60"/>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B135" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C135" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D135" s="38">
         <v>4051.5</v>
       </c>
       <c r="E135" s="40">
         <v>4609.2</v>
       </c>
       <c r="F135" s="38">
         <v>3837</v>
       </c>
       <c r="G135" s="38">
         <v>4054</v>
       </c>
       <c r="H135" s="40">
         <v>4342</v>
       </c>
       <c r="I135" s="40">
         <v>5044.8999999999996</v>
       </c>
       <c r="J135" s="40">
         <v>5866.4</v>
       </c>
       <c r="K135" s="40">
         <v>5113.5</v>
       </c>
       <c r="L135" s="40">
         <v>6788</v>
       </c>
       <c r="M135" s="40">
         <v>8244.5</v>
       </c>
       <c r="N135" s="40">
         <v>9363.6</v>
       </c>
       <c r="O135" s="40">
         <v>5478</v>
       </c>
-      <c r="P135" s="61"/>
+      <c r="P135" s="60"/>
     </row>
     <row r="136" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A136" s="26"/>
       <c r="B136" s="26"/>
       <c r="C136" s="26"/>
       <c r="D136" s="31"/>
       <c r="E136" s="32"/>
       <c r="F136" s="32"/>
       <c r="G136" s="32"/>
       <c r="H136" s="32"/>
       <c r="I136" s="32"/>
       <c r="J136" s="8"/>
       <c r="K136" s="8"/>
       <c r="L136" s="8"/>
       <c r="M136" s="8"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A137" s="27"/>
       <c r="C137" s="7"/>
       <c r="D137" s="13"/>
       <c r="J137" s="8"/>
       <c r="L137" s="48"/>
       <c r="N137" s="48"/>
     </row>
@@ -6618,101 +6582,101 @@
       <c r="G141" s="37">
         <v>11295</v>
       </c>
       <c r="H141" s="39">
         <v>12511</v>
       </c>
       <c r="I141" s="39">
         <v>12969</v>
       </c>
       <c r="J141" s="39">
         <v>16156.4</v>
       </c>
       <c r="K141" s="39">
         <v>16399.5</v>
       </c>
       <c r="L141" s="39">
         <v>25091.599999999999</v>
       </c>
       <c r="M141" s="39">
         <v>30689.1</v>
       </c>
       <c r="N141" s="39">
         <v>34068</v>
       </c>
       <c r="O141" s="39">
-        <v>37099</v>
+        <v>37737</v>
       </c>
       <c r="P141" s="60"/>
     </row>
     <row r="142" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A142" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B142" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C142" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D142" s="38">
         <v>4201.2</v>
       </c>
       <c r="E142" s="40">
         <v>5377.1</v>
       </c>
       <c r="F142" s="38">
         <v>7345</v>
       </c>
       <c r="G142" s="38">
         <v>7586</v>
       </c>
       <c r="H142" s="40">
         <v>7895</v>
       </c>
       <c r="I142" s="40">
         <v>7937.2</v>
       </c>
       <c r="J142" s="40">
         <v>8179.2</v>
       </c>
       <c r="K142" s="40">
         <v>8250.4</v>
       </c>
       <c r="L142" s="40">
         <v>12067.9</v>
       </c>
       <c r="M142" s="40">
         <v>18378.3</v>
       </c>
       <c r="N142" s="40">
         <v>19223.5</v>
       </c>
       <c r="O142" s="40">
-        <v>12364</v>
-[...1 lines deleted...]
-      <c r="P142" s="61"/>
+        <v>12364.3</v>
+      </c>
+      <c r="P142" s="60"/>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D143" s="38">
         <v>3144.3</v>
       </c>
       <c r="E143" s="40">
         <v>3139.9</v>
       </c>
       <c r="F143" s="38">
         <v>40756</v>
       </c>
       <c r="G143" s="38">
         <v>7699</v>
       </c>
       <c r="H143" s="40">
         <v>8047</v>
@@ -6762,99 +6726,99 @@
       <c r="G144" s="38">
         <v>8608</v>
       </c>
       <c r="H144" s="40">
         <v>8565</v>
       </c>
       <c r="I144" s="40">
         <v>8272.1</v>
       </c>
       <c r="J144" s="40">
         <v>7215</v>
       </c>
       <c r="K144" s="40">
         <v>48369.2</v>
       </c>
       <c r="L144" s="40">
         <v>90625.7</v>
       </c>
       <c r="M144" s="40">
         <v>111160.9</v>
       </c>
       <c r="N144" s="40">
         <v>134528.70000000001</v>
       </c>
       <c r="O144" s="40">
-        <v>141297</v>
+        <v>141297.4</v>
       </c>
       <c r="P144" s="60"/>
     </row>
     <row r="145" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A145" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B145" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C145" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D145" s="38">
         <v>18478.900000000001</v>
       </c>
       <c r="E145" s="40">
         <v>20608.2</v>
       </c>
       <c r="F145" s="38">
         <v>22743</v>
       </c>
       <c r="G145" s="38">
         <v>26492</v>
       </c>
       <c r="H145" s="40">
         <v>26768</v>
       </c>
       <c r="I145" s="40">
         <v>24823</v>
       </c>
       <c r="J145" s="40">
         <v>33413.5</v>
       </c>
       <c r="K145" s="40">
         <v>33413.5</v>
       </c>
       <c r="L145" s="40">
         <v>14867.9</v>
       </c>
       <c r="M145" s="40">
         <v>44087.1</v>
       </c>
       <c r="N145" s="40">
         <v>44463.7</v>
       </c>
       <c r="O145" s="40">
-        <v>56433</v>
+        <v>56433.3</v>
       </c>
       <c r="P145" s="60"/>
     </row>
     <row r="146" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A146" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B146" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C146" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D146" s="38">
         <v>9681.4</v>
       </c>
       <c r="E146" s="40">
         <v>10676.1</v>
       </c>
       <c r="F146" s="38">
         <v>13785</v>
       </c>
       <c r="G146" s="38">
         <v>12916</v>
       </c>
@@ -6906,483 +6870,483 @@
       <c r="G147" s="38">
         <v>11375</v>
       </c>
       <c r="H147" s="40">
         <v>20708</v>
       </c>
       <c r="I147" s="40">
         <v>20629.400000000001</v>
       </c>
       <c r="J147" s="40">
         <v>51442.9</v>
       </c>
       <c r="K147" s="40">
         <v>50308.4</v>
       </c>
       <c r="L147" s="40">
         <v>49561.5</v>
       </c>
       <c r="M147" s="40">
         <v>39473.699999999997</v>
       </c>
       <c r="N147" s="40">
         <v>30233.8</v>
       </c>
       <c r="O147" s="40">
-        <v>38075</v>
+        <v>38074.6</v>
       </c>
       <c r="P147" s="60"/>
     </row>
     <row r="148" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A148" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B148" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C148" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D148" s="38">
         <v>8757.7999999999993</v>
       </c>
       <c r="E148" s="40">
         <v>9205.2999999999993</v>
       </c>
       <c r="F148" s="38">
         <v>8655</v>
       </c>
       <c r="G148" s="38">
         <v>7381</v>
       </c>
       <c r="H148" s="40">
         <v>7766</v>
       </c>
       <c r="I148" s="40">
         <v>7243.8</v>
       </c>
       <c r="J148" s="40">
         <v>5540.2</v>
       </c>
       <c r="K148" s="40">
         <v>5835.4</v>
       </c>
       <c r="L148" s="40">
         <v>7029.9</v>
       </c>
       <c r="M148" s="40">
         <v>10327.1</v>
       </c>
       <c r="N148" s="40">
         <v>19468.599999999999</v>
       </c>
       <c r="O148" s="40">
-        <v>14881</v>
+        <v>26364</v>
       </c>
       <c r="P148" s="60"/>
     </row>
     <row r="149" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A149" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B149" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C149" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D149" s="38">
         <v>4795.2</v>
       </c>
       <c r="E149" s="40">
         <v>5340.8</v>
       </c>
       <c r="F149" s="38">
         <v>6585</v>
       </c>
       <c r="G149" s="38">
         <v>5474</v>
       </c>
       <c r="H149" s="40">
         <v>5523</v>
       </c>
       <c r="I149" s="40">
         <v>5186.5</v>
       </c>
       <c r="J149" s="40">
         <v>5530.7</v>
       </c>
       <c r="K149" s="40">
         <v>5593.5</v>
       </c>
       <c r="L149" s="40">
         <v>69176.800000000003</v>
       </c>
       <c r="M149" s="40">
         <v>78153.3</v>
       </c>
       <c r="N149" s="40">
         <v>100214.6</v>
       </c>
       <c r="O149" s="40">
-        <v>97495</v>
+        <v>99168</v>
       </c>
       <c r="P149" s="60"/>
     </row>
     <row r="150" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A150" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B150" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C150" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D150" s="38">
         <v>4462.5</v>
       </c>
       <c r="E150" s="40">
         <v>5008.3</v>
       </c>
       <c r="F150" s="38">
         <v>4348</v>
       </c>
       <c r="G150" s="38">
         <v>5583</v>
       </c>
       <c r="H150" s="40">
         <v>4881</v>
       </c>
       <c r="I150" s="40">
         <v>1581</v>
       </c>
       <c r="J150" s="40">
         <v>4258.3</v>
       </c>
       <c r="K150" s="40">
         <v>1986.1</v>
       </c>
       <c r="L150" s="40">
         <v>11815.9</v>
       </c>
       <c r="M150" s="40">
         <v>13895.3</v>
       </c>
-      <c r="N150" s="62">
+      <c r="N150" s="40">
         <v>52325</v>
       </c>
       <c r="O150" s="40">
-        <v>5833</v>
-[...1 lines deleted...]
-      <c r="P150" s="61"/>
+        <v>5833.3</v>
+      </c>
+      <c r="P150" s="60"/>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B151" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C151" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D151" s="38">
         <v>11370</v>
       </c>
       <c r="E151" s="40">
         <v>11972.1</v>
       </c>
       <c r="F151" s="38">
         <v>11424</v>
       </c>
       <c r="G151" s="38">
         <v>12507</v>
       </c>
       <c r="H151" s="40">
         <v>11952</v>
       </c>
       <c r="I151" s="40">
         <v>12621.3</v>
       </c>
       <c r="J151" s="40">
         <v>13473.7</v>
       </c>
       <c r="K151" s="40">
         <v>13005.8</v>
       </c>
       <c r="L151" s="40">
         <v>19959.7</v>
       </c>
       <c r="M151" s="40">
         <v>24208.799999999999</v>
       </c>
       <c r="N151" s="40">
         <v>26565.9</v>
       </c>
       <c r="O151" s="40">
-        <v>22165</v>
+        <v>29439</v>
       </c>
       <c r="P151" s="60"/>
     </row>
     <row r="152" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A152" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B152" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C152" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D152" s="38">
         <v>22013.8</v>
       </c>
       <c r="E152" s="40">
         <v>19024.7</v>
       </c>
       <c r="F152" s="38">
         <v>20883</v>
       </c>
       <c r="G152" s="38">
         <v>23136</v>
       </c>
       <c r="H152" s="40">
         <v>24735</v>
       </c>
       <c r="I152" s="40">
         <v>25122.400000000001</v>
       </c>
       <c r="J152" s="40">
         <v>25191.4</v>
       </c>
       <c r="K152" s="40">
         <v>26002.1</v>
       </c>
       <c r="L152" s="40">
         <v>32746.6</v>
       </c>
       <c r="M152" s="40">
         <v>39887.300000000003</v>
       </c>
       <c r="N152" s="40">
         <v>47605.3</v>
       </c>
       <c r="O152" s="40">
-        <v>51612</v>
+        <v>55323</v>
       </c>
       <c r="P152" s="60"/>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B153" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C153" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D153" s="38">
         <v>6816.9</v>
       </c>
       <c r="E153" s="40">
         <v>7585.3</v>
       </c>
       <c r="F153" s="38">
         <v>9671</v>
       </c>
       <c r="G153" s="38">
         <v>9568</v>
       </c>
       <c r="H153" s="40">
         <v>11132</v>
       </c>
       <c r="I153" s="40">
         <v>8738.2000000000007</v>
       </c>
       <c r="J153" s="40">
         <v>8562.6</v>
       </c>
       <c r="K153" s="40">
         <v>9195.5</v>
       </c>
       <c r="L153" s="40">
         <v>9411.2000000000007</v>
       </c>
       <c r="M153" s="40">
         <v>11781.7</v>
       </c>
       <c r="N153" s="40">
         <v>15368.9</v>
       </c>
       <c r="O153" s="40">
-        <v>20437</v>
+        <v>20437.2</v>
       </c>
       <c r="P153" s="60"/>
     </row>
     <row r="154" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A154" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B154" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C154" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D154" s="38">
         <v>19559.400000000001</v>
       </c>
       <c r="E154" s="40">
         <v>19612.2</v>
       </c>
       <c r="F154" s="38">
         <v>14030</v>
       </c>
       <c r="G154" s="38">
         <v>21238</v>
       </c>
       <c r="H154" s="40">
         <v>37694</v>
       </c>
       <c r="I154" s="40">
         <v>36689.199999999997</v>
       </c>
       <c r="J154" s="40">
         <v>41663.599999999999</v>
       </c>
       <c r="K154" s="40">
         <v>17411.3</v>
       </c>
       <c r="L154" s="40">
         <v>23684</v>
       </c>
       <c r="M154" s="40">
         <v>27796.6</v>
       </c>
       <c r="N154" s="40">
         <v>35378.300000000003</v>
       </c>
       <c r="O154" s="40">
-        <v>31338</v>
+        <v>34571</v>
       </c>
       <c r="P154" s="60"/>
     </row>
     <row r="155" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A155" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B155" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C155" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D155" s="38">
         <v>8416.6</v>
       </c>
       <c r="E155" s="40">
         <v>10330.4</v>
       </c>
       <c r="F155" s="38">
         <v>9708</v>
       </c>
       <c r="G155" s="38">
         <v>9995</v>
       </c>
       <c r="H155" s="40">
         <v>10383</v>
       </c>
       <c r="I155" s="40">
         <v>10781.9</v>
       </c>
       <c r="J155" s="40">
         <v>13187.8</v>
       </c>
       <c r="K155" s="40">
         <v>13129.9</v>
       </c>
       <c r="L155" s="40">
         <v>17016.5</v>
       </c>
       <c r="M155" s="40">
         <v>34300.800000000003</v>
       </c>
       <c r="N155" s="40">
         <v>36170</v>
       </c>
       <c r="O155" s="40">
-        <v>43157</v>
+        <v>43156.6</v>
       </c>
       <c r="P155" s="60"/>
     </row>
     <row r="156" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B156" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C156" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D156" s="38">
         <v>12506.3</v>
       </c>
       <c r="E156" s="40">
         <v>12824.9</v>
       </c>
       <c r="F156" s="38">
         <v>13069</v>
       </c>
       <c r="G156" s="38">
         <v>13206</v>
       </c>
       <c r="H156" s="40">
         <v>14391</v>
       </c>
       <c r="I156" s="40">
         <v>15103.5</v>
       </c>
       <c r="J156" s="40">
         <v>17327.8</v>
       </c>
       <c r="K156" s="40">
         <v>17275.099999999999</v>
       </c>
       <c r="L156" s="40">
         <v>26082.2</v>
       </c>
       <c r="M156" s="40">
         <v>35439.699999999997</v>
       </c>
       <c r="N156" s="40">
         <v>38483.9</v>
       </c>
       <c r="O156" s="40">
-        <v>43268</v>
+        <v>43879</v>
       </c>
       <c r="P156" s="60"/>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B157" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C157" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D157" s="38">
         <v>6955.1</v>
       </c>
       <c r="E157" s="40">
         <v>7790.3</v>
       </c>
       <c r="F157" s="38">
         <v>9108</v>
       </c>
       <c r="G157" s="38">
         <v>9615</v>
       </c>
@@ -7434,51 +7398,51 @@
       <c r="G158" s="38">
         <v>9480</v>
       </c>
       <c r="H158" s="40">
         <v>9611</v>
       </c>
       <c r="I158" s="40">
         <v>10011.4</v>
       </c>
       <c r="J158" s="40">
         <v>10103.5</v>
       </c>
       <c r="K158" s="40">
         <v>10143.5</v>
       </c>
       <c r="L158" s="40">
         <v>17232.3</v>
       </c>
       <c r="M158" s="40">
         <v>19186.599999999999</v>
       </c>
       <c r="N158" s="40">
         <v>20713</v>
       </c>
       <c r="O158" s="40">
-        <v>24478</v>
+        <v>24477.5</v>
       </c>
       <c r="P158" s="60"/>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B159" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C159" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D159" s="38">
         <v>6144.8</v>
       </c>
       <c r="E159" s="40">
         <v>7014.7</v>
       </c>
       <c r="F159" s="38">
         <v>7239</v>
       </c>
       <c r="G159" s="38">
         <v>7109</v>
       </c>
@@ -7530,71 +7494,68 @@
       <c r="G160" s="38">
         <v>4748</v>
       </c>
       <c r="H160" s="40">
         <v>4759</v>
       </c>
       <c r="I160" s="40">
         <v>5023.2</v>
       </c>
       <c r="J160" s="40">
         <v>6861.8</v>
       </c>
       <c r="K160" s="40">
         <v>7427.4</v>
       </c>
       <c r="L160" s="40">
         <v>8678.7999999999993</v>
       </c>
       <c r="M160" s="40">
         <v>10509.4</v>
       </c>
       <c r="N160" s="40">
         <v>10761.3</v>
       </c>
       <c r="O160" s="40">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="P160" s="61"/>
+        <v>20249.099999999999</v>
+      </c>
+      <c r="P160" s="60"/>
     </row>
     <row r="161" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A161" s="26"/>
       <c r="B161" s="26"/>
       <c r="C161" s="26"/>
       <c r="D161" s="25"/>
       <c r="E161" s="8"/>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="8"/>
       <c r="I161" s="8"/>
       <c r="J161" s="8"/>
       <c r="K161" s="8"/>
       <c r="L161" s="8"/>
       <c r="M161" s="8"/>
-      <c r="N161" s="63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A162" s="27"/>
       <c r="C162" s="7"/>
       <c r="D162" s="13"/>
       <c r="J162" s="8"/>
       <c r="L162" s="48"/>
       <c r="N162" s="48"/>
     </row>
     <row r="163" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="51" t="s">
         <v>99</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="11">
         <v>2014</v>
       </c>
       <c r="E163" s="11">
         <v>2015</v>
       </c>
@@ -7672,243 +7633,243 @@
       <c r="G166" s="37">
         <v>13391</v>
       </c>
       <c r="H166" s="39">
         <v>14114</v>
       </c>
       <c r="I166" s="39">
         <v>14724</v>
       </c>
       <c r="J166" s="39">
         <v>16050.8</v>
       </c>
       <c r="K166" s="39">
         <v>15957.7</v>
       </c>
       <c r="L166" s="39">
         <v>21640.5</v>
       </c>
       <c r="M166" s="39">
         <v>25562.6</v>
       </c>
       <c r="N166" s="39">
         <v>27818.6</v>
       </c>
       <c r="O166" s="39">
-        <v>30769</v>
+        <v>31637</v>
       </c>
       <c r="P166" s="60"/>
     </row>
     <row r="167" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A167" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B167" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C167" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D167" s="38">
         <v>5004.3999999999996</v>
       </c>
       <c r="E167" s="40">
         <v>6109.6</v>
       </c>
       <c r="F167" s="38">
         <v>6578</v>
       </c>
       <c r="G167" s="38">
         <v>7182</v>
       </c>
       <c r="H167" s="40">
         <v>7610</v>
       </c>
       <c r="I167" s="40">
         <v>7849.9</v>
       </c>
       <c r="J167" s="40">
         <v>7878.9</v>
       </c>
       <c r="K167" s="40">
         <v>7670.4</v>
       </c>
       <c r="L167" s="40">
         <v>10682.8</v>
       </c>
       <c r="M167" s="40">
         <v>13830.2</v>
       </c>
       <c r="N167" s="40">
         <v>16940</v>
       </c>
       <c r="O167" s="40">
-        <v>23296</v>
+        <v>23296.1</v>
       </c>
       <c r="P167" s="60"/>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B168" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D168" s="38">
         <v>18516.5</v>
       </c>
       <c r="E168" s="40">
         <v>13085.2</v>
       </c>
       <c r="F168" s="38">
         <v>6061</v>
       </c>
       <c r="G168" s="38">
         <v>9687</v>
       </c>
       <c r="H168" s="40">
         <v>41179</v>
       </c>
       <c r="I168" s="40">
         <v>45870.1</v>
       </c>
       <c r="J168" s="40">
         <v>7823.8</v>
       </c>
       <c r="K168" s="40">
         <v>9153.7000000000007</v>
       </c>
       <c r="L168" s="40">
         <v>17187.099999999999</v>
       </c>
       <c r="M168" s="40">
         <v>20761.900000000001</v>
       </c>
       <c r="N168" s="40">
         <v>19136</v>
       </c>
       <c r="O168" s="40">
-        <v>31098</v>
+        <v>31097.7</v>
       </c>
       <c r="P168" s="60"/>
     </row>
     <row r="169" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A169" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B169" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C169" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D169" s="38">
         <v>11303.4</v>
       </c>
       <c r="E169" s="40">
         <v>11388.4</v>
       </c>
       <c r="F169" s="38">
         <v>11599</v>
       </c>
       <c r="G169" s="38">
         <v>13157</v>
       </c>
       <c r="H169" s="40">
         <v>13889</v>
       </c>
       <c r="I169" s="40">
         <v>14883.3</v>
       </c>
       <c r="J169" s="40">
         <v>18299.5</v>
       </c>
       <c r="K169" s="40">
         <v>17887.900000000001</v>
       </c>
       <c r="L169" s="40">
         <v>22334.6</v>
       </c>
       <c r="M169" s="40">
         <v>27366.2</v>
       </c>
       <c r="N169" s="40">
         <v>35349.800000000003</v>
       </c>
       <c r="O169" s="40">
-        <v>38856</v>
+        <v>38856.199999999997</v>
       </c>
       <c r="P169" s="60"/>
     </row>
     <row r="170" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A170" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B170" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C170" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D170" s="38">
         <v>20525.400000000001</v>
       </c>
       <c r="E170" s="40">
         <v>24150.6</v>
       </c>
       <c r="F170" s="38">
         <v>27641</v>
       </c>
       <c r="G170" s="38">
         <v>31025</v>
       </c>
       <c r="H170" s="40">
         <v>32402</v>
       </c>
       <c r="I170" s="40">
         <v>32023.599999999999</v>
       </c>
       <c r="J170" s="40">
         <v>31884.5</v>
       </c>
       <c r="K170" s="40">
         <v>31184.1</v>
       </c>
       <c r="L170" s="40">
         <v>35627.599999999999</v>
       </c>
       <c r="M170" s="40">
         <v>43087.199999999997</v>
       </c>
       <c r="N170" s="40">
         <v>41195.9</v>
       </c>
       <c r="O170" s="40">
-        <v>43272</v>
+        <v>43271.9</v>
       </c>
       <c r="P170" s="60"/>
     </row>
     <row r="171" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A171" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B171" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C171" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D171" s="38">
         <v>6073.6</v>
       </c>
       <c r="E171" s="40">
         <v>7124.6</v>
       </c>
       <c r="F171" s="38">
         <v>7249</v>
       </c>
       <c r="G171" s="38">
         <v>7610</v>
       </c>
@@ -7960,675 +7921,675 @@
       <c r="G172" s="38">
         <v>11971</v>
       </c>
       <c r="H172" s="40">
         <v>12679</v>
       </c>
       <c r="I172" s="40">
         <v>13366.6</v>
       </c>
       <c r="J172" s="40">
         <v>12205.1</v>
       </c>
       <c r="K172" s="40">
         <v>12972.3</v>
       </c>
       <c r="L172" s="40">
         <v>14553.9</v>
       </c>
       <c r="M172" s="40">
         <v>22284.400000000001</v>
       </c>
       <c r="N172" s="40">
         <v>25059.1</v>
       </c>
       <c r="O172" s="40">
-        <v>32455</v>
+        <v>32454.799999999999</v>
       </c>
       <c r="P172" s="60"/>
     </row>
     <row r="173" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A173" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B173" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C173" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D173" s="38">
         <v>10770</v>
       </c>
       <c r="E173" s="40">
         <v>10520.8</v>
       </c>
       <c r="F173" s="38">
         <v>10903</v>
       </c>
       <c r="G173" s="38">
         <v>12455</v>
       </c>
       <c r="H173" s="40">
         <v>13161</v>
       </c>
       <c r="I173" s="40">
         <v>13266.7</v>
       </c>
       <c r="J173" s="40">
         <v>16331.6</v>
       </c>
       <c r="K173" s="40">
         <v>16110.1</v>
       </c>
       <c r="L173" s="40">
         <v>20977.7</v>
       </c>
       <c r="M173" s="40">
         <v>19274.599999999999</v>
       </c>
       <c r="N173" s="40">
         <v>24555.8</v>
       </c>
       <c r="O173" s="40">
-        <v>16614</v>
+        <v>33928</v>
       </c>
       <c r="P173" s="60"/>
     </row>
     <row r="174" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A174" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B174" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C174" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D174" s="38">
         <v>12705.8</v>
       </c>
       <c r="E174" s="40">
         <v>12783.7</v>
       </c>
       <c r="F174" s="38">
         <v>13703</v>
       </c>
       <c r="G174" s="38">
         <v>17129</v>
       </c>
       <c r="H174" s="40">
         <v>18435</v>
       </c>
       <c r="I174" s="40">
         <v>18627.5</v>
       </c>
       <c r="J174" s="40">
         <v>15292.4</v>
       </c>
       <c r="K174" s="40">
         <v>15322</v>
       </c>
       <c r="L174" s="40">
         <v>9490</v>
       </c>
       <c r="M174" s="40">
         <v>11721.8</v>
       </c>
       <c r="N174" s="40">
         <v>14654.8</v>
       </c>
       <c r="O174" s="40">
-        <v>18685</v>
+        <v>18684.900000000001</v>
       </c>
       <c r="P174" s="60"/>
     </row>
     <row r="175" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A175" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B175" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C175" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D175" s="38">
         <v>4601.2</v>
       </c>
       <c r="E175" s="40">
         <v>5143.7</v>
       </c>
       <c r="F175" s="38">
         <v>8869</v>
       </c>
       <c r="G175" s="38">
         <v>8076</v>
       </c>
       <c r="H175" s="40">
         <v>6898</v>
       </c>
       <c r="I175" s="40">
         <v>13536.7</v>
       </c>
       <c r="J175" s="40">
         <v>18568.099999999999</v>
       </c>
       <c r="K175" s="40">
         <v>7273.8</v>
       </c>
       <c r="L175" s="40">
         <v>6046.7</v>
       </c>
       <c r="M175" s="40">
         <v>29480.9</v>
       </c>
       <c r="N175" s="40">
         <v>23661.599999999999</v>
       </c>
       <c r="O175" s="40">
-        <v>32066</v>
+        <v>32066.1</v>
       </c>
       <c r="P175" s="60"/>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B176" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C176" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D176" s="38">
         <v>10643.5</v>
       </c>
       <c r="E176" s="40">
         <v>11313</v>
       </c>
       <c r="F176" s="38">
         <v>11538</v>
       </c>
       <c r="G176" s="38">
         <v>12589</v>
       </c>
       <c r="H176" s="40">
         <v>13310</v>
       </c>
       <c r="I176" s="40">
         <v>13971.9</v>
       </c>
       <c r="J176" s="40">
         <v>16512.400000000001</v>
       </c>
       <c r="K176" s="40">
         <v>14934.9</v>
       </c>
       <c r="L176" s="40">
         <v>30175.599999999999</v>
       </c>
       <c r="M176" s="40">
         <v>39515.599999999999</v>
       </c>
       <c r="N176" s="40">
         <v>27544.9</v>
       </c>
       <c r="O176" s="40">
-        <v>27433</v>
+        <v>34041</v>
       </c>
       <c r="P176" s="60"/>
     </row>
     <row r="177" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A177" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B177" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C177" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D177" s="38">
         <v>20563</v>
       </c>
       <c r="E177" s="40">
         <v>18980.7</v>
       </c>
       <c r="F177" s="38">
         <v>19767</v>
       </c>
       <c r="G177" s="38">
         <v>22046</v>
       </c>
       <c r="H177" s="40">
         <v>23734</v>
       </c>
       <c r="I177" s="40">
         <v>25036.7</v>
       </c>
       <c r="J177" s="40">
         <v>25893.5</v>
       </c>
       <c r="K177" s="40">
         <v>26788.7</v>
       </c>
       <c r="L177" s="40">
         <v>35549.699999999997</v>
       </c>
       <c r="M177" s="40">
         <v>42047.3</v>
       </c>
       <c r="N177" s="40">
         <v>50054.3</v>
       </c>
       <c r="O177" s="40">
-        <v>54221</v>
+        <v>58364</v>
       </c>
       <c r="P177" s="60"/>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B178" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C178" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D178" s="38">
         <v>5134</v>
       </c>
       <c r="E178" s="40">
         <v>6490.3</v>
       </c>
       <c r="F178" s="38">
         <v>7047</v>
       </c>
       <c r="G178" s="38">
         <v>6914</v>
       </c>
       <c r="H178" s="40">
         <v>7246</v>
       </c>
       <c r="I178" s="40">
         <v>7645.9</v>
       </c>
       <c r="J178" s="40">
         <v>6981.4</v>
       </c>
       <c r="K178" s="40">
         <v>8200.4</v>
       </c>
       <c r="L178" s="40">
         <v>9798.7999999999993</v>
       </c>
       <c r="M178" s="40">
         <v>10851.3</v>
       </c>
       <c r="N178" s="40">
         <v>15456.8</v>
       </c>
       <c r="O178" s="40">
-        <v>20509</v>
+        <v>20509.400000000001</v>
       </c>
       <c r="P178" s="60"/>
     </row>
     <row r="179" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A179" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C179" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D179" s="38">
         <v>14179.7</v>
       </c>
       <c r="E179" s="40">
         <v>20489.7</v>
       </c>
       <c r="F179" s="38">
         <v>23511</v>
       </c>
       <c r="G179" s="38">
         <v>25353</v>
       </c>
       <c r="H179" s="40">
         <v>18904</v>
       </c>
       <c r="I179" s="40">
         <v>20295</v>
       </c>
       <c r="J179" s="40">
         <v>18090.2</v>
       </c>
       <c r="K179" s="40">
         <v>18191.2</v>
       </c>
       <c r="L179" s="40">
         <v>27969.599999999999</v>
       </c>
       <c r="M179" s="40">
         <v>35835.5</v>
       </c>
       <c r="N179" s="40">
         <v>39701.599999999999</v>
       </c>
       <c r="O179" s="40">
-        <v>46859</v>
+        <v>48240</v>
       </c>
       <c r="P179" s="60"/>
     </row>
     <row r="180" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A180" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B180" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C180" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D180" s="38">
         <v>9678.1</v>
       </c>
       <c r="E180" s="40">
         <v>10874.5</v>
       </c>
       <c r="F180" s="38">
         <v>12045</v>
       </c>
       <c r="G180" s="38">
         <v>10747</v>
       </c>
       <c r="H180" s="40">
         <v>11269</v>
       </c>
       <c r="I180" s="40">
         <v>9979.6</v>
       </c>
       <c r="J180" s="40">
         <v>14076.1</v>
       </c>
       <c r="K180" s="40">
         <v>14446.8</v>
       </c>
       <c r="L180" s="40">
         <v>17030.400000000001</v>
       </c>
       <c r="M180" s="40">
         <v>16242.1</v>
       </c>
       <c r="N180" s="40">
         <v>16991.599999999999</v>
       </c>
       <c r="O180" s="40">
-        <v>27363</v>
-[...1 lines deleted...]
-      <c r="P180" s="61"/>
+        <v>27362.799999999999</v>
+      </c>
+      <c r="P180" s="60"/>
     </row>
     <row r="181" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B181" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C181" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D181" s="38">
         <v>13191.8</v>
       </c>
       <c r="E181" s="40">
         <v>13682.4</v>
       </c>
       <c r="F181" s="38">
         <v>14425</v>
       </c>
       <c r="G181" s="38">
         <v>15801</v>
       </c>
       <c r="H181" s="40">
         <v>16247</v>
       </c>
       <c r="I181" s="40">
         <v>17185.2</v>
       </c>
       <c r="J181" s="40">
         <v>19569.099999999999</v>
       </c>
       <c r="K181" s="40">
         <v>19334.3</v>
       </c>
       <c r="L181" s="40">
         <v>27071.3</v>
       </c>
       <c r="M181" s="40">
         <v>36483.9</v>
       </c>
       <c r="N181" s="40">
         <v>35652.800000000003</v>
       </c>
       <c r="O181" s="40">
-        <v>47772</v>
+        <v>48580</v>
       </c>
       <c r="P181" s="60"/>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A182" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B182" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C182" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D182" s="38">
         <v>7483.5</v>
       </c>
       <c r="E182" s="40">
         <v>8469.2000000000007</v>
       </c>
       <c r="F182" s="38">
         <v>10311</v>
       </c>
       <c r="G182" s="38">
         <v>10627</v>
       </c>
       <c r="H182" s="40">
         <v>11092</v>
       </c>
       <c r="I182" s="40">
         <v>11687.9</v>
       </c>
       <c r="J182" s="40">
         <v>14261.4</v>
       </c>
       <c r="K182" s="40">
         <v>14230.6</v>
       </c>
       <c r="L182" s="40">
         <v>21049.9</v>
       </c>
       <c r="M182" s="40">
         <v>23682</v>
       </c>
       <c r="N182" s="40">
         <v>24895.3</v>
       </c>
       <c r="O182" s="40">
-        <v>24068</v>
-[...1 lines deleted...]
-      <c r="P182" s="61"/>
+        <v>24168</v>
+      </c>
+      <c r="P182" s="60"/>
     </row>
     <row r="183" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A183" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B183" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C183" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D183" s="38">
         <v>9053</v>
       </c>
       <c r="E183" s="40">
         <v>9261.6</v>
       </c>
       <c r="F183" s="38">
         <v>9748</v>
       </c>
       <c r="G183" s="38">
         <v>10080</v>
       </c>
       <c r="H183" s="40">
         <v>10393</v>
       </c>
       <c r="I183" s="40">
         <v>10904</v>
       </c>
       <c r="J183" s="40">
         <v>10959</v>
       </c>
       <c r="K183" s="40">
         <v>11180.2</v>
       </c>
       <c r="L183" s="40">
         <v>19446.7</v>
       </c>
       <c r="M183" s="40">
         <v>21156</v>
       </c>
       <c r="N183" s="40">
         <v>23198.799999999999</v>
       </c>
       <c r="O183" s="40">
-        <v>26947</v>
+        <v>26946.799999999999</v>
       </c>
       <c r="P183" s="60"/>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A184" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B184" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C184" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D184" s="38">
         <v>5852</v>
       </c>
       <c r="E184" s="40">
         <v>6610.1</v>
       </c>
       <c r="F184" s="38">
         <v>7202</v>
       </c>
       <c r="G184" s="38">
         <v>7109</v>
       </c>
       <c r="H184" s="40">
         <v>7087</v>
       </c>
       <c r="I184" s="40">
         <v>7350.9</v>
       </c>
       <c r="J184" s="40">
         <v>7841.4</v>
       </c>
       <c r="K184" s="40">
         <v>7890.2</v>
       </c>
       <c r="L184" s="40">
         <v>14665.6</v>
       </c>
       <c r="M184" s="40">
         <v>17266.400000000001</v>
       </c>
       <c r="N184" s="40">
         <v>18703.099999999999</v>
       </c>
       <c r="O184" s="40">
-        <v>23932</v>
+        <v>23931.8</v>
       </c>
       <c r="P184" s="60"/>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A185" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B185" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C185" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D185" s="38">
         <v>5261</v>
       </c>
       <c r="E185" s="40">
         <v>4643.7</v>
       </c>
       <c r="F185" s="38">
         <v>5572</v>
       </c>
       <c r="G185" s="38">
         <v>6643</v>
       </c>
       <c r="H185" s="40">
         <v>6948</v>
       </c>
       <c r="I185" s="40">
         <v>9942.2999999999993</v>
       </c>
       <c r="J185" s="40">
         <v>13373.5</v>
       </c>
       <c r="K185" s="40">
         <v>13939.1</v>
       </c>
       <c r="L185" s="40">
         <v>12182</v>
       </c>
       <c r="M185" s="40">
         <v>13175.4</v>
       </c>
       <c r="N185" s="40">
         <v>16942.400000000001</v>
       </c>
       <c r="O185" s="40">
-        <v>20851</v>
+        <v>20850.7</v>
       </c>
       <c r="P185" s="60"/>
     </row>
     <row r="186" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A186" s="26"/>
       <c r="B186" s="26"/>
       <c r="C186" s="26"/>
       <c r="D186" s="25"/>
       <c r="E186" s="8"/>
       <c r="F186" s="8"/>
       <c r="G186" s="8"/>
       <c r="H186" s="8"/>
       <c r="I186" s="8"/>
       <c r="J186" s="8"/>
       <c r="K186" s="8"/>
       <c r="L186" s="8"/>
       <c r="M186" s="8"/>
       <c r="N186" s="8"/>
     </row>
     <row r="187" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A187" s="27"/>
       <c r="C187" s="7"/>
       <c r="D187" s="13"/>
       <c r="J187" s="8"/>
       <c r="L187" s="48"/>
@@ -8724,195 +8685,195 @@
       <c r="G191" s="37">
         <v>19336</v>
       </c>
       <c r="H191" s="39">
         <v>20517</v>
       </c>
       <c r="I191" s="39">
         <v>21082</v>
       </c>
       <c r="J191" s="39">
         <v>22676.5</v>
       </c>
       <c r="K191" s="39">
         <v>23084.5</v>
       </c>
       <c r="L191" s="39">
         <v>30756.799999999999</v>
       </c>
       <c r="M191" s="39">
         <v>37454.699999999997</v>
       </c>
       <c r="N191" s="39">
         <v>44074</v>
       </c>
       <c r="O191" s="39">
-        <v>55365</v>
+        <v>54354</v>
       </c>
       <c r="P191" s="60"/>
     </row>
     <row r="192" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A192" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B192" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C192" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D192" s="38">
         <v>12142</v>
       </c>
       <c r="E192" s="40">
         <v>14329.9</v>
       </c>
       <c r="F192" s="38">
         <v>14387</v>
       </c>
       <c r="G192" s="38">
         <v>15655</v>
       </c>
       <c r="H192" s="40">
         <v>17623</v>
       </c>
       <c r="I192" s="40">
         <v>18758.7</v>
       </c>
       <c r="J192" s="40">
         <v>26185.7</v>
       </c>
       <c r="K192" s="40">
         <v>25022.9</v>
       </c>
       <c r="L192" s="40">
         <v>25575.1</v>
       </c>
       <c r="M192" s="40">
         <v>39488.800000000003</v>
       </c>
       <c r="N192" s="40">
         <v>36689.300000000003</v>
       </c>
       <c r="O192" s="40">
-        <v>44462</v>
+        <v>44462.400000000001</v>
       </c>
       <c r="P192" s="60"/>
     </row>
     <row r="193" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A193" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B193" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D193" s="38">
         <v>7608</v>
       </c>
       <c r="E193" s="40">
         <v>27014</v>
       </c>
       <c r="F193" s="38">
         <v>24750</v>
       </c>
       <c r="G193" s="38">
         <v>19793</v>
       </c>
       <c r="H193" s="40">
         <v>15914</v>
       </c>
       <c r="I193" s="40">
         <v>24710.799999999999</v>
       </c>
       <c r="J193" s="40">
         <v>32459.9</v>
       </c>
       <c r="K193" s="40">
         <v>38176</v>
       </c>
       <c r="L193" s="40">
         <v>49397.599999999999</v>
       </c>
       <c r="M193" s="40">
         <v>79609.5</v>
       </c>
       <c r="N193" s="40">
         <v>77594.5</v>
       </c>
       <c r="O193" s="40">
-        <v>93272</v>
+        <v>93272.2</v>
       </c>
       <c r="P193" s="60"/>
     </row>
     <row r="194" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A194" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B194" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C194" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D194" s="38">
         <v>11995</v>
       </c>
       <c r="E194" s="40">
         <v>12575.2</v>
       </c>
       <c r="F194" s="38">
         <v>13991</v>
       </c>
       <c r="G194" s="38">
         <v>15651</v>
       </c>
       <c r="H194" s="40">
         <v>16662</v>
       </c>
       <c r="I194" s="40">
         <v>17135.7</v>
       </c>
       <c r="J194" s="40">
         <v>19205.099999999999</v>
       </c>
       <c r="K194" s="40">
         <v>19142.3</v>
       </c>
       <c r="L194" s="40">
         <v>24618.3</v>
       </c>
       <c r="M194" s="40">
         <v>29624.6</v>
       </c>
       <c r="N194" s="40">
         <v>36822.6</v>
       </c>
       <c r="O194" s="40">
-        <v>46593</v>
+        <v>46592.6</v>
       </c>
       <c r="P194" s="60"/>
     </row>
     <row r="195" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A195" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B195" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C195" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D195" s="38">
         <v>23550.2</v>
       </c>
       <c r="E195" s="40">
         <v>28151.8</v>
       </c>
       <c r="F195" s="38">
         <v>32217</v>
       </c>
       <c r="G195" s="38">
         <v>34722</v>
       </c>
@@ -8964,339 +8925,339 @@
       <c r="G196" s="38">
         <v>18086</v>
       </c>
       <c r="H196" s="40">
         <v>18545</v>
       </c>
       <c r="I196" s="40">
         <v>20603.8</v>
       </c>
       <c r="J196" s="40">
         <v>25599.5</v>
       </c>
       <c r="K196" s="40">
         <v>25599.8</v>
       </c>
       <c r="L196" s="40">
         <v>28104.799999999999</v>
       </c>
       <c r="M196" s="40">
         <v>39668.1</v>
       </c>
       <c r="N196" s="40">
         <v>44549</v>
       </c>
       <c r="O196" s="40">
-        <v>54113</v>
+        <v>54112.7</v>
       </c>
       <c r="P196" s="60"/>
     </row>
     <row r="197" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A197" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B197" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C197" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D197" s="38">
         <v>11474</v>
       </c>
       <c r="E197" s="40">
         <v>13647</v>
       </c>
       <c r="F197" s="38">
         <v>14598</v>
       </c>
       <c r="G197" s="38">
         <v>14414</v>
       </c>
       <c r="H197" s="40">
         <v>16106</v>
       </c>
       <c r="I197" s="40">
         <v>17100.8</v>
       </c>
       <c r="J197" s="40">
         <v>15963.4</v>
       </c>
       <c r="K197" s="40">
         <v>16050.3</v>
       </c>
       <c r="L197" s="40">
         <v>21915.200000000001</v>
       </c>
       <c r="M197" s="40">
         <v>25236.3</v>
       </c>
       <c r="N197" s="40">
         <v>35175.699999999997</v>
       </c>
       <c r="O197" s="40">
-        <v>47871</v>
+        <v>47870.8</v>
       </c>
       <c r="P197" s="60"/>
     </row>
     <row r="198" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A198" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B198" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C198" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D198" s="38">
         <v>13001</v>
       </c>
       <c r="E198" s="40">
         <v>13321.7</v>
       </c>
       <c r="F198" s="38">
         <v>14092</v>
       </c>
       <c r="G198" s="38">
         <v>15120</v>
       </c>
       <c r="H198" s="40">
         <v>15642</v>
       </c>
       <c r="I198" s="40">
         <v>15138.5</v>
       </c>
       <c r="J198" s="40">
         <v>15806.8</v>
       </c>
       <c r="K198" s="40">
         <v>16997.7</v>
       </c>
       <c r="L198" s="40">
         <v>21230.6</v>
       </c>
       <c r="M198" s="40">
         <v>26118.3</v>
       </c>
       <c r="N198" s="40">
         <v>38041.599999999999</v>
       </c>
       <c r="O198" s="40">
-        <v>51019</v>
+        <v>47617</v>
       </c>
       <c r="P198" s="60"/>
     </row>
     <row r="199" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A199" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B199" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C199" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D199" s="38">
         <v>18664</v>
       </c>
       <c r="E199" s="40">
         <v>21512.5</v>
       </c>
       <c r="F199" s="38">
         <v>23809</v>
       </c>
       <c r="G199" s="38">
         <v>26938</v>
       </c>
       <c r="H199" s="40">
         <v>27698</v>
       </c>
       <c r="I199" s="40">
         <v>27743.8</v>
       </c>
       <c r="J199" s="40">
         <v>24514.1</v>
       </c>
       <c r="K199" s="40">
         <v>24411.3</v>
       </c>
       <c r="L199" s="40">
         <v>37973.699999999997</v>
       </c>
       <c r="M199" s="40">
         <v>45305.3</v>
       </c>
       <c r="N199" s="40">
         <v>52212.9</v>
       </c>
       <c r="O199" s="40">
-        <v>65903</v>
+        <v>64853</v>
       </c>
       <c r="P199" s="60"/>
     </row>
     <row r="200" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B200" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C200" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D200" s="38">
         <v>10531.9</v>
       </c>
       <c r="E200" s="40">
         <v>11283.7</v>
       </c>
       <c r="F200" s="38">
         <v>12811</v>
       </c>
       <c r="G200" s="38">
         <v>13123</v>
       </c>
       <c r="H200" s="40">
         <v>14337</v>
       </c>
       <c r="I200" s="40">
         <v>14208.9</v>
       </c>
       <c r="J200" s="40">
         <v>12363.2</v>
       </c>
       <c r="K200" s="40">
         <v>12638.7</v>
       </c>
       <c r="L200" s="40">
         <v>17639.099999999999</v>
       </c>
       <c r="M200" s="40">
         <v>19806.900000000001</v>
       </c>
       <c r="N200" s="40">
         <v>27225.200000000001</v>
       </c>
       <c r="O200" s="40">
-        <v>30344</v>
+        <v>30343.7</v>
       </c>
       <c r="P200" s="60"/>
     </row>
     <row r="201" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A201" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B201" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C201" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D201" s="38">
         <v>26021</v>
       </c>
       <c r="E201" s="40">
         <v>29745</v>
       </c>
       <c r="F201" s="38">
         <v>31865</v>
       </c>
       <c r="G201" s="38">
         <v>33991</v>
       </c>
       <c r="H201" s="40">
         <v>37014</v>
       </c>
       <c r="I201" s="40">
         <v>34529.4</v>
       </c>
       <c r="J201" s="40">
         <v>41693.599999999999</v>
       </c>
       <c r="K201" s="40">
         <v>42069.5</v>
       </c>
       <c r="L201" s="40">
         <v>52360.3</v>
       </c>
       <c r="M201" s="40">
         <v>65111.1</v>
       </c>
       <c r="N201" s="40">
         <v>70516.800000000003</v>
       </c>
       <c r="O201" s="40">
-        <v>84382</v>
+        <v>82001</v>
       </c>
       <c r="P201" s="60"/>
     </row>
     <row r="202" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A202" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B202" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C202" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D202" s="38">
         <v>33810</v>
       </c>
       <c r="E202" s="40">
         <v>34557</v>
       </c>
       <c r="F202" s="38">
         <v>38933</v>
       </c>
       <c r="G202" s="38">
         <v>42100</v>
       </c>
       <c r="H202" s="40">
         <v>42120</v>
       </c>
       <c r="I202" s="40">
         <v>44120.9</v>
       </c>
       <c r="J202" s="40">
         <v>42766.6</v>
       </c>
       <c r="K202" s="40">
         <v>42192.9</v>
       </c>
       <c r="L202" s="40">
         <v>52364.5</v>
       </c>
       <c r="M202" s="40">
         <v>69727.899999999994</v>
       </c>
       <c r="N202" s="40">
         <v>85965.3</v>
       </c>
       <c r="O202" s="40">
-        <v>104058</v>
+        <v>100764</v>
       </c>
       <c r="P202" s="60"/>
     </row>
     <row r="203" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A203" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B203" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C203" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D203" s="38">
         <v>8732</v>
       </c>
       <c r="E203" s="40">
         <v>10726.9</v>
       </c>
       <c r="F203" s="38">
         <v>11216</v>
       </c>
       <c r="G203" s="38">
         <v>11263</v>
       </c>
@@ -9348,291 +9309,291 @@
       <c r="G204" s="38">
         <v>21516</v>
       </c>
       <c r="H204" s="40">
         <v>23421</v>
       </c>
       <c r="I204" s="40">
         <v>24657</v>
       </c>
       <c r="J204" s="40">
         <v>26636.6</v>
       </c>
       <c r="K204" s="40">
         <v>27328.5</v>
       </c>
       <c r="L204" s="40">
         <v>36800.699999999997</v>
       </c>
       <c r="M204" s="40">
         <v>36971.599999999999</v>
       </c>
       <c r="N204" s="40">
         <v>46732.9</v>
       </c>
       <c r="O204" s="40">
-        <v>59774</v>
+        <v>58523</v>
       </c>
       <c r="P204" s="60"/>
     </row>
     <row r="205" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A205" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B205" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C205" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D205" s="38">
         <v>10126</v>
       </c>
       <c r="E205" s="40">
         <v>10637.5</v>
       </c>
       <c r="F205" s="38">
         <v>12462</v>
       </c>
       <c r="G205" s="38">
         <v>11752</v>
       </c>
       <c r="H205" s="40">
         <v>12444</v>
       </c>
       <c r="I205" s="40">
         <v>11891.5</v>
       </c>
       <c r="J205" s="40">
         <v>13906.5</v>
       </c>
       <c r="K205" s="40">
         <v>14648.6</v>
       </c>
       <c r="L205" s="40">
         <v>19879.5</v>
       </c>
       <c r="M205" s="40">
         <v>24476.9</v>
       </c>
       <c r="N205" s="40">
         <v>27779.599999999999</v>
       </c>
       <c r="O205" s="40">
-        <v>38004</v>
+        <v>38003.9</v>
       </c>
       <c r="P205" s="60"/>
     </row>
     <row r="206" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B206" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C206" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D206" s="38">
         <v>18951.900000000001</v>
       </c>
       <c r="E206" s="40">
         <v>19747.7</v>
       </c>
       <c r="F206" s="38">
         <v>20512</v>
       </c>
       <c r="G206" s="38">
         <v>21456</v>
       </c>
       <c r="H206" s="40">
         <v>24127</v>
       </c>
       <c r="I206" s="40">
         <v>25108.2</v>
       </c>
       <c r="J206" s="40">
         <v>27565</v>
       </c>
       <c r="K206" s="40">
         <v>27375.9</v>
       </c>
       <c r="L206" s="40">
         <v>36205.300000000003</v>
       </c>
       <c r="M206" s="40">
         <v>55211.7</v>
       </c>
       <c r="N206" s="40">
         <v>55784.5</v>
       </c>
       <c r="O206" s="40">
-        <v>79223</v>
+        <v>78725</v>
       </c>
       <c r="P206" s="60"/>
     </row>
     <row r="207" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A207" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B207" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C207" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D207" s="38">
         <v>11135.2</v>
       </c>
       <c r="E207" s="40">
         <v>12443.5</v>
       </c>
       <c r="F207" s="38">
         <v>14162</v>
       </c>
       <c r="G207" s="38">
         <v>14932</v>
       </c>
       <c r="H207" s="40">
         <v>15489</v>
       </c>
       <c r="I207" s="40">
         <v>16631.5</v>
       </c>
       <c r="J207" s="40">
         <v>19007.5</v>
       </c>
       <c r="K207" s="40">
         <v>19349.2</v>
       </c>
       <c r="L207" s="40">
         <v>25926.6</v>
       </c>
       <c r="M207" s="40">
         <v>28403.8</v>
       </c>
       <c r="N207" s="40">
         <v>31290.9</v>
       </c>
       <c r="O207" s="40">
-        <v>34625</v>
+        <v>34625.1</v>
       </c>
       <c r="P207" s="60"/>
     </row>
     <row r="208" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A208" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B208" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C208" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D208" s="38">
         <v>10679</v>
       </c>
       <c r="E208" s="40">
         <v>11141</v>
       </c>
       <c r="F208" s="38">
         <v>11479</v>
       </c>
       <c r="G208" s="38">
         <v>11387</v>
       </c>
       <c r="H208" s="40">
         <v>12191</v>
       </c>
       <c r="I208" s="40">
         <v>12506.1</v>
       </c>
       <c r="J208" s="40">
         <v>12929.7</v>
       </c>
       <c r="K208" s="40">
         <v>12932</v>
       </c>
       <c r="L208" s="40">
         <v>21041.599999999999</v>
       </c>
       <c r="M208" s="40">
         <v>23642.6</v>
       </c>
       <c r="N208" s="40">
         <v>26726.799999999999</v>
       </c>
       <c r="O208" s="40">
-        <v>31561</v>
+        <v>31561.200000000001</v>
       </c>
       <c r="P208" s="60"/>
     </row>
     <row r="209" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A209" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B209" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C209" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D209" s="38">
         <v>12863</v>
       </c>
       <c r="E209" s="40">
         <v>13167.2</v>
       </c>
       <c r="F209" s="38">
         <v>11476</v>
       </c>
       <c r="G209" s="38">
         <v>10367</v>
       </c>
       <c r="H209" s="40">
         <v>11055</v>
       </c>
       <c r="I209" s="40">
         <v>11522</v>
       </c>
       <c r="J209" s="40">
         <v>12100</v>
       </c>
       <c r="K209" s="40">
         <v>12419.8</v>
       </c>
       <c r="L209" s="40">
         <v>21431.5</v>
       </c>
       <c r="M209" s="40">
         <v>22572.9</v>
       </c>
       <c r="N209" s="40">
         <v>26788.5</v>
       </c>
       <c r="O209" s="40">
-        <v>30292</v>
+        <v>30291.9</v>
       </c>
       <c r="P209" s="60"/>
     </row>
     <row r="210" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A210" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B210" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C210" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D210" s="38">
         <v>11402.5</v>
       </c>
       <c r="E210" s="40">
         <v>15192.5</v>
       </c>
       <c r="F210" s="38">
         <v>18925</v>
       </c>
       <c r="G210" s="38">
         <v>22971</v>
       </c>
@@ -9776,1041 +9737,982 @@
       <c r="G216" s="37">
         <v>13274</v>
       </c>
       <c r="H216" s="39">
         <v>13804</v>
       </c>
       <c r="I216" s="39">
         <v>14866</v>
       </c>
       <c r="J216" s="39">
         <v>15726.3</v>
       </c>
       <c r="K216" s="39">
         <v>15674.3</v>
       </c>
       <c r="L216" s="39">
         <v>23459</v>
       </c>
       <c r="M216" s="39">
         <v>26960.5</v>
       </c>
       <c r="N216" s="39">
         <v>30039.4</v>
       </c>
       <c r="O216" s="39">
-        <v>32679</v>
-[...4 lines deleted...]
-      </c>
+        <v>33660</v>
+      </c>
+      <c r="P216" s="60"/>
     </row>
     <row r="217" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A217" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B217" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C217" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D217" s="38">
         <v>7540.1</v>
       </c>
       <c r="E217" s="40">
         <v>9284.9</v>
       </c>
       <c r="F217" s="38">
         <v>12792</v>
       </c>
       <c r="G217" s="38">
         <v>10339</v>
       </c>
       <c r="H217" s="40">
         <v>10291</v>
       </c>
       <c r="I217" s="40">
         <v>10288.700000000001</v>
       </c>
       <c r="J217" s="40">
         <v>10040.6</v>
       </c>
       <c r="K217" s="40">
         <v>10105.700000000001</v>
       </c>
       <c r="L217" s="40">
         <v>16073</v>
       </c>
       <c r="M217" s="40">
         <v>22008.1</v>
       </c>
       <c r="N217" s="40">
         <v>24525.599999999999</v>
       </c>
       <c r="O217" s="40">
-        <v>28375</v>
-[...4 lines deleted...]
-      </c>
+        <v>28374.6</v>
+      </c>
+      <c r="P217" s="60"/>
     </row>
     <row r="218" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A218" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B218" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C218" s="22" t="s">
         <v>27</v>
       </c>
       <c r="D218" s="38">
         <v>10386.700000000001</v>
       </c>
       <c r="E218" s="40">
         <v>19083.8</v>
       </c>
       <c r="F218" s="38">
         <v>8336</v>
       </c>
       <c r="G218" s="38">
         <v>8208</v>
       </c>
       <c r="H218" s="40">
         <v>5106</v>
       </c>
       <c r="I218" s="40">
         <v>6472.2</v>
       </c>
       <c r="J218" s="38">
         <v>12888.9</v>
       </c>
       <c r="K218" s="40">
         <v>36891.699999999997</v>
       </c>
       <c r="L218" s="40">
         <v>13433.3</v>
       </c>
       <c r="M218" s="40">
         <v>17333.3</v>
       </c>
-      <c r="N218" s="62">
+      <c r="N218" s="40">
         <v>13841.4</v>
       </c>
-      <c r="O218" s="62">
-[...5 lines deleted...]
-      </c>
+      <c r="O218" s="40">
+        <v>32062.1</v>
+      </c>
+      <c r="P218" s="60"/>
     </row>
     <row r="219" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A219" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B219" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C219" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D219" s="38">
         <v>6594</v>
       </c>
       <c r="E219" s="40">
         <v>7728.5</v>
       </c>
       <c r="F219" s="38">
         <v>7370</v>
       </c>
       <c r="G219" s="38">
         <v>8321</v>
       </c>
       <c r="H219" s="40">
         <v>8859</v>
       </c>
       <c r="I219" s="40">
         <v>8837.7000000000007</v>
       </c>
       <c r="J219" s="40">
         <v>8861.7000000000007</v>
       </c>
       <c r="K219" s="40">
         <v>9274.4</v>
       </c>
       <c r="L219" s="40">
         <v>11737.5</v>
       </c>
       <c r="M219" s="40">
         <v>16985.400000000001</v>
       </c>
       <c r="N219" s="40">
         <v>24371.8</v>
       </c>
       <c r="O219" s="40">
-        <v>30027</v>
-[...4 lines deleted...]
-      </c>
+        <v>30026.5</v>
+      </c>
+      <c r="P219" s="60"/>
     </row>
     <row r="220" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A220" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B220" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C220" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D220" s="38">
         <v>18339.5</v>
       </c>
       <c r="E220" s="40">
         <v>20444.7</v>
       </c>
       <c r="F220" s="38">
         <v>23695</v>
       </c>
       <c r="G220" s="38">
         <v>25054</v>
       </c>
       <c r="H220" s="40">
         <v>25859</v>
       </c>
       <c r="I220" s="40">
         <v>26591.8</v>
       </c>
       <c r="J220" s="40">
         <v>25102</v>
       </c>
       <c r="K220" s="40">
         <v>24808.2</v>
       </c>
       <c r="L220" s="40">
         <v>32011.3</v>
       </c>
       <c r="M220" s="40">
         <v>38260.699999999997</v>
       </c>
       <c r="N220" s="40">
         <v>42930</v>
       </c>
       <c r="O220" s="40">
-        <v>52940</v>
-[...4 lines deleted...]
-      </c>
+        <v>52940.4</v>
+      </c>
+      <c r="P220" s="60"/>
     </row>
     <row r="221" spans="1:16" ht="36" x14ac:dyDescent="0.2">
       <c r="A221" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B221" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C221" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D221" s="38">
         <v>10428.9</v>
       </c>
       <c r="E221" s="40">
         <v>11051.6</v>
       </c>
       <c r="F221" s="38">
         <v>11117</v>
       </c>
       <c r="G221" s="38">
         <v>11863</v>
       </c>
       <c r="H221" s="40">
         <v>12211</v>
       </c>
       <c r="I221" s="40">
         <v>14612.2</v>
       </c>
       <c r="J221" s="40">
         <v>15353</v>
       </c>
       <c r="K221" s="40">
         <v>15353</v>
       </c>
       <c r="L221" s="40">
         <v>20972.9</v>
       </c>
       <c r="M221" s="40">
         <v>24834.1</v>
       </c>
       <c r="N221" s="40">
         <v>35090.5</v>
       </c>
       <c r="O221" s="40">
-        <v>40829</v>
-[...4 lines deleted...]
-      </c>
+        <v>40828.6</v>
+      </c>
+      <c r="P221" s="60"/>
     </row>
     <row r="222" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A222" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B222" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C222" s="21" t="s">
         <v>37</v>
       </c>
       <c r="D222" s="38">
         <v>8339.7999999999993</v>
       </c>
       <c r="E222" s="40">
         <v>8229.7999999999993</v>
       </c>
       <c r="F222" s="38">
         <v>7898</v>
       </c>
       <c r="G222" s="38">
         <v>7491</v>
       </c>
       <c r="H222" s="40">
         <v>7665</v>
       </c>
       <c r="I222" s="40">
         <v>6892.5</v>
       </c>
       <c r="J222" s="40">
         <v>7320.6</v>
       </c>
       <c r="K222" s="40">
         <v>7855.4</v>
       </c>
       <c r="L222" s="40">
         <v>10111.799999999999</v>
       </c>
       <c r="M222" s="40">
         <v>16028.8</v>
       </c>
       <c r="N222" s="40">
         <v>19196.3</v>
       </c>
       <c r="O222" s="40">
-        <v>25183</v>
-[...4 lines deleted...]
-      </c>
+        <v>25183.1</v>
+      </c>
+      <c r="P222" s="60"/>
     </row>
     <row r="223" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A223" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B223" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C223" s="23" t="s">
         <v>39</v>
       </c>
       <c r="D223" s="38">
         <v>7855.2</v>
       </c>
       <c r="E223" s="40">
         <v>10019.4</v>
       </c>
       <c r="F223" s="38">
         <v>10679</v>
       </c>
       <c r="G223" s="38">
         <v>8147</v>
       </c>
       <c r="H223" s="40">
         <v>8967</v>
       </c>
       <c r="I223" s="40">
         <v>9265.2999999999993</v>
       </c>
       <c r="J223" s="40">
         <v>10322.700000000001</v>
       </c>
       <c r="K223" s="40">
         <v>9832.9</v>
       </c>
       <c r="L223" s="40">
         <v>13228.8</v>
       </c>
       <c r="M223" s="40">
         <v>16893.400000000001</v>
       </c>
       <c r="N223" s="40">
         <v>23701.1</v>
       </c>
       <c r="O223" s="40">
-        <v>25837</v>
-[...4 lines deleted...]
-      </c>
+        <v>31227</v>
+      </c>
+      <c r="P223" s="60"/>
     </row>
     <row r="224" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A224" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B224" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C224" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D224" s="38">
         <v>18156.400000000001</v>
       </c>
       <c r="E224" s="40">
         <v>20395.7</v>
       </c>
       <c r="F224" s="38">
         <v>22619</v>
       </c>
       <c r="G224" s="38">
         <v>26973</v>
       </c>
       <c r="H224" s="40">
         <v>27797</v>
       </c>
       <c r="I224" s="40">
         <v>28025.7</v>
       </c>
       <c r="J224" s="40">
         <v>22888.1</v>
       </c>
       <c r="K224" s="40">
         <v>23204.7</v>
       </c>
       <c r="L224" s="40">
         <v>43605.9</v>
       </c>
       <c r="M224" s="40">
         <v>51038.400000000001</v>
       </c>
       <c r="N224" s="40">
         <v>51494.5</v>
       </c>
       <c r="O224" s="40">
-        <v>55070</v>
-[...4 lines deleted...]
-      </c>
+        <v>55069.599999999999</v>
+      </c>
+      <c r="P224" s="60"/>
     </row>
     <row r="225" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A225" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B225" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C225" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D225" s="38">
         <v>8247.2000000000007</v>
       </c>
       <c r="E225" s="40">
         <v>7596.8</v>
       </c>
       <c r="F225" s="38">
         <v>6841</v>
       </c>
       <c r="G225" s="38">
         <v>8274</v>
       </c>
       <c r="H225" s="40">
         <v>8423</v>
       </c>
       <c r="I225" s="40">
         <v>9614.5</v>
       </c>
       <c r="J225" s="40">
         <v>8378.6</v>
       </c>
       <c r="K225" s="40">
         <v>8656.4</v>
       </c>
       <c r="L225" s="40">
         <v>11687.5</v>
       </c>
       <c r="M225" s="40">
         <v>15451.9</v>
       </c>
       <c r="N225" s="40">
         <v>19865.2</v>
       </c>
       <c r="O225" s="40">
-        <v>29486</v>
-[...4 lines deleted...]
-      </c>
+        <v>29485.5</v>
+      </c>
+      <c r="P225" s="60"/>
     </row>
     <row r="226" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A226" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B226" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C226" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D226" s="38">
         <v>18040.5</v>
       </c>
       <c r="E226" s="40">
         <v>19833.2</v>
       </c>
       <c r="F226" s="38">
         <v>20640</v>
       </c>
       <c r="G226" s="38">
         <v>21131</v>
       </c>
       <c r="H226" s="40">
         <v>21294</v>
       </c>
       <c r="I226" s="40">
         <v>21752.5</v>
       </c>
       <c r="J226" s="40">
         <v>23194.6</v>
       </c>
       <c r="K226" s="40">
         <v>23597.200000000001</v>
       </c>
       <c r="L226" s="40">
         <v>29372.1</v>
       </c>
       <c r="M226" s="40">
         <v>37742.9</v>
       </c>
       <c r="N226" s="40">
         <v>45201.4</v>
       </c>
       <c r="O226" s="40">
-        <v>28138</v>
-[...4 lines deleted...]
-      </c>
+        <v>47843</v>
+      </c>
+      <c r="P226" s="60"/>
     </row>
     <row r="227" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="54" t="s">
         <v>48</v>
       </c>
       <c r="B227" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C227" s="23" t="s">
         <v>50</v>
       </c>
       <c r="D227" s="38">
         <v>19174.3</v>
       </c>
       <c r="E227" s="40">
         <v>18168.400000000001</v>
       </c>
       <c r="F227" s="38">
         <v>22009</v>
       </c>
       <c r="G227" s="38">
         <v>20848</v>
       </c>
       <c r="H227" s="40">
         <v>23082</v>
       </c>
       <c r="I227" s="40">
         <v>24470.6</v>
       </c>
       <c r="J227" s="40">
         <v>26482.799999999999</v>
       </c>
       <c r="K227" s="40">
         <v>26630.2</v>
       </c>
       <c r="L227" s="40">
         <v>34946.1</v>
       </c>
       <c r="M227" s="40">
         <v>39711</v>
       </c>
-      <c r="N227" s="62">
+      <c r="N227" s="40">
         <v>49044.7</v>
       </c>
-      <c r="O227" s="62">
-[...5 lines deleted...]
-      </c>
+      <c r="O227" s="40">
+        <v>58323</v>
+      </c>
+      <c r="P227" s="60"/>
     </row>
     <row r="228" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A228" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B228" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C228" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D228" s="38">
         <v>7094.3</v>
       </c>
       <c r="E228" s="40">
         <v>8566.4</v>
       </c>
       <c r="F228" s="38">
         <v>7504</v>
       </c>
       <c r="G228" s="38">
         <v>7516</v>
       </c>
       <c r="H228" s="40">
         <v>8793</v>
       </c>
       <c r="I228" s="40">
         <v>9197.6</v>
       </c>
       <c r="J228" s="40">
         <v>8936.7000000000007</v>
       </c>
       <c r="K228" s="40">
         <v>9210.7999999999993</v>
       </c>
       <c r="L228" s="40">
         <v>12814.8</v>
       </c>
       <c r="M228" s="40">
         <v>16438.400000000001</v>
       </c>
       <c r="N228" s="40">
         <v>20845.400000000001</v>
       </c>
       <c r="O228" s="40">
-        <v>25585</v>
-[...4 lines deleted...]
-      </c>
+        <v>25584.7</v>
+      </c>
+      <c r="P228" s="60"/>
     </row>
     <row r="229" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A229" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B229" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C229" s="23" t="s">
         <v>55</v>
       </c>
       <c r="D229" s="38">
         <v>9380.7999999999993</v>
       </c>
       <c r="E229" s="40">
         <v>10735.2</v>
       </c>
       <c r="F229" s="38">
         <v>10008</v>
       </c>
       <c r="G229" s="38">
         <v>10276</v>
       </c>
       <c r="H229" s="40">
         <v>11047</v>
       </c>
       <c r="I229" s="40">
         <v>12145.8</v>
       </c>
       <c r="J229" s="40">
         <v>11534.4</v>
       </c>
       <c r="K229" s="40">
         <v>13143</v>
       </c>
       <c r="L229" s="40">
         <v>19657.099999999999</v>
       </c>
       <c r="M229" s="40">
         <v>21338.6</v>
       </c>
       <c r="N229" s="40">
         <v>26945.7</v>
       </c>
       <c r="O229" s="40">
-        <v>31896</v>
-[...4 lines deleted...]
-      </c>
+        <v>32214</v>
+      </c>
+      <c r="P229" s="60"/>
     </row>
     <row r="230" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A230" s="54" t="s">
         <v>106</v>
       </c>
       <c r="B230" s="20" t="s">
         <v>56</v>
       </c>
       <c r="C230" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D230" s="38">
         <v>11427</v>
       </c>
       <c r="E230" s="40">
         <v>13147.7</v>
       </c>
       <c r="F230" s="38">
         <v>13588</v>
       </c>
       <c r="G230" s="38">
         <v>13986</v>
       </c>
       <c r="H230" s="40">
         <v>14826</v>
       </c>
       <c r="I230" s="40">
         <v>14594.7</v>
       </c>
       <c r="J230" s="40">
         <v>16712.3</v>
       </c>
       <c r="K230" s="40">
         <v>17535.599999999999</v>
       </c>
       <c r="L230" s="40">
         <v>25520.3</v>
       </c>
       <c r="M230" s="40">
         <v>35304</v>
       </c>
       <c r="N230" s="40">
         <v>30871.1</v>
       </c>
       <c r="O230" s="40">
-        <v>40721</v>
-[...4 lines deleted...]
-      </c>
+        <v>40721.300000000003</v>
+      </c>
+      <c r="P230" s="60"/>
     </row>
     <row r="231" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B231" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C231" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D231" s="38">
         <v>13374.7</v>
       </c>
       <c r="E231" s="40">
         <v>16909.900000000001</v>
       </c>
       <c r="F231" s="38">
         <v>17801</v>
       </c>
       <c r="G231" s="38">
         <v>18607</v>
       </c>
       <c r="H231" s="40">
         <v>17199</v>
       </c>
       <c r="I231" s="40">
         <v>18330.7</v>
       </c>
       <c r="J231" s="40">
         <v>19201.900000000001</v>
       </c>
       <c r="K231" s="40">
         <v>19138.7</v>
       </c>
       <c r="L231" s="40">
         <v>30973.200000000001</v>
       </c>
       <c r="M231" s="40">
         <v>41305.199999999997</v>
       </c>
       <c r="N231" s="40">
         <v>46113.8</v>
       </c>
       <c r="O231" s="40">
-        <v>53708</v>
-[...4 lines deleted...]
-      </c>
+        <v>54714</v>
+      </c>
+      <c r="P231" s="60"/>
     </row>
     <row r="232" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A232" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B232" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C232" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D232" s="38">
         <v>9055.5</v>
       </c>
       <c r="E232" s="40">
         <v>10359</v>
       </c>
       <c r="F232" s="38">
         <v>12094</v>
       </c>
       <c r="G232" s="38">
         <v>12095</v>
       </c>
       <c r="H232" s="40">
         <v>13152</v>
       </c>
       <c r="I232" s="40">
         <v>14807.4</v>
       </c>
       <c r="J232" s="40">
         <v>17624.3</v>
       </c>
       <c r="K232" s="40">
         <v>17647.900000000001</v>
       </c>
       <c r="L232" s="40">
         <v>25617.200000000001</v>
       </c>
       <c r="M232" s="40">
         <v>27448.400000000001</v>
       </c>
       <c r="N232" s="40">
         <v>29513.200000000001</v>
       </c>
       <c r="O232" s="40">
         <v>30018</v>
       </c>
-      <c r="P232" s="60">
-[...2 lines deleted...]
-      </c>
+      <c r="P232" s="60"/>
     </row>
     <row r="233" spans="1:16" ht="24" x14ac:dyDescent="0.2">
       <c r="A233" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B233" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C233" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D233" s="38">
         <v>7688</v>
       </c>
       <c r="E233" s="40">
         <v>7598.1</v>
       </c>
       <c r="F233" s="38">
         <v>7801</v>
       </c>
       <c r="G233" s="38">
         <v>8080</v>
       </c>
       <c r="H233" s="40">
         <v>8239</v>
       </c>
       <c r="I233" s="40">
         <v>9064.1</v>
       </c>
       <c r="J233" s="40">
         <v>8488.7000000000007</v>
       </c>
       <c r="K233" s="40">
         <v>8504.9</v>
       </c>
       <c r="L233" s="40">
         <v>16102.7</v>
       </c>
       <c r="M233" s="40">
         <v>17654.400000000001</v>
       </c>
       <c r="N233" s="40">
         <v>19858.900000000001</v>
       </c>
       <c r="O233" s="40">
         <v>24031</v>
       </c>
-      <c r="P233" s="61">
-[...2 lines deleted...]
-      </c>
+      <c r="P233" s="60"/>
     </row>
     <row r="234" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A234" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B234" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C234" s="23" t="s">
         <v>65</v>
       </c>
       <c r="D234" s="38">
         <v>6477.6</v>
       </c>
       <c r="E234" s="40">
         <v>6856.7</v>
       </c>
       <c r="F234" s="38">
         <v>7186</v>
       </c>
       <c r="G234" s="38">
         <v>7588</v>
       </c>
       <c r="H234" s="40">
         <v>7841</v>
       </c>
       <c r="I234" s="40">
         <v>8597</v>
       </c>
       <c r="J234" s="40">
         <v>8732.5</v>
       </c>
       <c r="K234" s="40">
         <v>8659.7000000000007</v>
       </c>
       <c r="L234" s="40">
         <v>16711.400000000001</v>
       </c>
       <c r="M234" s="40">
         <v>18764</v>
       </c>
       <c r="N234" s="40">
         <v>18666.599999999999</v>
       </c>
       <c r="O234" s="40">
-        <v>18185</v>
-[...4 lines deleted...]
-      </c>
+        <v>18185.099999999999</v>
+      </c>
+      <c r="P234" s="60"/>
     </row>
     <row r="235" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A235" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B235" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C235" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D235" s="38">
         <v>10940</v>
       </c>
       <c r="E235" s="40">
         <v>11263.2</v>
       </c>
       <c r="F235" s="38">
         <v>13377</v>
       </c>
       <c r="G235" s="38">
         <v>15817</v>
       </c>
       <c r="H235" s="40">
         <v>15590</v>
       </c>
       <c r="I235" s="40">
         <v>16261.1</v>
       </c>
       <c r="J235" s="40">
         <v>19378.8</v>
       </c>
       <c r="K235" s="40">
         <v>19201.900000000001</v>
       </c>
       <c r="L235" s="40">
         <v>20565.8</v>
       </c>
       <c r="M235" s="40">
         <v>24632.9</v>
       </c>
       <c r="N235" s="40">
         <v>26355.8</v>
       </c>
       <c r="O235" s="40">
-        <v>29770</v>
-[...4 lines deleted...]
-      </c>
+        <v>29769.7</v>
+      </c>
+      <c r="P235" s="60"/>
     </row>
     <row r="236" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A236" s="26"/>
       <c r="B236" s="26"/>
       <c r="C236" s="26"/>
       <c r="D236" s="25"/>
       <c r="E236" s="8"/>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="8"/>
       <c r="I236" s="8"/>
       <c r="J236" s="8"/>
       <c r="K236" s="8"/>
       <c r="L236" s="8"/>
       <c r="M236" s="8"/>
       <c r="N236" s="8"/>
+      <c r="O236" s="8"/>
     </row>
     <row r="237" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A237" s="59"/>
       <c r="H237" s="42"/>
       <c r="J237" s="45"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>