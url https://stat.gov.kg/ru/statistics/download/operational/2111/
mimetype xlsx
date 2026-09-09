--- v0 (2026-08-19)
+++ v1 (2026-09-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emyrzakmatova\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4188D050-F513-4C93-8683-37A14FF0556A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F32F0B5-907F-4902-AAE8-95F3FD77FFCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Инвест в осн капит" sheetId="79" r:id="rId1"/>
     <sheet name="Негизги кап инв.  " sheetId="76" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">'Инвест в осн капит'!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">'Негизги кап инв.  '!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Инвест в осн капит'!$17:$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Негизги кап инв.  '!$13:$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -420,51 +420,51 @@
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
-    <numFmt numFmtId="173" formatCode="_-* #,##0.0\ _с_о_м_-;\-* #,##0.0\ _с_о_м_-;_-* &quot;-&quot;?\ _с_о_м_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.0\ _с_о_м_-;\-* #,##0.0\ _с_о_м_-;_-* &quot;-&quot;?\ _с_о_м_-;_-@_-"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
@@ -1186,132 +1186,132 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="173" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="171" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="17" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2" xfId="18" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3" xfId="19" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4" xfId="20" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент5 3" xfId="43" xr:uid="{C38DB646-F124-4CFD-AD47-1CE2FDC0A477}"/>
     <cellStyle name="20% - Акцент6" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент6 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент6 3" xfId="44" xr:uid="{857CE8F0-D7BB-411C-9ACD-DDE1C49A2318}"/>
     <cellStyle name="40% - Акцент1" xfId="23" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент2" xfId="24" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент3" xfId="25" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент4" xfId="26" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Акцент5" xfId="27" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - Акцент6" xfId="28" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
@@ -1758,106 +1758,106 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B06951EA-6046-4343-8193-56E81D3A45A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="11" style="16" customWidth="1"/>
     <col min="5" max="5" width="14" style="16" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="16" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="16" customWidth="1"/>
     <col min="8" max="8" width="16" style="16" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="16" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="16" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="16"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
     </row>
     <row r="4" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
     </row>
     <row r="5" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="107" t="s">
+      <c r="A5" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="107"/>
-[...10 lines deleted...]
-      <c r="M5" s="107"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="46"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7"/>
       <c r="J7"/>
@@ -1934,182 +1934,182 @@
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="108" t="s">
+      <c r="A14" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="108"/>
-[...10 lines deleted...]
-      <c r="M14" s="108"/>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
     </row>
     <row r="15" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="108" t="s">
+      <c r="A15" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="108"/>
-[...10 lines deleted...]
-      <c r="M15" s="108"/>
+      <c r="B15" s="101"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="101"/>
+      <c r="E15" s="101"/>
+      <c r="F15" s="101"/>
+      <c r="G15" s="101"/>
+      <c r="H15" s="101"/>
+      <c r="I15" s="101"/>
+      <c r="J15" s="101"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="101"/>
+      <c r="M15" s="101"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
     </row>
     <row r="16" spans="1:17" s="18" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="109" t="s">
+      <c r="A16" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="109"/>
-[...10 lines deleted...]
-      <c r="M16" s="109"/>
+      <c r="B16" s="102"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="102"/>
+      <c r="E16" s="102"/>
+      <c r="F16" s="102"/>
+      <c r="G16" s="102"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102"/>
+      <c r="J16" s="102"/>
+      <c r="K16" s="102"/>
+      <c r="L16" s="102"/>
+      <c r="M16" s="102"/>
     </row>
     <row r="17" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="110"/>
-      <c r="B17" s="103" t="s">
+      <c r="A17" s="103"/>
+      <c r="B17" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="104"/>
+      <c r="C17" s="95"/>
       <c r="D17" s="25"/>
-      <c r="E17" s="113" t="s">
+      <c r="E17" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="114"/>
-[...2 lines deleted...]
-      <c r="I17" s="115"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="108"/>
       <c r="J17" s="47"/>
-      <c r="K17" s="113" t="s">
+      <c r="K17" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="L17" s="114"/>
-      <c r="M17" s="114"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="107"/>
     </row>
     <row r="18" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="111"/>
-      <c r="B18" s="105" t="s">
+      <c r="A18" s="104"/>
+      <c r="B18" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="106" t="s">
+      <c r="C18" s="98" t="s">
         <v>78</v>
       </c>
-      <c r="D18" s="95" t="s">
+      <c r="D18" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="E18" s="95" t="s">
+      <c r="E18" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="F18" s="95" t="s">
+      <c r="F18" s="109" t="s">
         <v>7</v>
       </c>
-      <c r="G18" s="95" t="s">
+      <c r="G18" s="109" t="s">
         <v>8</v>
       </c>
-      <c r="H18" s="95" t="s">
+      <c r="H18" s="109" t="s">
         <v>9</v>
       </c>
-      <c r="I18" s="97" t="s">
+      <c r="I18" s="112" t="s">
         <v>10</v>
       </c>
-      <c r="J18" s="97" t="s">
+      <c r="J18" s="112" t="s">
         <v>11</v>
       </c>
-      <c r="K18" s="99" t="s">
+      <c r="K18" s="113" t="s">
         <v>12</v>
       </c>
-      <c r="L18" s="99" t="s">
+      <c r="L18" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="M18" s="101" t="s">
+      <c r="M18" s="115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="1" customFormat="1" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="112"/>
-[...11 lines deleted...]
-      <c r="M19" s="102"/>
+      <c r="A19" s="105"/>
+      <c r="B19" s="97"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="99"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="97"/>
+      <c r="J19" s="97"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="114"/>
+      <c r="M19" s="116"/>
     </row>
     <row r="20" spans="1:24" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26"/>
       <c r="B20" s="2"/>
       <c r="C20" s="73"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
     </row>
     <row r="21" spans="1:24" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="9">
         <v>238316.9</v>
       </c>
       <c r="C21" s="56">
         <v>158.80000000000001</v>
@@ -2627,65 +2627,65 @@
       <c r="T31" s="12"/>
       <c r="U31" s="11"/>
       <c r="V31" s="30"/>
     </row>
     <row r="32" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="33"/>
       <c r="B32" s="32"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="49"/>
       <c r="O32" s="50"/>
       <c r="P32" s="51"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="30"/>
     </row>
     <row r="33" spans="1:21" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="94" t="s">
+      <c r="A33" s="111" t="s">
         <v>90</v>
       </c>
-      <c r="B33" s="94"/>
-[...10 lines deleted...]
-      <c r="M33" s="94"/>
+      <c r="B33" s="111"/>
+      <c r="C33" s="111"/>
+      <c r="D33" s="111"/>
+      <c r="E33" s="111"/>
+      <c r="F33" s="111"/>
+      <c r="G33" s="111"/>
+      <c r="H33" s="111"/>
+      <c r="I33" s="111"/>
+      <c r="J33" s="111"/>
+      <c r="K33" s="111"/>
+      <c r="L33" s="111"/>
+      <c r="M33" s="111"/>
       <c r="N33" s="49"/>
       <c r="O33" s="50"/>
       <c r="P33" s="51"/>
       <c r="Q33" s="61"/>
       <c r="R33" s="30"/>
     </row>
     <row r="34" spans="1:21" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="93"/>
       <c r="B34" s="93"/>
       <c r="C34" s="93"/>
       <c r="D34" s="93"/>
       <c r="E34" s="93"/>
       <c r="F34" s="93"/>
       <c r="G34" s="93"/>
       <c r="H34" s="93"/>
       <c r="I34" s="93"/>
       <c r="J34" s="93"/>
       <c r="K34" s="93"/>
       <c r="L34" s="93"/>
       <c r="M34" s="93"/>
       <c r="N34" s="49"/>
       <c r="O34" s="50"/>
       <c r="P34" s="51"/>
       <c r="Q34" s="61"/>
       <c r="R34" s="30"/>
@@ -3484,120 +3484,120 @@
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A63" s="72">
         <v>324642</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="16"/>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A68" s="16"/>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A69" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="K17:M17"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
-    <mergeCell ref="A33:M33"/>
-[...7 lines deleted...]
-    <mergeCell ref="M18:M19"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.9" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E81E8B2-6389-4991-9B2A-C9E2D6F76F82}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z56"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="X15" sqref="X15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="42" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="42" customWidth="1"/>
     <col min="5" max="7" width="9.85546875" style="42" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="42" customWidth="1"/>
     <col min="9" max="11" width="9.85546875" style="42" customWidth="1"/>
     <col min="12" max="13" width="10" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:14" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="107" t="s">
+      <c r="A3" s="100" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="107"/>
-[...10 lines deleted...]
-      <c r="M3" s="107"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
     </row>
     <row r="4" spans="1:14" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="35"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="35"/>
     </row>
     <row r="5" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="35"/>
       <c r="H5" s="23"/>
@@ -3646,174 +3646,174 @@
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
     </row>
     <row r="9" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="35"/>
     </row>
     <row r="10" spans="1:14" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="108" t="s">
+      <c r="A10" s="101" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="108"/>
-[...10 lines deleted...]
-      <c r="M10" s="108"/>
+      <c r="B10" s="101"/>
+      <c r="C10" s="101"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="101"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="101"/>
+      <c r="J10" s="101"/>
+      <c r="K10" s="101"/>
+      <c r="L10" s="101"/>
+      <c r="M10" s="101"/>
     </row>
     <row r="11" spans="1:14" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="108" t="s">
+      <c r="A11" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="108"/>
-[...10 lines deleted...]
-      <c r="M11" s="108"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="101"/>
+      <c r="K11" s="101"/>
+      <c r="L11" s="101"/>
+      <c r="M11" s="101"/>
     </row>
     <row r="12" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="109" t="s">
+      <c r="A12" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="109"/>
-[...10 lines deleted...]
-      <c r="M12" s="109"/>
+      <c r="B12" s="102"/>
+      <c r="C12" s="102"/>
+      <c r="D12" s="102"/>
+      <c r="E12" s="102"/>
+      <c r="F12" s="102"/>
+      <c r="G12" s="102"/>
+      <c r="H12" s="102"/>
+      <c r="I12" s="102"/>
+      <c r="J12" s="102"/>
+      <c r="K12" s="102"/>
+      <c r="L12" s="102"/>
+      <c r="M12" s="102"/>
     </row>
     <row r="13" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="110"/>
-      <c r="B13" s="103" t="s">
+      <c r="A13" s="103"/>
+      <c r="B13" s="94" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="104"/>
+      <c r="C13" s="95"/>
       <c r="D13" s="25"/>
-      <c r="E13" s="113" t="s">
+      <c r="E13" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="F13" s="114"/>
-[...2 lines deleted...]
-      <c r="I13" s="115"/>
+      <c r="F13" s="107"/>
+      <c r="G13" s="107"/>
+      <c r="H13" s="107"/>
+      <c r="I13" s="108"/>
       <c r="J13" s="36"/>
       <c r="K13" s="117" t="s">
         <v>55</v>
       </c>
       <c r="L13" s="118"/>
       <c r="M13" s="118"/>
     </row>
     <row r="14" spans="1:14" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="111"/>
-      <c r="B14" s="105" t="s">
+      <c r="A14" s="104"/>
+      <c r="B14" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="106" t="s">
+      <c r="C14" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="95" t="s">
+      <c r="D14" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="95" t="s">
+      <c r="E14" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="F14" s="95" t="s">
+      <c r="F14" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="G14" s="95" t="s">
+      <c r="G14" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="H14" s="95" t="s">
+      <c r="H14" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="I14" s="106" t="s">
+      <c r="I14" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="J14" s="97" t="s">
+      <c r="J14" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="K14" s="99" t="s">
+      <c r="K14" s="113" t="s">
         <v>37</v>
       </c>
-      <c r="L14" s="99" t="s">
+      <c r="L14" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="M14" s="101" t="s">
+      <c r="M14" s="115" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="37" customFormat="1" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="112"/>
-[...11 lines deleted...]
-      <c r="M15" s="102"/>
+      <c r="A15" s="105"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="99"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="97"/>
+      <c r="K15" s="114"/>
+      <c r="L15" s="114"/>
+      <c r="M15" s="116"/>
     </row>
     <row r="16" spans="1:14" s="37" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
     </row>
     <row r="17" spans="1:26" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="9">
         <v>238316.9</v>
       </c>
       <c r="C17" s="56">
         <v>158.80000000000001</v>
@@ -3893,51 +3893,51 @@
         <v>156.4</v>
       </c>
       <c r="N18" s="38"/>
     </row>
     <row r="19" spans="1:26" s="37" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="10"/>
       <c r="J19" s="48"/>
       <c r="K19" s="9"/>
       <c r="L19" s="10"/>
       <c r="M19" s="9"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:26" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="8">
-        <v>2559.4</v>
+        <v>2559.5</v>
       </c>
       <c r="C20" s="74">
         <v>107</v>
       </c>
       <c r="D20" s="8">
         <v>2445</v>
       </c>
       <c r="E20" s="8">
         <v>2371.8000000000002</v>
       </c>
       <c r="F20" s="8">
         <v>35.4</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="8">
         <v>37.9</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>74</v>
       </c>
       <c r="J20" s="8">
         <v>114.4</v>
       </c>
@@ -4175,65 +4175,65 @@
       <c r="T24" s="8"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
       <c r="W24" s="8"/>
       <c r="X24" s="8"/>
       <c r="Y24" s="8"/>
       <c r="Z24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="33"/>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="32"/>
       <c r="N25" s="38"/>
     </row>
     <row r="26" spans="1:26" s="37" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="111" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="94"/>
-[...10 lines deleted...]
-      <c r="M26" s="94"/>
+      <c r="B26" s="111"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+      <c r="E26" s="111"/>
+      <c r="F26" s="111"/>
+      <c r="G26" s="111"/>
+      <c r="H26" s="111"/>
+      <c r="I26" s="111"/>
+      <c r="J26" s="111"/>
+      <c r="K26" s="111"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="111"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:26" s="37" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:26" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="80">
         <v>997.7</v>
       </c>
@@ -5120,71 +5120,71 @@
       <c r="E51" s="16"/>
       <c r="F51" s="16"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="43">
         <v>324642</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="I14:I15"/>
-[...3 lines deleted...]
-    <mergeCell ref="M14:M15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="E13:I13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:B15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>